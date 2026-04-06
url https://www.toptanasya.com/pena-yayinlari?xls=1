--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -85,415 +85,3085 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055057954</t>
+          <t>9786057976338</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Pırıldak Prenses Çıkartma Kitabım</t>
+          <t>Hediye</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059126717</t>
+          <t>9786057976321</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ay Gördüm Allah Amentü Billah</t>
+          <t>Yağmurlu Havada Yapılacaklar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>115</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057976277</t>
+          <t>9786057976314</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sobe! Tekboynuz</t>
+          <t>Mesafe</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>850</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057976291</t>
+          <t>9786059126373</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yansımalar</t>
+          <t>Sobe! Minik Hayvanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057976178</t>
+          <t>9786055057947</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İnan Bana</t>
+          <t>Pırıldak Balerin Çıkartma Kitabım (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>790</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059441261</t>
+          <t>9786058603547</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo (Ciltli)</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1800</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059441445</t>
+          <t>9786059441643</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kutu - Minik Dostlarımız Serisi 1</t>
+          <t>Penceredeki Kadın</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059126724</t>
+          <t>9786059441681</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Küçük Masum Kalp</t>
+          <t>Bu Benim Dünyam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059441759</t>
+          <t>9786059441599</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Babam - Minik Dostlarımız Serisi</t>
+          <t>Yol Ayrımı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059126618</t>
+          <t>9786059441520</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Her Şey</t>
+          <t>Son Dans</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>680</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059126168</t>
+          <t>9786059441186</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Küçük Cesur Kalp</t>
+          <t>Julius Zebra Britanyalılara Karşı (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055057541</t>
+          <t>9786059441117</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kitabım : Hayvanlar (Ciltli)</t>
+          <t>Biricik Bitirim ve Kayıp Efsane Adası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057976284</t>
+          <t>9786059441094</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Taş Bebek Fabrikası</t>
+          <t>Önceki Kız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>700</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055057015</t>
+          <t>9786059126854</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Her Güne Bir Nietzsche</t>
+          <t>Sobe! - Taşıtlar (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>560</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057976192</t>
+          <t>9786059126847</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Acı Tatlı Hayat Hikayem</t>
+          <t>Sobe! - Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>680</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059441339</t>
+          <t>9786059441964</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bizim Şarkılarımız</t>
+          <t>Sadece Neşe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>790</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057976307</t>
+          <t>9786055057398</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cennette Karşılaşacağınız Bir Sonraki Kişi</t>
+          <t>Omni Diyeti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>555</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057976239</t>
+          <t>9786055057220</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Cennette Karşılaşacağınız Beş Kişi</t>
+          <t>Kalp Hapisanesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>560</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059441278</t>
+          <t>9786059126311</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler (Ciltli)</t>
+          <t>Agapi : Ölümsüz Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1800</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059441414</t>
+          <t>9786055057992</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bahçedeki Sınıfımız - Minik Dostlarımız Serisi 2</t>
+          <t>Son Aralık</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059441421</t>
+          <t>9786055057985</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Eller Yukarı - Minik Dostlarımız Serisi 3</t>
+          <t>Şansını Dene</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059441490</t>
+          <t>9786055057022</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Bilgisayar - Minik Dostlarımız Serisi 1</t>
+          <t>Travma Sonrası Aşk Çarpması</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059441766</t>
+          <t>9786055057633</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kalp ve Kırmızı Güneş - Minik Dostlarımız Serisi</t>
+          <t>Köpeklere Fısıldayan Çocuk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059441780</t>
+          <t>9786055057640</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Müzede Bir Gün - Minik Dostlarımız Serisi</t>
+          <t>Aslında</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>9786055057718</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Zıtlıklar Teorisi</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786055057466</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Dantel : Rock Yıldızı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786055057473</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Sen</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786055057480</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Sonunda</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786055057213</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kızıma Hikâyeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786055057626</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Erkekler Tuvaletinden Dedikodular</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786055057206</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Oğluşuma Hikayeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786055057657</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Jake</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786059441896</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Kilostrofobi</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786059441605</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Ferdinand</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786059441308</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Mart Menekşeleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>34.26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786059441315</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Sahildeki Kulübe (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786059441001</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Özledim Seni</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786059126663</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Antika Adam</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786059126809</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Düşler Mevsimi</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059441933</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Böğürtlen Kışı</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059441940</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Futbol Okulu 1. Sezon (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059441841</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Gözcü</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059441407</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Ah Dişim Vah Dişim - Minik Dostlarımız Serisi 4</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786059441452</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Sabırsız Cansu - Minik Dostlarımız Serisi 5</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786059441438</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kimsesiz Küçük Köpek - Minik Dostlarımız Serisi 3</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786059441476</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Yemek Yemeyen Küçük Sincap - Minik Dostlarımız Serisi 2</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786059441469</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Servis Yaramazı - Minik Dostlarımız Serisi 4</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786059441537</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Doğruluk Mu? Cesaret Mi?</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786059441483</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Çizgili Çantanın Sırrı - Minik Dostlarımız Serisi 5</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786059441872</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Hatıra Hırsızı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786059441674</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Böğürtlen Kışı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>34.26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786059126434</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Köpek Dondurma Peşinde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786059126540</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Deniz Kabuğu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786059126533</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Jake - Dişe Diş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786059126298</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Bahçesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059126250</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>One Love One Direction</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786059441667</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba Güneş! - Bilimci Bebekler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786059441650</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba Minik Kuş! - Bilimci Bebekler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786059441049</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Adası (Ciltli Özel Baskı)</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>34.26</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786059441032</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Adası</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786059126922</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Kaybolan</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786059441742</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Değilim, Olabilirim</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786059126441</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Komplo Çemberi</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786059126366</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Sensiz</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>38.92</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786059126151</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Dokuz</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786059126113</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Yabani</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059441087</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Endgame Oyun Kuralları</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786059126359</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Peçete Günlükleri</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786059441773</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Ben ve Sihirli Ekran - Minik Dostlarımız Serisi</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786059441124</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Güneş De Bir Yıldızdır</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786059126779</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Hayalperver</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786059126816</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Fantastik Yapılar</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786059441988</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Kedi - Kediler Şehirde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057976017</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Paris'ten Çiçeklerle</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786059441513</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Grimm Kardeşlerden Hayvan Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786059441506</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Ezop Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059126915</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Matematik</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786059126410</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Fantastik Şehirler</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059126281</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Kampından Dedikodular (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059441346</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey (Film Özel Baskı)</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786059441254</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Vabeste</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786059126175</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Kalpyanı Koyu - Seninle Başım Dertte</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786059126380</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Archie Greene ve Büyücünün Sırrı</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786059441858</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Cadı Melis - Tatilde</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786059441827</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Çil Kuşu</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786059441018</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Köpek Donut Peşinde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786055057961</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Sevimli Prensesler Oyun ve Çıkartma Kitabım</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786055057978</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Periler Oyun ve Çıkartma Kitabım</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786059126038</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Maskeli Kedi</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786059126007</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Cennetten Gelen İlk Telefon</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786059126021</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Seninle Asla</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059441391</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Her Güne Bir Kafka</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786059126786</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Yitik Kalpler İstasyonu</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059126625</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Julius Zebra Romalılara Karşı! (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786059126700</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Tehlike Her Yerde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786059126632</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Kösem</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786059126014</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>İmaret</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786059441223</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Sobe! - Oyun Zamanı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786059441216</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Sobe! - Uyku Zamanı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786059441230</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>İlk 100 Sözcüğüm (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786059126670</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Esinti</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786059126397</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Deniz Kabuğu</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786055057404</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Köpek Sosis (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786055057381</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Delidolu</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>42.46</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786059441575</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Kedi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786059441377</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Acı Hayat</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786059441384</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Sonra</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786059126861</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Hikaye Saati (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786059126878</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Oğluma Hikayeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786059126960</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Frankie Presto'nun Sihirli Telleri</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786059126908</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bensiz</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786059126892</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Her Güne Bir  Shakespeare</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786059126106</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Hayal'et</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786059126090</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Aramızda</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786059441148</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786059126427</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Tatlı Hayat</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786055057701</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Zincir</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786055057725</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Köpek Pizza Peşinde</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786055057343</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Zac ve Mia</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786055057350</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Kızlar Arasında 1</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786055057336</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Yolcu</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786055057909</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Agapi: Ölümsüz Aşk</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786055057411</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Uyku Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786055057428</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Prenses Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786055057244</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Seninle</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786055057312</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Odisseus</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>41.58</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786055057268</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Ella ve Micha'nın Geleceği</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786055057299</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Duvardakiler</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786059126649</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Utanç Odası 2</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786059126656</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Utanç Odası 1</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786059126342</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Hayalet Çocuk</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>38.92</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786058603592</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Hiç Biter mi?</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>22.69</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786055057008</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Ella ve Micha'nın Sırrı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>38.04</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786058603585</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Pay</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>19.91</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786055057039</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerin Suskunluğu</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786055057053</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Köpek</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786058603516</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Sobe! - Renkler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786059126403</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Endgame - Gök Anahtarı 2. Kitap</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786059126144</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>İkinci Şans</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786055057879</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Kalpyanı Koyu : Yeni Biri</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786055057558</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kitabım : Kızıma Hikayeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786055057534</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kitabım : Oğluma Hikayeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786055057565</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kitabım : Peri Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786055057671</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Endgame: Çağrı</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786055057664</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Benimle</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786055057688</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Odysseus: Dönüş</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>21.76</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786055057183</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İtfaiye Arabası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>36.57</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786055057046</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>İlk Defa</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786055057930</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Uyku Zamanı Hikayelerim (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786059126182</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786055057695</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Dantel : Yıldız Balerin</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786055057855</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Felek</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786055057527</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Bu Arada...</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786055057589</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Kızlar Arasında 2. Kitap</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786055057572</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Bahar Piçleri</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786058603530</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Pinokyo (DVD'li)</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786058603523</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Başlıklı Kız</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786059126328</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Alice ve Sinek</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786180104509</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Kül Kedisi Rusça</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786055057114</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Kızlar Tuvaletinden Dedikodular</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>18.06</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786058603509</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Köpekler - Sobe! (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786055057077</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Dantel</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786057976185</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Son Kamelya</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786057976222</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Halep Arıcısı</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786057976161</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Sana Her Şeyi Öğrettim Bir Şey Hariç</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786057976147</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Sobe: Uzay</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786057976130</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Sobe: İlk Sözcüklerim</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786059441292</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Sahildeki Kulübe</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786059441285</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Mart Menekşeleri</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786059441735</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Her Güne Bir Platon</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786059441698</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Mektupları</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786057976208</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Sobe! - Sayılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786057976086</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Kız Kardeşim İçin</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786057976031</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Çıkış Yok</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786057976154</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Wabi Sabi</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786059441957</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Her Güne Bir Einstein</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786059441995</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Nehir Kıyısındaki Ev</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786059441889</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Adres</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786055057954</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Pırıldak Prenses Çıkartma Kitabım</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786059126717</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Ay Gördüm Allah Amentü Billah</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786057976277</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Sobe! Tekboynuz</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786057976291</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Yansımalar</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786057976178</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>İnan Bana</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786059441261</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Pinokyo (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786059441445</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Kutu - Minik Dostlarımız Serisi 1</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786059126724</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Masum Kalp</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786059441759</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Annem ve Babam - Minik Dostlarımız Serisi</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786059126618</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786059126168</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Cesur Kalp</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786055057541</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kitabım : Hayvanlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786057976284</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Taş Bebek Fabrikası</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786055057015</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Her Güne Bir Nietzsche</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786057976192</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Acı Tatlı Hayat Hikayem</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786059441339</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Şarkılarımız</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786057976307</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Cennette Karşılaşacağınız Bir Sonraki Kişi</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786057976239</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Cennette Karşılaşacağınız Beş Kişi</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786059441278</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Pamuk Prenses ve Yedi Cüceler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786059441414</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Bahçedeki Sınıfımız - Minik Dostlarımız Serisi 2</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786059441421</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Eller Yukarı - Minik Dostlarımız Serisi 3</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786059441490</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Bilgisayar - Minik Dostlarımız Serisi 1</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786059441766</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Kalp ve Kırmızı Güneş - Minik Dostlarımız Serisi</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786059441780</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Müzede Bir Gün - Minik Dostlarımız Serisi</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
           <t>9786059441797</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Uyku - Minik Dostlarımız Serisi</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C204" s="1">
         <v>269.81</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>