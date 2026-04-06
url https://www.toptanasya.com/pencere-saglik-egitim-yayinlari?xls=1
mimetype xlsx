--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,445 +85,685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789756624425</t>
+          <t>8697417370035</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dizelim Yazalım</t>
+          <t>Açmaca Küçük Harfler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9879756624418</t>
+          <t>9789756624104</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yer Yön Sıra</t>
+          <t>Sayılarla Tanışalım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>275</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756624401</t>
+          <t>9789756624098</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gör İşit Belle Anımsa</t>
+          <t>Sayılara Alışalım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756624364</t>
+          <t>9789756624128</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Okuyorum Anlıyorum Yapıyorum</t>
+          <t>Nun Gelince...</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756624395</t>
+          <t>9789756624067</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Dikkat Tombala</t>
+          <t>Küçük Prenses ve Kardelen</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756624388</t>
+          <t>9789756624142</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İşleyen Bellek</t>
+          <t>Kuşlar Haber Getirdi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>285</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756624371</t>
+          <t>9789756624036</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Saçmalamaca</t>
+          <t>Haydi Çizelim 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756624357</t>
+          <t>9789756624166</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Uyakları Öğrenelim</t>
+          <t>Güvercin’in Saati</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>275</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756624340</t>
+          <t>9789756624111</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yönergeleri Dinleyelim</t>
+          <t>Dolambaç</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756624333</t>
+          <t>9789756624043</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Heceden Okumaya</t>
+          <t>Haydi Çizelim 2</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>275</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756624326</t>
+          <t>9789756624081</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sözcükten Kavrama</t>
+          <t>Büyülü Bahçe</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>275</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756624319</t>
+          <t>9789756624173</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aklında Tut</t>
+          <t>Kulaktan Kulağa</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>285</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756624302</t>
+          <t>9789756624159</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Pür Dikkat Dinle! Pür Dikkat Oyna!</t>
+          <t>Haydi Dikkat! 2 Zıtlıklar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>285</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756624296</t>
+          <t>9789756624050</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Dinle Düşün Yanıtla</t>
+          <t>Bulalım Çizelim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>275</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756624227</t>
+          <t>9789756624135</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yönlerle Düşünelim</t>
+          <t>Balıklar İş Başında</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756624203</t>
+          <t>9789756624074</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yönergeleri İzleyelim</t>
+          <t>Akıllı Anka</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756624234</t>
+          <t>9789756624425</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Takvim</t>
+          <t>Dizelim Yazalım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>195</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756624241</t>
+          <t>9879756624418</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sosyal İlişki Becerileri</t>
+          <t>Yer Yön Sıra</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>195</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756624265</t>
+          <t>9789756624401</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ses Hece Sözcük Cümle</t>
+          <t>Gör İşit Belle Anımsa</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>285</v>
+        <v>440</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756624180</t>
+          <t>9789756624364</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ne Yanlış Neden Yanlış?</t>
+          <t>Okuyorum Anlıyorum Yapıyorum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756624029</t>
+          <t>9789756624395</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Haydi Dikkat Benzerlik - Farklılık</t>
+          <t>Dikkat Dikkat Tombala</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756624197</t>
+          <t>9789756624388</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Harflerle Düşünelim</t>
+          <t>İşleyen Bellek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756624210</t>
+          <t>9789756624371</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Düşünüp Çözelim Düşünme Becerileri</t>
+          <t>Saçmalamaca</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756624258</t>
+          <t>9789756624357</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Duy İşit Dinle Kavra</t>
+          <t>Uyakları Öğrenelim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>410</v>
+        <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756624289</t>
+          <t>9789756624340</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dinle Kavra Uygula</t>
+          <t>Yönergeleri Dinleyelim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756624012</t>
+          <t>9789756624333</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bulalım Yazalım</t>
+          <t>Heceden Okumaya</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
+          <t>9789756624326</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sözcükten Kavrama</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789756624319</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aklında Tut</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9789756624302</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Pür Dikkat Dinle! Pür Dikkat Oyna!</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789756624296</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerle Dinle Düşün Yanıtla</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789756624227</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Yönlerle Düşünelim</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789756624203</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Yönergeleri İzleyelim</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9789756624234</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Takvim</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789756624241</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal İlişki Becerileri</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789756624265</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Ses Hece Sözcük Cümle</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789756624180</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Ne Yanlış Neden Yanlış?</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789756624029</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Haydi Dikkat Benzerlik - Farklılık</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789756624197</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Harflerle Düşünelim</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789756624210</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüp Çözelim Düşünme Becerileri</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789756624258</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Duy İşit Dinle Kavra</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789756624289</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Dinle Kavra Uygula</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789756624012</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Bulalım Yazalım</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
           <t>9789756624272</t>
         </is>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>ABC Alfabe (El Yazılı ve Düz Yazılı)</t>
         </is>
       </c>
-      <c r="C28" s="1">
+      <c r="C44" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>