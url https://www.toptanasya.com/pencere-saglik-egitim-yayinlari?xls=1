--- v1 (2026-04-06)
+++ v2 (2026-07-18)
@@ -454,51 +454,51 @@
         <is>
           <t>9789756624357</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Uyakları Öğrenelim</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789756624340</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yönergeleri Dinleyelim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789756624333</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Heceden Okumaya</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789756624326</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>