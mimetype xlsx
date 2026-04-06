--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,400 +85,985 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059605922</t>
+          <t>9786259338729</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kurşuna Kafa Atıldı</t>
+          <t>Balkanlar ve Ege’nin Osmanlı Tarihi (1352-1913)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059605755</t>
+          <t>9786059605267</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hititçe Güzel Türkçe</t>
+          <t>Osmanlı'dan Cumhuriyet'e Siyonizm Politikası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059605847</t>
+          <t>9786059605106</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Kız İznik Masalı</t>
+          <t>Eski Tanrıların Ölümü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059605878</t>
+          <t>9786058502277</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Werde</t>
+          <t>Miladi Siir'ler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056616358</t>
+          <t>9786058502284</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çankırı Efsaneleri</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056616334</t>
+          <t>9786059605021</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çankırı Halk Kültürü Araştırmaları</t>
+          <t>Teoriden Pratiğe Koçluk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056543555</t>
+          <t>9786059605038</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Atatürk Devrimi</t>
+          <t>Aşk Ucu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059605069</t>
+          <t>9786059605014</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Evim Yerin Altı</t>
+          <t>Papatya Falındaki Sevdamız</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059605632</t>
+          <t>9786059605045</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Biri Olmak</t>
+          <t>Turuncu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059605557</t>
+          <t>9786056616365</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gülderen</t>
+          <t>Özür Dilerim Kızım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059605540</t>
+          <t>9786056543517</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aşk, Melekler ve Kelebekler</t>
+          <t>Gayrimeşru Yalnızlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059605588</t>
+          <t>9786056616327</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Anastaia</t>
+          <t>Aşka Yakın - Aşkın Hali Serisi 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059605281</t>
+          <t>9786056616303</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mucize Meyve Aronya</t>
+          <t>Aksak Hayat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059605595</t>
+          <t>9786056616396</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Başka Şık Var Mı?</t>
+          <t>Kıble Sembolu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059605564</t>
+          <t>9786056543586</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Seviyorum Ulen</t>
+          <t>Pan'ın Kızı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059605601</t>
+          <t>9786056543531</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdan Okyanusa</t>
+          <t>Görev</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059605533</t>
+          <t>9786056523427</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Benim Hikayem</t>
+          <t>Şafak Mutlaka Sökecek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059605571</t>
+          <t>9786056523496</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Bir Katre Can</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059605274</t>
+          <t>9786058502260</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Her Derde Deva Kekik</t>
+          <t>Eylül Yaprakları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>50</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059605229</t>
+          <t>9786056543500</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aileni ve Neslini Koru</t>
+          <t>Zehirli</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059605236</t>
+          <t>9786058502291</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin Ufuk Çizgisi</t>
+          <t>Can Suyu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059605113</t>
+          <t>9786056543548</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Turan Yazgan</t>
+          <t>Efgan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>175</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059605137</t>
+          <t>9786056523489</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Göğün Asil Çocukları</t>
+          <t>Hicran-ı Aşk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786056543524</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kulübe</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786056523434</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Şiire Yolculuk</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056523472</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Avcı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786056523441</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Biz Anka Kuşuyuz</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786056523410</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Sana Benziyor</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786056523465</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Mevila</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786056523458</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Cam Kırıkları</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786056543562</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Anlaşma</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786058502253</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Hüseyin Şehriyar</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786056543593</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Şans</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786058502215</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Ağrı Dağı'ndan Akan Irmak</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786058502239</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın İzdüşümü</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786058502246</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Sen Kokan Harflerim</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786058502208</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Masal</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>3990000030073</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Aşk'sızım</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786056613890</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Kırıntıları</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059605922</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Kurşuna Kafa Atıldı</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059605755</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Hititçe Güzel Türkçe</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059605847</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Gezgin Kız İznik Masalı</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059605878</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Werde</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786056616358</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Çankırı Efsaneleri</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786056616334</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Çankırı Halk Kültürü Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786056543555</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Atatürk Devrimi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786059605069</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Evim Yerin Altı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786059605632</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Sıra Dışı Biri Olmak</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786059605557</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Gülderen</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786059605540</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Aşk, Melekler ve Kelebekler</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786059605588</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Anastaia</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786059605281</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Mucize Meyve Aronya</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786059605595</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Başka Şık Var Mı?</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786059605564</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Seviyorum Ulen</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786059605601</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırdan Okyanusa</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059605533</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Bisiklet Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786059605571</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Süveyda</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786059605274</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Her Derde Deva Kekik</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786059605229</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Aileni ve Neslini Koru</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786059605236</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Liderliğin Ufuk Çizgisi</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786059605113</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Turan Yazgan</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786059605137</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Göğün Asil Çocukları</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>9786059605120</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Türkiye</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C64" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>