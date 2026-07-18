--- v1 (2026-04-06)
+++ v2 (2026-07-18)
@@ -85,985 +85,1210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259338729</t>
+          <t>9786259015019</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar ve Ege’nin Osmanlı Tarihi (1352-1913)</t>
+          <t>Türkler ve Kızılderililer</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059605267</t>
+          <t>9786259338798</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Siyonizm Politikası</t>
+          <t>Cengizhan'ın Kimlik Şifresi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059605106</t>
+          <t>9786259015026</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Eski Tanrıların Ölümü</t>
+          <t>Tabutluktan Gurbete</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>16.67</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058502277</t>
+          <t>9786259015002</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Miladi Siir'ler</t>
+          <t>Hedefe Doğru</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>9.26</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058502284</t>
+          <t>9786259030920</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Osmanlı Devlet Teşkilatı ve Ayni Ali Efendi Risalesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059605021</t>
+          <t>9786259030951</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Teoriden Pratiğe Koçluk</t>
+          <t>Süreğen Ontolojik Vahiy ve Nur Metafiziği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059605038</t>
+          <t>9786259030968</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ucu</t>
+          <t>Kriptoanarşizm ve Algoritmik Kapitalizmin Sonu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>12.96</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059605014</t>
+          <t>9786259030975</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Papatya Falındaki Sevdamız</t>
+          <t>Kapitalizm Tüm Dinlerde Günahtır</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>9.26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059605045</t>
+          <t>9786059605953</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Turuncu</t>
+          <t>Gökşin</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>16.67</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056616365</t>
+          <t>9786259030944</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Özür Dilerim Kızım</t>
+          <t>Yükselen Milliyetçilik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>11.11</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056543517</t>
+          <t>9786259015033</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gayrimeşru Yalnızlık</t>
+          <t>Uyuyan Dev Türk Dünyası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056616327</t>
+          <t>9786259338743</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aşka Yakın - Aşkın Hali Serisi 1</t>
+          <t>Sultan 2. Mahmud Devri ve Modern Osmanlının Doğuşu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>18.52</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056616303</t>
+          <t>9786259338712</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aksak Hayat</t>
+          <t>Çankırı Yemeği (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>13.89</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056616396</t>
+          <t>9786259015088</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kıble Sembolu</t>
+          <t>Genç Kurt</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>18.52</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056543586</t>
+          <t>9786259015071</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Pan'ın Kızı</t>
+          <t>Vardar'dan Sakarya'ya Türk Çocukları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>16.67</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056543531</t>
+          <t>9786259338729</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Görev</t>
+          <t>Balkanlar ve Ege’nin Osmanlı Tarihi (1352-1913)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>19.44</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056523427</t>
+          <t>9786059605267</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şafak Mutlaka Sökecek</t>
+          <t>Osmanlı'dan Cumhuriyet'e Siyonizm Politikası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056523496</t>
+          <t>9786059605106</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Katre Can</t>
+          <t>Eski Tanrıların Ölümü</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058502260</t>
+          <t>9786058502277</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eylül Yaprakları</t>
+          <t>Miladi Siir'ler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056543500</t>
+          <t>9786058502284</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zehirli</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058502291</t>
+          <t>9786059605021</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Can Suyu</t>
+          <t>Teoriden Pratiğe Koçluk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056543548</t>
+          <t>9786059605038</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Efgan</t>
+          <t>Aşk Ucu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>16.67</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056523489</t>
+          <t>9786059605014</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hicran-ı Aşk</t>
+          <t>Papatya Falındaki Sevdamız</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056543524</t>
+          <t>9786059605045</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kulübe</t>
+          <t>Turuncu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056523434</t>
+          <t>9786056616365</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şiire Yolculuk</t>
+          <t>Özür Dilerim Kızım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056523472</t>
+          <t>9786056543517</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Avcı</t>
+          <t>Gayrimeşru Yalnızlık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056523441</t>
+          <t>9786056616327</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Biz Anka Kuşuyuz</t>
+          <t>Aşka Yakın - Aşkın Hali Serisi 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056523410</t>
+          <t>9786056616303</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sana Benziyor</t>
+          <t>Aksak Hayat</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056523465</t>
+          <t>9786056616396</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mevila</t>
+          <t>Kıble Sembolu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056523458</t>
+          <t>9786056543586</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cam Kırıkları</t>
+          <t>Pan'ın Kızı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056543562</t>
+          <t>9786056543531</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gizli Anlaşma</t>
+          <t>Görev</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18.52</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058502253</t>
+          <t>9786056523427</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Hüseyin Şehriyar</t>
+          <t>Şafak Mutlaka Sökecek</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056543593</t>
+          <t>9786056523496</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şans</t>
+          <t>Bir Katre Can</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058502215</t>
+          <t>9786058502260</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Dağı'ndan Akan Irmak</t>
+          <t>Eylül Yaprakları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058502239</t>
+          <t>9786056543500</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İzdüşümü</t>
+          <t>Zehirli</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058502246</t>
+          <t>9786058502291</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sen Kokan Harflerim</t>
+          <t>Can Suyu</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058502208</t>
+          <t>9786056543548</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Masal</t>
+          <t>Efgan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000030073</t>
+          <t>9786056523489</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşk'sızım</t>
+          <t>Hicran-ı Aşk</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056613890</t>
+          <t>9786056543524</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Kırıntıları</t>
+          <t>Kulübe</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059605922</t>
+          <t>9786056523434</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kurşuna Kafa Atıldı</t>
+          <t>Şiire Yolculuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059605755</t>
+          <t>9786056523472</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hititçe Güzel Türkçe</t>
+          <t>Sessiz Avcı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>700</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059605847</t>
+          <t>9786056523441</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Kız İznik Masalı</t>
+          <t>Biz Anka Kuşuyuz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059605878</t>
+          <t>9786056523410</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Werde</t>
+          <t>Aşk Sana Benziyor</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056616358</t>
+          <t>9786056523465</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çankırı Efsaneleri</t>
+          <t>Mevila</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056616334</t>
+          <t>9786056523458</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çankırı Halk Kültürü Araştırmaları</t>
+          <t>Cam Kırıkları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056543555</t>
+          <t>9786056543562</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Atatürk Devrimi</t>
+          <t>Gizli Anlaşma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059605069</t>
+          <t>9786058502253</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Evim Yerin Altı</t>
+          <t>Muhammed Hüseyin Şehriyar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059605632</t>
+          <t>9786056543593</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Biri Olmak</t>
+          <t>Şans</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059605557</t>
+          <t>9786058502215</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gülderen</t>
+          <t>Ağrı Dağı'ndan Akan Irmak</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059605540</t>
+          <t>9786058502239</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aşk, Melekler ve Kelebekler</t>
+          <t>Aşkın İzdüşümü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059605588</t>
+          <t>9786058502246</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Anastaia</t>
+          <t>Sen Kokan Harflerim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059605281</t>
+          <t>9786058502208</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mucize Meyve Aronya</t>
+          <t>Masal</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059605595</t>
+          <t>3990000030073</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Başka Şık Var Mı?</t>
+          <t>Aşk'sızım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059605564</t>
+          <t>9786056613890</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Seviyorum Ulen</t>
+          <t>Yüreğimin Kırıntıları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059605601</t>
+          <t>9786059605922</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdan Okyanusa</t>
+          <t>Kurşuna Kafa Atıldı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059605533</t>
+          <t>9786059605755</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Benim Hikayem</t>
+          <t>Hititçe Güzel Türkçe</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059605571</t>
+          <t>9786059605847</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Gezgin Kız İznik Masalı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059605274</t>
+          <t>9786059605878</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Her Derde Deva Kekik</t>
+          <t>Werde</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059605229</t>
+          <t>9786056616358</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aileni ve Neslini Koru</t>
+          <t>Çankırı Efsaneleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059605236</t>
+          <t>9786056616334</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin Ufuk Çizgisi</t>
+          <t>Çankırı Halk Kültürü Araştırmaları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059605113</t>
+          <t>9786056543555</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Turan Yazgan</t>
+          <t>Yeniden Atatürk Devrimi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059605137</t>
+          <t>9786059605069</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Göğün Asil Çocukları</t>
+          <t>Evim Yerin Altı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786059605632</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Sıra Dışı Biri Olmak</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786059605557</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Gülderen</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786059605540</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Aşk, Melekler ve Kelebekler</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786059605588</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Anastaia</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059605281</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mucize Meyve Aronya</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786059605595</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Başka Şık Var Mı?</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786059605564</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Seviyorum Ulen</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786059605601</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırdan Okyanusa</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786059605533</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Bisiklet Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786059605571</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Süveyda</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786059605274</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Her Derde Deva Kekik</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786059605229</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Aileni ve Neslini Koru</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786059605236</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Liderliğin Ufuk Çizgisi</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786059605113</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Turan Yazgan</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059605137</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Göğün Asil Çocukları</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
           <t>9786059605120</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Türkiye</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C79" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>