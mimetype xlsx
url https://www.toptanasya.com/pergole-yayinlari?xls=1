--- v2 (2026-02-14)
+++ v3 (2026-04-06)
@@ -85,610 +85,2560 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256577169</t>
+          <t>9786259921693</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Japonca Konuşma Kılavuzu ve Japonca Türkçe Sözlük (2 Kitap)</t>
+          <t>Korece Öğren Konuşma Kılavuzu (Türkçe Konu Anlatımlı)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057267559</t>
+          <t>9786259921686</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Türkçe Sözlük</t>
+          <t>Maceraya Yolculuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057267542</t>
+          <t>9786057186881</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İspanyolca Türkçe Sözlük</t>
+          <t>Sultan Aziz’in Hal'i ve İntiharı - Sultan Murad’ın Cülus ve Hal'i</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052394380</t>
+          <t>9786057186898</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öğren - Opi Turkkia 1</t>
+          <t>Saray Hatıraları Sultan Abdülhamid’in Hayatı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>440</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256577459</t>
+          <t>9786057267504</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>K-System Korece Set (4 Kitap)</t>
+          <t>Padişahın Efkarı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1000</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256577381</t>
+          <t>9786057267511</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İsveççe Öğreniyorum</t>
+          <t>Abdülhamid’in Kayguları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256577374</t>
+          <t>9786057267528</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Japonca Öğreniyorum</t>
+          <t>Abdülaziz'e Vasiyetname Vasiyetname-i Siyasi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052394755</t>
+          <t>9786057186867</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğren Seti 2 Kitap</t>
+          <t>The Blackpink</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>325</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057267566</t>
+          <t>9786057130853</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Japonca Sözlük</t>
+          <t>Futbolun Devleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052394830</t>
+          <t>9786057186812</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>Zehirli Oyun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052394663</t>
+          <t>9786257981347</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Doktor Marigold</t>
+          <t>Sütçüler Kartoz Köyleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056715631</t>
+          <t>9786052394342</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gizzik Duran Toroslar Kartalı</t>
+          <t>Şerif Ali ve Masallı Şiirler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257981309</t>
+          <t>9786052394373</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğren - Konuşma Kılavuzu</t>
+          <t>Türkçe - Fince Sözlük</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257981286</t>
+          <t>9786052394359</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Öğren</t>
+          <t>Fince Öğren - Opi Suomea</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257981057</t>
+          <t>9786052394878</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sultan Tehlikede</t>
+          <t>Tahsin Paşa Abdülhamid’i Anlatıyor?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257981262</t>
+          <t>9786052394885</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eğirdir Anamas Köy Tarih Araştırmaları</t>
+          <t>Öğretmenim Etik miyiz?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>440</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256577206</t>
+          <t>9786052394847</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Oyun</t>
+          <t>Macera İzinde Hazine</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057267535</t>
+          <t>9786052394861</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Korece Türkçe Sözlük</t>
+          <t>Korku Diyarı Mağara</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052394212</t>
+          <t>9786052394854</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Osman</t>
+          <t>Kaybolan Yazar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257981293</t>
+          <t>9786052394489</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ukraynaca Öğren</t>
+          <t>Fatih Sultan Mehmed Han</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>380</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257981071</t>
+          <t>9786052394151</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kaydaş Ailesi</t>
+          <t>Rayna Korolevna Bolgarskaya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>170</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052394960</t>
+          <t>9786052394168</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Canım Öğretmenim: Ata'nın İzinde</t>
+          <t>Chervonyy D'yavol</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259921655</t>
+          <t>9786052394175</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gırgır'ın Maceraları</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057186836</t>
+          <t>9786052394304</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Sesleniş</t>
+          <t>Şecere-i Terakime (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057186850</t>
+          <t>9786052394274</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Denizde Macera</t>
+          <t>Solakzade Tarihi (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057186829</t>
+          <t>9786052394267</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Biraz Sen Biraz Ben</t>
+          <t>Orhun Abideleri (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052394366</t>
+          <t>9786052394243</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öğren</t>
+          <t>Lügat-i Çağatayi ve Türk-i Osmani (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>440</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257981330</t>
+          <t>9786052394236</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Finliler İçin Türkçe Alıştırma Kitabı</t>
+          <t>Ertuğrul Gazi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257981316</t>
+          <t>9786052394199</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Opi Turkkia Türkçe Öğren</t>
+          <t>Sultan Alaaddin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>290</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257981279</t>
+          <t>9786052394205</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Flört Sınavında</t>
+          <t>Galata Rüyası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052394953</t>
+          <t>9786052394014</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Lozan - Masada Neler Oldu?</t>
+          <t>Kanunname-i Al-i Osman</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257981002</t>
+          <t>9786052394021</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Evleneceğim Evleniyoruz Evlendik</t>
+          <t>Kanunname-i Ali Osman - Fatih Kanunnamesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052394656</t>
+          <t>9786056715655</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Ceza Kolonisi'nde</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052394823</t>
+          <t>9786056733550</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Terörist miyim?</t>
+          <t>Abdülhamid Han Yıldız Sarayı Hatıraları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052394632</t>
+          <t>9786052394311</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Altın Nehrin Kralı</t>
+          <t>Hüma Sultan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052394519</t>
+          <t>9786056733567</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Kut'ül Amare</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052394540</t>
+          <t>9786052394717</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Kuruluş Osman</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786052394618</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kamera Önü Oyunculuk</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786052394410</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Destanı</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786052394090</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Osmanlı Tarihi</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786052394038</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Mirat-ı Adalet</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786056733529</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Abdülhamid-i Sani ve Devr-i Saltanatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786052394434</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Kayı Beyi Ertuğrul</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786058354289</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Davet</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786052394496</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Tayfun</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786052394625</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Duvar Kağıdı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786052394588</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığın Yüreği</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786052394526</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Gölge Hattı</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786052394298</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Türk Medeniyet Tarihi (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786052394281</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Türk İnkilabı (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786052394250</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Osmanlı Tarihi (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786052394076</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Umdetül Hakayık 5. Cilt</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786052394052</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Tarih-i Osmani (Osmanlıca)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786058354203</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Kadının Adı Var</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786056715624</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Vahdettin Han – Söz Konusu Vatan</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786056715600</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Eşkıya Sulha</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786056715686</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Kayı Beyi Osman</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786058354272</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Doğuda Bir Türk</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786058354258</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bilge Sultan Abdülhamid Han</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786058354265</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Işık Yolu</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786052394649</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Blumfeld Geçkin Bir Bekar</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786052394113</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Tevrat ve İncil'in Tahrifi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786052394120</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Atam Oğuz</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786058354241</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Başı Dönen Biri</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786052394595</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Zekice'den Çocuk Şiirleri</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786052394571</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kadın</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786052394557</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Isparta Şiirleri</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786052394533</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Deryası</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786052394564</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786056733505</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Tevarih-i Al-i Osman</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786056715693</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Tarih-i Al-i Osman</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786056733512</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ölme Babam</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786056715679</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Atam Osmanlı</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786052394397</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Hoca 2</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786052394403</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Yörük Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786052394182</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Cam-ı Cem Ayin</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786052394083</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Vakıat-ı Sultanı Cem</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786052394069</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihi</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786052394106</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Şehzade Cem</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786052394045</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Tarihi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786052394007</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Haller İclaslar</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786056733598</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Devlet-i Aliyenin Zaaf ve Kuvveti</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786056733581</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Hoca</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786056733574</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Kayı Beyi Süleyman Şah</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786052394144</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Sarışın Bir Aşk</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786052394137</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Abdülaziz Han Şehadete Giden Yol</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786056715662</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Yavuz Sultan Selim ve Alevilik</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786056715648</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Destanlaşan 100 Hikaye</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786056733543</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>First Love</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786056733536</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Altın Varak</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786058354210</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Tatmadığım Anılar</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786257981224</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Balkan Harbinde Askeri Mağlubiyetimizin Esbabı</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786257981095</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Tevarih-i Ali Osman</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786257981231</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Abdülhamid’in Evail-i Saltanatı</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789914449006</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Opi Turkkia Türkçe Öğren 3 Kitaplı Özel Set</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786058354234</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Müslümanlar Üzerine Oynanan Oyunlar</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786257981101</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Takvimü't-Tevarih</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786257981118</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Tahric-i Harabat</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786257981132</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Rusya Muharebesi Tarihi</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786257981163</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hilafetin Mahiyet-i Şer'iyyesi</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786257981170</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Feth-i Konstantiniye ve Tarif-i Ayasofya</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786257981187</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Engizisyon Tarihi</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786257981194</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Culusname-i Sultan Abdülhamid Han</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786052394502</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızname-i Hüseyni</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786052394786</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Turanlının Defteri</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786052394762</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Türklerin Ulum ve Fünuna Hizmetleri</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9784409333006</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Fince Öğren - Opi Suomea 3 Kitaplı Özet Set</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786257981323</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Opi Suomea Fince Öğren</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786257981125</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Şark Ordusunda Aziz Paşa Fırkası (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786257981149</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Mehmed Sait Paşanın Kamil Paşa Hatıratına Cevapları (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786257981156</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Türk Tarihi (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786257981200</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Harb Şarkta Hudut Muharebatı (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786257981217</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Bildiklerim (Osmanlıca Tıpkı Basım)</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786257981019</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Sefer</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786257981033</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Uzayda Macera - Astronot Kamil Uzayda</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786257981040</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Mecara - Astronot Kamil Köyde</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786257981255</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Yunanca Öğren</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786052394977</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Annem</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786257981248</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Osmanoğlu Orhan Gazi</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786052394991</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Futbolun Kralı</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786052394939</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız Efe</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786052394908</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Falaka</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786052394892</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Diyet</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786052394922</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Pembe İncili Kaftan</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786052394915</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Topuz</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786052394809</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Pembe Düşler Hikayesi</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786052394816</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Elma</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786052394793</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Osmanlı Tarihi</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786052394779</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerim ve Sevdam</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786052394984</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Mete Han</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786256577169</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Konuşma Kılavuzu ve Japonca Türkçe Sözlük (2 Kitap)</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057267559</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Fransızca Türkçe Sözlük</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057267542</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>İspanyolca Türkçe Sözlük</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786052394380</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Öğren - Opi Turkkia 1</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786256577459</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>K-System Korece Set (4 Kitap)</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786256577381</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>İsveççe Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786256577374</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786052394755</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Korece Öğren Seti 2 Kitap</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786057267566</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Sözlük</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786052394830</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Cem Sultan</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786052394663</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Doktor Marigold</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786056715631</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Gizzik Duran Toroslar Kartalı</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786257981309</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Korece Öğren - Konuşma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786257981286</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıca Öğren</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786257981057</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Tehlikede</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786257981262</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Eğirdir Anamas Köy Tarih Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786256577206</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Oyun</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786057267535</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Korece Türkçe Sözlük</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786052394212</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Kayı Beyi Osman</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786257981293</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Ukraynaca Öğren</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786257981071</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Kaydaş Ailesi</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052394960</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Canım Öğretmenim: Ata'nın İzinde</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786259921655</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Gırgır'ın Maceraları</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786057186836</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimdeki Sesleniş</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786057186850</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Denizde Macera</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786057186829</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Sen Biraz Ben</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786052394366</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Öğren</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786257981330</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Finliler İçin Türkçe Alıştırma Kitabı</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786257981316</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Opi Turkkia Türkçe Öğren</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786257981279</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Gençlik Flört Sınavında</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786052394953</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Lozan - Masada Neler Oldu?</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786257981002</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Evleneceğim Evleniyoruz Evlendik</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052394656</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Franz Kafka Ceza Kolonisi'nde</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786052394823</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Anne Ben Terörist miyim?</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786052394632</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Altın Nehrin Kralı</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786052394519</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786052394540</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Satranç</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
           <t>9786058354227</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Kızıl Çehre Operasyonu</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C169" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>