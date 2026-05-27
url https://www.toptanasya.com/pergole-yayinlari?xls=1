--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -85,2560 +85,2620 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259921693</t>
+          <t>9786256577787</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğren Konuşma Kılavuzu (Türkçe Konu Anlatımlı)</t>
+          <t>Türkçe Bulgarca Sözlük</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259921686</t>
+          <t>9786256577756</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Maceraya Yolculuk</t>
+          <t>Türkçe Fince Sözlük</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057186881</t>
+          <t>9786256577763</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sultan Aziz’in Hal'i ve İntiharı - Sultan Murad’ın Cülus ve Hal'i</t>
+          <t>Türkçe Norveççe Sözlük</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057186898</t>
+          <t>9786256577770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Saray Hatıraları Sultan Abdülhamid’in Hayatı</t>
+          <t>Türkçe Flemenkçe Sözlük</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057267504</t>
+          <t>9786259921693</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Padişahın Efkarı</t>
+          <t>Korece Öğren Konuşma Kılavuzu (Türkçe Konu Anlatımlı)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057267511</t>
+          <t>9786259921686</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in Kayguları</t>
+          <t>Maceraya Yolculuk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057267528</t>
+          <t>9786057186881</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Abdülaziz'e Vasiyetname Vasiyetname-i Siyasi</t>
+          <t>Sultan Aziz’in Hal'i ve İntiharı - Sultan Murad’ın Cülus ve Hal'i</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057186867</t>
+          <t>9786057186898</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Blackpink</t>
+          <t>Saray Hatıraları Sultan Abdülhamid’in Hayatı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>325</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057130853</t>
+          <t>9786057267504</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Devleri</t>
+          <t>Padişahın Efkarı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057186812</t>
+          <t>9786057267511</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Oyun</t>
+          <t>Abdülhamid’in Kayguları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257981347</t>
+          <t>9786057267528</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sütçüler Kartoz Köyleri</t>
+          <t>Abdülaziz'e Vasiyetname Vasiyetname-i Siyasi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052394342</t>
+          <t>9786057186867</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şerif Ali ve Masallı Şiirler</t>
+          <t>The Blackpink</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>12</v>
+        <v>325</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052394373</t>
+          <t>9786057130853</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Fince Sözlük</t>
+          <t>Futbolun Devleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052394359</t>
+          <t>9786057186812</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Fince Öğren - Opi Suomea</t>
+          <t>Zehirli Oyun</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052394878</t>
+          <t>9786257981347</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tahsin Paşa Abdülhamid’i Anlatıyor?</t>
+          <t>Sütçüler Kartoz Köyleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052394885</t>
+          <t>9786052394342</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Etik miyiz?</t>
+          <t>Şerif Ali ve Masallı Şiirler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052394847</t>
+          <t>9786052394373</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Macera İzinde Hazine</t>
+          <t>Türkçe - Fince Sözlük</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052394861</t>
+          <t>9786052394359</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Korku Diyarı Mağara</t>
+          <t>Fince Öğren - Opi Suomea</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>15</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052394854</t>
+          <t>9786052394878</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Yazar</t>
+          <t>Tahsin Paşa Abdülhamid’i Anlatıyor?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052394489</t>
+          <t>9786052394885</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmed Han</t>
+          <t>Öğretmenim Etik miyiz?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052394151</t>
+          <t>9786052394847</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rayna Korolevna Bolgarskaya</t>
+          <t>Macera İzinde Hazine</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>13.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052394168</t>
+          <t>9786052394861</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Chervonyy D'yavol</t>
+          <t>Korku Diyarı Mağara</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>13.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052394175</t>
+          <t>9786052394854</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Kaybolan Yazar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>13.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052394304</t>
+          <t>9786052394489</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şecere-i Terakime (Osmanlıca Tıpkı Basım)</t>
+          <t>Fatih Sultan Mehmed Han</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052394274</t>
+          <t>9786052394151</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Solakzade Tarihi (Osmanlıca Tıpkı Basım)</t>
+          <t>Rayna Korolevna Bolgarskaya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052394267</t>
+          <t>9786052394168</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Orhun Abideleri (Osmanlıca Tıpkı Basım)</t>
+          <t>Chervonyy D'yavol</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052394243</t>
+          <t>9786052394175</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Lügat-i Çağatayi ve Türk-i Osmani (Osmanlıca Tıpkı Basım)</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052394236</t>
+          <t>9786052394304</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul Gazi</t>
+          <t>Şecere-i Terakime (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052394199</t>
+          <t>9786052394274</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sultan Alaaddin</t>
+          <t>Solakzade Tarihi (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052394205</t>
+          <t>9786052394267</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Galata Rüyası</t>
+          <t>Orhun Abideleri (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>17.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052394014</t>
+          <t>9786052394243</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kanunname-i Al-i Osman</t>
+          <t>Lügat-i Çağatayi ve Türk-i Osmani (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>11</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052394021</t>
+          <t>9786052394236</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kanunname-i Ali Osman - Fatih Kanunnamesi</t>
+          <t>Ertuğrul Gazi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056715655</t>
+          <t>9786052394199</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sultan Alaaddin</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>6</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056733550</t>
+          <t>9786052394205</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid Han Yıldız Sarayı Hatıraları</t>
+          <t>Galata Rüyası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052394311</t>
+          <t>9786052394014</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hüma Sultan</t>
+          <t>Kanunname-i Al-i Osman</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056733567</t>
+          <t>9786052394021</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kut'ül Amare</t>
+          <t>Kanunname-i Ali Osman - Fatih Kanunnamesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052394717</t>
+          <t>9786056715655</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kuruluş Osman</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052394618</t>
+          <t>9786056733550</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kamera Önü Oyunculuk</t>
+          <t>Abdülhamid Han Yıldız Sarayı Hatıraları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>35</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052394410</t>
+          <t>9786052394311</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Destanı</t>
+          <t>Hüma Sultan</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052394090</t>
+          <t>9786056733567</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlı Tarihi</t>
+          <t>Kut'ül Amare</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052394038</t>
+          <t>9786052394717</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mirat-ı Adalet</t>
+          <t>Kuruluş Osman</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056733529</t>
+          <t>9786052394618</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid-i Sani ve Devr-i Saltanatı (Ciltli)</t>
+          <t>Kamera Önü Oyunculuk</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>95</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052394434</t>
+          <t>9786052394410</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Ertuğrul</t>
+          <t>Çanakkale Destanı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058354289</t>
+          <t>9786052394090</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Davet</t>
+          <t>Yeni Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052394496</t>
+          <t>9786052394038</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tayfun</t>
+          <t>Mirat-ı Adalet</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052394625</t>
+          <t>9786056733529</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sarı Duvar Kağıdı</t>
+          <t>Abdülhamid-i Sani ve Devr-i Saltanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>4</v>
+        <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052394588</t>
+          <t>9786052394434</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Yüreği</t>
+          <t>Kayı Beyi Ertuğrul</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>7</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052394526</t>
+          <t>9786058354289</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gölge Hattı</t>
+          <t>Davet</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052394298</t>
+          <t>9786052394496</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeniyet Tarihi (Osmanlıca Tıpkı Basım)</t>
+          <t>Tayfun</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>70</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052394281</t>
+          <t>9786052394625</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkilabı (Osmanlıca Tıpkı Basım)</t>
+          <t>Sarı Duvar Kağıdı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052394250</t>
+          <t>9786052394588</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Osmanlı Tarihi (Osmanlıca Tıpkı Basım)</t>
+          <t>Karanlığın Yüreği</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052394076</t>
+          <t>9786052394526</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Umdetül Hakayık 5. Cilt</t>
+          <t>Gölge Hattı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052394052</t>
+          <t>9786052394298</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Osmani (Osmanlıca)</t>
+          <t>Türk Medeniyet Tarihi (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058354203</t>
+          <t>9786052394281</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kadının Adı Var</t>
+          <t>Türk İnkilabı (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056715624</t>
+          <t>9786052394250</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Vahdettin Han – Söz Konusu Vatan</t>
+          <t>Mükemmel Osmanlı Tarihi (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056715600</t>
+          <t>9786052394076</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya Sulha</t>
+          <t>Umdetül Hakayık 5. Cilt</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>14</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056715686</t>
+          <t>9786052394052</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Osman</t>
+          <t>Tarih-i Osmani (Osmanlıca)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058354272</t>
+          <t>9786058354203</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Doğuda Bir Türk</t>
+          <t>Kadının Adı Var</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>17.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058354258</t>
+          <t>9786056715624</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bilge Sultan Abdülhamid Han</t>
+          <t>Vahdettin Han – Söz Konusu Vatan</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058354265</t>
+          <t>9786056715600</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Işık Yolu</t>
+          <t>Eşkıya Sulha</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052394649</t>
+          <t>9786056715686</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Blumfeld Geçkin Bir Bekar</t>
+          <t>Kayı Beyi Osman</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052394113</t>
+          <t>9786058354272</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tevrat ve İncil'in Tahrifi</t>
+          <t>Doğuda Bir Türk</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>15</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052394120</t>
+          <t>9786058354258</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Atam Oğuz</t>
+          <t>Bilge Sultan Abdülhamid Han</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058354241</t>
+          <t>9786058354265</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Başı Dönen Biri</t>
+          <t>Işık Yolu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>9.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052394595</t>
+          <t>9786052394649</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Zekice'den Çocuk Şiirleri</t>
+          <t>Blumfeld Geçkin Bir Bekar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052394571</t>
+          <t>9786052394113</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kadın</t>
+          <t>Tevrat ve İncil'in Tahrifi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052394557</t>
+          <t>9786052394120</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Isparta Şiirleri</t>
+          <t>Atam Oğuz</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052394533</t>
+          <t>9786058354241</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Deryası</t>
+          <t>Başı Dönen Biri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>10</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052394564</t>
+          <t>9786052394595</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Atatürk</t>
+          <t>Zekice'den Çocuk Şiirleri</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056733505</t>
+          <t>9786052394571</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman</t>
+          <t>Kadın</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056715693</t>
+          <t>9786052394557</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Al-i Osman</t>
+          <t>Isparta Şiirleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056733512</t>
+          <t>9786052394533</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ölme Babam</t>
+          <t>Aşkın Deryası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056715679</t>
+          <t>9786052394564</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Atam Osmanlı</t>
+          <t>Atatürk</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052394397</t>
+          <t>9786056733505</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hoca 2</t>
+          <t>Tevarih-i Al-i Osman</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052394403</t>
+          <t>9786056715693</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yörük Hikayeleri</t>
+          <t>Tarih-i Al-i Osman</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052394182</t>
+          <t>9786056733512</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Cam-ı Cem Ayin</t>
+          <t>Ölme Babam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052394083</t>
+          <t>9786056715679</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Vakıat-ı Sultanı Cem</t>
+          <t>Atam Osmanlı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052394069</t>
+          <t>9786052394397</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi</t>
+          <t>Hoca 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052394106</t>
+          <t>9786052394403</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şehzade Cem</t>
+          <t>Yörük Hikayeleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052394045</t>
+          <t>9786052394182</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi</t>
+          <t>Cam-ı Cem Ayin</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052394007</t>
+          <t>9786052394083</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Haller İclaslar</t>
+          <t>Vakıat-ı Sultanı Cem</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>70</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056733598</t>
+          <t>9786052394069</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Devlet-i Aliyenin Zaaf ve Kuvveti</t>
+          <t>Türk Tarihi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>11</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056733581</t>
+          <t>9786052394106</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hoca</t>
+          <t>Şehzade Cem</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056733574</t>
+          <t>9786052394045</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Süleyman Şah</t>
+          <t>Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052394144</t>
+          <t>9786052394007</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sarışın Bir Aşk</t>
+          <t>Haller İclaslar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>13.5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052394137</t>
+          <t>9786056733598</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Abdülaziz Han Şehadete Giden Yol</t>
+          <t>Devlet-i Aliyenin Zaaf ve Kuvveti</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>13.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056715662</t>
+          <t>9786056733581</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim ve Alevilik</t>
+          <t>Hoca</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056715648</t>
+          <t>9786056733574</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Destanlaşan 100 Hikaye</t>
+          <t>Kayı Beyi Süleyman Şah</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056733543</t>
+          <t>9786052394144</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>First Love</t>
+          <t>Sarışın Bir Aşk</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>12</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056733536</t>
+          <t>9786052394137</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Altın Varak</t>
+          <t>Abdülaziz Han Şehadete Giden Yol</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>12</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058354210</t>
+          <t>9786056715662</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tatmadığım Anılar</t>
+          <t>Yavuz Sultan Selim ve Alevilik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257981224</t>
+          <t>9786056715648</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Balkan Harbinde Askeri Mağlubiyetimizin Esbabı</t>
+          <t>Destanlaşan 100 Hikaye</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257981095</t>
+          <t>9786056733543</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Ali Osman</t>
+          <t>First Love</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>90</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257981231</t>
+          <t>9786056733536</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in Evail-i Saltanatı</t>
+          <t>Altın Varak</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789914449006</t>
+          <t>9786058354210</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Opi Turkkia Türkçe Öğren 3 Kitaplı Özel Set</t>
+          <t>Tatmadığım Anılar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>550</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058354234</t>
+          <t>9786257981224</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Üzerine Oynanan Oyunlar</t>
+          <t>Balkan Harbinde Askeri Mağlubiyetimizin Esbabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>4.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257981101</t>
+          <t>9786257981095</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Takvimü't-Tevarih</t>
+          <t>Tevarih-i Ali Osman</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257981118</t>
+          <t>9786257981231</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tahric-i Harabat</t>
+          <t>Abdülhamid’in Evail-i Saltanatı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257981132</t>
+          <t>9789914449006</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Rusya Muharebesi Tarihi</t>
+          <t>Opi Turkkia Türkçe Öğren 3 Kitaplı Özel Set</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>30</v>
+        <v>550</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257981163</t>
+          <t>9786058354234</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hilafetin Mahiyet-i Şer'iyyesi</t>
+          <t>Müslümanlar Üzerine Oynanan Oyunlar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>40</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257981170</t>
+          <t>9786257981101</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Feth-i Konstantiniye ve Tarif-i Ayasofya</t>
+          <t>Takvimü't-Tevarih</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257981187</t>
+          <t>9786257981118</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Engizisyon Tarihi</t>
+          <t>Tahric-i Harabat</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257981194</t>
+          <t>9786257981132</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Culusname-i Sultan Abdülhamid Han</t>
+          <t>Rusya Muharebesi Tarihi</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052394502</t>
+          <t>9786257981163</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yıldızname-i Hüseyni</t>
+          <t>Hilafetin Mahiyet-i Şer'iyyesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052394786</t>
+          <t>9786257981170</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Turanlının Defteri</t>
+          <t>Feth-i Konstantiniye ve Tarif-i Ayasofya</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052394762</t>
+          <t>9786257981187</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Ulum ve Fünuna Hizmetleri</t>
+          <t>Engizisyon Tarihi</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9784409333006</t>
+          <t>9786257981194</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Fince Öğren - Opi Suomea 3 Kitaplı Özet Set</t>
+          <t>Culusname-i Sultan Abdülhamid Han</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>650</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257981323</t>
+          <t>9786052394502</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Opi Suomea Fince Öğren</t>
+          <t>Yıldızname-i Hüseyni</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257981125</t>
+          <t>9786052394786</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Şark Ordusunda Aziz Paşa Fırkası (Osmanlıca Tıpkı Basım)</t>
+          <t>Turanlının Defteri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257981149</t>
+          <t>9786052394762</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Sait Paşanın Kamil Paşa Hatıratına Cevapları (Osmanlıca Tıpkı Basım)</t>
+          <t>Türklerin Ulum ve Fünuna Hizmetleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257981156</t>
+          <t>9784409333006</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Küçük Türk Tarihi (Osmanlıca Tıpkı Basım)</t>
+          <t>Fince Öğren - Opi Suomea 3 Kitaplı Özet Set</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>40</v>
+        <v>650</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257981200</t>
+          <t>9786257981323</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Büyük Harb Şarkta Hudut Muharebatı (Osmanlıca Tıpkı Basım)</t>
+          <t>Opi Suomea Fince Öğren</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257981217</t>
+          <t>9786257981125</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bildiklerim (Osmanlıca Tıpkı Basım)</t>
+          <t>Şark Ordusunda Aziz Paşa Fırkası (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257981019</t>
+          <t>9786257981149</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sefer</t>
+          <t>Mehmed Sait Paşanın Kamil Paşa Hatıratına Cevapları (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>170</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257981033</t>
+          <t>9786257981156</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Uzayda Macera - Astronot Kamil Uzayda</t>
+          <t>Küçük Türk Tarihi (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257981040</t>
+          <t>9786257981200</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mecara - Astronot Kamil Köyde</t>
+          <t>Büyük Harb Şarkta Hudut Muharebatı (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>170</v>
+        <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257981255</t>
+          <t>9786257981217</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yunanca Öğren</t>
+          <t>Bildiklerim (Osmanlıca Tıpkı Basım)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052394977</t>
+          <t>9786257981019</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Sefer</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>20</v>
+        <v>170</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257981248</t>
+          <t>9786257981033</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Osmanoğlu Orhan Gazi</t>
+          <t>Uzayda Macera - Astronot Kamil Uzayda</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052394991</t>
+          <t>9786257981040</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Kralı</t>
+          <t>Gizemli Mecara - Astronot Kamil Köyde</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>18</v>
+        <v>170</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052394939</t>
+          <t>9786257981255</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Yunanca Öğren</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052394908</t>
+          <t>9786052394977</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052394892</t>
+          <t>9786257981248</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Diyet</t>
+          <t>Osmanoğlu Orhan Gazi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052394922</t>
+          <t>9786052394991</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Futbolun Kralı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052394915</t>
+          <t>9786052394939</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Topuz</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052394809</t>
+          <t>9786052394908</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Pembe Düşler Hikayesi</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052394816</t>
+          <t>9786052394892</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Elma</t>
+          <t>Diyet</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052394793</t>
+          <t>9786052394922</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kısa Osmanlı Tarihi</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>170</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052394779</t>
+          <t>9786052394915</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hayallerim ve Sevdam</t>
+          <t>Topuz</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052394984</t>
+          <t>9786052394809</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mete Han</t>
+          <t>Pembe Düşler Hikayesi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256577169</t>
+          <t>9786052394816</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Japonca Konuşma Kılavuzu ve Japonca Türkçe Sözlük (2 Kitap)</t>
+          <t>Kızıl Elma</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>700</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057267559</t>
+          <t>9786052394793</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Türkçe Sözlük</t>
+          <t>Kısa Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>490</v>
+        <v>170</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057267542</t>
+          <t>9786052394779</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İspanyolca Türkçe Sözlük</t>
+          <t>Hayallerim ve Sevdam</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>440</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052394380</t>
+          <t>9786052394984</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öğren - Opi Turkkia 1</t>
+          <t>Mete Han</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>440</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256577459</t>
+          <t>9786256577169</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>K-System Korece Set (4 Kitap)</t>
+          <t>Japonca Konuşma Kılavuzu ve Japonca Türkçe Sözlük (2 Kitap)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256577381</t>
+          <t>9786057267559</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İsveççe Öğreniyorum</t>
+          <t>Fransızca Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256577374</t>
+          <t>9786057267542</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Japonca Öğreniyorum</t>
+          <t>İspanyolca Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052394755</t>
+          <t>9786052394380</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğren Seti 2 Kitap</t>
+          <t>Türkçe Öğren - Opi Turkkia 1</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057267566</t>
+          <t>9786256577459</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Japonca Sözlük</t>
+          <t>K-System Korece Set (4 Kitap)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>380</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786052394830</t>
+          <t>9786256577381</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>İsveççe Öğreniyorum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052394663</t>
+          <t>9786256577374</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Doktor Marigold</t>
+          <t>Japonca Öğreniyorum</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056715631</t>
+          <t>9786052394755</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Gizzik Duran Toroslar Kartalı</t>
+          <t>Korece Öğren Seti 2 Kitap</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257981309</t>
+          <t>9786057267566</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğren - Konuşma Kılavuzu</t>
+          <t>Japonca Sözlük</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257981286</t>
+          <t>9786052394830</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Öğren</t>
+          <t>Cem Sultan</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257981057</t>
+          <t>9786052394663</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sultan Tehlikede</t>
+          <t>Doktor Marigold</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257981262</t>
+          <t>9786056715631</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Eğirdir Anamas Köy Tarih Araştırmaları</t>
+          <t>Gizzik Duran Toroslar Kartalı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256577206</t>
+          <t>9786257981309</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Oyun</t>
+          <t>Korece Öğren - Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057267535</t>
+          <t>9786257981286</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Korece Türkçe Sözlük</t>
+          <t>Osmanlıca Öğren</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052394212</t>
+          <t>9786257981057</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Osman</t>
+          <t>Sultan Tehlikede</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257981293</t>
+          <t>9786257981262</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ukraynaca Öğren</t>
+          <t>Eğirdir Anamas Köy Tarih Araştırmaları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257981071</t>
+          <t>9786256577206</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kaydaş Ailesi</t>
+          <t>Gizemli Oyun</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052394960</t>
+          <t>9786057267535</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Canım Öğretmenim: Ata'nın İzinde</t>
+          <t>Korece Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786259921655</t>
+          <t>9786052394212</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Gırgır'ın Maceraları</t>
+          <t>Kayı Beyi Osman</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057186836</t>
+          <t>9786257981293</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Sesleniş</t>
+          <t>Ukraynaca Öğren</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>90</v>
+        <v>380</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057186850</t>
+          <t>9786257981071</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Denizde Macera</t>
+          <t>Kaydaş Ailesi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>320</v>
+        <v>170</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057186829</t>
+          <t>9786052394960</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Biraz Sen Biraz Ben</t>
+          <t>Canım Öğretmenim: Ata'nın İzinde</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052394366</t>
+          <t>9786259921655</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öğren</t>
+          <t>Gırgır'ın Maceraları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257981330</t>
+          <t>9786057186836</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Finliler İçin Türkçe Alıştırma Kitabı</t>
+          <t>Yüreğimdeki Sesleniş</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257981316</t>
+          <t>9786057186850</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Opi Turkkia Türkçe Öğren</t>
+          <t>Denizde Macera</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257981279</t>
+          <t>9786057186829</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Flört Sınavında</t>
+          <t>Biraz Sen Biraz Ben</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052394953</t>
+          <t>9786052394366</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Lozan - Masada Neler Oldu?</t>
+          <t>Türkçe Öğren</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>190</v>
+        <v>440</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257981002</t>
+          <t>9786257981330</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Evleneceğim Evleniyoruz Evlendik</t>
+          <t>Finliler İçin Türkçe Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052394656</t>
+          <t>9786257981316</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Ceza Kolonisi'nde</t>
+          <t>Opi Turkkia Türkçe Öğren</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>90</v>
+        <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052394823</t>
+          <t>9786257981279</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Terörist miyim?</t>
+          <t>Gençlik Flört Sınavında</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052394632</t>
+          <t>9786052394953</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Altın Nehrin Kralı</t>
+          <t>Lozan - Masada Neler Oldu?</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052394519</t>
+          <t>9786257981002</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Evleneceğim Evleniyoruz Evlendik</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052394540</t>
+          <t>9786052394656</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Franz Kafka Ceza Kolonisi'nde</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>190</v>
+        <v>90</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
+          <t>9786052394823</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Anne Ben Terörist miyim?</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786052394632</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Altın Nehrin Kralı</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786052394519</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786052394540</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Satranç</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
           <t>9786058354227</t>
         </is>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Kızıl Çehre Operasyonu</t>
         </is>
       </c>
-      <c r="C169" s="1">
+      <c r="C173" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>