--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,4915 +85,4945 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059649766</t>
+          <t>9786056494451</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Doza Welat</t>
+          <t>Helbesten Evin u Azadiye</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059649759</t>
+          <t>9786054375592</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
+          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059649209</t>
+          <t>9786059649766</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Safaviler</t>
+          <t>Doza Welat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059649735</t>
+          <t>9786059649759</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ez Amed'im Amed'im Ez</t>
+          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059649742</t>
+          <t>9786059649209</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ber Bi Ronahıyê Ve</t>
+          <t>Osmanlılar ve Safaviler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059649728</t>
+          <t>9786059649735</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kalik’ê Serê Salê</t>
+          <t>Ez Amed'im Amed'im Ez</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059649711</t>
+          <t>9786059649742</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şiir Çekmecem</t>
+          <t>Ber Bi Ronahıyê Ve</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059649704</t>
+          <t>9786059649728</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
+          <t>Kalik’ê Serê Salê</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059649698</t>
+          <t>9786059649711</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Yolu</t>
+          <t>Şiir Çekmecem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059649674</t>
+          <t>9786059649704</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
+          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059649681</t>
+          <t>9786059649698</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Delori</t>
+          <t>Ölüm Yolu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059649667</t>
+          <t>9786059649674</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ewe Ke Bike Ruken</t>
+          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059649650</t>
+          <t>9786059649681</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Wuşene Seydi</t>
+          <t>Delori</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059649636</t>
+          <t>9786059649667</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad III</t>
+          <t>Ewe Ke Bike Ruken</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059649629</t>
+          <t>9786059649650</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad II</t>
+          <t>Wuşene Seydi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059649612</t>
+          <t>9786059649636</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad I</t>
+          <t>Yar u Mirad III</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059649643</t>
+          <t>9786059649629</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Antipat</t>
+          <t>Yar u Mirad II</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059649605</t>
+          <t>9786059649612</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
+          <t>Yar u Mirad I</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059649599</t>
+          <t>9786059649643</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Zümrüt On Üç Kadın</t>
+          <t>Antipat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059649582</t>
+          <t>9786059649605</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mezar Taşı Öyküleri</t>
+          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059649568</t>
+          <t>9786059649599</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Saltanatçıların Kabusu -1. Bilgi</t>
+          <t>Bir Zümrüt On Üç Kadın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059649575</t>
+          <t>9786059649582</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla</t>
+          <t>Mezar Taşı Öyküleri</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059649520</t>
+          <t>9786059649568</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dersim'de Kırmanciye Sistemi</t>
+          <t>Saltanatçıların Kabusu -1. Bilgi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059649513</t>
+          <t>9786059649575</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Güncesi</t>
+          <t>Bir Daha Asla</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059649537</t>
+          <t>9786059649520</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nevruz - Bir Aşiret İki Hikaye</t>
+          <t>Dersim'de Kırmanciye Sistemi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059649483</t>
+          <t>9786059649513</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Emek İyi Yaratanlar Kötü</t>
+          <t>Hakikatin Güncesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059649452</t>
+          <t>9786059649537</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Makamına Notayım</t>
+          <t>Nevruz - Bir Aşiret İki Hikaye</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059649469</t>
+          <t>9786059649483</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İqrar</t>
+          <t>Emek İyi Yaratanlar Kötü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059649476</t>
+          <t>9786059649452</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rojava</t>
+          <t>Aşkın Makamına Notayım</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059649339</t>
+          <t>9786059649469</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>İqrar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059649377</t>
+          <t>9786059649476</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zilan Zilan</t>
+          <t>Rojava</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059649346</t>
+          <t>9786059649339</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Konsifrengo</t>
+          <t>Suskun</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059649254</t>
+          <t>9786059649377</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 3</t>
+          <t>Zilan Zilan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059649247</t>
+          <t>9786059649346</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 2</t>
+          <t>Konsifrengo</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059649186</t>
+          <t>9786059649254</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Xewnek Bide Min</t>
+          <t>Seçme Yazılar - Polemikler 3</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059649193</t>
+          <t>9786059649247</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Devşirmeler ve Devletsizler</t>
+          <t>Seçme Yazılar - Polemikler 2</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059649230</t>
+          <t>9786059649186</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 1</t>
+          <t>Xewnek Bide Min</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059649285</t>
+          <t>9786059649193</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
+          <t>Devşirmeler ve Devletsizler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059649292</t>
+          <t>9786059649230</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Akort</t>
+          <t>Seçme Yazılar - Polemikler 1</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>75</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059649278</t>
+          <t>9786059649285</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Dersim'den Ne İstiyor?</t>
+          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758245376</t>
+          <t>9786059649292</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nameya Dijle</t>
+          <t>Akort</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000016556</t>
+          <t>9786059649278</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nado - Kure Xwe Firot</t>
+          <t>Keşiş Dersim'den Ne İstiyor?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054375066</t>
+          <t>9789758245376</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Munzur</t>
+          <t>Nameya Dijle</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758245611</t>
+          <t>3990000016556</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mışk U Kezık</t>
+          <t>Nado - Kure Xwe Firot</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758245901</t>
+          <t>9786054375066</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
+          <t>Mülteci Munzur</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789759010423</t>
+          <t>9789758245611</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Maxmur Dişewite</t>
+          <t>Mışk U Kezık</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054375288</t>
+          <t>9789758245901</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Lorin</t>
+          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054375585</t>
+          <t>9789759010423</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Listiken Mimusan - Theodora</t>
+          <t>Maxmur Dişewite</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054375523</t>
+          <t>9786054375288</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Li Ber Keviyen Dijleye</t>
+          <t>Lorin</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000014846</t>
+          <t>9786054375585</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
+          <t>Listiken Mimusan - Theodora</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789759010980</t>
+          <t>9786054375523</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Lehenge Tazi Keleşe Reş</t>
+          <t>Li Ber Keviyen Dijleye</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758245048</t>
+          <t>3990000014846</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Örf ve Adetleri</t>
+          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789759010096</t>
+          <t>9789759010980</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kürt - İsrail İlişkileri</t>
+          <t>Lehenge Tazi Keleşe Reş</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054375370</t>
+          <t>9789758245048</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihini Yeniden Okumak</t>
+          <t>Kürtlerin Örf ve Adetleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789759010119</t>
+          <t>9789759010096</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
+          <t>Kürt - İsrail İlişkileri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054375301</t>
+          <t>9786054375370</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
+          <t>Kürt Tarihini Yeniden Okumak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054375059</t>
+          <t>9789759010119</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
+          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789759010935</t>
+          <t>9786054375301</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Siyasal İslam</t>
+          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758245598</t>
+          <t>9786054375059</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
+          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054375073</t>
+          <t>9789759010935</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma</t>
+          <t>Kürdistan’da Siyasal İslam</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000014349</t>
+          <t>9789758245598</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000016536</t>
+          <t>9786054375073</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Köpekleşmenin Şerefi</t>
+          <t>Kuşatma</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000010400</t>
+          <t>3990000014349</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Knyaze İbrahim ve Kürtler</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054375004</t>
+          <t>3990000016536</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kürdistan</t>
+          <t>Köpekleşmenin Şerefi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000003335</t>
+          <t>3990000010400</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kılama Şilane</t>
+          <t>Knyaze İbrahim ve Kürtler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758245734</t>
+          <t>9786054375004</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Keske Dawi Di Cenazeya Xwede De</t>
+          <t>Kızıl Kürdistan</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789759010645</t>
+          <t>3990000003335</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Keko Bıra</t>
+          <t>Kılama Şilane</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000003153</t>
+          <t>9789758245734</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Keje</t>
+          <t>Keske Dawi Di Cenazeya Xwede De</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789759010737</t>
+          <t>9789759010645</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kavalımın Sesindeki Büyü</t>
+          <t>Keko Bıra</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000016559</t>
+          <t>3990000003153</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kartal Yuvası</t>
+          <t>Keje</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9799759010279</t>
+          <t>9789759010737</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Dilan</t>
+          <t>Kavalımın Sesindeki Büyü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789759010065</t>
+          <t>3990000016559</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kadının Macerası</t>
+          <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>90</v>
+        <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789759010584</t>
+          <t>9799759010279</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kendalen Kevanen Min</t>
+          <t>Kaniya Dilan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789759010355</t>
+          <t>9789759010065</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kadınca Yargılama!</t>
+          <t>Kadının Macerası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789759010546</t>
+          <t>9789759010584</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sineması</t>
+          <t>Kendalen Kevanen Min</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758245765</t>
+          <t>9789759010355</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Jiyanen Nivco</t>
+          <t>Kadınca Yargılama!</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789759010867</t>
+          <t>9789759010546</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Bextiyar</t>
+          <t>Kadın Sineması</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789759010614</t>
+          <t>9789758245765</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ji Te Hezkirin</t>
+          <t>Jiyanen Nivco</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758245147</t>
+          <t>9789759010867</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
+          <t>Jiyana Bextiyar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758245833</t>
+          <t>9789759010614</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ji Meraşe Xeberek Hat . . .</t>
+          <t>Ji Te Hezkirin</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789759010928</t>
+          <t>9789758245147</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Jana Werther</t>
+          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758245642</t>
+          <t>9789758245833</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İyi’ye Övgüler</t>
+          <t>Ji Meraşe Xeberek Hat . . .</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>12.04</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789759010010</t>
+          <t>9789759010928</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İspanya ve Bask Gerçeği</t>
+          <t>Jana Werther</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789759010904</t>
+          <t>9789758245642</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
+          <t>İyi’ye Övgüler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>110</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000015603</t>
+          <t>9789759010010</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İskandinav Modeli</t>
+          <t>İspanya ve Bask Gerçeği</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758245215</t>
+          <t>9789759010904</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
+          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>13.89</v>
+        <v>110</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000013935</t>
+          <t>3990000015603</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hevi u Jiyan</t>
+          <t>İskandinav Modeli</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000015625</t>
+          <t>9789758245215</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>He-Şin</t>
+          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758245994</t>
+          <t>3990000013935</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hemşirenin Kepi</t>
+          <t>Hevi u Jiyan</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9799759010286</t>
+          <t>3990000015625</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Helbestvan</t>
+          <t>He-Şin</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789754347166</t>
+          <t>9789758245994</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Bedeng</t>
+          <t>Hemşirenin Kepi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054375622</t>
+          <t>9799759010286</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Haylo Siyaro Weylo Gundo</t>
+          <t>Helbestvan</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054375530</t>
+          <t>9789754347166</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
+          <t>Helbesten Bedeng</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758245451</t>
+          <t>9786054375622</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Gururun Verdiği Cesaret Tahtallı</t>
+          <t>Haylo Siyaro Weylo Gundo</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789759010508</t>
+          <t>9786054375530</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
+          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789759010829</t>
+          <t>9789758245451</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gotin Diçe Nıvis Dımine</t>
+          <t>Gururun Verdiği Cesaret Tahtallı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054375493</t>
+          <t>9789759010508</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Fitnevizyon</t>
+          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9799759010170</t>
+          <t>9789759010829</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ez u Şalul</t>
+          <t>Gotin Diçe Nıvis Dımine</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054375325</t>
+          <t>9786054375493</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
+          <t>Fitnevizyon</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789759010799</t>
+          <t>9799759010170</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Exodus</t>
+          <t>Ez u Şalul</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054375141</t>
+          <t>9786054375325</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
+          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758245529</t>
+          <t>9789759010799</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
+          <t>Exodus</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758245291</t>
+          <t>9786054375141</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ernesto Che Guevara - Biraninen Şer</t>
+          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789759010683</t>
+          <t>9789758245529</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
+          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000014089</t>
+          <t>9789758245291</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
+          <t>Ernesto Che Guevara - Biraninen Şer</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789759010591</t>
+          <t>9789759010683</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kızı Ağçik</t>
+          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054375417</t>
+          <t>3990000014089</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Katliamları Raporu 1894-1895</t>
+          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758245499</t>
+          <t>9789759010591</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
+          <t>Ermeni Kızı Ağçik</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>32</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054375103</t>
+          <t>9786054375417</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Elıfba - Zazaki</t>
+          <t>Ermeni Katliamları Raporu 1894-1895</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000014397</t>
+          <t>9789758245499</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Efsaneya Şahmaran</t>
+          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054375028</t>
+          <t>9786054375103</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Düzenin Zencisi Olmak</t>
+          <t>Elıfba - Zazaki</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054375295</t>
+          <t>3990000014397</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
+          <t>Efsaneya Şahmaran</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054375134</t>
+          <t>9786054375028</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
+          <t>Düzenin Zencisi Olmak</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758245055</t>
+          <t>9786054375295</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
+          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789759010386</t>
+          <t>9786054375134</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Ermeni Soykırımı</t>
+          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758245567</t>
+          <t>9789758245055</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Heweni Sema</t>
+          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758245161</t>
+          <t>9789759010386</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Dono’nun Köyü</t>
+          <t>Hitler ve Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054375363</t>
+          <t>9789758245567</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
+          <t>Heweni Sema</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000005220</t>
+          <t>9789758245161</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
+          <t>Dono’nun Köyü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758245987</t>
+          <t>9786054375363</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Diwana Osman Sebri</t>
+          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789759010348</t>
+          <t>3990000005220</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
+          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758245086</t>
+          <t>9789758245987</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dersim Civarik - İki Uçlu Yaşam</t>
+          <t>Diwana Osman Sebri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>14.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758245963</t>
+          <t>9789759010348</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
+          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789759010072</t>
+          <t>9789758245086</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dengbeje Piçuk</t>
+          <t>Dersim Civarik - İki Uçlu Yaşam</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>45</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789759010812</t>
+          <t>9789758245963</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
+          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054375424</t>
+          <t>9789759010072</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Delirtilmiş Toplumda Deli Fedile</t>
+          <t>Dengbeje Piçuk</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789759010706</t>
+          <t>9789759010812</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Daktilomda Postal İzi</t>
+          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000016553</t>
+          <t>9786054375424</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
+          <t>Delirtilmiş Toplumda Deli Fedile</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789759010478</t>
+          <t>9789759010706</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük ve Kürtler</t>
+          <t>Daktilomda Postal İzi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054375547</t>
+          <t>3990000016553</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Düşler</t>
+          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789759010942</t>
+          <t>9789759010478</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çıldırmanın Kitabı</t>
+          <t>Çokkültürlülük ve Kürtler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054375356</t>
+          <t>9786054375547</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çıl Zeren Zer</t>
+          <t>Çıplak Düşler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9799758245894</t>
+          <t>9789759010942</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
+          <t>Çıldırmanın Kitabı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000025826</t>
+          <t>9786054375356</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Cesetsiz Mezar</t>
+          <t>Çıl Zeren Zer</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054375202</t>
+          <t>9799758245894</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Cennette İntihar</t>
+          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758245758</t>
+          <t>3990000025826</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Diwana</t>
+          <t>Cesetsiz Mezar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054375240</t>
+          <t>9786054375202</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Cennette İntihar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758245185</t>
+          <t>9789758245758</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Zinacı</t>
+          <t>Diwana</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789759010638</t>
+          <t>9786054375240</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ziman ü Raman</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789759010317</t>
+          <t>9789758245185</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ziman u Jiyan</t>
+          <t>Zinacı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758277100</t>
+          <t>9789759010638</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Zazaca - Türkçe Sözlük</t>
+          <t>Ziman ü Raman</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758245574</t>
+          <t>9789759010317</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Metinleri</t>
+          <t>Ziman u Jiyan</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789759010003</t>
+          <t>9789758277100</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Güney Hazinesi</t>
+          <t>Zazaca - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758245062</t>
+          <t>9789758245574</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
+          <t>Yitik Zaman Metinleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758245079</t>
+          <t>9789759010003</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Her Dil Bir Halktır</t>
+          <t>Yılmaz Güney Hazinesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>5.56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054375172</t>
+          <t>9789758245062</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yasak Ayıp Günah ve Cazibe</t>
+          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000001728</t>
+          <t>9789758245079</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
+          <t>Yaşayan Her Dil Bir Halktır</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3990000010686</t>
+          <t>9786054375172</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Zilan, Agir U Stranen Jiyane</t>
+          <t>Yasak Ayıp Günah ve Cazibe</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054375554</t>
+          <t>3990000001728</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Kadın</t>
+          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>13.89</v>
+        <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9799759010125</t>
+          <t>3990000010686</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ya Ji Sevan Ü Wedetir</t>
+          <t>Zilan, Agir U Stranen Jiyane</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9799758245092</t>
+          <t>9786054375554</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Xewna Ave</t>
+          <t>Yakın Doğu’da Kadın</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>80</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789759010805</t>
+          <t>9799759010125</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Weneyen Kesere</t>
+          <t>Ya Ji Sevan Ü Wedetir</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054375332</t>
+          <t>9799758245092</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
+          <t>Xewna Ave</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789758245970</t>
+          <t>9789759010805</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ulus ve Roman</t>
+          <t>Weneyen Kesere</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789759010454</t>
+          <t>9786054375332</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>U Helbest Berdewam E</t>
+          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789759010515</t>
+          <t>9789758245970</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
+          <t>Ulus ve Roman</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789758245437</t>
+          <t>9789759010454</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Şiyari</t>
+          <t>U Helbest Berdewam E</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054375387</t>
+          <t>9789759010515</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
+          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789758245796</t>
+          <t>9789758245437</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devlet ve Demokrasi</t>
+          <t>Xewnen Şiyari</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789759010164</t>
+          <t>9786054375387</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
+          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758245413</t>
+          <t>9789758245796</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tutkular ve Tutsaklar</t>
+          <t>Türkiye’de Devlet ve Demokrasi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789758245314</t>
+          <t>9789759010164</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
+          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758245345</t>
+          <t>9789758245413</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
+          <t>Tutkular ve Tutsaklar</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789758245741</t>
+          <t>9789758245314</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Kürt-Türk İlişkileri</t>
+          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758245007</t>
+          <t>9789758245345</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
+          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054375349</t>
+          <t>9789758245741</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden: Peri Vadisi</t>
+          <t>Tarihte Kürt-Türk İlişkileri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789759010362</t>
+          <t>9789758245007</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
+          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9799759010132</t>
+          <t>9786054375349</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Şorbe u Fedi - Xela u Xeyidi</t>
+          <t>Tanıkların Dilinden: Peri Vadisi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789759010041</t>
+          <t>9789759010362</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Şivane Berxan</t>
+          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789759010324</t>
+          <t>9799759010132</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Şeven Koçber</t>
+          <t>Şorbe u Fedi - Xela u Xeyidi</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789759010089</t>
+          <t>9789759010041</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Şerren Sasune (1925-1937)</t>
+          <t>Şivane Berxan</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789759010188</t>
+          <t>9789759010324</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Kıskançlığın Bedeli</t>
+          <t>Şeven Koçber</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789758245802</t>
+          <t>9789759010089</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
+          <t>Şerren Sasune (1925-1937)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>3990000010432</t>
+          <t>9789759010188</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Şer Li Çiya - Şex Zayir</t>
+          <t>Yabancı Kıskançlığın Bedeli</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054375257</t>
+          <t>9789758245802</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Süryani Cephesinde Bir Giritli</t>
+          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789759010195</t>
+          <t>3990000010432</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sürgünde Kaldı Mezarları</t>
+          <t>Şer Li Çiya - Şex Zayir</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>4444444444230</t>
+          <t>9786054375257</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sömürge İnsan</t>
+          <t>Süryani Cephesinde Bir Giritli</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>3990000003151</t>
+          <t>9789759010195</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Pinekiri</t>
+          <t>Sürgünde Kaldı Mezarları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054375516</t>
+          <t>4444444444230</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Soroye Melle</t>
+          <t>Sömürge İnsan</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9799759010262</t>
+          <t>3990000003151</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Siyen Şikesti</t>
+          <t>Xewnen Pinekiri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789759010140</t>
+          <t>9786054375516</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sisli Günler</t>
+          <t>Soroye Melle</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789758245840</t>
+          <t>9799759010262</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Silvan’da Ağıt</t>
+          <t>Siyen Şikesti</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789759010331</t>
+          <t>9789759010140</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Serkeftina Moristanan</t>
+          <t>Sisli Günler</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789758245277</t>
+          <t>9789758245840</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Serhildan</t>
+          <t>Silvan’da Ağıt</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>32</v>
+        <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789758245819</t>
+          <t>9789759010331</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Se Buyer U Sinema</t>
+          <t>Serkeftina Moristanan</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758245178</t>
+          <t>9789758245277</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Sam Zal ve Oğlu Rüstem</t>
+          <t>Serhildan</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789759010843</t>
+          <t>9789758245819</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Rupelek Ji Diroka Zeredeştiyan</t>
+          <t>Se Buyer U Sinema</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789189224322</t>
+          <t>9789758245178</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Rojnamevan</t>
+          <t>Sam Zal ve Oğlu Rüstem</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758245789</t>
+          <t>9789759010843</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
+          <t>Rupelek Ji Diroka Zeredeştiyan</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789759010690</t>
+          <t>9789189224322</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Riştey Mirwari</t>
+          <t>Rojnamevan</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>27.78</v>
+        <v>45</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054375561</t>
+          <t>9789758245789</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ray Raman u Biranin</t>
+          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>22.22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054375509</t>
+          <t>9789759010690</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Serjin</t>
+          <t>Riştey Mirwari</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>70</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789759010997</t>
+          <t>9786054375561</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Serhildana Seyidan u Berazan</t>
+          <t>Ray Raman u Biranin</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>100</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789759010300</t>
+          <t>9786054375509</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Raveya Peyvan</t>
+          <t>Serjin</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786056438622</t>
+          <t>9789759010997</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Çime Esqi To Dero</t>
+          <t>Serhildana Seyidan u Berazan</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000063332</t>
+          <t>9789759010300</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
+          <t>Raveya Peyvan</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054375578</t>
+          <t>9786056438622</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Mıhe Bazid u Zerin</t>
+          <t>Çime Esqi To Dero</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9799756320050</t>
+          <t>3990000063332</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kulilken Qeşaye</t>
+          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>6.48</v>
+        <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789758245628</t>
+          <t>9786054375578</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Govendistan</t>
+          <t>Mıhe Bazid u Zerin</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789759094195</t>
+          <t>9799756320050</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Asus</t>
+          <t>Kulilken Qeşaye</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786056555237</t>
+          <t>9789758245628</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Parıldayan Ay</t>
+          <t>Govendistan</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786056555220</t>
+          <t>9789759094195</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Karlar Hala Beyaz Yağıyor</t>
+          <t>Asus</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789759010225</t>
+          <t>9786056555237</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Seslenen Yürektir</t>
+          <t>Parıldayan Ay</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789759010973</t>
+          <t>9786056555220</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Çewlik Bir Şiirdir Şimdi</t>
+          <t>Karlar Hala Beyaz Yağıyor</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9799758245115</t>
+          <t>9789759010225</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Dağlarımda Öldür Beni!</t>
+          <t>Seslenen Yürektir</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>3990000037595</t>
+          <t>9789759010973</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mardin'de Oda Kültürü</t>
+          <t>Çewlik Bir Şiirdir Şimdi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789759010201</t>
+          <t>9799758245115</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kültür Mirası Adıyaman</t>
+          <t>Dağlarımda Öldür Beni!</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059649155</t>
+          <t>3990000037595</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Eine Reise Durch Das Leben Eines</t>
+          <t>Mardin'de Oda Kültürü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059649131</t>
+          <t>9789759010201</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Anamın Hikayesi</t>
+          <t>İnsanlığın Kültür Mirası Adıyaman</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059649148</t>
+          <t>9786059649155</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Tinda Ana</t>
+          <t>Eine Reise Durch Das Leben Eines</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>3990000022037</t>
+          <t>9786059649131</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ez Ji Jiyame</t>
+          <t>Anamın Hikayesi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000032501</t>
+          <t>9786059649148</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Tinda Ana</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789759010034</t>
+          <t>3990000022037</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kemale Eremedim</t>
+          <t>Ez Ji Jiyame</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789759010461</t>
+          <t>3990000032501</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Welato!</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789759010768</t>
+          <t>9789759010034</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dicle’ye Atılan Karanfilim Ben</t>
+          <t>Kemale Eremedim</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789759010911</t>
+          <t>9789759010461</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>An, Yaşamın Sureti Keko</t>
+          <t>Welato!</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059649100</t>
+          <t>9789759010768</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
+          <t>Dicle’ye Atılan Karanfilim Ben</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059649025</t>
+          <t>9789759010911</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Zagros'un Ötesine</t>
+          <t>An, Yaşamın Sureti Keko</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059649032</t>
+          <t>9786059649100</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Suda Arınan</t>
+          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059649001</t>
+          <t>9786059649025</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Maraş Katliamı</t>
+          <t>Zagros'un Ötesine</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059649018</t>
+          <t>9786059649032</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dağlarında</t>
+          <t>Suda Arınan</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>3990000025829</t>
+          <t>9786059649001</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hrant'ın Katil(ler)i...</t>
+          <t>Maraş Katliamı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>3990000029184</t>
+          <t>9786059649018</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Finalist Dörtlükler</t>
+          <t>Dersim Dağlarında</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786056555275</t>
+          <t>3990000025829</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>MS'le Çeyrek Asır</t>
+          <t>Hrant'ın Katil(ler)i...</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786056555268</t>
+          <t>3990000029184</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sara'nın Düşleri</t>
+          <t>Finalist Dörtlükler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000029169</t>
+          <t>9786056555275</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
+          <t>MS'le Çeyrek Asır</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>9.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059649087</t>
+          <t>9786056555268</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İntizar</t>
+          <t>Sara'nın Düşleri</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059649070</t>
+          <t>3990000029169</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi Paradigmaları</t>
+          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>200</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059649094</t>
+          <t>9786059649087</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk Vakti Şiirleri</t>
+          <t>İntizar</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059649124</t>
+          <t>9786059649070</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Armenak Bakırcıyan</t>
+          <t>Sınıf Mücadelesi Paradigmaları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059649063</t>
+          <t>9786059649094</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
+          <t>Kuşluk Vakti Şiirleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056555244</t>
+          <t>9786059649124</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçinde Konya’daki Kürtler</t>
+          <t>Armenak Bakırcıyan</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786056494475</t>
+          <t>9786059649063</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Mentollü Yazılar</t>
+          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059649056</t>
+          <t>9786056555244</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
+          <t>Tarih İçinde Konya’daki Kürtler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056438646</t>
+          <t>9786056494475</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sessizliği</t>
+          <t>Mentollü Yazılar</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789759010720</t>
+          <t>9786059649056</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Biz Ermeniler ve Türkler</t>
+          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>75</v>
+        <v>400</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789759010256</t>
+          <t>9786056438646</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
+          <t>Gecenin Sessizliği</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054375219</t>
+          <t>9789759010720</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Biranin u Şahidiya Hinek Buyeran</t>
+          <t>Biz Ermeniler ve Türkler</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>3990000066559</t>
+          <t>9789759010256</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bir Kürt Olarak Yaşamım</t>
+          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>105</v>
+        <v>80</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786054375318</t>
+          <t>9786054375219</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Bir DDKO’lunun Kürt Yaşamı</t>
+          <t>Biranin u Şahidiya Hinek Buyeran</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>105</v>
+        <v>200</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>3990000029416</t>
+          <t>3990000066559</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bingöl Dengbejleri</t>
+          <t>Bir Kürt Olarak Yaşamım</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>190</v>
+        <v>105</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789759010775</t>
+          <t>9786054375318</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
+          <t>Bir DDKO’lunun Kürt Yaşamı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789759010416</t>
+          <t>3990000029416</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
+          <t>Bingöl Dengbejleri</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054375271</t>
+          <t>9789759010775</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ben İsyancı Bir Kürdüm</t>
+          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789758245390</t>
+          <t>9789759010416</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Batının Yeni Doğu Seferi</t>
+          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789759010539</t>
+          <t>9786054375271</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
+          <t>Ben İsyancı Bir Kürdüm</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789758245550</t>
+          <t>9789758245390</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Bablekan Pustaki Siyaset Pususunda</t>
+          <t>Batının Yeni Doğu Seferi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789759010652</t>
+          <t>9789759010539</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Kürtleri</t>
+          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758245956</t>
+          <t>9789758245550</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 3</t>
+          <t>Bablekan Pustaki Siyaset Pususunda</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758245949</t>
+          <t>9789759010652</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 2</t>
+          <t>Azerbaycan Kürtleri</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>3990000014027</t>
+          <t>9789758245956</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 1</t>
+          <t>Awaza Serpehatiyan 3</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789759010379</t>
+          <t>9789758245949</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
+          <t>Awaza Serpehatiyan 2</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054375608</t>
+          <t>3990000014027</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 6</t>
+          <t>Awaza Serpehatiyan 1</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756054371</t>
+          <t>9789759010379</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 5</t>
+          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789759010881</t>
+          <t>9786054375608</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 4</t>
+          <t>Av Zelal Bu - 6</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789759010492</t>
+          <t>9789756054371</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 3</t>
+          <t>Av Zelal Bu - 5</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789758245918</t>
+          <t>9789759010881</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 2</t>
+          <t>Av Zelal Bu - 4</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789758245543</t>
+          <t>9789759010492</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu</t>
+          <t>Av Zelal Bu - 3</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>3990000013688</t>
+          <t>9789758245918</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
+          <t>Av Zelal Bu - 2</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758245024</t>
+          <t>9789758245543</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kısa Tarihi</t>
+          <t>Av Zelal Bu</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789759010669</t>
+          <t>3990000013688</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Asım</t>
+          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789759010027</t>
+          <t>9789758245024</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ararat Yolcuları</t>
+          <t>Aşkın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758245604</t>
+          <t>9789759010669</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ape Kal</t>
+          <t>Asım</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758245406</t>
+          <t>9789759010027</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Antranik Paşa</t>
+          <t>Ararat Yolcuları</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054375110</t>
+          <t>9789758245604</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Anılar</t>
+          <t>Ape Kal</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>3990000016555</t>
+          <t>9789758245406</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
+          <t>Antranik Paşa</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054375127</t>
+          <t>9786054375110</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Alişer Efendi ve Zarife Xatun</t>
+          <t>Anılar</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054375226</t>
+          <t>3990000016555</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Alevinin Gelini</t>
+          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054375189</t>
+          <t>9786054375127</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
+          <t>Alişer Efendi ve Zarife Xatun</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789759010522</t>
+          <t>9786054375226</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Ağlayın!</t>
+          <t>Alevinin Gelini</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>3990000016554</t>
+          <t>9786054375189</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili Kadın</t>
+          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>3990000010409</t>
+          <t>9789759010522</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
+          <t>Ağlayın!</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789759010409</t>
+          <t>3990000016554</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Alaca</t>
+          <t>Acının Dili Kadın</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789758245697</t>
+          <t>3990000010409</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıla Girerken Kürtler</t>
+          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789758245826</t>
+          <t>9789759010409</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
+          <t>Abdurrahman Alaca</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>3990000029396</t>
+          <t>9789758245697</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Sen Giderken</t>
+          <t>21. Yüzyıla Girerken Kürtler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786056555213</t>
+          <t>9789758245826</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>İkiz Kayalar</t>
+          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786056494468</t>
+          <t>3990000029396</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Ana Tanrıçadan Modern Köleye</t>
+          <t>Sen Giderken</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786056555206</t>
+          <t>9786056555213</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kolera Cumhuriyeti</t>
+          <t>İkiz Kayalar</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786056494444</t>
+          <t>9786056494468</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Sekizinci Ölüm</t>
+          <t>Ana Tanrıçadan Modern Köleye</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786056494437</t>
+          <t>9786056555206</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
+          <t>Kolera Cumhuriyeti</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789758245659</t>
+          <t>9786056494444</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Bıraktığım Yer</t>
+          <t>Sekizinci Ölüm</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786056438615</t>
+          <t>9786056494437</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
+          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>3990000066522</t>
+          <t>9789758245659</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Karıncanın Safı</t>
+          <t>Yüreğimi Bıraktığım Yer</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9799758245887</t>
+          <t>9786056438615</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Pixço</t>
+          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>40</v>
+        <v>450</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789759010485</t>
+          <t>3990000066522</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Paris Gösteri - Kent</t>
+          <t>Karıncanın Safı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000014148</t>
+          <t>9799758245887</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Özlemin Gül Sureti</t>
+          <t>Pixço</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000014217</t>
+          <t>9789759010485</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Özlem</t>
+          <t>Paris Gösteri - Kent</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789759010577</t>
+          <t>3990000014148</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
+          <t>Özlemin Gül Sureti</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789759010232</t>
+          <t>3990000014217</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
+          <t>Özlem</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>14.81</v>
+        <v>45</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789758245383</t>
+          <t>9789759010577</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Dili</t>
+          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054375035</t>
+          <t>9789759010232</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Nive Şeve u Tirki?</t>
+          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>100</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054375394</t>
+          <t>9789758245383</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Nışana Hebuna Me Zıman</t>
+          <t>Ormanın Dili</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789759010430</t>
+          <t>9786054375035</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Neviya Çiyayeki</t>
+          <t>Nive Şeve u Tirki?</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054375400</t>
+          <t>9786054375394</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
+          <t>Nışana Hebuna Me Zıman</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054375080</t>
+          <t>9789759010430</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Kürtler</t>
+          <t>Neviya Çiyayeki</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000003332</t>
+          <t>9786054375400</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nasandina Kevneşopen Ezdiyatiye</t>
+          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789759010874</t>
+          <t>9786054375080</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Nar Renginde Bir İklim</t>
+          <t>Nazım Hikmet ve Kürtler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>150</v>
+        <v>55</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789758245703</t>
+          <t>3990000003332</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Hesret</t>
+          <t>Nasandina Kevneşopen Ezdiyatiye</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789759010058</t>
+          <t>9789759010874</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Qurtek Evin</t>
+          <t>Nar Renginde Bir İklim</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9799758245139</t>
+          <t>9789758245703</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ı Anlamak</t>
+          <t>Hesret</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9799759010293</t>
+          <t>9789759010058</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Zaroken Me</t>
+          <t>Qurtek Evin</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786056438639</t>
+          <t>9799758245139</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
+          <t>Nazım’ı Anlamak</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000066553</t>
+          <t>9799759010293</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Çığlığı</t>
+          <t>Zaroken Me</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786056438608</t>
+          <t>9786056438639</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
+          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786056438653</t>
+          <t>3990000066553</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Aluçlu Hikayeleri</t>
+          <t>Dersim'in Çığlığı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786056438677</t>
+          <t>9786056438608</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili ve Rengi</t>
+          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786056438660</t>
+          <t>9786056438653</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
+          <t>Aluçlu Hikayeleri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059649162</t>
+          <t>9786056438677</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Yenik Ordunun Generali Kemal Pir</t>
+          <t>Acının Dili ve Rengi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059649384</t>
+          <t>9786056438660</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Demdir</t>
+          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059649391</t>
+          <t>9786059649162</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Adam</t>
+          <t>Yenik Ordunun Generali Kemal Pir</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059649407</t>
+          <t>9786059649384</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kolane Dıle Mın</t>
+          <t>Demdir</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059649414</t>
+          <t>9786059649391</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Acının Coğrafyası</t>
+          <t>Başka Bir Adam</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059649445</t>
+          <t>9786059649407</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Acı Bir Çığlık -1</t>
+          <t>Kolane Dıle Mın</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789759010850</t>
+          <t>9786059649414</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Şiir Devam Ediyor</t>
+          <t>Acının Coğrafyası</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059649421</t>
+          <t>9786059649445</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Lal Meryem</t>
+          <t>Sessiz Acı Bir Çığlık -1</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059649353</t>
+          <t>9789759010850</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
+          <t>Şiir Devam Ediyor</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789759010959</t>
+          <t>9786059649421</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>1915 - Bir Papazın Günlüğü</t>
+          <t>Lal Meryem</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>32</v>
+        <v>80</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059649308</t>
+          <t>9786059649353</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Dar-ı Sır</t>
+          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059649322</t>
+          <t>9789759010959</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Tabu 2</t>
+          <t>1915 - Bir Papazın Günlüğü</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>200</v>
+        <v>32</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059649179</t>
+          <t>9786059649308</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Dağ Lalesi</t>
+          <t>Dar-ı Sır</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059649360</t>
+          <t>9786059649322</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Ji Bo Zarokan - Coğrafya</t>
+          <t>Tabu 2</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786056494499</t>
+          <t>9786059649179</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Kürdlerin Genel Tarihi</t>
+          <t>Bozkırda Bir Dağ Lalesi</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059649315</t>
+          <t>9786059649360</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Pelav</t>
+          <t>Ji Bo Zarokan - Coğrafya</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
+          <t>9786056494499</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Kürdlerin Genel Tarihi</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786059649315</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Pelav</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
           <t>9786059649773</t>
         </is>
       </c>
-      <c r="B326" s="1" t="inlineStr">
+      <c r="B328" s="1" t="inlineStr">
         <is>
           <t>Terorist</t>
         </is>
       </c>
-      <c r="C326" s="1">
+      <c r="C328" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>