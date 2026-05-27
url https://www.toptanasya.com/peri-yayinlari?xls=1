--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,4945 +85,4960 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056494451</t>
+          <t>9786059649506</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Evin u Azadiye</t>
+          <t>Koçgiri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054375592</t>
+          <t>9786056494451</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
+          <t>Helbesten Evin u Azadiye</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059649766</t>
+          <t>9786054375592</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Doza Welat</t>
+          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059649759</t>
+          <t>9786059649766</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
+          <t>Doza Welat</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059649209</t>
+          <t>9786059649759</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Safaviler</t>
+          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059649735</t>
+          <t>9786059649209</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ez Amed'im Amed'im Ez</t>
+          <t>Osmanlılar ve Safaviler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059649742</t>
+          <t>9786059649735</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ber Bi Ronahıyê Ve</t>
+          <t>Ez Amed'im Amed'im Ez</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059649728</t>
+          <t>9786059649742</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kalik’ê Serê Salê</t>
+          <t>Ber Bi Ronahıyê Ve</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059649711</t>
+          <t>9786059649728</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şiir Çekmecem</t>
+          <t>Kalik’ê Serê Salê</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059649704</t>
+          <t>9786059649711</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
+          <t>Şiir Çekmecem</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059649698</t>
+          <t>9786059649704</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Yolu</t>
+          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059649674</t>
+          <t>9786059649698</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
+          <t>Ölüm Yolu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059649681</t>
+          <t>9786059649674</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Delori</t>
+          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059649667</t>
+          <t>9786059649681</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ewe Ke Bike Ruken</t>
+          <t>Delori</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059649650</t>
+          <t>9786059649667</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Wuşene Seydi</t>
+          <t>Ewe Ke Bike Ruken</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059649636</t>
+          <t>9786059649650</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad III</t>
+          <t>Wuşene Seydi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059649629</t>
+          <t>9786059649636</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad II</t>
+          <t>Yar u Mirad III</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059649612</t>
+          <t>9786059649629</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad I</t>
+          <t>Yar u Mirad II</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059649643</t>
+          <t>9786059649612</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Antipat</t>
+          <t>Yar u Mirad I</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059649605</t>
+          <t>9786059649643</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
+          <t>Antipat</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059649599</t>
+          <t>9786059649605</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Zümrüt On Üç Kadın</t>
+          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059649582</t>
+          <t>9786059649599</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mezar Taşı Öyküleri</t>
+          <t>Bir Zümrüt On Üç Kadın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059649568</t>
+          <t>9786059649582</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Saltanatçıların Kabusu -1. Bilgi</t>
+          <t>Mezar Taşı Öyküleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059649575</t>
+          <t>9786059649568</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla</t>
+          <t>Saltanatçıların Kabusu -1. Bilgi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059649520</t>
+          <t>9786059649575</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dersim'de Kırmanciye Sistemi</t>
+          <t>Bir Daha Asla</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059649513</t>
+          <t>9786059649520</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Güncesi</t>
+          <t>Dersim'de Kırmanciye Sistemi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059649537</t>
+          <t>9786059649513</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nevruz - Bir Aşiret İki Hikaye</t>
+          <t>Hakikatin Güncesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059649483</t>
+          <t>9786059649537</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Emek İyi Yaratanlar Kötü</t>
+          <t>Nevruz - Bir Aşiret İki Hikaye</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059649452</t>
+          <t>9786059649483</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Makamına Notayım</t>
+          <t>Emek İyi Yaratanlar Kötü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059649469</t>
+          <t>9786059649452</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İqrar</t>
+          <t>Aşkın Makamına Notayım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059649476</t>
+          <t>9786059649469</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Rojava</t>
+          <t>İqrar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059649339</t>
+          <t>9786059649476</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>Rojava</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059649377</t>
+          <t>9786059649339</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Zilan Zilan</t>
+          <t>Suskun</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059649346</t>
+          <t>9786059649377</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Konsifrengo</t>
+          <t>Zilan Zilan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059649254</t>
+          <t>9786059649346</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 3</t>
+          <t>Konsifrengo</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059649247</t>
+          <t>9786059649254</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 2</t>
+          <t>Seçme Yazılar - Polemikler 3</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059649186</t>
+          <t>9786059649247</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Xewnek Bide Min</t>
+          <t>Seçme Yazılar - Polemikler 2</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059649193</t>
+          <t>9786059649186</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Devşirmeler ve Devletsizler</t>
+          <t>Xewnek Bide Min</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059649230</t>
+          <t>9786059649193</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 1</t>
+          <t>Devşirmeler ve Devletsizler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059649285</t>
+          <t>9786059649230</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
+          <t>Seçme Yazılar - Polemikler 1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059649292</t>
+          <t>9786059649285</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Akort</t>
+          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059649278</t>
+          <t>9786059649292</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Dersim'den Ne İstiyor?</t>
+          <t>Akort</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758245376</t>
+          <t>9786059649278</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nameya Dijle</t>
+          <t>Keşiş Dersim'den Ne İstiyor?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000016556</t>
+          <t>9789758245376</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nado - Kure Xwe Firot</t>
+          <t>Nameya Dijle</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054375066</t>
+          <t>3990000016556</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Munzur</t>
+          <t>Nado - Kure Xwe Firot</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758245611</t>
+          <t>9786054375066</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mışk U Kezık</t>
+          <t>Mülteci Munzur</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758245901</t>
+          <t>9789758245611</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
+          <t>Mışk U Kezık</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789759010423</t>
+          <t>9789758245901</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Maxmur Dişewite</t>
+          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054375288</t>
+          <t>9789759010423</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Lorin</t>
+          <t>Maxmur Dişewite</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054375585</t>
+          <t>9786054375288</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Listiken Mimusan - Theodora</t>
+          <t>Lorin</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054375523</t>
+          <t>9786054375585</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Li Ber Keviyen Dijleye</t>
+          <t>Listiken Mimusan - Theodora</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000014846</t>
+          <t>9786054375523</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
+          <t>Li Ber Keviyen Dijleye</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789759010980</t>
+          <t>3990000014846</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Lehenge Tazi Keleşe Reş</t>
+          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758245048</t>
+          <t>9789759010980</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Örf ve Adetleri</t>
+          <t>Lehenge Tazi Keleşe Reş</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789759010096</t>
+          <t>9789758245048</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kürt - İsrail İlişkileri</t>
+          <t>Kürtlerin Örf ve Adetleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054375370</t>
+          <t>9789759010096</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihini Yeniden Okumak</t>
+          <t>Kürt - İsrail İlişkileri</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789759010119</t>
+          <t>9786054375370</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
+          <t>Kürt Tarihini Yeniden Okumak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054375301</t>
+          <t>9789759010119</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
+          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054375059</t>
+          <t>9786054375301</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
+          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789759010935</t>
+          <t>9786054375059</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Siyasal İslam</t>
+          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758245598</t>
+          <t>9789759010935</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
+          <t>Kürdistan’da Siyasal İslam</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054375073</t>
+          <t>9789758245598</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma</t>
+          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000014349</t>
+          <t>9786054375073</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Kuşatma</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000016536</t>
+          <t>3990000014349</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Köpekleşmenin Şerefi</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000010400</t>
+          <t>3990000016536</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Knyaze İbrahim ve Kürtler</t>
+          <t>Köpekleşmenin Şerefi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054375004</t>
+          <t>3990000010400</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kürdistan</t>
+          <t>Knyaze İbrahim ve Kürtler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000003335</t>
+          <t>9786054375004</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kılama Şilane</t>
+          <t>Kızıl Kürdistan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758245734</t>
+          <t>3990000003335</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Keske Dawi Di Cenazeya Xwede De</t>
+          <t>Kılama Şilane</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789759010645</t>
+          <t>9789758245734</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Keko Bıra</t>
+          <t>Keske Dawi Di Cenazeya Xwede De</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000003153</t>
+          <t>9789759010645</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Keje</t>
+          <t>Keko Bıra</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789759010737</t>
+          <t>3990000003153</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kavalımın Sesindeki Büyü</t>
+          <t>Keje</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000016559</t>
+          <t>9789759010737</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kartal Yuvası</t>
+          <t>Kavalımın Sesindeki Büyü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9799759010279</t>
+          <t>3990000016559</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Dilan</t>
+          <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789759010065</t>
+          <t>9799759010279</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kadının Macerası</t>
+          <t>Kaniya Dilan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789759010584</t>
+          <t>9789759010065</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kendalen Kevanen Min</t>
+          <t>Kadının Macerası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789759010355</t>
+          <t>9789759010584</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kadınca Yargılama!</t>
+          <t>Kendalen Kevanen Min</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789759010546</t>
+          <t>9789759010355</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sineması</t>
+          <t>Kadınca Yargılama!</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758245765</t>
+          <t>9789759010546</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Jiyanen Nivco</t>
+          <t>Kadın Sineması</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789759010867</t>
+          <t>9789758245765</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Bextiyar</t>
+          <t>Jiyanen Nivco</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789759010614</t>
+          <t>9789759010867</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ji Te Hezkirin</t>
+          <t>Jiyana Bextiyar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758245147</t>
+          <t>9789759010614</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
+          <t>Ji Te Hezkirin</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758245833</t>
+          <t>9789758245147</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ji Meraşe Xeberek Hat . . .</t>
+          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789759010928</t>
+          <t>9789758245833</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Jana Werther</t>
+          <t>Ji Meraşe Xeberek Hat . . .</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758245642</t>
+          <t>9789759010928</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İyi’ye Övgüler</t>
+          <t>Jana Werther</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>12.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789759010010</t>
+          <t>9789758245642</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İspanya ve Bask Gerçeği</t>
+          <t>İyi’ye Övgüler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789759010904</t>
+          <t>9789759010010</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
+          <t>İspanya ve Bask Gerçeği</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000015603</t>
+          <t>9789759010904</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İskandinav Modeli</t>
+          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758245215</t>
+          <t>3990000015603</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
+          <t>İskandinav Modeli</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000013935</t>
+          <t>9789758245215</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hevi u Jiyan</t>
+          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000015625</t>
+          <t>3990000013935</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>He-Şin</t>
+          <t>Hevi u Jiyan</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758245994</t>
+          <t>3990000015625</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hemşirenin Kepi</t>
+          <t>He-Şin</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9799759010286</t>
+          <t>9789758245994</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Helbestvan</t>
+          <t>Hemşirenin Kepi</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789754347166</t>
+          <t>9799759010286</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Bedeng</t>
+          <t>Helbestvan</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054375622</t>
+          <t>9789754347166</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Haylo Siyaro Weylo Gundo</t>
+          <t>Helbesten Bedeng</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054375530</t>
+          <t>9786054375622</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
+          <t>Haylo Siyaro Weylo Gundo</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758245451</t>
+          <t>9786054375530</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gururun Verdiği Cesaret Tahtallı</t>
+          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789759010508</t>
+          <t>9789758245451</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
+          <t>Gururun Verdiği Cesaret Tahtallı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789759010829</t>
+          <t>9789759010508</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gotin Diçe Nıvis Dımine</t>
+          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054375493</t>
+          <t>9789759010829</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Fitnevizyon</t>
+          <t>Gotin Diçe Nıvis Dımine</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9799759010170</t>
+          <t>9786054375493</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ez u Şalul</t>
+          <t>Fitnevizyon</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054375325</t>
+          <t>9799759010170</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
+          <t>Ez u Şalul</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789759010799</t>
+          <t>9786054375325</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Exodus</t>
+          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054375141</t>
+          <t>9789759010799</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
+          <t>Exodus</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758245529</t>
+          <t>9786054375141</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
+          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758245291</t>
+          <t>9789758245529</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ernesto Che Guevara - Biraninen Şer</t>
+          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789759010683</t>
+          <t>9789758245291</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
+          <t>Ernesto Che Guevara - Biraninen Şer</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990000014089</t>
+          <t>9789759010683</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
+          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789759010591</t>
+          <t>3990000014089</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kızı Ağçik</t>
+          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054375417</t>
+          <t>9789759010591</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Katliamları Raporu 1894-1895</t>
+          <t>Ermeni Kızı Ağçik</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758245499</t>
+          <t>9786054375417</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
+          <t>Ermeni Katliamları Raporu 1894-1895</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054375103</t>
+          <t>9789758245499</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Elıfba - Zazaki</t>
+          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>9.26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000014397</t>
+          <t>9786054375103</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Efsaneya Şahmaran</t>
+          <t>Elıfba - Zazaki</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054375028</t>
+          <t>3990000014397</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Düzenin Zencisi Olmak</t>
+          <t>Efsaneya Şahmaran</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054375295</t>
+          <t>9786054375028</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
+          <t>Düzenin Zencisi Olmak</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054375134</t>
+          <t>9786054375295</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
+          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758245055</t>
+          <t>9786054375134</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
+          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789759010386</t>
+          <t>9789758245055</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Ermeni Soykırımı</t>
+          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758245567</t>
+          <t>9789759010386</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Heweni Sema</t>
+          <t>Hitler ve Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758245161</t>
+          <t>9789758245567</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dono’nun Köyü</t>
+          <t>Heweni Sema</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054375363</t>
+          <t>9789758245161</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
+          <t>Dono’nun Köyü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000005220</t>
+          <t>9786054375363</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
+          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758245987</t>
+          <t>3990000005220</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Diwana Osman Sebri</t>
+          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789759010348</t>
+          <t>9789758245987</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
+          <t>Diwana Osman Sebri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758245086</t>
+          <t>9789759010348</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dersim Civarik - İki Uçlu Yaşam</t>
+          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>14.81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758245963</t>
+          <t>9789758245086</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
+          <t>Dersim Civarik - İki Uçlu Yaşam</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789759010072</t>
+          <t>9789758245963</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dengbeje Piçuk</t>
+          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789759010812</t>
+          <t>9789759010072</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
+          <t>Dengbeje Piçuk</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054375424</t>
+          <t>9789759010812</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Delirtilmiş Toplumda Deli Fedile</t>
+          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789759010706</t>
+          <t>9786054375424</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Daktilomda Postal İzi</t>
+          <t>Delirtilmiş Toplumda Deli Fedile</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000016553</t>
+          <t>9789759010706</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
+          <t>Daktilomda Postal İzi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789759010478</t>
+          <t>3990000016553</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük ve Kürtler</t>
+          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054375547</t>
+          <t>9789759010478</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Düşler</t>
+          <t>Çokkültürlülük ve Kürtler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>13.89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789759010942</t>
+          <t>9786054375547</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çıldırmanın Kitabı</t>
+          <t>Çıplak Düşler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054375356</t>
+          <t>9789759010942</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çıl Zeren Zer</t>
+          <t>Çıldırmanın Kitabı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9799758245894</t>
+          <t>9786054375356</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
+          <t>Çıl Zeren Zer</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000025826</t>
+          <t>9799758245894</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Cesetsiz Mezar</t>
+          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054375202</t>
+          <t>3990000025826</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cennette İntihar</t>
+          <t>Cesetsiz Mezar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758245758</t>
+          <t>9786054375202</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Diwana</t>
+          <t>Cennette İntihar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054375240</t>
+          <t>9789758245758</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Diwana</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758245185</t>
+          <t>9786054375240</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Zinacı</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789759010638</t>
+          <t>9789758245185</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ziman ü Raman</t>
+          <t>Zinacı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789759010317</t>
+          <t>9789759010638</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ziman u Jiyan</t>
+          <t>Ziman ü Raman</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758277100</t>
+          <t>9789759010317</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Zazaca - Türkçe Sözlük</t>
+          <t>Ziman u Jiyan</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758245574</t>
+          <t>9789758277100</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Metinleri</t>
+          <t>Zazaca - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789759010003</t>
+          <t>9789758245574</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Güney Hazinesi</t>
+          <t>Yitik Zaman Metinleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758245062</t>
+          <t>9789759010003</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
+          <t>Yılmaz Güney Hazinesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758245079</t>
+          <t>9789758245062</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Her Dil Bir Halktır</t>
+          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>5.56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054375172</t>
+          <t>9789758245079</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Yasak Ayıp Günah ve Cazibe</t>
+          <t>Yaşayan Her Dil Bir Halktır</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3990000001728</t>
+          <t>9786054375172</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
+          <t>Yasak Ayıp Günah ve Cazibe</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000010686</t>
+          <t>3990000001728</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Zilan, Agir U Stranen Jiyane</t>
+          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>45</v>
+        <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054375554</t>
+          <t>3990000010686</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Kadın</t>
+          <t>Zilan, Agir U Stranen Jiyane</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9799759010125</t>
+          <t>9786054375554</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ya Ji Sevan Ü Wedetir</t>
+          <t>Yakın Doğu’da Kadın</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9799758245092</t>
+          <t>9799759010125</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Xewna Ave</t>
+          <t>Ya Ji Sevan Ü Wedetir</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789759010805</t>
+          <t>9799758245092</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Weneyen Kesere</t>
+          <t>Xewna Ave</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054375332</t>
+          <t>9789759010805</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
+          <t>Weneyen Kesere</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789758245970</t>
+          <t>9786054375332</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ulus ve Roman</t>
+          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789759010454</t>
+          <t>9789758245970</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>U Helbest Berdewam E</t>
+          <t>Ulus ve Roman</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789759010515</t>
+          <t>9789759010454</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
+          <t>U Helbest Berdewam E</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789758245437</t>
+          <t>9789759010515</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Şiyari</t>
+          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054375387</t>
+          <t>9789758245437</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
+          <t>Xewnen Şiyari</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758245796</t>
+          <t>9786054375387</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devlet ve Demokrasi</t>
+          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789759010164</t>
+          <t>9789758245796</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
+          <t>Türkiye’de Devlet ve Demokrasi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758245413</t>
+          <t>9789759010164</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tutkular ve Tutsaklar</t>
+          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789758245314</t>
+          <t>9789758245413</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
+          <t>Tutkular ve Tutsaklar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758245345</t>
+          <t>9789758245314</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
+          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758245741</t>
+          <t>9789758245345</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Kürt-Türk İlişkileri</t>
+          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758245007</t>
+          <t>9789758245741</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
+          <t>Tarihte Kürt-Türk İlişkileri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054375349</t>
+          <t>9789758245007</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden: Peri Vadisi</t>
+          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>450</v>
+        <v>65</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789759010362</t>
+          <t>9786054375349</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
+          <t>Tanıkların Dilinden: Peri Vadisi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799759010132</t>
+          <t>9789759010362</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Şorbe u Fedi - Xela u Xeyidi</t>
+          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789759010041</t>
+          <t>9799759010132</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Şivane Berxan</t>
+          <t>Şorbe u Fedi - Xela u Xeyidi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789759010324</t>
+          <t>9789759010041</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Şeven Koçber</t>
+          <t>Şivane Berxan</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789759010089</t>
+          <t>9789759010324</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şerren Sasune (1925-1937)</t>
+          <t>Şeven Koçber</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789759010188</t>
+          <t>9789759010089</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Kıskançlığın Bedeli</t>
+          <t>Şerren Sasune (1925-1937)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789758245802</t>
+          <t>9789759010188</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
+          <t>Yabancı Kıskançlığın Bedeli</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>3990000010432</t>
+          <t>9789758245802</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Şer Li Çiya - Şex Zayir</t>
+          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054375257</t>
+          <t>3990000010432</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Süryani Cephesinde Bir Giritli</t>
+          <t>Şer Li Çiya - Şex Zayir</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789759010195</t>
+          <t>9786054375257</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sürgünde Kaldı Mezarları</t>
+          <t>Süryani Cephesinde Bir Giritli</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>4444444444230</t>
+          <t>9789759010195</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Sömürge İnsan</t>
+          <t>Sürgünde Kaldı Mezarları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000003151</t>
+          <t>4444444444230</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Pinekiri</t>
+          <t>Sömürge İnsan</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054375516</t>
+          <t>3990000003151</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Soroye Melle</t>
+          <t>Xewnen Pinekiri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9799759010262</t>
+          <t>9786054375516</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Siyen Şikesti</t>
+          <t>Soroye Melle</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789759010140</t>
+          <t>9799759010262</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sisli Günler</t>
+          <t>Siyen Şikesti</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789758245840</t>
+          <t>9789759010140</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Silvan’da Ağıt</t>
+          <t>Sisli Günler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789759010331</t>
+          <t>9789758245840</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Serkeftina Moristanan</t>
+          <t>Silvan’da Ağıt</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758245277</t>
+          <t>9789759010331</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Serhildan</t>
+          <t>Serkeftina Moristanan</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>32</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789758245819</t>
+          <t>9789758245277</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Se Buyer U Sinema</t>
+          <t>Serhildan</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>32</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789758245178</t>
+          <t>9789758245819</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sam Zal ve Oğlu Rüstem</t>
+          <t>Se Buyer U Sinema</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789759010843</t>
+          <t>9789758245178</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Rupelek Ji Diroka Zeredeştiyan</t>
+          <t>Sam Zal ve Oğlu Rüstem</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789189224322</t>
+          <t>9789759010843</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Rojnamevan</t>
+          <t>Rupelek Ji Diroka Zeredeştiyan</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789758245789</t>
+          <t>9789189224322</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
+          <t>Rojnamevan</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789759010690</t>
+          <t>9789758245789</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Riştey Mirwari</t>
+          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>27.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054375561</t>
+          <t>9789759010690</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ray Raman u Biranin</t>
+          <t>Riştey Mirwari</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054375509</t>
+          <t>9786054375561</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Serjin</t>
+          <t>Ray Raman u Biranin</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>70</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789759010997</t>
+          <t>9786054375509</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Serhildana Seyidan u Berazan</t>
+          <t>Serjin</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789759010300</t>
+          <t>9789759010997</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Raveya Peyvan</t>
+          <t>Serhildana Seyidan u Berazan</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786056438622</t>
+          <t>9789759010300</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Çime Esqi To Dero</t>
+          <t>Raveya Peyvan</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>3990000063332</t>
+          <t>9786056438622</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
+          <t>Çime Esqi To Dero</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054375578</t>
+          <t>3990000063332</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mıhe Bazid u Zerin</t>
+          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9799756320050</t>
+          <t>9786054375578</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kulilken Qeşaye</t>
+          <t>Mıhe Bazid u Zerin</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>6.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789758245628</t>
+          <t>9799756320050</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Govendistan</t>
+          <t>Kulilken Qeşaye</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>45</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789759094195</t>
+          <t>9789758245628</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Asus</t>
+          <t>Govendistan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>11.11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786056555237</t>
+          <t>9789759094195</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Parıldayan Ay</t>
+          <t>Asus</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786056555220</t>
+          <t>9786056555237</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Karlar Hala Beyaz Yağıyor</t>
+          <t>Parıldayan Ay</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789759010225</t>
+          <t>9786056555220</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Seslenen Yürektir</t>
+          <t>Karlar Hala Beyaz Yağıyor</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789759010973</t>
+          <t>9789759010225</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çewlik Bir Şiirdir Şimdi</t>
+          <t>Seslenen Yürektir</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9799758245115</t>
+          <t>9789759010973</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Dağlarımda Öldür Beni!</t>
+          <t>Çewlik Bir Şiirdir Şimdi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000037595</t>
+          <t>9799758245115</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Mardin'de Oda Kültürü</t>
+          <t>Dağlarımda Öldür Beni!</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789759010201</t>
+          <t>3990000037595</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kültür Mirası Adıyaman</t>
+          <t>Mardin'de Oda Kültürü</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059649155</t>
+          <t>9789759010201</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Eine Reise Durch Das Leben Eines</t>
+          <t>İnsanlığın Kültür Mirası Adıyaman</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059649131</t>
+          <t>9786059649155</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Anamın Hikayesi</t>
+          <t>Eine Reise Durch Das Leben Eines</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059649148</t>
+          <t>9786059649131</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Tinda Ana</t>
+          <t>Anamın Hikayesi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3990000022037</t>
+          <t>9786059649148</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Ez Ji Jiyame</t>
+          <t>Tinda Ana</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3990000032501</t>
+          <t>3990000022037</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Ez Ji Jiyame</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789759010034</t>
+          <t>3990000032501</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kemale Eremedim</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789759010461</t>
+          <t>9789759010034</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Welato!</t>
+          <t>Kemale Eremedim</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789759010768</t>
+          <t>9789759010461</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Dicle’ye Atılan Karanfilim Ben</t>
+          <t>Welato!</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789759010911</t>
+          <t>9789759010768</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>An, Yaşamın Sureti Keko</t>
+          <t>Dicle’ye Atılan Karanfilim Ben</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059649100</t>
+          <t>9789759010911</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
+          <t>An, Yaşamın Sureti Keko</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059649025</t>
+          <t>9786059649100</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Zagros'un Ötesine</t>
+          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059649032</t>
+          <t>9786059649025</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Suda Arınan</t>
+          <t>Zagros'un Ötesine</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059649001</t>
+          <t>9786059649032</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Maraş Katliamı</t>
+          <t>Suda Arınan</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059649018</t>
+          <t>9786059649001</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dağlarında</t>
+          <t>Maraş Katliamı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>3990000025829</t>
+          <t>9786059649018</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Hrant'ın Katil(ler)i...</t>
+          <t>Dersim Dağlarında</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000029184</t>
+          <t>3990000025829</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Finalist Dörtlükler</t>
+          <t>Hrant'ın Katil(ler)i...</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786056555275</t>
+          <t>3990000029184</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>MS'le Çeyrek Asır</t>
+          <t>Finalist Dörtlükler</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786056555268</t>
+          <t>9786056555275</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sara'nın Düşleri</t>
+          <t>MS'le Çeyrek Asır</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>3990000029169</t>
+          <t>9786056555268</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
+          <t>Sara'nın Düşleri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>9.9</v>
+        <v>400</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059649087</t>
+          <t>3990000029169</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İntizar</t>
+          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>100</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059649070</t>
+          <t>9786059649087</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi Paradigmaları</t>
+          <t>İntizar</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059649094</t>
+          <t>9786059649070</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk Vakti Şiirleri</t>
+          <t>Sınıf Mücadelesi Paradigmaları</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059649124</t>
+          <t>9786059649094</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Armenak Bakırcıyan</t>
+          <t>Kuşluk Vakti Şiirleri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059649063</t>
+          <t>9786059649124</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
+          <t>Armenak Bakırcıyan</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>600</v>
+        <v>75</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056555244</t>
+          <t>9786059649063</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçinde Konya’daki Kürtler</t>
+          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056494475</t>
+          <t>9786056555244</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Mentollü Yazılar</t>
+          <t>Tarih İçinde Konya’daki Kürtler</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059649056</t>
+          <t>9786056494475</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
+          <t>Mentollü Yazılar</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786056438646</t>
+          <t>9786059649056</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sessizliği</t>
+          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789759010720</t>
+          <t>9786056438646</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Biz Ermeniler ve Türkler</t>
+          <t>Gecenin Sessizliği</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789759010256</t>
+          <t>9789759010720</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
+          <t>Biz Ermeniler ve Türkler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786054375219</t>
+          <t>9789759010256</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Biranin u Şahidiya Hinek Buyeran</t>
+          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>3990000066559</t>
+          <t>9786054375219</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bir Kürt Olarak Yaşamım</t>
+          <t>Biranin u Şahidiya Hinek Buyeran</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>105</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054375318</t>
+          <t>3990000066559</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bir DDKO’lunun Kürt Yaşamı</t>
+          <t>Bir Kürt Olarak Yaşamım</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990000029416</t>
+          <t>9786054375318</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bingöl Dengbejleri</t>
+          <t>Bir DDKO’lunun Kürt Yaşamı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>200</v>
+        <v>105</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789759010775</t>
+          <t>3990000029416</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
+          <t>Bingöl Dengbejleri</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789759010416</t>
+          <t>9789759010775</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
+          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054375271</t>
+          <t>9789759010416</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ben İsyancı Bir Kürdüm</t>
+          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789758245390</t>
+          <t>9786054375271</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Batının Yeni Doğu Seferi</t>
+          <t>Ben İsyancı Bir Kürdüm</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789759010539</t>
+          <t>9789758245390</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
+          <t>Batının Yeni Doğu Seferi</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758245550</t>
+          <t>9789759010539</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Bablekan Pustaki Siyaset Pususunda</t>
+          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789759010652</t>
+          <t>9789758245550</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Kürtleri</t>
+          <t>Bablekan Pustaki Siyaset Pususunda</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758245956</t>
+          <t>9789759010652</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 3</t>
+          <t>Azerbaycan Kürtleri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>175</v>
+        <v>80</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789758245949</t>
+          <t>9789758245956</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 2</t>
+          <t>Awaza Serpehatiyan 3</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>3990000014027</t>
+          <t>9789758245949</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 1</t>
+          <t>Awaza Serpehatiyan 2</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789759010379</t>
+          <t>3990000014027</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
+          <t>Awaza Serpehatiyan 1</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054375608</t>
+          <t>9789759010379</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 6</t>
+          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756054371</t>
+          <t>9786054375608</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 5</t>
+          <t>Av Zelal Bu - 6</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789759010881</t>
+          <t>9789756054371</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 4</t>
+          <t>Av Zelal Bu - 5</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789759010492</t>
+          <t>9789759010881</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 3</t>
+          <t>Av Zelal Bu - 4</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789758245918</t>
+          <t>9789759010492</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 2</t>
+          <t>Av Zelal Bu - 3</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758245543</t>
+          <t>9789758245918</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu</t>
+          <t>Av Zelal Bu - 2</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>3990000013688</t>
+          <t>9789758245543</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
+          <t>Av Zelal Bu</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789758245024</t>
+          <t>3990000013688</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kısa Tarihi</t>
+          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789759010669</t>
+          <t>9789758245024</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Asım</t>
+          <t>Aşkın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789759010027</t>
+          <t>9789759010669</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Ararat Yolcuları</t>
+          <t>Asım</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789758245604</t>
+          <t>9789759010027</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ape Kal</t>
+          <t>Ararat Yolcuları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789758245406</t>
+          <t>9789758245604</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Antranik Paşa</t>
+          <t>Ape Kal</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054375110</t>
+          <t>9789758245406</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Anılar</t>
+          <t>Antranik Paşa</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>3990000016555</t>
+          <t>9786054375110</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
+          <t>Anılar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054375127</t>
+          <t>3990000016555</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Alişer Efendi ve Zarife Xatun</t>
+          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054375226</t>
+          <t>9786054375127</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Alevinin Gelini</t>
+          <t>Alişer Efendi ve Zarife Xatun</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054375189</t>
+          <t>9786054375226</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
+          <t>Alevinin Gelini</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789759010522</t>
+          <t>9786054375189</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Ağlayın!</t>
+          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>3990000016554</t>
+          <t>9789759010522</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili Kadın</t>
+          <t>Ağlayın!</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>3990000010409</t>
+          <t>3990000016554</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
+          <t>Acının Dili Kadın</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789759010409</t>
+          <t>3990000010409</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Alaca</t>
+          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789758245697</t>
+          <t>9789759010409</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıla Girerken Kürtler</t>
+          <t>Abdurrahman Alaca</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789758245826</t>
+          <t>9789758245697</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
+          <t>21. Yüzyıla Girerken Kürtler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>3990000029396</t>
+          <t>9789758245826</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sen Giderken</t>
+          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786056555213</t>
+          <t>3990000029396</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İkiz Kayalar</t>
+          <t>Sen Giderken</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786056494468</t>
+          <t>9786056555213</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Ana Tanrıçadan Modern Köleye</t>
+          <t>İkiz Kayalar</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786056555206</t>
+          <t>9786056494468</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kolera Cumhuriyeti</t>
+          <t>Ana Tanrıçadan Modern Köleye</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786056494444</t>
+          <t>9786056555206</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Sekizinci Ölüm</t>
+          <t>Kolera Cumhuriyeti</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786056494437</t>
+          <t>9786056494444</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
+          <t>Sekizinci Ölüm</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789758245659</t>
+          <t>9786056494437</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Bıraktığım Yer</t>
+          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786056438615</t>
+          <t>9789758245659</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
+          <t>Yüreğimi Bıraktığım Yer</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>3990000066522</t>
+          <t>9786056438615</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Karıncanın Safı</t>
+          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9799758245887</t>
+          <t>3990000066522</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Pixço</t>
+          <t>Karıncanın Safı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789759010485</t>
+          <t>9799758245887</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Paris Gösteri - Kent</t>
+          <t>Pixço</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000014148</t>
+          <t>9789759010485</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Özlemin Gül Sureti</t>
+          <t>Paris Gösteri - Kent</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000014217</t>
+          <t>3990000014148</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Özlem</t>
+          <t>Özlemin Gül Sureti</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>45</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789759010577</t>
+          <t>3990000014217</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
+          <t>Özlem</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789759010232</t>
+          <t>9789759010577</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
+          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789758245383</t>
+          <t>9789759010232</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Dili</t>
+          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054375035</t>
+          <t>9789758245383</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Nive Şeve u Tirki?</t>
+          <t>Ormanın Dili</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054375394</t>
+          <t>9786054375035</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Nışana Hebuna Me Zıman</t>
+          <t>Nive Şeve u Tirki?</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789759010430</t>
+          <t>9786054375394</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Neviya Çiyayeki</t>
+          <t>Nışana Hebuna Me Zıman</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054375400</t>
+          <t>9789759010430</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
+          <t>Neviya Çiyayeki</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054375080</t>
+          <t>9786054375400</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Kürtler</t>
+          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>55</v>
+        <v>120</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000003332</t>
+          <t>9786054375080</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Nasandina Kevneşopen Ezdiyatiye</t>
+          <t>Nazım Hikmet ve Kürtler</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>250</v>
+        <v>55</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789759010874</t>
+          <t>3990000003332</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nar Renginde Bir İklim</t>
+          <t>Nasandina Kevneşopen Ezdiyatiye</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789758245703</t>
+          <t>9789759010874</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Hesret</t>
+          <t>Nar Renginde Bir İklim</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789759010058</t>
+          <t>9789758245703</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Qurtek Evin</t>
+          <t>Hesret</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9799758245139</t>
+          <t>9789759010058</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ı Anlamak</t>
+          <t>Qurtek Evin</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9799759010293</t>
+          <t>9799758245139</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Zaroken Me</t>
+          <t>Nazım’ı Anlamak</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786056438639</t>
+          <t>9799759010293</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
+          <t>Zaroken Me</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000066553</t>
+          <t>9786056438639</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Çığlığı</t>
+          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786056438608</t>
+          <t>3990000066553</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
+          <t>Dersim'in Çığlığı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786056438653</t>
+          <t>9786056438608</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Aluçlu Hikayeleri</t>
+          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786056438677</t>
+          <t>9786056438653</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili ve Rengi</t>
+          <t>Aluçlu Hikayeleri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786056438660</t>
+          <t>9786056438677</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
+          <t>Acının Dili ve Rengi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059649162</t>
+          <t>9786056438660</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yenik Ordunun Generali Kemal Pir</t>
+          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059649384</t>
+          <t>9786059649162</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Demdir</t>
+          <t>Yenik Ordunun Generali Kemal Pir</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059649391</t>
+          <t>9786059649384</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Adam</t>
+          <t>Demdir</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059649407</t>
+          <t>9786059649391</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Kolane Dıle Mın</t>
+          <t>Başka Bir Adam</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059649414</t>
+          <t>9786059649407</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Acının Coğrafyası</t>
+          <t>Kolane Dıle Mın</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059649445</t>
+          <t>9786059649414</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Acı Bir Çığlık -1</t>
+          <t>Acının Coğrafyası</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789759010850</t>
+          <t>9786059649445</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Şiir Devam Ediyor</t>
+          <t>Sessiz Acı Bir Çığlık -1</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059649421</t>
+          <t>9789759010850</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Lal Meryem</t>
+          <t>Şiir Devam Ediyor</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059649353</t>
+          <t>9786059649421</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
+          <t>Lal Meryem</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789759010959</t>
+          <t>9786059649353</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>1915 - Bir Papazın Günlüğü</t>
+          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059649308</t>
+          <t>9789759010959</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Dar-ı Sır</t>
+          <t>1915 - Bir Papazın Günlüğü</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>300</v>
+        <v>32</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059649322</t>
+          <t>9786059649308</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Tabu 2</t>
+          <t>Dar-ı Sır</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059649179</t>
+          <t>9786059649322</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Dağ Lalesi</t>
+          <t>Tabu 2</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059649360</t>
+          <t>9786059649179</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Ji Bo Zarokan - Coğrafya</t>
+          <t>Bozkırda Bir Dağ Lalesi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786056494499</t>
+          <t>9786059649360</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Kürdlerin Genel Tarihi</t>
+          <t>Ji Bo Zarokan - Coğrafya</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059649315</t>
+          <t>9786056494499</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Pelav</t>
+          <t>Kürdlerin Genel Tarihi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
+          <t>9786059649315</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Pelav</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
           <t>9786059649773</t>
         </is>
       </c>
-      <c r="B328" s="1" t="inlineStr">
+      <c r="B329" s="1" t="inlineStr">
         <is>
           <t>Terorist</t>
         </is>
       </c>
-      <c r="C328" s="1">
+      <c r="C329" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>