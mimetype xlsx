--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,4960 +85,4975 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059649506</t>
+          <t>9786259205908</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Koçgiri</t>
+          <t>Saan Ağaye Bextiyaru</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056494451</t>
+          <t>9786059649506</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Evin u Azadiye</t>
+          <t>Koçgiri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054375592</t>
+          <t>9786056494451</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
+          <t>Helbesten Evin u Azadiye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059649766</t>
+          <t>9786054375592</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Doza Welat</t>
+          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059649759</t>
+          <t>9786059649766</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
+          <t>Doza Welat</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059649209</t>
+          <t>9786059649759</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Safaviler</t>
+          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059649735</t>
+          <t>9786059649209</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ez Amed'im Amed'im Ez</t>
+          <t>Osmanlılar ve Safaviler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059649742</t>
+          <t>9786059649735</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ber Bi Ronahıyê Ve</t>
+          <t>Ez Amed'im Amed'im Ez</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059649728</t>
+          <t>9786059649742</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalik’ê Serê Salê</t>
+          <t>Ber Bi Ronahıyê Ve</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059649711</t>
+          <t>9786059649728</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şiir Çekmecem</t>
+          <t>Kalik’ê Serê Salê</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059649704</t>
+          <t>9786059649711</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
+          <t>Şiir Çekmecem</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059649698</t>
+          <t>9786059649704</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Yolu</t>
+          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059649674</t>
+          <t>9786059649698</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
+          <t>Ölüm Yolu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059649681</t>
+          <t>9786059649674</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Delori</t>
+          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059649667</t>
+          <t>9786059649681</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ewe Ke Bike Ruken</t>
+          <t>Delori</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059649650</t>
+          <t>9786059649667</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Wuşene Seydi</t>
+          <t>Ewe Ke Bike Ruken</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059649636</t>
+          <t>9786059649650</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad III</t>
+          <t>Wuşene Seydi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059649629</t>
+          <t>9786059649636</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad II</t>
+          <t>Yar u Mirad III</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059649612</t>
+          <t>9786059649629</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad I</t>
+          <t>Yar u Mirad II</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059649643</t>
+          <t>9786059649612</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Antipat</t>
+          <t>Yar u Mirad I</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059649605</t>
+          <t>9786059649643</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
+          <t>Antipat</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059649599</t>
+          <t>9786059649605</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Zümrüt On Üç Kadın</t>
+          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059649582</t>
+          <t>9786059649599</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mezar Taşı Öyküleri</t>
+          <t>Bir Zümrüt On Üç Kadın</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059649568</t>
+          <t>9786059649582</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Saltanatçıların Kabusu -1. Bilgi</t>
+          <t>Mezar Taşı Öyküleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059649575</t>
+          <t>9786059649568</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla</t>
+          <t>Saltanatçıların Kabusu -1. Bilgi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059649520</t>
+          <t>9786059649575</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dersim'de Kırmanciye Sistemi</t>
+          <t>Bir Daha Asla</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059649513</t>
+          <t>9786059649520</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Güncesi</t>
+          <t>Dersim'de Kırmanciye Sistemi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059649537</t>
+          <t>9786059649513</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nevruz - Bir Aşiret İki Hikaye</t>
+          <t>Hakikatin Güncesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059649483</t>
+          <t>9786059649537</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Emek İyi Yaratanlar Kötü</t>
+          <t>Nevruz - Bir Aşiret İki Hikaye</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059649452</t>
+          <t>9786059649483</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Makamına Notayım</t>
+          <t>Emek İyi Yaratanlar Kötü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059649469</t>
+          <t>9786059649452</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İqrar</t>
+          <t>Aşkın Makamına Notayım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059649476</t>
+          <t>9786059649469</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Rojava</t>
+          <t>İqrar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059649339</t>
+          <t>9786059649476</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>Rojava</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059649377</t>
+          <t>9786059649339</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zilan Zilan</t>
+          <t>Suskun</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059649346</t>
+          <t>9786059649377</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Konsifrengo</t>
+          <t>Zilan Zilan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059649254</t>
+          <t>9786059649346</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 3</t>
+          <t>Konsifrengo</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059649247</t>
+          <t>9786059649254</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 2</t>
+          <t>Seçme Yazılar - Polemikler 3</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059649186</t>
+          <t>9786059649247</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Xewnek Bide Min</t>
+          <t>Seçme Yazılar - Polemikler 2</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059649193</t>
+          <t>9786059649186</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Devşirmeler ve Devletsizler</t>
+          <t>Xewnek Bide Min</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059649230</t>
+          <t>9786059649193</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 1</t>
+          <t>Devşirmeler ve Devletsizler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059649285</t>
+          <t>9786059649230</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
+          <t>Seçme Yazılar - Polemikler 1</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059649292</t>
+          <t>9786059649285</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akort</t>
+          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059649278</t>
+          <t>9786059649292</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Dersim'den Ne İstiyor?</t>
+          <t>Akort</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758245376</t>
+          <t>9786059649278</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nameya Dijle</t>
+          <t>Keşiş Dersim'den Ne İstiyor?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000016556</t>
+          <t>9789758245376</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nado - Kure Xwe Firot</t>
+          <t>Nameya Dijle</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054375066</t>
+          <t>3990000016556</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Munzur</t>
+          <t>Nado - Kure Xwe Firot</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758245611</t>
+          <t>9786054375066</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mışk U Kezık</t>
+          <t>Mülteci Munzur</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758245901</t>
+          <t>9789758245611</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
+          <t>Mışk U Kezık</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789759010423</t>
+          <t>9789758245901</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Maxmur Dişewite</t>
+          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054375288</t>
+          <t>9789759010423</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Lorin</t>
+          <t>Maxmur Dişewite</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054375585</t>
+          <t>9786054375288</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Listiken Mimusan - Theodora</t>
+          <t>Lorin</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054375523</t>
+          <t>9786054375585</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Li Ber Keviyen Dijleye</t>
+          <t>Listiken Mimusan - Theodora</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000014846</t>
+          <t>9786054375523</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
+          <t>Li Ber Keviyen Dijleye</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789759010980</t>
+          <t>3990000014846</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Lehenge Tazi Keleşe Reş</t>
+          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758245048</t>
+          <t>9789759010980</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Örf ve Adetleri</t>
+          <t>Lehenge Tazi Keleşe Reş</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789759010096</t>
+          <t>9789758245048</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kürt - İsrail İlişkileri</t>
+          <t>Kürtlerin Örf ve Adetleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054375370</t>
+          <t>9789759010096</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihini Yeniden Okumak</t>
+          <t>Kürt - İsrail İlişkileri</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789759010119</t>
+          <t>9786054375370</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
+          <t>Kürt Tarihini Yeniden Okumak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054375301</t>
+          <t>9789759010119</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
+          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054375059</t>
+          <t>9786054375301</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
+          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789759010935</t>
+          <t>9786054375059</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Siyasal İslam</t>
+          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758245598</t>
+          <t>9789759010935</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
+          <t>Kürdistan’da Siyasal İslam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054375073</t>
+          <t>9789758245598</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma</t>
+          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000014349</t>
+          <t>9786054375073</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Kuşatma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000016536</t>
+          <t>3990000014349</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Köpekleşmenin Şerefi</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000010400</t>
+          <t>3990000016536</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Knyaze İbrahim ve Kürtler</t>
+          <t>Köpekleşmenin Şerefi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054375004</t>
+          <t>3990000010400</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kürdistan</t>
+          <t>Knyaze İbrahim ve Kürtler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000003335</t>
+          <t>9786054375004</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kılama Şilane</t>
+          <t>Kızıl Kürdistan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758245734</t>
+          <t>3990000003335</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Keske Dawi Di Cenazeya Xwede De</t>
+          <t>Kılama Şilane</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789759010645</t>
+          <t>9789758245734</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Keko Bıra</t>
+          <t>Keske Dawi Di Cenazeya Xwede De</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000003153</t>
+          <t>9789759010645</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Keje</t>
+          <t>Keko Bıra</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789759010737</t>
+          <t>3990000003153</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kavalımın Sesindeki Büyü</t>
+          <t>Keje</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000016559</t>
+          <t>9789759010737</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kartal Yuvası</t>
+          <t>Kavalımın Sesindeki Büyü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9799759010279</t>
+          <t>3990000016559</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Dilan</t>
+          <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>55</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789759010065</t>
+          <t>9799759010279</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kadının Macerası</t>
+          <t>Kaniya Dilan</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789759010584</t>
+          <t>9789759010065</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kendalen Kevanen Min</t>
+          <t>Kadının Macerası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789759010355</t>
+          <t>9789759010584</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kadınca Yargılama!</t>
+          <t>Kendalen Kevanen Min</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789759010546</t>
+          <t>9789759010355</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sineması</t>
+          <t>Kadınca Yargılama!</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758245765</t>
+          <t>9789759010546</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Jiyanen Nivco</t>
+          <t>Kadın Sineması</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789759010867</t>
+          <t>9789758245765</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Bextiyar</t>
+          <t>Jiyanen Nivco</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789759010614</t>
+          <t>9789759010867</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ji Te Hezkirin</t>
+          <t>Jiyana Bextiyar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758245147</t>
+          <t>9789759010614</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
+          <t>Ji Te Hezkirin</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758245833</t>
+          <t>9789758245147</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ji Meraşe Xeberek Hat . . .</t>
+          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789759010928</t>
+          <t>9789758245833</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Jana Werther</t>
+          <t>Ji Meraşe Xeberek Hat . . .</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758245642</t>
+          <t>9789759010928</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İyi’ye Övgüler</t>
+          <t>Jana Werther</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>12.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789759010010</t>
+          <t>9789758245642</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İspanya ve Bask Gerçeği</t>
+          <t>İyi’ye Övgüler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789759010904</t>
+          <t>9789759010010</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
+          <t>İspanya ve Bask Gerçeği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000015603</t>
+          <t>9789759010904</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İskandinav Modeli</t>
+          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758245215</t>
+          <t>3990000015603</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
+          <t>İskandinav Modeli</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000013935</t>
+          <t>9789758245215</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hevi u Jiyan</t>
+          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000015625</t>
+          <t>3990000013935</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>He-Şin</t>
+          <t>Hevi u Jiyan</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758245994</t>
+          <t>3990000015625</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hemşirenin Kepi</t>
+          <t>He-Şin</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9799759010286</t>
+          <t>9789758245994</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Helbestvan</t>
+          <t>Hemşirenin Kepi</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789754347166</t>
+          <t>9799759010286</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Bedeng</t>
+          <t>Helbestvan</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054375622</t>
+          <t>9789754347166</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Haylo Siyaro Weylo Gundo</t>
+          <t>Helbesten Bedeng</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054375530</t>
+          <t>9786054375622</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
+          <t>Haylo Siyaro Weylo Gundo</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758245451</t>
+          <t>9786054375530</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Gururun Verdiği Cesaret Tahtallı</t>
+          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789759010508</t>
+          <t>9789758245451</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
+          <t>Gururun Verdiği Cesaret Tahtallı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789759010829</t>
+          <t>9789759010508</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gotin Diçe Nıvis Dımine</t>
+          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054375493</t>
+          <t>9789759010829</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Fitnevizyon</t>
+          <t>Gotin Diçe Nıvis Dımine</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9799759010170</t>
+          <t>9786054375493</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ez u Şalul</t>
+          <t>Fitnevizyon</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054375325</t>
+          <t>9799759010170</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
+          <t>Ez u Şalul</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789759010799</t>
+          <t>9786054375325</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Exodus</t>
+          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054375141</t>
+          <t>9789759010799</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
+          <t>Exodus</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758245529</t>
+          <t>9786054375141</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
+          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758245291</t>
+          <t>9789758245529</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ernesto Che Guevara - Biraninen Şer</t>
+          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789759010683</t>
+          <t>9789758245291</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
+          <t>Ernesto Che Guevara - Biraninen Şer</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>3990000014089</t>
+          <t>9789759010683</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
+          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789759010591</t>
+          <t>3990000014089</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kızı Ağçik</t>
+          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054375417</t>
+          <t>9789759010591</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Katliamları Raporu 1894-1895</t>
+          <t>Ermeni Kızı Ağçik</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758245499</t>
+          <t>9786054375417</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
+          <t>Ermeni Katliamları Raporu 1894-1895</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054375103</t>
+          <t>9789758245499</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Elıfba - Zazaki</t>
+          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>9.26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000014397</t>
+          <t>9786054375103</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Efsaneya Şahmaran</t>
+          <t>Elıfba - Zazaki</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054375028</t>
+          <t>3990000014397</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Düzenin Zencisi Olmak</t>
+          <t>Efsaneya Şahmaran</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054375295</t>
+          <t>9786054375028</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
+          <t>Düzenin Zencisi Olmak</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054375134</t>
+          <t>9786054375295</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
+          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758245055</t>
+          <t>9786054375134</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
+          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789759010386</t>
+          <t>9789758245055</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Ermeni Soykırımı</t>
+          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758245567</t>
+          <t>9789759010386</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Heweni Sema</t>
+          <t>Hitler ve Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758245161</t>
+          <t>9789758245567</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dono’nun Köyü</t>
+          <t>Heweni Sema</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054375363</t>
+          <t>9789758245161</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
+          <t>Dono’nun Köyü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000005220</t>
+          <t>9786054375363</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
+          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758245987</t>
+          <t>3990000005220</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Diwana Osman Sebri</t>
+          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789759010348</t>
+          <t>9789758245987</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
+          <t>Diwana Osman Sebri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758245086</t>
+          <t>9789759010348</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dersim Civarik - İki Uçlu Yaşam</t>
+          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>14.81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758245963</t>
+          <t>9789758245086</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
+          <t>Dersim Civarik - İki Uçlu Yaşam</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>100</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789759010072</t>
+          <t>9789758245963</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dengbeje Piçuk</t>
+          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789759010812</t>
+          <t>9789759010072</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
+          <t>Dengbeje Piçuk</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054375424</t>
+          <t>9789759010812</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Delirtilmiş Toplumda Deli Fedile</t>
+          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789759010706</t>
+          <t>9786054375424</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Daktilomda Postal İzi</t>
+          <t>Delirtilmiş Toplumda Deli Fedile</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000016553</t>
+          <t>9789759010706</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
+          <t>Daktilomda Postal İzi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789759010478</t>
+          <t>3990000016553</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük ve Kürtler</t>
+          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054375547</t>
+          <t>9789759010478</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Düşler</t>
+          <t>Çokkültürlülük ve Kürtler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>13.89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789759010942</t>
+          <t>9786054375547</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çıldırmanın Kitabı</t>
+          <t>Çıplak Düşler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054375356</t>
+          <t>9789759010942</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çıl Zeren Zer</t>
+          <t>Çıldırmanın Kitabı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9799758245894</t>
+          <t>9786054375356</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
+          <t>Çıl Zeren Zer</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000025826</t>
+          <t>9799758245894</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cesetsiz Mezar</t>
+          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054375202</t>
+          <t>3990000025826</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Cennette İntihar</t>
+          <t>Cesetsiz Mezar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758245758</t>
+          <t>9786054375202</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Diwana</t>
+          <t>Cennette İntihar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054375240</t>
+          <t>9789758245758</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Diwana</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758245185</t>
+          <t>9786054375240</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Zinacı</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789759010638</t>
+          <t>9789758245185</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ziman ü Raman</t>
+          <t>Zinacı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789759010317</t>
+          <t>9789759010638</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ziman u Jiyan</t>
+          <t>Ziman ü Raman</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758277100</t>
+          <t>9789759010317</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Zazaca - Türkçe Sözlük</t>
+          <t>Ziman u Jiyan</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758245574</t>
+          <t>9789758277100</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Metinleri</t>
+          <t>Zazaca - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789759010003</t>
+          <t>9789758245574</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Güney Hazinesi</t>
+          <t>Yitik Zaman Metinleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758245062</t>
+          <t>9789759010003</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
+          <t>Yılmaz Güney Hazinesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758245079</t>
+          <t>9789758245062</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Her Dil Bir Halktır</t>
+          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>5.56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054375172</t>
+          <t>9789758245079</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yasak Ayıp Günah ve Cazibe</t>
+          <t>Yaşayan Her Dil Bir Halktır</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000001728</t>
+          <t>9786054375172</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
+          <t>Yasak Ayıp Günah ve Cazibe</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000010686</t>
+          <t>3990000001728</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Zilan, Agir U Stranen Jiyane</t>
+          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>45</v>
+        <v>450</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054375554</t>
+          <t>3990000010686</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Kadın</t>
+          <t>Zilan, Agir U Stranen Jiyane</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9799759010125</t>
+          <t>9786054375554</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ya Ji Sevan Ü Wedetir</t>
+          <t>Yakın Doğu’da Kadın</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9799758245092</t>
+          <t>9799759010125</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Xewna Ave</t>
+          <t>Ya Ji Sevan Ü Wedetir</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789759010805</t>
+          <t>9799758245092</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Weneyen Kesere</t>
+          <t>Xewna Ave</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054375332</t>
+          <t>9789759010805</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
+          <t>Weneyen Kesere</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789758245970</t>
+          <t>9786054375332</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ulus ve Roman</t>
+          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789759010454</t>
+          <t>9789758245970</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>U Helbest Berdewam E</t>
+          <t>Ulus ve Roman</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789759010515</t>
+          <t>9789759010454</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
+          <t>U Helbest Berdewam E</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789758245437</t>
+          <t>9789759010515</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Şiyari</t>
+          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054375387</t>
+          <t>9789758245437</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
+          <t>Xewnen Şiyari</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789758245796</t>
+          <t>9786054375387</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devlet ve Demokrasi</t>
+          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789759010164</t>
+          <t>9789758245796</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
+          <t>Türkiye’de Devlet ve Demokrasi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789758245413</t>
+          <t>9789759010164</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Tutkular ve Tutsaklar</t>
+          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758245314</t>
+          <t>9789758245413</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
+          <t>Tutkular ve Tutsaklar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758245345</t>
+          <t>9789758245314</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
+          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758245741</t>
+          <t>9789758245345</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Kürt-Türk İlişkileri</t>
+          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789758245007</t>
+          <t>9789758245741</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
+          <t>Tarihte Kürt-Türk İlişkileri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054375349</t>
+          <t>9789758245007</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden: Peri Vadisi</t>
+          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>450</v>
+        <v>65</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789759010362</t>
+          <t>9786054375349</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
+          <t>Tanıkların Dilinden: Peri Vadisi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9799759010132</t>
+          <t>9789759010362</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Şorbe u Fedi - Xela u Xeyidi</t>
+          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789759010041</t>
+          <t>9799759010132</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Şivane Berxan</t>
+          <t>Şorbe u Fedi - Xela u Xeyidi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789759010324</t>
+          <t>9789759010041</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şeven Koçber</t>
+          <t>Şivane Berxan</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789759010089</t>
+          <t>9789759010324</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Şerren Sasune (1925-1937)</t>
+          <t>Şeven Koçber</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789759010188</t>
+          <t>9789759010089</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Kıskançlığın Bedeli</t>
+          <t>Şerren Sasune (1925-1937)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789758245802</t>
+          <t>9789759010188</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
+          <t>Yabancı Kıskançlığın Bedeli</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000010432</t>
+          <t>9789758245802</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Şer Li Çiya - Şex Zayir</t>
+          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054375257</t>
+          <t>3990000010432</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Süryani Cephesinde Bir Giritli</t>
+          <t>Şer Li Çiya - Şex Zayir</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789759010195</t>
+          <t>9786054375257</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Sürgünde Kaldı Mezarları</t>
+          <t>Süryani Cephesinde Bir Giritli</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>4444444444230</t>
+          <t>9789759010195</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sömürge İnsan</t>
+          <t>Sürgünde Kaldı Mezarları</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>3990000003151</t>
+          <t>4444444444230</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Pinekiri</t>
+          <t>Sömürge İnsan</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054375516</t>
+          <t>3990000003151</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Soroye Melle</t>
+          <t>Xewnen Pinekiri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9799759010262</t>
+          <t>9786054375516</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Siyen Şikesti</t>
+          <t>Soroye Melle</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789759010140</t>
+          <t>9799759010262</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sisli Günler</t>
+          <t>Siyen Şikesti</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789758245840</t>
+          <t>9789759010140</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Silvan’da Ağıt</t>
+          <t>Sisli Günler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789759010331</t>
+          <t>9789758245840</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Serkeftina Moristanan</t>
+          <t>Silvan’da Ağıt</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789758245277</t>
+          <t>9789759010331</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Serhildan</t>
+          <t>Serkeftina Moristanan</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>32</v>
+        <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789758245819</t>
+          <t>9789758245277</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Se Buyer U Sinema</t>
+          <t>Serhildan</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>120</v>
+        <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758245178</t>
+          <t>9789758245819</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Sam Zal ve Oğlu Rüstem</t>
+          <t>Se Buyer U Sinema</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789759010843</t>
+          <t>9789758245178</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Rupelek Ji Diroka Zeredeştiyan</t>
+          <t>Sam Zal ve Oğlu Rüstem</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789189224322</t>
+          <t>9789759010843</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Rojnamevan</t>
+          <t>Rupelek Ji Diroka Zeredeştiyan</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758245789</t>
+          <t>9789189224322</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
+          <t>Rojnamevan</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789759010690</t>
+          <t>9789758245789</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Riştey Mirwari</t>
+          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>27.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054375561</t>
+          <t>9789759010690</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ray Raman u Biranin</t>
+          <t>Riştey Mirwari</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054375509</t>
+          <t>9786054375561</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Serjin</t>
+          <t>Ray Raman u Biranin</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>70</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789759010997</t>
+          <t>9786054375509</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Serhildana Seyidan u Berazan</t>
+          <t>Serjin</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789759010300</t>
+          <t>9789759010997</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Raveya Peyvan</t>
+          <t>Serhildana Seyidan u Berazan</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786056438622</t>
+          <t>9789759010300</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Çime Esqi To Dero</t>
+          <t>Raveya Peyvan</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000063332</t>
+          <t>9786056438622</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
+          <t>Çime Esqi To Dero</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054375578</t>
+          <t>3990000063332</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Mıhe Bazid u Zerin</t>
+          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9799756320050</t>
+          <t>9786054375578</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kulilken Qeşaye</t>
+          <t>Mıhe Bazid u Zerin</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>6.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789758245628</t>
+          <t>9799756320050</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Govendistan</t>
+          <t>Kulilken Qeşaye</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>45</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789759094195</t>
+          <t>9789758245628</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Asus</t>
+          <t>Govendistan</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>11.11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786056555237</t>
+          <t>9789759094195</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Parıldayan Ay</t>
+          <t>Asus</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786056555220</t>
+          <t>9786056555237</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Karlar Hala Beyaz Yağıyor</t>
+          <t>Parıldayan Ay</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789759010225</t>
+          <t>9786056555220</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Seslenen Yürektir</t>
+          <t>Karlar Hala Beyaz Yağıyor</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789759010973</t>
+          <t>9789759010225</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Çewlik Bir Şiirdir Şimdi</t>
+          <t>Seslenen Yürektir</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9799758245115</t>
+          <t>9789759010973</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Dağlarımda Öldür Beni!</t>
+          <t>Çewlik Bir Şiirdir Şimdi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>3990000037595</t>
+          <t>9799758245115</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Mardin'de Oda Kültürü</t>
+          <t>Dağlarımda Öldür Beni!</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789759010201</t>
+          <t>3990000037595</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kültür Mirası Adıyaman</t>
+          <t>Mardin'de Oda Kültürü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059649155</t>
+          <t>9789759010201</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Eine Reise Durch Das Leben Eines</t>
+          <t>İnsanlığın Kültür Mirası Adıyaman</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059649131</t>
+          <t>9786059649155</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Anamın Hikayesi</t>
+          <t>Eine Reise Durch Das Leben Eines</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059649148</t>
+          <t>9786059649131</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Tinda Ana</t>
+          <t>Anamın Hikayesi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3990000022037</t>
+          <t>9786059649148</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Ez Ji Jiyame</t>
+          <t>Tinda Ana</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000032501</t>
+          <t>3990000022037</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Ez Ji Jiyame</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789759010034</t>
+          <t>3990000032501</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kemale Eremedim</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789759010461</t>
+          <t>9789759010034</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Welato!</t>
+          <t>Kemale Eremedim</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789759010768</t>
+          <t>9789759010461</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dicle’ye Atılan Karanfilim Ben</t>
+          <t>Welato!</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789759010911</t>
+          <t>9789759010768</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>An, Yaşamın Sureti Keko</t>
+          <t>Dicle’ye Atılan Karanfilim Ben</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059649100</t>
+          <t>9789759010911</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
+          <t>An, Yaşamın Sureti Keko</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059649025</t>
+          <t>9786059649100</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Zagros'un Ötesine</t>
+          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059649032</t>
+          <t>9786059649025</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Suda Arınan</t>
+          <t>Zagros'un Ötesine</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059649001</t>
+          <t>9786059649032</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Maraş Katliamı</t>
+          <t>Suda Arınan</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059649018</t>
+          <t>9786059649001</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dağlarında</t>
+          <t>Maraş Katliamı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000025829</t>
+          <t>9786059649018</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Hrant'ın Katil(ler)i...</t>
+          <t>Dersim Dağlarında</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000029184</t>
+          <t>3990000025829</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Finalist Dörtlükler</t>
+          <t>Hrant'ın Katil(ler)i...</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786056555275</t>
+          <t>3990000029184</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>MS'le Çeyrek Asır</t>
+          <t>Finalist Dörtlükler</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786056555268</t>
+          <t>9786056555275</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sara'nın Düşleri</t>
+          <t>MS'le Çeyrek Asır</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>3990000029169</t>
+          <t>9786056555268</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
+          <t>Sara'nın Düşleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>9.9</v>
+        <v>400</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059649087</t>
+          <t>3990000029169</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İntizar</t>
+          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>100</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059649070</t>
+          <t>9786059649087</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi Paradigmaları</t>
+          <t>İntizar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059649094</t>
+          <t>9786059649070</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk Vakti Şiirleri</t>
+          <t>Sınıf Mücadelesi Paradigmaları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059649124</t>
+          <t>9786059649094</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Armenak Bakırcıyan</t>
+          <t>Kuşluk Vakti Şiirleri</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059649063</t>
+          <t>9786059649124</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
+          <t>Armenak Bakırcıyan</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>600</v>
+        <v>75</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056555244</t>
+          <t>9786059649063</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçinde Konya’daki Kürtler</t>
+          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786056494475</t>
+          <t>9786056555244</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Mentollü Yazılar</t>
+          <t>Tarih İçinde Konya’daki Kürtler</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059649056</t>
+          <t>9786056494475</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
+          <t>Mentollü Yazılar</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786056438646</t>
+          <t>9786059649056</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sessizliği</t>
+          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789759010720</t>
+          <t>9786056438646</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Biz Ermeniler ve Türkler</t>
+          <t>Gecenin Sessizliği</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789759010256</t>
+          <t>9789759010720</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
+          <t>Biz Ermeniler ve Türkler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054375219</t>
+          <t>9789759010256</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Biranin u Şahidiya Hinek Buyeran</t>
+          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>3990000066559</t>
+          <t>9786054375219</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bir Kürt Olarak Yaşamım</t>
+          <t>Biranin u Şahidiya Hinek Buyeran</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>105</v>
+        <v>200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786054375318</t>
+          <t>3990000066559</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bir DDKO’lunun Kürt Yaşamı</t>
+          <t>Bir Kürt Olarak Yaşamım</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>3990000029416</t>
+          <t>9786054375318</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bingöl Dengbejleri</t>
+          <t>Bir DDKO’lunun Kürt Yaşamı</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>200</v>
+        <v>105</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789759010775</t>
+          <t>3990000029416</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
+          <t>Bingöl Dengbejleri</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789759010416</t>
+          <t>9789759010775</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
+          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786054375271</t>
+          <t>9789759010416</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ben İsyancı Bir Kürdüm</t>
+          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789758245390</t>
+          <t>9786054375271</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Batının Yeni Doğu Seferi</t>
+          <t>Ben İsyancı Bir Kürdüm</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789759010539</t>
+          <t>9789758245390</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
+          <t>Batının Yeni Doğu Seferi</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758245550</t>
+          <t>9789759010539</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bablekan Pustaki Siyaset Pususunda</t>
+          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789759010652</t>
+          <t>9789758245550</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Kürtleri</t>
+          <t>Bablekan Pustaki Siyaset Pususunda</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789758245956</t>
+          <t>9789759010652</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 3</t>
+          <t>Azerbaycan Kürtleri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>175</v>
+        <v>80</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789758245949</t>
+          <t>9789758245956</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 2</t>
+          <t>Awaza Serpehatiyan 3</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>3990000014027</t>
+          <t>9789758245949</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 1</t>
+          <t>Awaza Serpehatiyan 2</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789759010379</t>
+          <t>3990000014027</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
+          <t>Awaza Serpehatiyan 1</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054375608</t>
+          <t>9789759010379</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 6</t>
+          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789756054371</t>
+          <t>9786054375608</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 5</t>
+          <t>Av Zelal Bu - 6</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789759010881</t>
+          <t>9789756054371</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 4</t>
+          <t>Av Zelal Bu - 5</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789759010492</t>
+          <t>9789759010881</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 3</t>
+          <t>Av Zelal Bu - 4</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758245918</t>
+          <t>9789759010492</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 2</t>
+          <t>Av Zelal Bu - 3</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758245543</t>
+          <t>9789758245918</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu</t>
+          <t>Av Zelal Bu - 2</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>3990000013688</t>
+          <t>9789758245543</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
+          <t>Av Zelal Bu</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758245024</t>
+          <t>3990000013688</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kısa Tarihi</t>
+          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789759010669</t>
+          <t>9789758245024</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Asım</t>
+          <t>Aşkın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789759010027</t>
+          <t>9789759010669</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ararat Yolcuları</t>
+          <t>Asım</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789758245604</t>
+          <t>9789759010027</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ape Kal</t>
+          <t>Ararat Yolcuları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789758245406</t>
+          <t>9789758245604</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Antranik Paşa</t>
+          <t>Ape Kal</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054375110</t>
+          <t>9789758245406</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Anılar</t>
+          <t>Antranik Paşa</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>3990000016555</t>
+          <t>9786054375110</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
+          <t>Anılar</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054375127</t>
+          <t>3990000016555</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Alişer Efendi ve Zarife Xatun</t>
+          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054375226</t>
+          <t>9786054375127</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Alevinin Gelini</t>
+          <t>Alişer Efendi ve Zarife Xatun</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054375189</t>
+          <t>9786054375226</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
+          <t>Alevinin Gelini</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789759010522</t>
+          <t>9786054375189</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ağlayın!</t>
+          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>3990000016554</t>
+          <t>9789759010522</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili Kadın</t>
+          <t>Ağlayın!</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>3990000010409</t>
+          <t>3990000016554</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
+          <t>Acının Dili Kadın</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789759010409</t>
+          <t>3990000010409</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Alaca</t>
+          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789758245697</t>
+          <t>9789759010409</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıla Girerken Kürtler</t>
+          <t>Abdurrahman Alaca</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758245826</t>
+          <t>9789758245697</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
+          <t>21. Yüzyıla Girerken Kürtler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>3990000029396</t>
+          <t>9789758245826</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sen Giderken</t>
+          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786056555213</t>
+          <t>3990000029396</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İkiz Kayalar</t>
+          <t>Sen Giderken</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786056494468</t>
+          <t>9786056555213</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ana Tanrıçadan Modern Köleye</t>
+          <t>İkiz Kayalar</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786056555206</t>
+          <t>9786056494468</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kolera Cumhuriyeti</t>
+          <t>Ana Tanrıçadan Modern Köleye</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786056494444</t>
+          <t>9786056555206</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Sekizinci Ölüm</t>
+          <t>Kolera Cumhuriyeti</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786056494437</t>
+          <t>9786056494444</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
+          <t>Sekizinci Ölüm</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789758245659</t>
+          <t>9786056494437</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Bıraktığım Yer</t>
+          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786056438615</t>
+          <t>9789758245659</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
+          <t>Yüreğimi Bıraktığım Yer</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000066522</t>
+          <t>9786056438615</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Karıncanın Safı</t>
+          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9799758245887</t>
+          <t>3990000066522</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Pixço</t>
+          <t>Karıncanın Safı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789759010485</t>
+          <t>9799758245887</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Paris Gösteri - Kent</t>
+          <t>Pixço</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000014148</t>
+          <t>9789759010485</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Özlemin Gül Sureti</t>
+          <t>Paris Gösteri - Kent</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000014217</t>
+          <t>3990000014148</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Özlem</t>
+          <t>Özlemin Gül Sureti</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>45</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789759010577</t>
+          <t>3990000014217</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
+          <t>Özlem</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789759010232</t>
+          <t>9789759010577</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
+          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789758245383</t>
+          <t>9789759010232</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Dili</t>
+          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054375035</t>
+          <t>9789758245383</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Nive Şeve u Tirki?</t>
+          <t>Ormanın Dili</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054375394</t>
+          <t>9786054375035</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Nışana Hebuna Me Zıman</t>
+          <t>Nive Şeve u Tirki?</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789759010430</t>
+          <t>9786054375394</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Neviya Çiyayeki</t>
+          <t>Nışana Hebuna Me Zıman</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054375400</t>
+          <t>9789759010430</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
+          <t>Neviya Çiyayeki</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054375080</t>
+          <t>9786054375400</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Kürtler</t>
+          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>55</v>
+        <v>120</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000003332</t>
+          <t>9786054375080</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nasandina Kevneşopen Ezdiyatiye</t>
+          <t>Nazım Hikmet ve Kürtler</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>250</v>
+        <v>55</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789759010874</t>
+          <t>3990000003332</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Nar Renginde Bir İklim</t>
+          <t>Nasandina Kevneşopen Ezdiyatiye</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789758245703</t>
+          <t>9789759010874</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Hesret</t>
+          <t>Nar Renginde Bir İklim</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789759010058</t>
+          <t>9789758245703</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Qurtek Evin</t>
+          <t>Hesret</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9799758245139</t>
+          <t>9789759010058</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ı Anlamak</t>
+          <t>Qurtek Evin</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9799759010293</t>
+          <t>9799758245139</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Zaroken Me</t>
+          <t>Nazım’ı Anlamak</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786056438639</t>
+          <t>9799759010293</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
+          <t>Zaroken Me</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>3990000066553</t>
+          <t>9786056438639</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Çığlığı</t>
+          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786056438608</t>
+          <t>3990000066553</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
+          <t>Dersim'in Çığlığı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786056438653</t>
+          <t>9786056438608</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Aluçlu Hikayeleri</t>
+          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786056438677</t>
+          <t>9786056438653</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili ve Rengi</t>
+          <t>Aluçlu Hikayeleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786056438660</t>
+          <t>9786056438677</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
+          <t>Acının Dili ve Rengi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059649162</t>
+          <t>9786056438660</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yenik Ordunun Generali Kemal Pir</t>
+          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059649384</t>
+          <t>9786059649162</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Demdir</t>
+          <t>Yenik Ordunun Generali Kemal Pir</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059649391</t>
+          <t>9786059649384</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Adam</t>
+          <t>Demdir</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059649407</t>
+          <t>9786059649391</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Kolane Dıle Mın</t>
+          <t>Başka Bir Adam</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059649414</t>
+          <t>9786059649407</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Acının Coğrafyası</t>
+          <t>Kolane Dıle Mın</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059649445</t>
+          <t>9786059649414</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Acı Bir Çığlık -1</t>
+          <t>Acının Coğrafyası</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789759010850</t>
+          <t>9786059649445</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Şiir Devam Ediyor</t>
+          <t>Sessiz Acı Bir Çığlık -1</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059649421</t>
+          <t>9789759010850</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Lal Meryem</t>
+          <t>Şiir Devam Ediyor</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059649353</t>
+          <t>9786059649421</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
+          <t>Lal Meryem</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789759010959</t>
+          <t>9786059649353</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>1915 - Bir Papazın Günlüğü</t>
+          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059649308</t>
+          <t>9789759010959</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Dar-ı Sır</t>
+          <t>1915 - Bir Papazın Günlüğü</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>300</v>
+        <v>32</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059649322</t>
+          <t>9786059649308</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Tabu 2</t>
+          <t>Dar-ı Sır</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059649179</t>
+          <t>9786059649322</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Dağ Lalesi</t>
+          <t>Tabu 2</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059649360</t>
+          <t>9786059649179</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Ji Bo Zarokan - Coğrafya</t>
+          <t>Bozkırda Bir Dağ Lalesi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786056494499</t>
+          <t>9786059649360</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Kürdlerin Genel Tarihi</t>
+          <t>Ji Bo Zarokan - Coğrafya</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059649315</t>
+          <t>9786056494499</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Pelav</t>
+          <t>Kürdlerin Genel Tarihi</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
+          <t>9786059649315</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Pelav</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
           <t>9786059649773</t>
         </is>
       </c>
-      <c r="B329" s="1" t="inlineStr">
+      <c r="B330" s="1" t="inlineStr">
         <is>
           <t>Terorist</t>
         </is>
       </c>
-      <c r="C329" s="1">
+      <c r="C330" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>