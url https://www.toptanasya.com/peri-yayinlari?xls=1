--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,4975 +85,4990 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259205908</t>
+          <t>9786259205922</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Saan Ağaye Bextiyaru</t>
+          <t>Feraset</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059649506</t>
+          <t>9786259205908</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Koçgiri</t>
+          <t>Saan Ağaye Bextiyaru</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056494451</t>
+          <t>9786059649506</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Evin u Azadiye</t>
+          <t>Koçgiri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054375592</t>
+          <t>9786056494451</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
+          <t>Helbesten Evin u Azadiye</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059649766</t>
+          <t>9786054375592</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Doza Welat</t>
+          <t>E Tipi Hilton - Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059649759</t>
+          <t>9786059649766</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
+          <t>Doza Welat</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059649209</t>
+          <t>9786059649759</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Safaviler</t>
+          <t>Sosyal Bir Hareketin Katledilişinin Öyküsü - Zerdüştlükten Anadolu Aleviliğine</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059649735</t>
+          <t>9786059649209</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ez Amed'im Amed'im Ez</t>
+          <t>Osmanlılar ve Safaviler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059649742</t>
+          <t>9786059649735</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ber Bi Ronahıyê Ve</t>
+          <t>Ez Amed'im Amed'im Ez</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059649728</t>
+          <t>9786059649742</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kalik’ê Serê Salê</t>
+          <t>Ber Bi Ronahıyê Ve</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059649711</t>
+          <t>9786059649728</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şiir Çekmecem</t>
+          <t>Kalik’ê Serê Salê</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059649704</t>
+          <t>9786059649711</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
+          <t>Şiir Çekmecem</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059649698</t>
+          <t>9786059649704</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Yolu</t>
+          <t>Bir Tanığın Anılarında Dersim 1938 (Öncesi ve Sonrası)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059649674</t>
+          <t>9786059649698</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
+          <t>Ölüm Yolu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059649681</t>
+          <t>9786059649674</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Delori</t>
+          <t>Bitlis Beyi Abdal Han'a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059649667</t>
+          <t>9786059649681</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ewe Ke Bike Ruken</t>
+          <t>Delori</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059649650</t>
+          <t>9786059649667</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Wuşene Seydi</t>
+          <t>Ewe Ke Bike Ruken</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059649636</t>
+          <t>9786059649650</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad III</t>
+          <t>Wuşene Seydi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059649629</t>
+          <t>9786059649636</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad II</t>
+          <t>Yar u Mirad III</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059649612</t>
+          <t>9786059649629</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yar u Mirad I</t>
+          <t>Yar u Mirad II</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059649643</t>
+          <t>9786059649612</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Antipat</t>
+          <t>Yar u Mirad I</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059649605</t>
+          <t>9786059649643</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
+          <t>Antipat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059649599</t>
+          <t>9786059649605</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Zümrüt On Üç Kadın</t>
+          <t>Alevilik ve Aleviler: Felsefe Mi, Efsane Mi?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059649582</t>
+          <t>9786059649599</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mezar Taşı Öyküleri</t>
+          <t>Bir Zümrüt On Üç Kadın</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059649568</t>
+          <t>9786059649582</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Saltanatçıların Kabusu -1. Bilgi</t>
+          <t>Mezar Taşı Öyküleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059649575</t>
+          <t>9786059649568</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla</t>
+          <t>Saltanatçıların Kabusu -1. Bilgi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059649520</t>
+          <t>9786059649575</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dersim'de Kırmanciye Sistemi</t>
+          <t>Bir Daha Asla</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059649513</t>
+          <t>9786059649520</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Güncesi</t>
+          <t>Dersim'de Kırmanciye Sistemi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059649537</t>
+          <t>9786059649513</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nevruz - Bir Aşiret İki Hikaye</t>
+          <t>Hakikatin Güncesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059649483</t>
+          <t>9786059649537</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Emek İyi Yaratanlar Kötü</t>
+          <t>Nevruz - Bir Aşiret İki Hikaye</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059649452</t>
+          <t>9786059649483</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Makamına Notayım</t>
+          <t>Emek İyi Yaratanlar Kötü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059649469</t>
+          <t>9786059649452</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İqrar</t>
+          <t>Aşkın Makamına Notayım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059649476</t>
+          <t>9786059649469</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Rojava</t>
+          <t>İqrar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059649339</t>
+          <t>9786059649476</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>Rojava</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059649377</t>
+          <t>9786059649339</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zilan Zilan</t>
+          <t>Suskun</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059649346</t>
+          <t>9786059649377</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Konsifrengo</t>
+          <t>Zilan Zilan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059649254</t>
+          <t>9786059649346</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 3</t>
+          <t>Konsifrengo</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059649247</t>
+          <t>9786059649254</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 2</t>
+          <t>Seçme Yazılar - Polemikler 3</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059649186</t>
+          <t>9786059649247</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Xewnek Bide Min</t>
+          <t>Seçme Yazılar - Polemikler 2</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059649193</t>
+          <t>9786059649186</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Devşirmeler ve Devletsizler</t>
+          <t>Xewnek Bide Min</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059649230</t>
+          <t>9786059649193</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar - Polemikler 1</t>
+          <t>Devşirmeler ve Devletsizler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059649285</t>
+          <t>9786059649230</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
+          <t>Seçme Yazılar - Polemikler 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059649292</t>
+          <t>9786059649285</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Akort</t>
+          <t>Jiyana Cıvaki Lı Nava Kurden Serhede</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059649278</t>
+          <t>9786059649292</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Dersim'den Ne İstiyor?</t>
+          <t>Akort</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758245376</t>
+          <t>9786059649278</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nameya Dijle</t>
+          <t>Keşiş Dersim'den Ne İstiyor?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000016556</t>
+          <t>9789758245376</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nado - Kure Xwe Firot</t>
+          <t>Nameya Dijle</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054375066</t>
+          <t>3990000016556</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Munzur</t>
+          <t>Nado - Kure Xwe Firot</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758245611</t>
+          <t>9786054375066</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mışk U Kezık</t>
+          <t>Mülteci Munzur</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758245901</t>
+          <t>9789758245611</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
+          <t>Mışk U Kezık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789759010423</t>
+          <t>9789758245901</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Maxmur Dişewite</t>
+          <t>Tanığım Dikiz Aynası (Anılar 1937-1997)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054375288</t>
+          <t>9789759010423</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Lorin</t>
+          <t>Maxmur Dişewite</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054375585</t>
+          <t>9786054375288</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Listiken Mimusan - Theodora</t>
+          <t>Lorin</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054375523</t>
+          <t>9786054375585</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Li Ber Keviyen Dijleye</t>
+          <t>Listiken Mimusan - Theodora</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000014846</t>
+          <t>9786054375523</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
+          <t>Li Ber Keviyen Dijleye</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789759010980</t>
+          <t>3990000014846</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Lehenge Tazi Keleşe Reş</t>
+          <t>Müküs Kürt Mirleri Tarihi ve Han Mahmud</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758245048</t>
+          <t>9789759010980</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Örf ve Adetleri</t>
+          <t>Lehenge Tazi Keleşe Reş</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789759010096</t>
+          <t>9789758245048</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kürt - İsrail İlişkileri</t>
+          <t>Kürtlerin Örf ve Adetleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054375370</t>
+          <t>9789759010096</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihini Yeniden Okumak</t>
+          <t>Kürt - İsrail İlişkileri</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789759010119</t>
+          <t>9786054375370</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
+          <t>Kürt Tarihini Yeniden Okumak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054375301</t>
+          <t>9789759010119</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
+          <t>Kürt Önder ve Aydınlarının Biyografileri 1923 Öncesi Dünyaya Gelen</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054375059</t>
+          <t>9786054375301</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
+          <t>Kürt Baharında Hayatını Adamış Bir Peşmergeyim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789759010935</t>
+          <t>9786054375059</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan’da Siyasal İslam</t>
+          <t>Kürdistan’dan Dünya’ya İnsanlığın Bitmeyen Çilesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758245598</t>
+          <t>9789759010935</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
+          <t>Kürdistan’da Siyasal İslam</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054375073</t>
+          <t>9789758245598</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma</t>
+          <t>Kültürel Çoğulculuk Demokrasi ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000014349</t>
+          <t>9786054375073</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Kuşatma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000016536</t>
+          <t>3990000014349</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Köpekleşmenin Şerefi</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000010400</t>
+          <t>3990000016536</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Knyaze İbrahim ve Kürtler</t>
+          <t>Köpekleşmenin Şerefi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054375004</t>
+          <t>3990000010400</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kürdistan</t>
+          <t>Knyaze İbrahim ve Kürtler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000003335</t>
+          <t>9786054375004</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kılama Şilane</t>
+          <t>Kızıl Kürdistan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758245734</t>
+          <t>3990000003335</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Keske Dawi Di Cenazeya Xwede De</t>
+          <t>Kılama Şilane</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789759010645</t>
+          <t>9789758245734</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Keko Bıra</t>
+          <t>Keske Dawi Di Cenazeya Xwede De</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000003153</t>
+          <t>9789759010645</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Keje</t>
+          <t>Keko Bıra</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789759010737</t>
+          <t>3990000003153</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kavalımın Sesindeki Büyü</t>
+          <t>Keje</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000016559</t>
+          <t>9789759010737</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kartal Yuvası</t>
+          <t>Kavalımın Sesindeki Büyü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9799759010279</t>
+          <t>3990000016559</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Dilan</t>
+          <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789759010065</t>
+          <t>9799759010279</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kadının Macerası</t>
+          <t>Kaniya Dilan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789759010584</t>
+          <t>9789759010065</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kendalen Kevanen Min</t>
+          <t>Kadının Macerası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789759010355</t>
+          <t>9789759010584</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kadınca Yargılama!</t>
+          <t>Kendalen Kevanen Min</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789759010546</t>
+          <t>9789759010355</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sineması</t>
+          <t>Kadınca Yargılama!</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758245765</t>
+          <t>9789759010546</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Jiyanen Nivco</t>
+          <t>Kadın Sineması</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789759010867</t>
+          <t>9789758245765</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Jiyana Bextiyar</t>
+          <t>Jiyanen Nivco</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789759010614</t>
+          <t>9789759010867</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ji Te Hezkirin</t>
+          <t>Jiyana Bextiyar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758245147</t>
+          <t>9789759010614</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
+          <t>Ji Te Hezkirin</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758245833</t>
+          <t>9789758245147</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ji Meraşe Xeberek Hat . . .</t>
+          <t>Ji Peşiyen Me Baqek Zargotin Guldeste</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789759010928</t>
+          <t>9789758245833</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Jana Werther</t>
+          <t>Ji Meraşe Xeberek Hat . . .</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758245642</t>
+          <t>9789759010928</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İyi’ye Övgüler</t>
+          <t>Jana Werther</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>12.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789759010010</t>
+          <t>9789758245642</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İspanya ve Bask Gerçeği</t>
+          <t>İyi’ye Övgüler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789759010904</t>
+          <t>9789759010010</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
+          <t>İspanya ve Bask Gerçeği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000015603</t>
+          <t>9789759010904</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İskandinav Modeli</t>
+          <t>Ziman - Nasname - Netewe u Neteweperweri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758245215</t>
+          <t>3990000015603</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
+          <t>İskandinav Modeli</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000013935</t>
+          <t>9789758245215</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hevi u Jiyan</t>
+          <t>İngiliz ve Türk Belgelerinde Botan Direnişleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000015625</t>
+          <t>3990000013935</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>He-Şin</t>
+          <t>Hevi u Jiyan</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758245994</t>
+          <t>3990000015625</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hemşirenin Kepi</t>
+          <t>He-Şin</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9799759010286</t>
+          <t>9789758245994</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Helbestvan</t>
+          <t>Hemşirenin Kepi</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789754347166</t>
+          <t>9799759010286</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Bedeng</t>
+          <t>Helbestvan</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054375622</t>
+          <t>9789754347166</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Haylo Siyaro Weylo Gundo</t>
+          <t>Helbesten Bedeng</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054375530</t>
+          <t>9786054375622</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
+          <t>Haylo Siyaro Weylo Gundo</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758245451</t>
+          <t>9786054375530</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gururun Verdiği Cesaret Tahtallı</t>
+          <t>Hamidiye Alayları Ağrı Kürt Direnişi Ve Zilan Katliamı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789759010508</t>
+          <t>9789758245451</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
+          <t>Gururun Verdiği Cesaret Tahtallı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789759010829</t>
+          <t>9789759010508</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gotin Diçe Nıvis Dımine</t>
+          <t>Gurbette Bile Bir Gökyüzü Varmış</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054375493</t>
+          <t>9789759010829</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Fitnevizyon</t>
+          <t>Gotin Diçe Nıvis Dımine</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9799759010170</t>
+          <t>9786054375493</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ez u Şalul</t>
+          <t>Fitnevizyon</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054375325</t>
+          <t>9799759010170</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
+          <t>Ez u Şalul</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789759010799</t>
+          <t>9786054375325</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Exodus</t>
+          <t>Exterminators Yok Ediciler ve Erdemli Müslümanlar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054375141</t>
+          <t>9789759010799</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
+          <t>Exodus</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758245529</t>
+          <t>9786054375141</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
+          <t>Evliya Çelebi Seyahatnamesi’nde Kürt Şehri Bitlis</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758245291</t>
+          <t>9789758245529</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ernesto Che Guevara - Biraninen Şer</t>
+          <t>Eski Sovyetler Birliği’nde Kürtler (1927-1994)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789759010683</t>
+          <t>9789758245291</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
+          <t>Ernesto Che Guevara - Biraninen Şer</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000014089</t>
+          <t>9789759010683</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
+          <t>Ermeni Ulusal Demokratik Hareketi ve 1915 Soykırımı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789759010591</t>
+          <t>3990000014089</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Kızı Ağçik</t>
+          <t>Ermeni Modern Tarihi ve Ermeni Sürgünleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054375417</t>
+          <t>9789759010591</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Katliamları Raporu 1894-1895</t>
+          <t>Ermeni Kızı Ağçik</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758245499</t>
+          <t>9786054375417</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
+          <t>Ermeni Katliamları Raporu 1894-1895</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054375103</t>
+          <t>9789758245499</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Elıfba - Zazaki</t>
+          <t>Enternasyonalist Özgür Kadın: Ronahi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>9.26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000014397</t>
+          <t>9786054375103</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Efsaneya Şahmaran</t>
+          <t>Elıfba - Zazaki</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054375028</t>
+          <t>3990000014397</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Düzenin Zencisi Olmak</t>
+          <t>Efsaneya Şahmaran</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054375295</t>
+          <t>9786054375028</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
+          <t>Düzenin Zencisi Olmak</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054375134</t>
+          <t>9786054375295</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
+          <t>Dr. Şıvan, Sait Elçi, Süleyman Muini ve Kürt Trajedisi (1960-1975)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758245055</t>
+          <t>9786054375134</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
+          <t>İlk Çağlardan Günümüze Türkler Kürtler İranlılar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789759010386</t>
+          <t>9789758245055</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Ermeni Soykırımı</t>
+          <t>İki Dünya Savaşı Arasında Irak’ta Kürt Sorunu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758245567</t>
+          <t>9789759010386</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Heweni Sema</t>
+          <t>Hitler ve Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758245161</t>
+          <t>9789758245567</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dono’nun Köyü</t>
+          <t>Heweni Sema</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054375363</t>
+          <t>9789758245161</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
+          <t>Dono’nun Köyü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000005220</t>
+          <t>9786054375363</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
+          <t>Diyarbakır’da Neler Oldu? Kemal Yamak Kenan Evren ve Ben</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758245987</t>
+          <t>3990000005220</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Diwana Osman Sebri</t>
+          <t>Diwaro Tera Dibem Buke Tu Guhdar Be / Duvar Sana Söylüyorum Gelinim Sen Dinle</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789759010348</t>
+          <t>9789758245987</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
+          <t>Diwana Osman Sebri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758245086</t>
+          <t>9789759010348</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dersim Civarik - İki Uçlu Yaşam</t>
+          <t>Diaspora Kürtleri: 'Sovyet Kürtleri' Hakkında Tarihi ve Güncel İnceleme</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>14.81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758245963</t>
+          <t>9789758245086</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
+          <t>Dersim Civarik - İki Uçlu Yaşam</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789759010072</t>
+          <t>9789758245963</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dengbeje Piçuk</t>
+          <t>Derengi Bajer Weha Diniqutim Nimeja Nave Te</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789759010812</t>
+          <t>9789759010072</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
+          <t>Dengbeje Piçuk</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054375424</t>
+          <t>9789759010812</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Delirtilmiş Toplumda Deli Fedile</t>
+          <t>Kapitalist Süreç ve Türkiye'de Temel Sorunlar, Demokrasi, Kürtler ve AB</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789759010706</t>
+          <t>9786054375424</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Daktilomda Postal İzi</t>
+          <t>Delirtilmiş Toplumda Deli Fedile</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>3990000016553</t>
+          <t>9789759010706</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
+          <t>Daktilomda Postal İzi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789759010478</t>
+          <t>3990000016553</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük ve Kürtler</t>
+          <t>Dağlara Dayalı Şehirleşen Köy Cıvrak</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054375547</t>
+          <t>9789759010478</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Düşler</t>
+          <t>Çokkültürlülük ve Kürtler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>13.89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789759010942</t>
+          <t>9786054375547</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çıldırmanın Kitabı</t>
+          <t>Çıplak Düşler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054375356</t>
+          <t>9789759010942</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çıl Zeren Zer</t>
+          <t>Çıldırmanın Kitabı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9799758245894</t>
+          <t>9786054375356</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
+          <t>Çıl Zeren Zer</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000025826</t>
+          <t>9799758245894</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Cesetsiz Mezar</t>
+          <t>Cih u Ware Min Kete Beri Ya Min Dile Min Got Here (Garod)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054375202</t>
+          <t>3990000025826</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Cennette İntihar</t>
+          <t>Cesetsiz Mezar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758245758</t>
+          <t>9786054375202</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Diwana</t>
+          <t>Cennette İntihar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054375240</t>
+          <t>9789758245758</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Diwana</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758245185</t>
+          <t>9786054375240</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Zinacı</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789759010638</t>
+          <t>9789758245185</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ziman ü Raman</t>
+          <t>Zinacı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789759010317</t>
+          <t>9789759010638</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ziman u Jiyan</t>
+          <t>Ziman ü Raman</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758277100</t>
+          <t>9789759010317</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Zazaca - Türkçe Sözlük</t>
+          <t>Ziman u Jiyan</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758245574</t>
+          <t>9789758277100</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Metinleri</t>
+          <t>Zazaca - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789759010003</t>
+          <t>9789758245574</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Güney Hazinesi</t>
+          <t>Yitik Zaman Metinleri</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758245062</t>
+          <t>9789759010003</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
+          <t>Yılmaz Güney Hazinesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758245079</t>
+          <t>9789758245062</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Her Dil Bir Halktır</t>
+          <t>Yeni ve Yakın Çağda Kürt Siyaset Tarihi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>5.56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054375172</t>
+          <t>9789758245079</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yasak Ayıp Günah ve Cazibe</t>
+          <t>Yaşayan Her Dil Bir Halktır</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000001728</t>
+          <t>9786054375172</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
+          <t>Yasak Ayıp Günah ve Cazibe</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000010686</t>
+          <t>3990000001728</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Zilan, Agir U Stranen Jiyane</t>
+          <t>Yakın Doğu’da Koçgiri ve Dersim Kızılbaş Kürd Soykırımı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>45</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054375554</t>
+          <t>3990000010686</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yakın Doğu’da Kadın</t>
+          <t>Zilan, Agir U Stranen Jiyane</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9799759010125</t>
+          <t>9786054375554</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ya Ji Sevan Ü Wedetir</t>
+          <t>Yakın Doğu’da Kadın</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9799758245092</t>
+          <t>9799759010125</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Xewna Ave</t>
+          <t>Ya Ji Sevan Ü Wedetir</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789759010805</t>
+          <t>9799758245092</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Weneyen Kesere</t>
+          <t>Xewna Ave</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054375332</t>
+          <t>9789759010805</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
+          <t>Weneyen Kesere</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758245970</t>
+          <t>9786054375332</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ulus ve Roman</t>
+          <t>Uzak ve Yakın Geçmişiyle Oxçiyan</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789759010454</t>
+          <t>9789758245970</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>U Helbest Berdewam E</t>
+          <t>Ulus ve Roman</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789759010515</t>
+          <t>9789759010454</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
+          <t>U Helbest Berdewam E</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758245437</t>
+          <t>9789759010515</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Şiyari</t>
+          <t>Türkiye’nin Çağdaşlaşması ve Kürtler</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054375387</t>
+          <t>9789758245437</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
+          <t>Xewnen Şiyari</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758245796</t>
+          <t>9786054375387</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Devlet ve Demokrasi</t>
+          <t>Türkiye’de Resmi İdeoloji Kürt Hareketi ve Çözüm</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789759010164</t>
+          <t>9789758245796</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
+          <t>Türkiye’de Devlet ve Demokrasi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758245413</t>
+          <t>9789759010164</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tutkular ve Tutsaklar</t>
+          <t>Türkiye Kürdistan Demokrat Partisi 1968 / 235 Antalya Davası Savunması</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758245314</t>
+          <t>9789758245413</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
+          <t>Tutkular ve Tutsaklar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758245345</t>
+          <t>9789758245314</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
+          <t>Teyre Baz ya da Bir Kürt İşadamı Hüseyin Baybaşin</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789758245741</t>
+          <t>9789758245345</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Kürt-Türk İlişkileri</t>
+          <t>Tarikat - Kara Para - Kemalizm Üçgeninde Milli Görüş</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789758245007</t>
+          <t>9789758245741</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
+          <t>Tarihte Kürt-Türk İlişkileri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054375349</t>
+          <t>9789758245007</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden: Peri Vadisi</t>
+          <t>Tarihin Tarihi Kürtlerde Tarih Tarihte Kadın</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>450</v>
+        <v>65</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789759010362</t>
+          <t>9786054375349</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
+          <t>Tanıkların Dilinden: Peri Vadisi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9799759010132</t>
+          <t>9789759010362</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Şorbe u Fedi - Xela u Xeyidi</t>
+          <t>Tanıkların Dilinden Ermeni Soykırımı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789759010041</t>
+          <t>9799759010132</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şivane Berxan</t>
+          <t>Şorbe u Fedi - Xela u Xeyidi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789759010324</t>
+          <t>9789759010041</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Şeven Koçber</t>
+          <t>Şivane Berxan</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789759010089</t>
+          <t>9789759010324</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Şerren Sasune (1925-1937)</t>
+          <t>Şeven Koçber</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789759010188</t>
+          <t>9789759010089</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Kıskançlığın Bedeli</t>
+          <t>Şerren Sasune (1925-1937)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789758245802</t>
+          <t>9789759010188</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
+          <t>Yabancı Kıskançlığın Bedeli</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>3990000010432</t>
+          <t>9789758245802</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Şer Li Çiya - Şex Zayir</t>
+          <t>Şerkoy’dan Sultan Selahaddin Eyyubiye</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054375257</t>
+          <t>3990000010432</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Süryani Cephesinde Bir Giritli</t>
+          <t>Şer Li Çiya - Şex Zayir</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789759010195</t>
+          <t>9786054375257</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sürgünde Kaldı Mezarları</t>
+          <t>Süryani Cephesinde Bir Giritli</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>4444444444230</t>
+          <t>9789759010195</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sömürge İnsan</t>
+          <t>Sürgünde Kaldı Mezarları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3990000003151</t>
+          <t>4444444444230</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Pinekiri</t>
+          <t>Sömürge İnsan</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054375516</t>
+          <t>3990000003151</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Soroye Melle</t>
+          <t>Xewnen Pinekiri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9799759010262</t>
+          <t>9786054375516</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Siyen Şikesti</t>
+          <t>Soroye Melle</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789759010140</t>
+          <t>9799759010262</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sisli Günler</t>
+          <t>Siyen Şikesti</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758245840</t>
+          <t>9789759010140</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Silvan’da Ağıt</t>
+          <t>Sisli Günler</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789759010331</t>
+          <t>9789758245840</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Serkeftina Moristanan</t>
+          <t>Silvan’da Ağıt</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789758245277</t>
+          <t>9789759010331</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Serhildan</t>
+          <t>Serkeftina Moristanan</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>32</v>
+        <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758245819</t>
+          <t>9789758245277</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Se Buyer U Sinema</t>
+          <t>Serhildan</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>120</v>
+        <v>32</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789758245178</t>
+          <t>9789758245819</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sam Zal ve Oğlu Rüstem</t>
+          <t>Se Buyer U Sinema</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789759010843</t>
+          <t>9789758245178</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Rupelek Ji Diroka Zeredeştiyan</t>
+          <t>Sam Zal ve Oğlu Rüstem</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789189224322</t>
+          <t>9789759010843</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Rojnamevan</t>
+          <t>Rupelek Ji Diroka Zeredeştiyan</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789758245789</t>
+          <t>9789189224322</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
+          <t>Rojnamevan</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789759010690</t>
+          <t>9789758245789</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Riştey Mirwari</t>
+          <t>Rojnamegeri u Pivanen We Yen Sereke</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>27.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054375561</t>
+          <t>9789759010690</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ray Raman u Biranin</t>
+          <t>Riştey Mirwari</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054375509</t>
+          <t>9786054375561</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Serjin</t>
+          <t>Ray Raman u Biranin</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>70</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789759010997</t>
+          <t>9786054375509</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Serhildana Seyidan u Berazan</t>
+          <t>Serjin</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789759010300</t>
+          <t>9789759010997</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Raveya Peyvan</t>
+          <t>Serhildana Seyidan u Berazan</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786056438622</t>
+          <t>9789759010300</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Çime Esqi To Dero</t>
+          <t>Raveya Peyvan</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000063332</t>
+          <t>9786056438622</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
+          <t>Çime Esqi To Dero</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054375578</t>
+          <t>3990000063332</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mıhe Bazid u Zerin</t>
+          <t>Bi Zimane Dayike Perwerdeyi Kurdi / Anadille Kürdçe Eğitim</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9799756320050</t>
+          <t>9786054375578</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kulilken Qeşaye</t>
+          <t>Mıhe Bazid u Zerin</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>6.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789758245628</t>
+          <t>9799756320050</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Govendistan</t>
+          <t>Kulilken Qeşaye</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>45</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789759094195</t>
+          <t>9789758245628</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Asus</t>
+          <t>Govendistan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>11.11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786056555237</t>
+          <t>9789759094195</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Parıldayan Ay</t>
+          <t>Asus</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786056555220</t>
+          <t>9786056555237</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Karlar Hala Beyaz Yağıyor</t>
+          <t>Parıldayan Ay</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789759010225</t>
+          <t>9786056555220</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Seslenen Yürektir</t>
+          <t>Karlar Hala Beyaz Yağıyor</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789759010973</t>
+          <t>9789759010225</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Çewlik Bir Şiirdir Şimdi</t>
+          <t>Seslenen Yürektir</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9799758245115</t>
+          <t>9789759010973</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Dağlarımda Öldür Beni!</t>
+          <t>Çewlik Bir Şiirdir Şimdi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3990000037595</t>
+          <t>9799758245115</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mardin'de Oda Kültürü</t>
+          <t>Dağlarımda Öldür Beni!</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789759010201</t>
+          <t>3990000037595</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kültür Mirası Adıyaman</t>
+          <t>Mardin'de Oda Kültürü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059649155</t>
+          <t>9789759010201</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Eine Reise Durch Das Leben Eines</t>
+          <t>İnsanlığın Kültür Mirası Adıyaman</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059649131</t>
+          <t>9786059649155</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Anamın Hikayesi</t>
+          <t>Eine Reise Durch Das Leben Eines</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059649148</t>
+          <t>9786059649131</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Tinda Ana</t>
+          <t>Anamın Hikayesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000022037</t>
+          <t>9786059649148</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Ez Ji Jiyame</t>
+          <t>Tinda Ana</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000032501</t>
+          <t>3990000022037</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
+          <t>Ez Ji Jiyame</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789759010034</t>
+          <t>3990000032501</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kemale Eremedim</t>
+          <t>Kurte Lekolinek Ji Diroka Kurdistane</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789759010461</t>
+          <t>9789759010034</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Welato!</t>
+          <t>Kemale Eremedim</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789759010768</t>
+          <t>9789759010461</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dicle’ye Atılan Karanfilim Ben</t>
+          <t>Welato!</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789759010911</t>
+          <t>9789759010768</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>An, Yaşamın Sureti Keko</t>
+          <t>Dicle’ye Atılan Karanfilim Ben</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059649100</t>
+          <t>9789759010911</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
+          <t>An, Yaşamın Sureti Keko</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059649025</t>
+          <t>9786059649100</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Zagros'un Ötesine</t>
+          <t>Ailemize Karşı Başlatılan Operasyonlar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059649032</t>
+          <t>9786059649025</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Suda Arınan</t>
+          <t>Zagros'un Ötesine</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059649001</t>
+          <t>9786059649032</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Maraş Katliamı</t>
+          <t>Suda Arınan</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059649018</t>
+          <t>9786059649001</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dağlarında</t>
+          <t>Maraş Katliamı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000025829</t>
+          <t>9786059649018</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hrant'ın Katil(ler)i...</t>
+          <t>Dersim Dağlarında</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>3990000029184</t>
+          <t>3990000025829</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Finalist Dörtlükler</t>
+          <t>Hrant'ın Katil(ler)i...</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786056555275</t>
+          <t>3990000029184</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>MS'le Çeyrek Asır</t>
+          <t>Finalist Dörtlükler</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056555268</t>
+          <t>9786056555275</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sara'nın Düşleri</t>
+          <t>MS'le Çeyrek Asır</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>3990000029169</t>
+          <t>9786056555268</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
+          <t>Sara'nın Düşleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>9.9</v>
+        <v>400</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059649087</t>
+          <t>3990000029169</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İntizar</t>
+          <t>Zarema Kovara Çarmehane ye Rexne u Teoriye Sal : 2 Hejmar : 5 İlon, Cotmeh, Mijdar, Kanun 2015</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>100</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059649070</t>
+          <t>9786059649087</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi Paradigmaları</t>
+          <t>İntizar</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059649094</t>
+          <t>9786059649070</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kuşluk Vakti Şiirleri</t>
+          <t>Sınıf Mücadelesi Paradigmaları</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059649124</t>
+          <t>9786059649094</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Armenak Bakırcıyan</t>
+          <t>Kuşluk Vakti Şiirleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059649063</t>
+          <t>9786059649124</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
+          <t>Armenak Bakırcıyan</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>600</v>
+        <v>75</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786056555244</t>
+          <t>9786059649063</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçinde Konya’daki Kürtler</t>
+          <t>Osmanlı ve Türkiye Tarihine Bakışlar</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786056494475</t>
+          <t>9786056555244</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Mentollü Yazılar</t>
+          <t>Tarih İçinde Konya’daki Kürtler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059649056</t>
+          <t>9786056494475</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
+          <t>Mentollü Yazılar</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786056438646</t>
+          <t>9786059649056</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sessizliği</t>
+          <t>Kadim Kürt İnanışı Kızılbaşlık Kökeni Evrimi ve Felsefesi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789759010720</t>
+          <t>9786056438646</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Biz Ermeniler ve Türkler</t>
+          <t>Gecenin Sessizliği</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789759010256</t>
+          <t>9789759010720</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
+          <t>Biz Ermeniler ve Türkler</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054375219</t>
+          <t>9789759010256</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Biranin u Şahidiya Hinek Buyeran</t>
+          <t>Bitlis Beyi Abdal Han’a Gönderilen Kanlı Ekmek</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990000066559</t>
+          <t>9786054375219</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bir Kürt Olarak Yaşamım</t>
+          <t>Biranin u Şahidiya Hinek Buyeran</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>105</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054375318</t>
+          <t>3990000066559</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bir DDKO’lunun Kürt Yaşamı</t>
+          <t>Bir Kürt Olarak Yaşamım</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>3990000029416</t>
+          <t>9786054375318</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bingöl Dengbejleri</t>
+          <t>Bir DDKO’lunun Kürt Yaşamı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>105</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789759010775</t>
+          <t>3990000029416</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
+          <t>Bingöl Dengbejleri</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789759010416</t>
+          <t>9789759010775</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
+          <t>Bi Pirs ü Bersivan - Diroka Kurd ü Kurdistan Cild: 1</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786054375271</t>
+          <t>9789759010416</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Ben İsyancı Bir Kürdüm</t>
+          <t>Bi Koviti, Rumeti U Qaçaxti Jiyana Min</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758245390</t>
+          <t>9786054375271</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Batının Yeni Doğu Seferi</t>
+          <t>Ben İsyancı Bir Kürdüm</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789759010539</t>
+          <t>9789758245390</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
+          <t>Batının Yeni Doğu Seferi</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758245550</t>
+          <t>9789759010539</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Bablekan Pustaki Siyaset Pususunda</t>
+          <t>Banga Ji Heskife-Hasankeyf’ten Sesleniş</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789759010652</t>
+          <t>9789758245550</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Kürtleri</t>
+          <t>Bablekan Pustaki Siyaset Pususunda</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789758245956</t>
+          <t>9789759010652</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 3</t>
+          <t>Azerbaycan Kürtleri</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>175</v>
+        <v>80</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789758245949</t>
+          <t>9789758245956</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 2</t>
+          <t>Awaza Serpehatiyan 3</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>3990000014027</t>
+          <t>9789758245949</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Awaza Serpehatiyan 1</t>
+          <t>Awaza Serpehatiyan 2</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789759010379</t>
+          <t>3990000014027</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
+          <t>Awaza Serpehatiyan 1</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054375608</t>
+          <t>9789759010379</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 6</t>
+          <t>Avrupa Birliği’nde Devlet ve Fransa’da Korsika</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756054371</t>
+          <t>9786054375608</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 5</t>
+          <t>Av Zelal Bu - 6</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789759010881</t>
+          <t>9789756054371</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 4</t>
+          <t>Av Zelal Bu - 5</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789759010492</t>
+          <t>9789759010881</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 3</t>
+          <t>Av Zelal Bu - 4</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758245918</t>
+          <t>9789759010492</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu - 2</t>
+          <t>Av Zelal Bu - 3</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789758245543</t>
+          <t>9789758245918</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Av Zelal Bu</t>
+          <t>Av Zelal Bu - 2</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>3990000013688</t>
+          <t>9789758245543</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
+          <t>Av Zelal Bu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758245024</t>
+          <t>3990000013688</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kısa Tarihi</t>
+          <t>Autobiyografiya Ebdurrezaq Bedirxan / Abdurrezak Bedirhan Otobiyografya</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789759010669</t>
+          <t>9789758245024</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Asım</t>
+          <t>Aşkın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789759010027</t>
+          <t>9789759010669</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ararat Yolcuları</t>
+          <t>Asım</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789758245604</t>
+          <t>9789759010027</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ape Kal</t>
+          <t>Ararat Yolcuları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789758245406</t>
+          <t>9789758245604</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Antranik Paşa</t>
+          <t>Ape Kal</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054375110</t>
+          <t>9789758245406</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Anılar</t>
+          <t>Antranik Paşa</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>3990000016555</t>
+          <t>9786054375110</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
+          <t>Anılar</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054375127</t>
+          <t>3990000016555</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Alişer Efendi ve Zarife Xatun</t>
+          <t>Amed’te Firari Sevdalar Soğuk Kent Sıcak Kente Dönüşürken</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054375226</t>
+          <t>9786054375127</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Alevinin Gelini</t>
+          <t>Alişer Efendi ve Zarife Xatun</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054375189</t>
+          <t>9786054375226</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
+          <t>Alevinin Gelini</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789759010522</t>
+          <t>9786054375189</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ağlayın!</t>
+          <t>Ağrı Kürt Direnişi ve Zilan Katliamı (1926-1931)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>3990000016554</t>
+          <t>9789759010522</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili Kadın</t>
+          <t>Ağlayın!</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>3990000010409</t>
+          <t>3990000016554</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
+          <t>Acının Dili Kadın</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789759010409</t>
+          <t>3990000010409</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Alaca</t>
+          <t>Abidin Dino İle Söyleşiler; Yazılar: Hayat ve Sanat</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758245697</t>
+          <t>9789759010409</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıla Girerken Kürtler</t>
+          <t>Abdurrahman Alaca</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758245826</t>
+          <t>9789758245697</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
+          <t>21. Yüzyıla Girerken Kürtler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>3990000029396</t>
+          <t>9789758245826</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Sen Giderken</t>
+          <t>11 Eylül ABD Türkiye ve Küreselleşme</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786056555213</t>
+          <t>3990000029396</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İkiz Kayalar</t>
+          <t>Sen Giderken</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786056494468</t>
+          <t>9786056555213</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Ana Tanrıçadan Modern Köleye</t>
+          <t>İkiz Kayalar</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786056555206</t>
+          <t>9786056494468</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kolera Cumhuriyeti</t>
+          <t>Ana Tanrıçadan Modern Köleye</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786056494444</t>
+          <t>9786056555206</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sekizinci Ölüm</t>
+          <t>Kolera Cumhuriyeti</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786056494437</t>
+          <t>9786056494444</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
+          <t>Sekizinci Ölüm</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789758245659</t>
+          <t>9786056494437</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Bıraktığım Yer</t>
+          <t>Defolup Giden "Bir Şizofrenin Günlüğü"</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786056438615</t>
+          <t>9789758245659</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
+          <t>Yüreğimi Bıraktığım Yer</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000066522</t>
+          <t>9786056438615</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Karıncanın Safı</t>
+          <t>Ferhange Termen Kimyewi / Kimyasal Terimler Sözlüğü /Chemical Terms Dictionary</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9799758245887</t>
+          <t>3990000066522</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Pixço</t>
+          <t>Karıncanın Safı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789759010485</t>
+          <t>9799758245887</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Paris Gösteri - Kent</t>
+          <t>Pixço</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000014148</t>
+          <t>9789759010485</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Özlemin Gül Sureti</t>
+          <t>Paris Gösteri - Kent</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000014217</t>
+          <t>3990000014148</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Özlem</t>
+          <t>Özlemin Gül Sureti</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>45</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789759010577</t>
+          <t>3990000014217</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
+          <t>Özlem</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789759010232</t>
+          <t>9789759010577</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
+          <t>Öncesi ve Sonrasıyla 1925 Kürt Direnişi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789758245383</t>
+          <t>9789759010232</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Dili</t>
+          <t>Öcalan’ın Moskova Günleri Gülnar ve Öcalan</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054375035</t>
+          <t>9789758245383</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Nive Şeve u Tirki?</t>
+          <t>Ormanın Dili</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054375394</t>
+          <t>9786054375035</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nışana Hebuna Me Zıman</t>
+          <t>Nive Şeve u Tirki?</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789759010430</t>
+          <t>9786054375394</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Neviya Çiyayeki</t>
+          <t>Nışana Hebuna Me Zıman</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054375400</t>
+          <t>9789759010430</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
+          <t>Neviya Çiyayeki</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054375080</t>
+          <t>9786054375400</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Kürtler</t>
+          <t>Nemrut Topraklarında Suskunluk Sarmalı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>55</v>
+        <v>120</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000003332</t>
+          <t>9786054375080</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Nasandina Kevneşopen Ezdiyatiye</t>
+          <t>Nazım Hikmet ve Kürtler</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>250</v>
+        <v>55</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789759010874</t>
+          <t>3990000003332</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Nar Renginde Bir İklim</t>
+          <t>Nasandina Kevneşopen Ezdiyatiye</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789758245703</t>
+          <t>9789759010874</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Hesret</t>
+          <t>Nar Renginde Bir İklim</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789759010058</t>
+          <t>9789758245703</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Qurtek Evin</t>
+          <t>Hesret</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9799758245139</t>
+          <t>9789759010058</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ı Anlamak</t>
+          <t>Qurtek Evin</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9799759010293</t>
+          <t>9799758245139</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Zaroken Me</t>
+          <t>Nazım’ı Anlamak</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786056438639</t>
+          <t>9799759010293</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
+          <t>Zaroken Me</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>3990000066553</t>
+          <t>9786056438639</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Çığlığı</t>
+          <t>Kürt ve Ermeni Soykırımları: Sansür ve İnkardan İkrara</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786056438608</t>
+          <t>3990000066553</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
+          <t>Dersim'in Çığlığı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786056438653</t>
+          <t>9786056438608</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Aluçlu Hikayeleri</t>
+          <t>Ayten'in Acıklı Akıbetini Anlattılar</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786056438677</t>
+          <t>9786056438653</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Acının Dili ve Rengi</t>
+          <t>Aluçlu Hikayeleri</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786056438660</t>
+          <t>9786056438677</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
+          <t>Acının Dili ve Rengi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059649162</t>
+          <t>9786056438660</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yenik Ordunun Generali Kemal Pir</t>
+          <t>Göbekli Tepe Uygarlığı - Xerawreşk</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059649384</t>
+          <t>9786059649162</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Demdir</t>
+          <t>Yenik Ordunun Generali Kemal Pir</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059649391</t>
+          <t>9786059649384</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Adam</t>
+          <t>Demdir</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059649407</t>
+          <t>9786059649391</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Kolane Dıle Mın</t>
+          <t>Başka Bir Adam</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059649414</t>
+          <t>9786059649407</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Acının Coğrafyası</t>
+          <t>Kolane Dıle Mın</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059649445</t>
+          <t>9786059649414</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Acı Bir Çığlık -1</t>
+          <t>Acının Coğrafyası</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789759010850</t>
+          <t>9786059649445</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Şiir Devam Ediyor</t>
+          <t>Sessiz Acı Bir Çığlık -1</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059649421</t>
+          <t>9789759010850</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Lal Meryem</t>
+          <t>Şiir Devam Ediyor</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059649353</t>
+          <t>9786059649421</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
+          <t>Lal Meryem</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789759010959</t>
+          <t>9786059649353</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>1915 - Bir Papazın Günlüğü</t>
+          <t>Yaşayanların Tanıklığında Dersim Alevi Kırmanc Katliamı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059649308</t>
+          <t>9789759010959</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Dar-ı Sır</t>
+          <t>1915 - Bir Papazın Günlüğü</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>300</v>
+        <v>32</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059649322</t>
+          <t>9786059649308</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Tabu 2</t>
+          <t>Dar-ı Sır</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059649179</t>
+          <t>9786059649322</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Dağ Lalesi</t>
+          <t>Tabu 2</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059649360</t>
+          <t>9786059649179</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Ji Bo Zarokan - Coğrafya</t>
+          <t>Bozkırda Bir Dağ Lalesi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786056494499</t>
+          <t>9786059649360</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Kürdlerin Genel Tarihi</t>
+          <t>Ji Bo Zarokan - Coğrafya</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059649315</t>
+          <t>9786056494499</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Pelav</t>
+          <t>Kürdlerin Genel Tarihi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
+          <t>9786059649315</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Pelav</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
           <t>9786059649773</t>
         </is>
       </c>
-      <c r="B330" s="1" t="inlineStr">
+      <c r="B331" s="1" t="inlineStr">
         <is>
           <t>Terorist</t>
         </is>
       </c>
-      <c r="C330" s="1">
+      <c r="C331" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>