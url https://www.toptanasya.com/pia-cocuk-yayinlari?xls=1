--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,1000 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786050202960</t>
+          <t>9786050200133</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Labirent  Ara - Bul</t>
+          <t>Yavru Kuş Uçsun mu?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789754689723</t>
+          <t>9789754688986</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Oku Oku Çok Oku</t>
+          <t>Ünite Şiirleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786050202977</t>
+          <t>9789754688955</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Noktadan Noktaya Birleştir - Boya</t>
+          <t>Uzaylı Cüceler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786050203103</t>
+          <t>9789754688962</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kes Yapıştır - Resmi Tamamla</t>
+          <t>Müzisyen Karıncalar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786050205428</t>
+          <t>9786050200164</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Kolay Origami</t>
+          <t>Hoppala Sincap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786050208139</t>
+          <t>9786050200171</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Öğreniyorum</t>
+          <t>Harika Bir Buluş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786050208122</t>
+          <t>9789754688931</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum</t>
+          <t>Bulutlarda İnecek Var</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050208177</t>
+          <t>9789754688993</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Süper Zeka Oyunları 4. Sınıf</t>
+          <t>Bir Tepsi Baklava</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786050208160</t>
+          <t>9786050200188</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Süper Zeka Oyunları</t>
+          <t>Arkadaşım Barış</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050208153</t>
+          <t>9789754688924</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Süper Zeka Oyunları</t>
+          <t>Altın Pullu Balık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050208146</t>
+          <t>9789754689679</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Süper Zeka Oyunları</t>
+          <t>Tip Top Tip Top Yağmur Yağıyor</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050208085</t>
+          <t>9786050200157</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Harfleri Öğreniyorum - Bilişsel Beceri El Göz Koordinasyonu</t>
+          <t>Tintin ile Tonton</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050205831</t>
+          <t>9789754688979</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Eğlenelim Öğrenelim 7 - 8 Yaş</t>
+          <t>Sevgili Robotlarım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050205824</t>
+          <t>9789754689761</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eğlenelim Öğrenelim 6-7 Yaş</t>
+          <t>Sev Sev Herkesi Sev</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050205848</t>
+          <t>9789754688948</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Eğlenelim Öğrenelim 8-9 Yaş</t>
+          <t>Pirates ve Fiyasko</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050205800</t>
+          <t>9786050200140</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eğlenelim Öğrenelim 4-5 Yaş</t>
+          <t>Uğurböceği</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050205817</t>
+          <t>9789754689976</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Eğlenelim Öğrenelim 5-6 Yaş</t>
+          <t>Ben de Ressamım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050205640</t>
+          <t>9789754689419</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Hayvanları Çiz Bakalım</t>
+          <t>Boyuyorum Eğleniyorum</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050205626</t>
+          <t>9786050202960</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Oyun Kitabı</t>
+          <t>Labirent  Ara - Bul</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050205039</t>
+          <t>9789754689723</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kendi Maskeni Kendin Yap</t>
+          <t>Oku Oku Çok Oku</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050204629</t>
+          <t>9786050202977</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens’in Büyük Macera Kitabı</t>
+          <t>Noktadan Noktaya Birleştir - Boya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050204490</t>
+          <t>9786050203103</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı - 9</t>
+          <t>Kes Yapıştır - Resmi Tamamla</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050204452</t>
+          <t>9786050205428</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 10 - Dinazor Parkı</t>
+          <t>Herkes İçin Kolay Origami</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050204476</t>
+          <t>9786050208139</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 7 : Gölgesini Bul</t>
+          <t>İngilizce Öğreniyorum</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050204469</t>
+          <t>9786050208122</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 6 : Noktadan Noktaya</t>
+          <t>Sayıları Öğreniyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050204483</t>
+          <t>9786050208177</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 8 : Parçaları Birleştir</t>
+          <t>Süper Zeka Oyunları 4. Sınıf</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050204377</t>
+          <t>9786050208160</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sudoku Öğreniyorum 3</t>
+          <t>3. Sınıf Süper Zeka Oyunları</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050204384</t>
+          <t>9786050208153</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sudoku Öğreniyorum 4</t>
+          <t>2. Sınıf Süper Zeka Oyunları</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050204353</t>
+          <t>9786050208146</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sudoku Öğreniyorum 1</t>
+          <t>1. Sınıf Süper Zeka Oyunları</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050204360</t>
+          <t>9786050208085</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sudoku Öğreniyorum 2</t>
+          <t>Harfleri Öğreniyorum - Bilişsel Beceri El Göz Koordinasyonu</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050204162</t>
+          <t>9786050205831</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Süper Çocuklara Labirent</t>
+          <t>Eğlenelim Öğrenelim 7 - 8 Yaş</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050204148</t>
+          <t>9786050205824</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Noktaları Birleştir</t>
+          <t>Eğlenelim Öğrenelim 6-7 Yaş</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050203714</t>
+          <t>9786050205848</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 4:  Ali Baba’nın Çiftliği - Sevimli Deniz Hayvanları</t>
+          <t>Eğlenelim Öğrenelim 8-9 Yaş</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050203721</t>
+          <t>9786050205800</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 5: Eğlenceli Kamp - Sevimli Korsanlar</t>
+          <t>Eğlenelim Öğrenelim 4-5 Yaş</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050203684</t>
+          <t>9786050205817</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 1</t>
+          <t>Eğlenelim Öğrenelim 5-6 Yaş</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050203707</t>
+          <t>9786050205640</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 3</t>
+          <t>Adım Adım Hayvanları Çiz Bakalım</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050203301</t>
+          <t>9786050205626</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tamamla - Boya - Parçasını Bul</t>
+          <t>Oyun Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789754689754</t>
+          <t>9786050205039</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Düşün Düşün İyi Düşün</t>
+          <t>Kendi Maskeni Kendin Yap</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050204155</t>
+          <t>9786050204629</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Süper Zeka Oyunları</t>
+          <t>Küçük Prens’in Büyük Macera Kitabı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050203691</t>
+          <t>9786050204490</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Etkinlik Zamanı 2</t>
+          <t>Şimdi Etkinlik Zamanı - 9</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050204131</t>
+          <t>9786050204452</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kes Yapıştır 2</t>
+          <t>Şimdi Etkinlik Zamanı 10 - Dinazor Parkı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050203288</t>
+          <t>9786050204476</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Taşıtlar</t>
+          <t>Şimdi Etkinlik Zamanı 7 : Gölgesini Bul</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789754689747</t>
+          <t>9786050204469</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ye Ye Az Ye</t>
+          <t>Şimdi Etkinlik Zamanı 6 : Noktadan Noktaya</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050202984</t>
+          <t>9786050204483</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Rakamlara Göre Boyama</t>
+          <t>Şimdi Etkinlik Zamanı 8 : Parçaları Birleştir</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050202953</t>
+          <t>9786050204377</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bulmacalı Boyama (Ara- Bul -Karıştır - Boya)</t>
+          <t>Sudoku Öğreniyorum 3</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050203110</t>
+          <t>9786050204384</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları Bul - Eşleştir</t>
+          <t>Sudoku Öğreniyorum 4</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050203028</t>
+          <t>9786050204353</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çiziyorum Boyuyorum</t>
+          <t>Sudoku Öğreniyorum 1</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786050203011</t>
+          <t>9786050204360</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Kolay ve Hızlı Resim Yap-Boya</t>
+          <t>Sudoku Öğreniyorum 2</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789754689662</t>
+          <t>9786050204162</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Okuyan Kedi Dizisi (10 Kitap Takım)</t>
+          <t>Süper Çocuklara Labirent</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789754689709</t>
+          <t>9786050204148</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ya Ya Ya Şa Şa Şa</t>
+          <t>Noktaları Birleştir</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789754689716</t>
+          <t>9786050203714</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Üşüdüm Üşüdüm</t>
+          <t>Şimdi Etkinlik Zamanı 4:  Ali Baba’nın Çiftliği - Sevimli Deniz Hayvanları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789754689686</t>
+          <t>9786050203721</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mırıl Mırıl Okuyan Kedi</t>
+          <t>Şimdi Etkinlik Zamanı 5: Eğlenceli Kamp - Sevimli Korsanlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789754689730</t>
+          <t>9786050203684</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Koş Koş Hızlı Koş</t>
+          <t>Şimdi Etkinlik Zamanı 1</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789754689693</t>
+          <t>9786050203707</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Yuva</t>
+          <t>Şimdi Etkinlik Zamanı 3</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789754689426</t>
+          <t>9786050203301</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Yiyecekler ve İçecekler</t>
+          <t>Tamamla - Boya - Parçasını Bul</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789754689563</t>
+          <t>9789754689754</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Vücudumuz Sağlığımız</t>
+          <t>Düşün Düşün İyi Düşün</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789754689433</t>
+          <t>9786050204155</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Taşıtlar</t>
+          <t>Süper Zeka Oyunları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789754689440</t>
+          <t>9786050203691</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Meyveler ve Sebzeler</t>
+          <t>Şimdi Etkinlik Zamanı 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789754689457</t>
+          <t>9786050204131</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Mevsimler</t>
+          <t>Kes Yapıştır 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789754689464</t>
+          <t>9786050203288</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Meslekler</t>
+          <t>Adım Adım Taşıtlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789754689471</t>
+          <t>9789754689747</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Hayvanlar ve Yavruları</t>
+          <t>Ye Ye Az Ye</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789754689488</t>
+          <t>9786050202984</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Haberleşme ve İletişim</t>
+          <t>Rakamlara Göre Boyama</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789754689501</t>
+          <t>9786050202953</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Boyuyorum Öğreniyorum - Giysiler</t>
+          <t>Bulmacalı Boyama (Ara- Bul -Karıştır - Boya)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786050203110</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Oyunları Bul - Eşleştir</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786050203028</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Çiziyorum Boyuyorum</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786050203011</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Kolay ve Hızlı Resim Yap-Boya</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789754689662</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Okuyan Kedi Dizisi (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789754689709</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Ya Ya Ya Şa Şa Şa</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789754689716</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Üşüdüm Üşüdüm</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789754689686</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Mırıl Mırıl Okuyan Kedi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789754689730</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Koş Koş Hızlı Koş</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789754689693</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Bir Yuva</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789754689426</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Yiyecekler ve İçecekler</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789754689563</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Vücudumuz Sağlığımız</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789754689433</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Taşıtlar</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789754689440</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Meyveler ve Sebzeler</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789754689457</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Mevsimler</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789754689464</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Meslekler</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789754689471</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Hayvanlar ve Yavruları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789754689488</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Haberleşme ve İletişim</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789754689501</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Boyuyorum Öğreniyorum - Giysiler</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9789754689495</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Boyuyorum Öğreniyorum - Eşya ve Oyuncaklar</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C83" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>