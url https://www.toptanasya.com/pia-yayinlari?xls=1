--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,625 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257389075</t>
+          <t>9786050203424</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yar Atan ve Yaratılış</t>
+          <t>Kalbim Rumeli’de Kaldı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257389068</t>
+          <t>9786050204520</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2025</t>
+          <t>Yaratıcı Cennet</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786050205015</t>
+          <t>9789754689143</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği Uzmanları (A-B-C) ve İşyeri Hekimlerinin Sınava Hazırlık El Kitabı</t>
+          <t>Yaşamlarını Tiyatroya Adayanlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786050204902</t>
+          <t>9789754685541</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Buz ve Ateş</t>
+          <t>Nevrotika</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257389020</t>
+          <t>9786050200119</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayali Sevdim</t>
+          <t>Gereksiz Taramalardan Kaçınamadım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257389044</t>
+          <t>9789754685565</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2024 - Kaşınan Göz Kapağı</t>
+          <t>Elde Makas Koşmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257389037</t>
+          <t>9789754680140</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2023</t>
+          <t>Aşkınızı İtiraf Etmenin En Güzel Yolu (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257389013</t>
+          <t>9789754685794</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2022</t>
+          <t>Aşk Başkadır</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257389006</t>
+          <t>9789754689273</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2020-2021</t>
+          <t>Bankacılar İçin Pratikte Satış</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050208344</t>
+          <t>9786050204308</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Oğuzname</t>
+          <t>Bir Adımda Uzakdoğu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>750</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050208023</t>
+          <t>9786050204537</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaşlık</t>
+          <t>Mistik Desenler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050207842</t>
+          <t>9786050203097</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Akıl Oyunları</t>
+          <t>Dünyaya Tekrar Gelsem</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050207828</t>
+          <t>9786050203943</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>IQ'nu Yükselt</t>
+          <t>Bilişsel Planlama ve İstanbul 5 Küp Planlama Kulesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050203387</t>
+          <t>9786050204759</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İki Aşkın Zülfikarı İmam-ı Azam</t>
+          <t>Geleneksel Türk Motifleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050204544</t>
+          <t>9786257389075</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Semboller</t>
+          <t>Yar Atan ve Yaratılış</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050204025</t>
+          <t>9786257389068</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale’m</t>
+          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2025</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050202557</t>
+          <t>9786050205015</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tutku Dersleri</t>
+          <t>İş Güvenliği Uzmanları (A-B-C) ve İşyeri Hekimlerinin Sınava Hazırlık El Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050201994</t>
+          <t>9786050204902</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Gazinin Anıları</t>
+          <t>Buz ve Ateş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789754685534</t>
+          <t>9786257389020</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Çikolata Gibidir</t>
+          <t>Bir Hayali Sevdim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050202342</t>
+          <t>9786257389044</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Elli Kelime</t>
+          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2024 - Kaşınan Göz Kapağı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789754689198</t>
+          <t>9786257389037</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Duvarsız Avlu - Bozcaada</t>
+          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2023</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050203578</t>
+          <t>9786257389013</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aklımdaki Şeytan</t>
+          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2022</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050203318</t>
+          <t>9786257389006</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de Güney Aydın Cepheleri ve Efelerin Karargahı Yenipazar</t>
+          <t>Ümit Kaftancıoğlu Öykü Ödülleri 2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050202175</t>
+          <t>9786050208344</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadelede Menteşe Sancağı ve Yörük Ali Efe</t>
+          <t>Oğuzname</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050202281</t>
+          <t>9786050208023</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tekne Kazıntısı</t>
+          <t>Kızılbaşlık</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789754685688</t>
+          <t>9786050207842</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tam İstediğim Gibi</t>
+          <t>Akıl Oyunları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050200881</t>
+          <t>9786050207828</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şiirsiz</t>
+          <t>IQ'nu Yükselt</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789754686166</t>
+          <t>9786050203387</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar</t>
+          <t>İki Aşkın Zülfikarı İmam-ı Azam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050202540</t>
+          <t>9786050204544</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mezarlar - Işıklar</t>
+          <t>Sihirli Semboller</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789754685510</t>
+          <t>9786050204025</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mavi Mucize</t>
+          <t>Siyah Lale’m</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050202373</t>
+          <t>9786050202557</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kurutulmuş Kelebekler</t>
+          <t>Tutku Dersleri</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050200201</t>
+          <t>9786050201994</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kirese</t>
+          <t>Bir Gazinin Anıları</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050202533</t>
+          <t>9789754685534</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kanser</t>
+          <t>Erkekler Çikolata Gibidir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789754685640</t>
+          <t>9786050202342</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fuck-Up</t>
+          <t>Elli Kelime</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789754688245</t>
+          <t>9789754689198</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dokunuş</t>
+          <t>Duvarsız Avlu - Bozcaada</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050202526</t>
+          <t>9786050203578</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Devler</t>
+          <t>Aklımdaki Şeytan</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789754685671</t>
+          <t>9786050203318</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşklar ve Yalanlar</t>
+          <t>Milli Mücadele'de Güney Aydın Cepheleri ve Efelerin Karargahı Yenipazar</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789754685480</t>
+          <t>9786050202175</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşk Acısı Kilo Verdirir</t>
+          <t>Milli Mücadelede Menteşe Sancağı ve Yörük Ali Efe</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786050202281</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Tekne Kazıntısı</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789754685688</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Tam İstediğim Gibi</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786050200881</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Şiirsiz</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789754686166</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Sıkı Dostlar</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786050202540</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Mezarlar - Işıklar</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789754685510</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Mucize</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786050202373</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kurutulmuş Kelebekler</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786050200201</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Kirese</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786050202533</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Kanser</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789754685640</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Fuck-Up</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789754688245</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Dokunuş</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786050202526</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Devler</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789754685671</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Aşklar ve Yalanlar</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789754685480</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Acısı Kilo Verdirir</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9786050200492</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Anau’lu Anadolu</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C54" s="1">
         <v>650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>