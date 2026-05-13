--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -769,51 +769,51 @@
         <is>
           <t>8682974923046</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Step-by-step Coding, Algorithm And Attention Development 2 - Grade-Level 2 - Ages 4-6</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>396.61</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>8682974923237</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Find the Differences-1 (Level 1) - Search, Find and Mark the Hidden Objects-1 - Ages 2-5</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>268</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>8682974923244</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Find the Differences-2 (Level 2) - Search, Find and Mark the Hidden Objects-2 - Ages 2-5</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>268</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>8682974923107</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>