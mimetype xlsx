--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -85,490 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057243799</t>
+          <t>9786057011275</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alternatif</t>
+          <t>Menümüzde Aşk Var (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057243768</t>
+          <t>9786058032101</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji ve Semboller</t>
+          <t>Senden Vazgeçmem</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057243744</t>
+          <t>9786058032125</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Koç Gibi Düşünmek</t>
+          <t>Kalbimi Geri Verir misin?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057243737</t>
+          <t>9786057011206</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İstiyorsanız</t>
+          <t>2021 Astroloji Ajandası ve Ephemeris (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057243751</t>
+          <t>9786058032194</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Olmadan da Olur</t>
+          <t>Bir Duygudan Fazlası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057243720</t>
+          <t>9786058032170</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji ve Aşk</t>
+          <t>Tutkunun Savaşı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>570</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057243713</t>
+          <t>9786058032187</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet Tutsağı</t>
+          <t>Frezya</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057243706</t>
+          <t>9786058032163</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyaya Hayır De! - Pozitif Bir Şekilde Bağlı Kalmanızı Sağlayacak Basit İpuçları</t>
+          <t>Aşk Benim Hamurumda Var</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057369093</t>
+          <t>9786057243799</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ete Hayır De! - Hayvansal Ürünleri Azaltmanıza Yardımcı Olacak Basit İpuçları ve Kolay Tarifler</t>
+          <t>Alternatif</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057369086</t>
+          <t>9786057243768</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şekere Hayır De! - Şekeri Hayatınızdan Çıkarmak için İpuçları ve Kolay Tarifler</t>
+          <t>Numeroloji ve Semboller</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057369062</t>
+          <t>9786057243744</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Plastiğe Hayır De! - Daha Az Plastik Kullanmanın 101 Kolay Yolu</t>
+          <t>Koç Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057369079</t>
+          <t>9786057243737</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Atığa Hayır De! - Daha Az Atık Çıkarmanın 101 Kolay Yolu</t>
+          <t>Kazanmak İstiyorsanız</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057369055</t>
+          <t>9786057243751</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyüyen Neşe</t>
+          <t>Mükemmel Olmadan da Olur</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057369048</t>
+          <t>9786057243720</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İleri Seviye Numeroloji</t>
+          <t>Numeroloji ve Aşk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>750</v>
+        <v>570</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057369031</t>
+          <t>9786057243713</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sesi</t>
+          <t>Hürriyet Tutsağı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057369024</t>
+          <t>9786057243706</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Zayıflamanın Tadı Hiçbir Yemekte Yok</t>
+          <t>Sosyal Medyaya Hayır De! - Pozitif Bir Şekilde Bağlı Kalmanızı Sağlayacak Basit İpuçları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057369017</t>
+          <t>9786057369093</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sakin Nefes, Sakin Zihin</t>
+          <t>Ete Hayır De! - Hayvansal Ürünleri Azaltmanıza Yardımcı Olacak Basit İpuçları ve Kolay Tarifler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057369000</t>
+          <t>9786057369086</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Pencere Önü Bahçıvanı (Ciltli)</t>
+          <t>Şekere Hayır De! - Şekeri Hayatınızdan Çıkarmak için İpuçları ve Kolay Tarifler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>850</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057011299</t>
+          <t>9786057369062</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gören Gözler</t>
+          <t>Plastiğe Hayır De! - Daha Az Plastik Kullanmanın 101 Kolay Yolu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057011282</t>
+          <t>9786057369079</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklerin Dili (Ciltli)</t>
+          <t>Atığa Hayır De! - Daha Az Atık Çıkarmanın 101 Kolay Yolu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057011268</t>
+          <t>9786057369055</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gülün Bilgeliği (Ciltli)</t>
+          <t>Büyüyen Neşe</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>460</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057011251</t>
+          <t>9786057369048</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Pervin’in Bahçesinden Güzellik İksirleri</t>
+          <t>İleri Seviye Numeroloji</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057011244</t>
+          <t>9786057369031</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ay Parçasının Güz Yaşları</t>
+          <t>Deniz'in Sesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057011237</t>
+          <t>9786057369024</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji Kitabı</t>
+          <t>Zayıflamanın Tadı Hiçbir Yemekte Yok</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>840</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057011220</t>
+          <t>9786057369017</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mucizeler Adası</t>
+          <t>Sakin Nefes, Sakin Zihin</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057011213</t>
+          <t>9786057369000</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nesilden Nesile Güzellik Sırları (Ciltli)</t>
+          <t>Pencere Önü Bahçıvanı (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>470</v>
+        <v>850</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058032156</t>
+          <t>9786057011299</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Değişmekle Başlar</t>
+          <t>Gören Gözler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058032149</t>
+          <t>9786057011282</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bunun Bana Hediyesi Ne?</t>
+          <t>Çiçeklerin Dili (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058032132</t>
+          <t>9786057011268</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zambak Baharı (Ciltli)</t>
+          <t>Gülün Bilgeliği (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
+          <t>9786057011251</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Pervin’in Bahçesinden Güzellik İksirleri</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057011244</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Ay Parçasının Güz Yaşları</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057011237</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Numeroloji Kitabı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057011220</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Mucizeler Adası</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057011213</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Nesilden Nesile Güzellik Sırları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786058032156</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey Değişmekle Başlar</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786058032149</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bunun Bana Hediyesi Ne?</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786058032132</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Zambak Baharı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786058032118</t>
         </is>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Annemin Saklı Defteri (Ciltli)</t>
         </is>
       </c>
-      <c r="C31" s="1">
+      <c r="C39" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>