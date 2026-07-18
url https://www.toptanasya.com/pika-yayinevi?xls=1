--- v2 (2026-04-06)
+++ v3 (2026-07-18)
@@ -85,610 +85,625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057011275</t>
+          <t>9786259216706</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Menümüzde Aşk Var (Ciltli)</t>
+          <t>Marilyn’le Beş Çayı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058032101</t>
+          <t>9786057011275</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Senden Vazgeçmem</t>
+          <t>Menümüzde Aşk Var (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058032125</t>
+          <t>9786058032101</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kalbimi Geri Verir misin?</t>
+          <t>Senden Vazgeçmem</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057011206</t>
+          <t>9786058032125</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021 Astroloji Ajandası ve Ephemeris (Ciltli)</t>
+          <t>Kalbimi Geri Verir misin?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>39</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058032194</t>
+          <t>9786057011206</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Duygudan Fazlası</t>
+          <t>2021 Astroloji Ajandası ve Ephemeris (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058032170</t>
+          <t>9786058032194</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tutkunun Savaşı</t>
+          <t>Bir Duygudan Fazlası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058032187</t>
+          <t>9786058032170</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Frezya</t>
+          <t>Tutkunun Savaşı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058032163</t>
+          <t>9786058032187</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aşk Benim Hamurumda Var</t>
+          <t>Frezya</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057243799</t>
+          <t>9786058032163</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Alternatif</t>
+          <t>Aşk Benim Hamurumda Var</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057243768</t>
+          <t>9786057243799</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji ve Semboller</t>
+          <t>Alternatif</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057243744</t>
+          <t>9786057243768</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Koç Gibi Düşünmek</t>
+          <t>Numeroloji ve Semboller</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057243737</t>
+          <t>9786057243744</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İstiyorsanız</t>
+          <t>Koç Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057243751</t>
+          <t>9786057243737</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Olmadan da Olur</t>
+          <t>Kazanmak İstiyorsanız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057243720</t>
+          <t>9786057243751</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji ve Aşk</t>
+          <t>Mükemmel Olmadan da Olur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>570</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057243713</t>
+          <t>9786057243720</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet Tutsağı</t>
+          <t>Numeroloji ve Aşk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057243706</t>
+          <t>9786057243713</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyaya Hayır De! - Pozitif Bir Şekilde Bağlı Kalmanızı Sağlayacak Basit İpuçları</t>
+          <t>Hürriyet Tutsağı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057369093</t>
+          <t>9786057243706</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ete Hayır De! - Hayvansal Ürünleri Azaltmanıza Yardımcı Olacak Basit İpuçları ve Kolay Tarifler</t>
+          <t>Sosyal Medyaya Hayır De! - Pozitif Bir Şekilde Bağlı Kalmanızı Sağlayacak Basit İpuçları</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057369086</t>
+          <t>9786057369093</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şekere Hayır De! - Şekeri Hayatınızdan Çıkarmak için İpuçları ve Kolay Tarifler</t>
+          <t>Ete Hayır De! - Hayvansal Ürünleri Azaltmanıza Yardımcı Olacak Basit İpuçları ve Kolay Tarifler</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057369062</t>
+          <t>9786057369086</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Plastiğe Hayır De! - Daha Az Plastik Kullanmanın 101 Kolay Yolu</t>
+          <t>Şekere Hayır De! - Şekeri Hayatınızdan Çıkarmak için İpuçları ve Kolay Tarifler</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057369079</t>
+          <t>9786057369062</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Atığa Hayır De! - Daha Az Atık Çıkarmanın 101 Kolay Yolu</t>
+          <t>Plastiğe Hayır De! - Daha Az Plastik Kullanmanın 101 Kolay Yolu</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057369055</t>
+          <t>9786057369079</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Büyüyen Neşe</t>
+          <t>Atığa Hayır De! - Daha Az Atık Çıkarmanın 101 Kolay Yolu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057369048</t>
+          <t>9786057369055</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İleri Seviye Numeroloji</t>
+          <t>Büyüyen Neşe</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057369031</t>
+          <t>9786057369048</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Sesi</t>
+          <t>İleri Seviye Numeroloji</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057369024</t>
+          <t>9786057369031</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zayıflamanın Tadı Hiçbir Yemekte Yok</t>
+          <t>Deniz'in Sesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057369017</t>
+          <t>9786057369024</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sakin Nefes, Sakin Zihin</t>
+          <t>Zayıflamanın Tadı Hiçbir Yemekte Yok</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057369000</t>
+          <t>9786057369017</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Pencere Önü Bahçıvanı (Ciltli)</t>
+          <t>Sakin Nefes, Sakin Zihin</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>850</v>
+        <v>390</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057011299</t>
+          <t>9786057369000</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gören Gözler</t>
+          <t>Pencere Önü Bahçıvanı (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057011282</t>
+          <t>9786057011299</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklerin Dili (Ciltli)</t>
+          <t>Gören Gözler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057011268</t>
+          <t>9786057011282</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gülün Bilgeliği (Ciltli)</t>
+          <t>Çiçeklerin Dili (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057011251</t>
+          <t>9786057011268</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Pervin’in Bahçesinden Güzellik İksirleri</t>
+          <t>Gülün Bilgeliği (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>600</v>
+        <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057011244</t>
+          <t>9786057011251</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ay Parçasının Güz Yaşları</t>
+          <t>Pervin’in Bahçesinden Güzellik İksirleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057011237</t>
+          <t>9786057011244</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji Kitabı</t>
+          <t>Ay Parçasının Güz Yaşları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>840</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057011220</t>
+          <t>9786057011237</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mucizeler Adası</t>
+          <t>Numeroloji Kitabı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>330</v>
+        <v>840</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057011213</t>
+          <t>9786057011220</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nesilden Nesile Güzellik Sırları (Ciltli)</t>
+          <t>Mucizeler Adası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>470</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058032156</t>
+          <t>9786057011213</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Değişmekle Başlar</t>
+          <t>Nesilden Nesile Güzellik Sırları (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>35</v>
+        <v>470</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058032149</t>
+          <t>9786058032156</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bunun Bana Hediyesi Ne?</t>
+          <t>Her Şey Değişmekle Başlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058032132</t>
+          <t>9786058032149</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Zambak Baharı (Ciltli)</t>
+          <t>Bunun Bana Hediyesi Ne?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786058032132</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Zambak Baharı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
           <t>9786058032118</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Annemin Saklı Defteri (Ciltli)</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C40" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>