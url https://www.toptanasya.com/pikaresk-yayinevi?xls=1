--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1990 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256778542</t>
+          <t>9786256778580</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Boşluklardan Aşağı</t>
+          <t>Tavşan Temrinleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256778511</t>
+          <t>9786256778573</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İsmail’in Bakışları</t>
+          <t>Gam Yükü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256778528</t>
+          <t>9786256778559</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zaman Koleksiyoneri</t>
+          <t>Gece Yolcuları için Pusulalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256778535</t>
+          <t>9786256778566</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme Atlası</t>
+          <t>Dünya Denilen Balkon</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256778504</t>
+          <t>9786256778542</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dünya Vakti</t>
+          <t>Suçlu Boşluklardan Aşağı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256778498</t>
+          <t>9786256778511</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Renksiz Aşklar Coğrafyası</t>
+          <t>İsmail’in Bakışları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256778481</t>
+          <t>9786256778528</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dağ Resmi</t>
+          <t>Zaman Koleksiyoneri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256778474</t>
+          <t>9786256778535</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İki Üç Daha Fazla Şiir</t>
+          <t>Yüzleşme Atlası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256778467</t>
+          <t>9786256778504</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nazire</t>
+          <t>Dünya Vakti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256778450</t>
+          <t>9786256778498</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ayaz ve Kehribar</t>
+          <t>Renksiz Aşklar Coğrafyası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256778429</t>
+          <t>9786256778481</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uyanınca Ben Burdayım</t>
+          <t>Dağ Resmi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256778436</t>
+          <t>9786256778474</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güzelleşiir</t>
+          <t>İki Üç Daha Fazla Şiir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256778443</t>
+          <t>9786256778467</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kırılmasız Şeyler</t>
+          <t>Nazire</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256778405</t>
+          <t>9786256778450</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Haritada Uzak Bir Yer</t>
+          <t>Ayaz ve Kehribar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256778412</t>
+          <t>9786256778429</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Zarf Zihin</t>
+          <t>Uyanınca Ben Burdayım</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256778357</t>
+          <t>9786256778436</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Olmayan İnsanların Sıradan Hikâyeleri</t>
+          <t>Güzelleşiir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256778344</t>
+          <t>9786256778443</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Güzel Hüzün</t>
+          <t>Kırılmasız Şeyler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256778351</t>
+          <t>9786256778405</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tün</t>
+          <t>Haritada Uzak Bir Yer</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256778368</t>
+          <t>9786256778412</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gök Sesleri</t>
+          <t>Zarf Zihin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256778399</t>
+          <t>9786256778357</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Barış Günlüğü</t>
+          <t>Sıradan Olmayan İnsanların Sıradan Hikâyeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256778382</t>
+          <t>9786256778344</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım Çağa Blues</t>
+          <t>Güzel Hüzün</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256778313</t>
+          <t>9786256778351</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gözde Bir Kordon</t>
+          <t>Tün</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256778320</t>
+          <t>9786256778368</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Uzak Patikalar Şarkısı</t>
+          <t>Gök Sesleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256778337</t>
+          <t>9786256778399</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Solgun ve Cezayir</t>
+          <t>Barış Günlüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256778283</t>
+          <t>9786256778382</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Arzumuz Kalkan Oldu</t>
+          <t>Yaşadığım Çağa Blues</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256778306</t>
+          <t>9786256778313</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hasret Dersleri</t>
+          <t>Gözde Bir Kordon</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256778276</t>
+          <t>9786256778320</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kovala Korkularını ve Korkunu Da Korkudan</t>
+          <t>Uzak Patikalar Şarkısı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256778290</t>
+          <t>9786256778337</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Papa Scala / Tendeki Huy</t>
+          <t>Solgun ve Cezayir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256778269</t>
+          <t>9786256778283</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Karanfil Yüzünden</t>
+          <t>Arzumuz Kalkan Oldu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256778252</t>
+          <t>9786256778306</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çıkar Gelir Sardunya</t>
+          <t>Hasret Dersleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256778221</t>
+          <t>9786256778276</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ahmaklar ve Ayakkabılar</t>
+          <t>Kovala Korkularını ve Korkunu Da Korkudan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256778238</t>
+          <t>9786256778290</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tahta Bavul</t>
+          <t>Papa Scala / Tendeki Huy</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256778245</t>
+          <t>9786256778269</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çekilen Dalgalar</t>
+          <t>Bir Karanfil Yüzünden</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256778160</t>
+          <t>9786256778252</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>X Hali</t>
+          <t>Çıkar Gelir Sardunya</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256778177</t>
+          <t>9786256778221</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Su Düğümü</t>
+          <t>Ahmaklar ve Ayakkabılar</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256778184</t>
+          <t>9786256778238</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ben O Değilim</t>
+          <t>Tahta Bavul</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256778191</t>
+          <t>9786256778245</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Telkari</t>
+          <t>Çekilen Dalgalar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256778207</t>
+          <t>9786256778160</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kısılmış Sesi Rüzgarın</t>
+          <t>X Hali</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>156</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256778214</t>
+          <t>9786256778177</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kibritcebimde İstanbul</t>
+          <t>Su Düğümü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256778115</t>
+          <t>9786256778184</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sözlük Odası</t>
+          <t>Ben O Değilim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256778122</t>
+          <t>9786256778191</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yol Perçemleri</t>
+          <t>Telkari</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256778139</t>
+          <t>9786256778207</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çolak Melek</t>
+          <t>Kısılmış Sesi Rüzgarın</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256778146</t>
+          <t>9786256778214</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Atlıkarınca</t>
+          <t>Kibritcebimde İstanbul</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256778153</t>
+          <t>9786256778115</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Zacmozac</t>
+          <t>Sözlük Odası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000004208</t>
+          <t>9786256778122</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 5 Ocak - Şubat - Mart - Nisan 2023</t>
+          <t>Yol Perçemleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256778085</t>
+          <t>9786256778139</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sonra Bırakıp Gittim O Yalnızlığı</t>
+          <t>Çolak Melek</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256778092</t>
+          <t>9786256778146</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Suyun Kederi</t>
+          <t>Atlıkarınca</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>187</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256778078</t>
+          <t>9786256778153</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dicle’nin Köpükleri</t>
+          <t>Zacmozac</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>187</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256778108</t>
+          <t>4440000004208</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şehri Yangına Üfle</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 5 Ocak - Şubat - Mart - Nisan 2023</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>204</v>
+        <v>275</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256778054</t>
+          <t>9786256778085</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ateşte Nadas</t>
+          <t>Sonra Bırakıp Gittim O Yalnızlığı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>204</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256778030</t>
+          <t>9786256778092</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dalgalara İsim Verdik</t>
+          <t>Suyun Kederi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>170</v>
+        <v>187</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256778047</t>
+          <t>9786256778078</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Aynanın Buğusuna İkilikler</t>
+          <t>Dicle’nin Köpükleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>272</v>
+        <v>187</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256778023</t>
+          <t>9786256778108</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ulysses ve Penelope Kitabı</t>
+          <t>Şehri Yangına Üfle</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>272</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256778061</t>
+          <t>9786256778054</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İnci Sabrıyla Geçtim Yanınızdan</t>
+          <t>Ateşte Nadas</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>170</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259989082</t>
+          <t>9786256778030</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Biraz Daha Katlanabilirim</t>
+          <t>Dalgalara İsim Verdik</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>374</v>
+        <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256778009</t>
+          <t>9786256778047</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Göl Yazması</t>
+          <t>Bir Aynanın Buğusuna İkilikler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>238</v>
+        <v>272</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256778016</t>
+          <t>9786256778023</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Ulysses ve Penelope Kitabı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>272</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259989099</t>
+          <t>9786256778061</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İncelikler Okulu</t>
+          <t>İnci Sabrıyla Geçtim Yanınızdan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>272</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259989075</t>
+          <t>9786259989082</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Suya Okunsun Kalbim</t>
+          <t>Yaşama Biraz Daha Katlanabilirim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>153</v>
+        <v>374</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259989051</t>
+          <t>9786256778009</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ladeslemeler</t>
+          <t>Göl Yazması</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>147</v>
+        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259989068</t>
+          <t>9786256778016</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kimler</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057214485</t>
+          <t>9786259989099</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ufuk Çizgisinde</t>
+          <t>İncelikler Okulu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>136</v>
+        <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057214492</t>
+          <t>9786259989075</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tarla Kuşunu Çağırmak</t>
+          <t>Suya Okunsun Kalbim</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>135</v>
+        <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259989006</t>
+          <t>9786259989051</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ezgileri</t>
+          <t>Ladeslemeler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259989013</t>
+          <t>9786259989068</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sen Ömür Bil</t>
+          <t>Kimler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259989020</t>
+          <t>9786057214485</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Eskiz</t>
+          <t>Ufuk Çizgisinde</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>221</v>
+        <v>136</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259989037</t>
+          <t>9786057214492</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Göç Yol ve Taş</t>
+          <t>Tarla Kuşunu Çağırmak</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>182</v>
+        <v>135</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259989044</t>
+          <t>9786259989006</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Martılar Gece de Beyazdır</t>
+          <t>Zaman Ezgileri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>212</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057214461</t>
+          <t>9786259989013</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yaş Düğümü</t>
+          <t>Sen Ömür Bil</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057214478</t>
+          <t>9786259989020</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ütopya</t>
+          <t>Eskiz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>126</v>
+        <v>221</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057214454</t>
+          <t>9786259989037</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İzinli Pencere</t>
+          <t>Göç Yol ve Taş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>142</v>
+        <v>182</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057214447</t>
+          <t>9786259989044</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İzler Taze</t>
+          <t>Martılar Gece de Beyazdır</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>144</v>
+        <v>212</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057214423</t>
+          <t>9786057214461</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ev Yarası</t>
+          <t>Yaş Düğümü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>126</v>
+        <v>145</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057214416</t>
+          <t>9786057214478</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Limon Öğrencisi</t>
+          <t>Karanlık Ütopya</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057214430</t>
+          <t>9786057214454</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Düşe Uyuyanlar</t>
+          <t>İzinli Pencere</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>230</v>
+        <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057214409</t>
+          <t>9786057214447</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İlanihaye</t>
+          <t>İzler Taze</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>165</v>
+        <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057149497</t>
+          <t>9786057214423</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Hayret (Şeref Bilsel Şiirinde Yalın Olanın Anlam Yükü)</t>
+          <t>Ev Yarası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>142</v>
+        <v>126</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057149480</t>
+          <t>9786057214416</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Faça</t>
+          <t>Limon Öğrencisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>187</v>
+        <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057149473</t>
+          <t>9786057214430</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>91’ Kışı</t>
+          <t>Düşe Uyuyanlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>166</v>
+        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>4440000002213</t>
+          <t>9786057214409</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 4 Eylül - Ekim - Kasım - Aralık 2022</t>
+          <t>İlanihaye</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>260</v>
+        <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057149466</t>
+          <t>9786057149497</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Herkes Kendi Cenazesinde</t>
+          <t>Şiir ve Hayret (Şeref Bilsel Şiirinde Yalın Olanın Anlam Yükü)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>178</v>
+        <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057119959</t>
+          <t>9786057149480</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tsunami - Haikular</t>
+          <t>Faça</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>135</v>
+        <v>187</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057149442</t>
+          <t>9786057149473</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>On Dakika Ara</t>
+          <t>91’ Kışı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>238</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>4440000001687</t>
+          <t>4440000002213</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 3 - Mart - Nisan - Mayıs 2022</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 4 Eylül - Ekim - Kasım - Aralık 2022</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057149435</t>
+          <t>9786057149466</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Başka Zaman, Dünyada</t>
+          <t>Herkes Kendi Cenazesinde</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>119</v>
+        <v>178</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057149428</t>
+          <t>9786057119959</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şiir Mayasıdır Uzakların</t>
+          <t>Tsunami - Haikular</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057149411</t>
+          <t>9786057149442</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sırma</t>
+          <t>On Dakika Ara</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>136</v>
+        <v>238</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057149404</t>
+          <t>4440000001687</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bitik</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 3 - Mart - Nisan - Mayıs 2022</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>166</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057119995</t>
+          <t>9786057149435</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sonra</t>
+          <t>Başka Zaman, Dünyada</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>134</v>
+        <v>119</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057119971</t>
+          <t>9786057149428</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sakınırım Taklidimden Seni Ben</t>
+          <t>Şiir Mayasıdır Uzakların</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>132</v>
+        <v>144</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057119988</t>
+          <t>9786057149411</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Karşımdaki Sandalye Boş</t>
+          <t>Sırma</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>158</v>
+        <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057119957</t>
+          <t>9786057149404</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Menekşenin Karşısında Hatıra</t>
+          <t>Bitik</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057119964</t>
+          <t>9786057119995</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Köpekler İstedi Diye</t>
+          <t>Sonra</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>172</v>
+        <v>134</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057119940</t>
+          <t>9786057119971</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yarım İnşaat</t>
+          <t>Sakınırım Taklidimden Seni Ben</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>132</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057119933</t>
+          <t>9786057119988</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Komutanı</t>
+          <t>Karşımdaki Sandalye Boş</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>228</v>
+        <v>158</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057119919</t>
+          <t>9786057119957</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hüsün Kitabı</t>
+          <t>Menekşenin Karşısında Hatıra</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>153</v>
+        <v>172</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057119926</t>
+          <t>9786057119964</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hiç ve Ses</t>
+          <t>Köpekler İstedi Diye</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057082879</t>
+          <t>9786057119940</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ozan Kırk Öykü</t>
+          <t>Yarım İnşaat</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>272</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057119902</t>
+          <t>9786057119933</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Olaylar Türkiye’de Geçiyor</t>
+          <t>Çiçek Komutanı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>390</v>
+        <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057082886</t>
+          <t>9786057119919</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Düşöldüren</t>
+          <t>Hüsün Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>130</v>
+        <v>153</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057082893</t>
+          <t>9786057119926</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ben Gidiyorum Portakal</t>
+          <t>Hiç ve Ses</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>130</v>
+        <v>162</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057082862</t>
+          <t>9786057082879</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Gam Divanında Keder Şiirleri</t>
+          <t>Kırk Ozan Kırk Öykü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>210</v>
+        <v>272</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057082855</t>
+          <t>9786057119902</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yüzümün Mülkü Senin Olsun</t>
+          <t>Olaylar Türkiye’de Geçiyor</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>323</v>
+        <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057002938</t>
+          <t>9786057082886</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Siyah Kum</t>
+          <t>Düşöldüren</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057002907</t>
+          <t>9786057082893</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Zamana Bırakılmış Yazılar</t>
+          <t>Ben Gidiyorum Portakal</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>374</v>
+        <v>130</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057002952</t>
+          <t>9786057082862</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ölü Toprağı</t>
+          <t>Gam Divanında Keder Şiirleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057002945</t>
+          <t>9786057082855</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Gözde Bir Kordon</t>
+          <t>Yüzümün Mülkü Senin Olsun</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>186</v>
+        <v>323</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057002914</t>
+          <t>9786057002938</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Anne Tragedyası</t>
+          <t>Siyah Kum</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>272</v>
+        <v>136</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057002921</t>
+          <t>9786057002907</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tekinsiz Öyküler Antika Oyunlar</t>
+          <t>Zamana Bırakılmış Yazılar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>334</v>
+        <v>374</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057450197</t>
+          <t>9786057002952</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamak</t>
+          <t>Ölü Toprağı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>595</v>
+        <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057450104</t>
+          <t>9786057002945</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Telaşı Giyinir Beklerdi</t>
+          <t>Gözde Bir Kordon</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>174</v>
+        <v>186</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057450180</t>
+          <t>9786057002914</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kaktüs</t>
+          <t>Anne Tragedyası</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>172</v>
+        <v>272</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990007866024</t>
+          <t>9786057002921</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 2 - Haziran 2021</t>
+          <t>Tekinsiz Öyküler Antika Oyunlar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>334</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057450173</t>
+          <t>9786057450197</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>(Ayrıca bkz. Erkan Karakiraz)</t>
+          <t>Hatırlamak</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>595</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057082848</t>
+          <t>9786057450104</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Eksik Bak</t>
+          <t>Telaşı Giyinir Beklerdi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057082831</t>
+          <t>9786057450180</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kapsül</t>
+          <t>Kaktüs</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>190</v>
+        <v>172</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057450166</t>
+          <t>3990007866024</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Can Kozalağı</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 2 - Haziran 2021</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>126</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057450159</t>
+          <t>9786057450173</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kapanma Haikuları</t>
+          <t>(Ayrıca bkz. Erkan Karakiraz)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>122</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057450142</t>
+          <t>9786057082848</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Lostradamus</t>
+          <t>Eksik Bak</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>166</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057450135</t>
+          <t>9786057082831</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Oyun Kal</t>
+          <t>Kapsül</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>128</v>
+        <v>190</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057082824</t>
+          <t>9786057450166</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Işıklı Balkon</t>
+          <t>Can Kozalağı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>168</v>
+        <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057082800</t>
+          <t>9786057450159</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Eski, Salı ve O Ev</t>
+          <t>Kapanma Haikuları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>132</v>
+        <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057082817</t>
+          <t>9786057450142</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ten Tabutları</t>
+          <t>Lostradamus</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057450128</t>
+          <t>9786057450135</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Göl</t>
+          <t>Oyun Kal</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000006366</t>
+          <t>9786057082824</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 1 - Mart 2021</t>
+          <t>Işıklı Balkon</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>168</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057450111</t>
+          <t>9786057082800</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Göğün Söküğünde Yedi Kış</t>
+          <t>Eski, Salı ve O Ev</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>172</v>
+        <v>132</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057002990</t>
+          <t>9786057082817</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Tuz Gibi</t>
+          <t>Ten Tabutları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>138</v>
+        <v>170</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057002983</t>
+          <t>9786057450128</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Su</t>
+          <t>Üşüyen Göl</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>153</v>
+        <v>132</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057002976</t>
+          <t>3990000006366</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Akrostiş Şair Portreleri</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 1 - Mart 2021</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
+          <t>9786057450111</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Göğün Söküğünde Yedi Kış</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786057002990</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Tuz Gibi</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057002983</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Su</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057002976</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Akrostiş Şair Portreleri</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9786057002969</t>
         </is>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Eksilme</t>
         </is>
       </c>
-      <c r="C131" s="1">
+      <c r="C135" s="1">
         <v>238</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>