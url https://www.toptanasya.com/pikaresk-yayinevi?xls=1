--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2050 +85,2125 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256778580</t>
+          <t>9786256778634</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Temrinleri</t>
+          <t>Sandık</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256778573</t>
+          <t>9786256778597</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gam Yükü</t>
+          <t>Arapgir Bir Uzun Çarşı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256778559</t>
+          <t>9786256778603</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları için Pusulalar</t>
+          <t>Cangurrati Furruki Tak Tak</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256778566</t>
+          <t>9786256778627</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dünya Denilen Balkon</t>
+          <t>Yüzünü Güneşe Dön</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256778542</t>
+          <t>9786256778610</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Boşluklardan Aşağı</t>
+          <t>Sefil Felsefe</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256778511</t>
+          <t>9786256778580</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İsmail’in Bakışları</t>
+          <t>Tavşan Temrinleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256778528</t>
+          <t>9786256778573</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zaman Koleksiyoneri</t>
+          <t>Gam Yükü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256778535</t>
+          <t>9786256778559</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme Atlası</t>
+          <t>Gece Yolcuları için Pusulalar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256778504</t>
+          <t>9786256778566</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünya Vakti</t>
+          <t>Dünya Denilen Balkon</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256778498</t>
+          <t>9786256778542</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Renksiz Aşklar Coğrafyası</t>
+          <t>Suçlu Boşluklardan Aşağı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256778481</t>
+          <t>9786256778511</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dağ Resmi</t>
+          <t>İsmail’in Bakışları</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256778474</t>
+          <t>9786256778528</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Üç Daha Fazla Şiir</t>
+          <t>Zaman Koleksiyoneri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256778467</t>
+          <t>9786256778535</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nazire</t>
+          <t>Yüzleşme Atlası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256778450</t>
+          <t>9786256778504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ayaz ve Kehribar</t>
+          <t>Dünya Vakti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256778429</t>
+          <t>9786256778498</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Uyanınca Ben Burdayım</t>
+          <t>Renksiz Aşklar Coğrafyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256778436</t>
+          <t>9786256778481</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Güzelleşiir</t>
+          <t>Dağ Resmi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256778443</t>
+          <t>9786256778474</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kırılmasız Şeyler</t>
+          <t>İki Üç Daha Fazla Şiir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256778405</t>
+          <t>9786256778467</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Haritada Uzak Bir Yer</t>
+          <t>Nazire</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256778412</t>
+          <t>9786256778450</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zarf Zihin</t>
+          <t>Ayaz ve Kehribar</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256778357</t>
+          <t>9786256778429</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Olmayan İnsanların Sıradan Hikâyeleri</t>
+          <t>Uyanınca Ben Burdayım</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256778344</t>
+          <t>9786256778436</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Güzel Hüzün</t>
+          <t>Güzelleşiir</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256778351</t>
+          <t>9786256778443</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tün</t>
+          <t>Kırılmasız Şeyler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256778368</t>
+          <t>9786256778405</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gök Sesleri</t>
+          <t>Haritada Uzak Bir Yer</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256778399</t>
+          <t>9786256778412</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Barış Günlüğü</t>
+          <t>Zarf Zihin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256778382</t>
+          <t>9786256778357</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım Çağa Blues</t>
+          <t>Sıradan Olmayan İnsanların Sıradan Hikâyeleri</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256778313</t>
+          <t>9786256778344</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gözde Bir Kordon</t>
+          <t>Güzel Hüzün</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256778320</t>
+          <t>9786256778351</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Uzak Patikalar Şarkısı</t>
+          <t>Tün</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256778337</t>
+          <t>9786256778368</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Solgun ve Cezayir</t>
+          <t>Gök Sesleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256778283</t>
+          <t>9786256778399</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Arzumuz Kalkan Oldu</t>
+          <t>Barış Günlüğü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256778306</t>
+          <t>9786256778382</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hasret Dersleri</t>
+          <t>Yaşadığım Çağa Blues</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256778276</t>
+          <t>9786256778313</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kovala Korkularını ve Korkunu Da Korkudan</t>
+          <t>Gözde Bir Kordon</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256778290</t>
+          <t>9786256778320</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Papa Scala / Tendeki Huy</t>
+          <t>Uzak Patikalar Şarkısı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256778269</t>
+          <t>9786256778337</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Karanfil Yüzünden</t>
+          <t>Solgun ve Cezayir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256778252</t>
+          <t>9786256778283</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çıkar Gelir Sardunya</t>
+          <t>Arzumuz Kalkan Oldu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256778221</t>
+          <t>9786256778306</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ahmaklar ve Ayakkabılar</t>
+          <t>Hasret Dersleri</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256778238</t>
+          <t>9786256778276</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tahta Bavul</t>
+          <t>Kovala Korkularını ve Korkunu Da Korkudan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256778245</t>
+          <t>9786256778290</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çekilen Dalgalar</t>
+          <t>Papa Scala / Tendeki Huy</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256778160</t>
+          <t>9786256778269</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>X Hali</t>
+          <t>Bir Karanfil Yüzünden</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256778177</t>
+          <t>9786256778252</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Su Düğümü</t>
+          <t>Çıkar Gelir Sardunya</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256778184</t>
+          <t>9786256778221</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ben O Değilim</t>
+          <t>Ahmaklar ve Ayakkabılar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256778191</t>
+          <t>9786256778238</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Telkari</t>
+          <t>Tahta Bavul</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256778207</t>
+          <t>9786256778245</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kısılmış Sesi Rüzgarın</t>
+          <t>Çekilen Dalgalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256778214</t>
+          <t>9786256778160</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kibritcebimde İstanbul</t>
+          <t>X Hali</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256778115</t>
+          <t>9786256778177</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sözlük Odası</t>
+          <t>Su Düğümü</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256778122</t>
+          <t>9786256778184</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yol Perçemleri</t>
+          <t>Ben O Değilim</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256778139</t>
+          <t>9786256778191</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çolak Melek</t>
+          <t>Telkari</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256778146</t>
+          <t>9786256778207</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Atlıkarınca</t>
+          <t>Kısılmış Sesi Rüzgarın</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256778153</t>
+          <t>9786256778214</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zacmozac</t>
+          <t>Kibritcebimde İstanbul</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4440000004208</t>
+          <t>9786256778115</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 5 Ocak - Şubat - Mart - Nisan 2023</t>
+          <t>Sözlük Odası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>275</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256778085</t>
+          <t>9786256778122</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sonra Bırakıp Gittim O Yalnızlığı</t>
+          <t>Yol Perçemleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256778092</t>
+          <t>9786256778139</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Suyun Kederi</t>
+          <t>Çolak Melek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>187</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256778078</t>
+          <t>9786256778146</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dicle’nin Köpükleri</t>
+          <t>Atlıkarınca</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>187</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256778108</t>
+          <t>9786256778153</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şehri Yangına Üfle</t>
+          <t>Zacmozac</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>204</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256778054</t>
+          <t>4440000004208</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ateşte Nadas</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 5 Ocak - Şubat - Mart - Nisan 2023</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>204</v>
+        <v>275</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256778030</t>
+          <t>9786256778085</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dalgalara İsim Verdik</t>
+          <t>Sonra Bırakıp Gittim O Yalnızlığı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256778047</t>
+          <t>9786256778092</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Aynanın Buğusuna İkilikler</t>
+          <t>Suyun Kederi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>272</v>
+        <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256778023</t>
+          <t>9786256778078</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ulysses ve Penelope Kitabı</t>
+          <t>Dicle’nin Köpükleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>272</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256778061</t>
+          <t>9786256778108</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnci Sabrıyla Geçtim Yanınızdan</t>
+          <t>Şehri Yangına Üfle</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>170</v>
+        <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259989082</t>
+          <t>9786256778054</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Biraz Daha Katlanabilirim</t>
+          <t>Ateşte Nadas</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>374</v>
+        <v>204</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256778009</t>
+          <t>9786256778030</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Göl Yazması</t>
+          <t>Dalgalara İsim Verdik</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>238</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256778016</t>
+          <t>9786256778047</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Bir Aynanın Buğusuna İkilikler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259989099</t>
+          <t>9786256778023</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İncelikler Okulu</t>
+          <t>Ulysses ve Penelope Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259989075</t>
+          <t>9786256778061</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Suya Okunsun Kalbim</t>
+          <t>İnci Sabrıyla Geçtim Yanınızdan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>153</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259989051</t>
+          <t>9786259989082</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ladeslemeler</t>
+          <t>Yaşama Biraz Daha Katlanabilirim</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>147</v>
+        <v>374</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259989068</t>
+          <t>9786256778009</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kimler</t>
+          <t>Göl Yazması</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>170</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057214485</t>
+          <t>9786256778016</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ufuk Çizgisinde</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>136</v>
+        <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057214492</t>
+          <t>9786259989099</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tarla Kuşunu Çağırmak</t>
+          <t>İncelikler Okulu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>135</v>
+        <v>272</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259989006</t>
+          <t>9786259989075</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ezgileri</t>
+          <t>Suya Okunsun Kalbim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>140</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259989013</t>
+          <t>9786259989051</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sen Ömür Bil</t>
+          <t>Ladeslemeler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259989020</t>
+          <t>9786259989068</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Eskiz</t>
+          <t>Kimler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>221</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259989037</t>
+          <t>9786057214485</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Göç Yol ve Taş</t>
+          <t>Ufuk Çizgisinde</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>182</v>
+        <v>136</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259989044</t>
+          <t>9786057214492</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Martılar Gece de Beyazdır</t>
+          <t>Tarla Kuşunu Çağırmak</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>212</v>
+        <v>135</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057214461</t>
+          <t>9786259989006</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yaş Düğümü</t>
+          <t>Zaman Ezgileri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057214478</t>
+          <t>9786259989013</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ütopya</t>
+          <t>Sen Ömür Bil</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>126</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057214454</t>
+          <t>9786259989020</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İzinli Pencere</t>
+          <t>Eskiz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>142</v>
+        <v>221</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057214447</t>
+          <t>9786259989037</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İzler Taze</t>
+          <t>Göç Yol ve Taş</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>144</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057214423</t>
+          <t>9786259989044</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ev Yarası</t>
+          <t>Martılar Gece de Beyazdır</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>126</v>
+        <v>212</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057214416</t>
+          <t>9786057214461</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Limon Öğrencisi</t>
+          <t>Yaş Düğümü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057214430</t>
+          <t>9786057214478</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Düşe Uyuyanlar</t>
+          <t>Karanlık Ütopya</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>230</v>
+        <v>126</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057214409</t>
+          <t>9786057214454</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlanihaye</t>
+          <t>İzinli Pencere</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>165</v>
+        <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057149497</t>
+          <t>9786057214447</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Hayret (Şeref Bilsel Şiirinde Yalın Olanın Anlam Yükü)</t>
+          <t>İzler Taze</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057149480</t>
+          <t>9786057214423</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Faça</t>
+          <t>Ev Yarası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>187</v>
+        <v>126</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057149473</t>
+          <t>9786057214416</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>91’ Kışı</t>
+          <t>Limon Öğrencisi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>166</v>
+        <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>4440000002213</t>
+          <t>9786057214430</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 4 Eylül - Ekim - Kasım - Aralık 2022</t>
+          <t>Düşe Uyuyanlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057149466</t>
+          <t>9786057214409</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Herkes Kendi Cenazesinde</t>
+          <t>İlanihaye</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>178</v>
+        <v>165</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057119959</t>
+          <t>9786057149497</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tsunami - Haikular</t>
+          <t>Şiir ve Hayret (Şeref Bilsel Şiirinde Yalın Olanın Anlam Yükü)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057149442</t>
+          <t>9786057149480</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>On Dakika Ara</t>
+          <t>Faça</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>238</v>
+        <v>187</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>4440000001687</t>
+          <t>9786057149473</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 3 - Mart - Nisan - Mayıs 2022</t>
+          <t>91’ Kışı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057149435</t>
+          <t>4440000002213</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Başka Zaman, Dünyada</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 4 Eylül - Ekim - Kasım - Aralık 2022</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>119</v>
+        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057149428</t>
+          <t>9786057149466</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Şiir Mayasıdır Uzakların</t>
+          <t>Herkes Kendi Cenazesinde</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>144</v>
+        <v>178</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057149411</t>
+          <t>9786057119959</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sırma</t>
+          <t>Tsunami - Haikular</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057149404</t>
+          <t>9786057149442</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bitik</t>
+          <t>On Dakika Ara</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>166</v>
+        <v>238</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057119995</t>
+          <t>4440000001687</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sonra</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 3 - Mart - Nisan - Mayıs 2022</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>134</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057119971</t>
+          <t>9786057149435</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sakınırım Taklidimden Seni Ben</t>
+          <t>Başka Zaman, Dünyada</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>132</v>
+        <v>119</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057119988</t>
+          <t>9786057149428</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Karşımdaki Sandalye Boş</t>
+          <t>Şiir Mayasıdır Uzakların</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>158</v>
+        <v>144</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057119957</t>
+          <t>9786057149411</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Menekşenin Karşısında Hatıra</t>
+          <t>Sırma</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>172</v>
+        <v>136</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057119964</t>
+          <t>9786057149404</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Köpekler İstedi Diye</t>
+          <t>Bitik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057119940</t>
+          <t>9786057119995</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yarım İnşaat</t>
+          <t>Sonra</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>180</v>
+        <v>134</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057119933</t>
+          <t>9786057119971</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Komutanı</t>
+          <t>Sakınırım Taklidimden Seni Ben</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>228</v>
+        <v>132</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057119919</t>
+          <t>9786057119988</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hüsün Kitabı</t>
+          <t>Karşımdaki Sandalye Boş</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057119926</t>
+          <t>9786057119957</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hiç ve Ses</t>
+          <t>Menekşenin Karşısında Hatıra</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057082879</t>
+          <t>9786057119964</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ozan Kırk Öykü</t>
+          <t>Köpekler İstedi Diye</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>272</v>
+        <v>172</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057119902</t>
+          <t>9786057119940</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Olaylar Türkiye’de Geçiyor</t>
+          <t>Yarım İnşaat</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057082886</t>
+          <t>9786057119933</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Düşöldüren</t>
+          <t>Çiçek Komutanı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>130</v>
+        <v>228</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057082893</t>
+          <t>9786057119919</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ben Gidiyorum Portakal</t>
+          <t>Hüsün Kitabı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>130</v>
+        <v>153</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057082862</t>
+          <t>9786057119926</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Gam Divanında Keder Şiirleri</t>
+          <t>Hiç ve Ses</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>210</v>
+        <v>162</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057082855</t>
+          <t>9786057082879</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yüzümün Mülkü Senin Olsun</t>
+          <t>Kırk Ozan Kırk Öykü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>323</v>
+        <v>272</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057002938</t>
+          <t>9786057119902</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Siyah Kum</t>
+          <t>Olaylar Türkiye’de Geçiyor</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>136</v>
+        <v>390</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057002907</t>
+          <t>9786057082886</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Zamana Bırakılmış Yazılar</t>
+          <t>Düşöldüren</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>374</v>
+        <v>130</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057002952</t>
+          <t>9786057082893</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ölü Toprağı</t>
+          <t>Ben Gidiyorum Portakal</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057002945</t>
+          <t>9786057082862</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gözde Bir Kordon</t>
+          <t>Gam Divanında Keder Şiirleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>186</v>
+        <v>210</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057002914</t>
+          <t>9786057082855</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Anne Tragedyası</t>
+          <t>Yüzümün Mülkü Senin Olsun</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>272</v>
+        <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057002921</t>
+          <t>9786057002938</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Tekinsiz Öyküler Antika Oyunlar</t>
+          <t>Siyah Kum</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>334</v>
+        <v>136</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057450197</t>
+          <t>9786057002907</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamak</t>
+          <t>Zamana Bırakılmış Yazılar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>595</v>
+        <v>374</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057450104</t>
+          <t>9786057002952</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Telaşı Giyinir Beklerdi</t>
+          <t>Ölü Toprağı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057450180</t>
+          <t>9786057002945</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kaktüs</t>
+          <t>Gözde Bir Kordon</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990007866024</t>
+          <t>9786057002914</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 2 - Haziran 2021</t>
+          <t>Anne Tragedyası</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>220</v>
+        <v>272</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057450173</t>
+          <t>9786057002921</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>(Ayrıca bkz. Erkan Karakiraz)</t>
+          <t>Tekinsiz Öyküler Antika Oyunlar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>180</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057082848</t>
+          <t>9786057450197</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Eksik Bak</t>
+          <t>Hatırlamak</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>166</v>
+        <v>595</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057082831</t>
+          <t>9786057450104</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kapsül</t>
+          <t>Telaşı Giyinir Beklerdi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>190</v>
+        <v>174</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057450166</t>
+          <t>9786057450180</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Can Kozalağı</t>
+          <t>Kaktüs</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>126</v>
+        <v>172</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057450159</t>
+          <t>3990007866024</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kapanma Haikuları</t>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 2 - Haziran 2021</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>122</v>
+        <v>220</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057450142</t>
+          <t>9786057450173</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Lostradamus</t>
+          <t>(Ayrıca bkz. Erkan Karakiraz)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057450135</t>
+          <t>9786057082848</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Oyun Kal</t>
+          <t>Eksik Bak</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>128</v>
+        <v>166</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057082824</t>
+          <t>9786057082831</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Işıklı Balkon</t>
+          <t>Kapsül</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>168</v>
+        <v>190</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057082800</t>
+          <t>9786057450166</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Eski, Salı ve O Ev</t>
+          <t>Can Kozalağı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057082817</t>
+          <t>9786057450159</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ten Tabutları</t>
+          <t>Kapanma Haikuları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>170</v>
+        <v>122</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057450128</t>
+          <t>9786057450142</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Göl</t>
+          <t>Lostradamus</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000006366</t>
+          <t>9786057450135</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 1 - Mart 2021</t>
+          <t>Oyun Kal</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>128</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057450111</t>
+          <t>9786057082824</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Göğün Söküğünde Yedi Kış</t>
+          <t>Işıklı Balkon</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057002990</t>
+          <t>9786057082800</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tuz Gibi</t>
+          <t>Eski, Salı ve O Ev</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057002983</t>
+          <t>9786057082817</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Su</t>
+          <t>Ten Tabutları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>153</v>
+        <v>170</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057002976</t>
+          <t>9786057450128</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Akrostiş Şair Portreleri</t>
+          <t>Üşüyen Göl</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>290</v>
+        <v>132</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
+          <t>3990000006366</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Pikara Kadın Harekatı Üç Aylık Sanat ve Kültür Dergisi Sayı: 1 - Mart 2021</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786057450111</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Göğün Söküğünde Yedi Kış</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786057002990</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Tuz Gibi</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786057002983</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Su</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786057002976</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Akrostiş Şair Portreleri</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
           <t>9786057002969</t>
         </is>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Eksilme</t>
         </is>
       </c>
-      <c r="C135" s="1">
+      <c r="C140" s="1">
         <v>238</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>