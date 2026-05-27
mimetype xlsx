--- v1 (2026-02-14)
+++ v2 (2026-05-27)
@@ -859,51 +859,51 @@
         <is>
           <t>9786256301009</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>ABS 3-4 Yaş Düşünme Becerileri Dikkat-Algı-Zeka</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>79.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786259441078</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalı İlk Boyama Kitabım - 2 (4+ Yaş)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>64.9</v>
+        <v>74.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786259441047</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalı İlk Boyama Kitabım - 1 (3+ Yaş)</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>74.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786259441054</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>