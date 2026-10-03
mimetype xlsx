--- v2 (2026-04-06)
+++ v3 (2026-10-03)
@@ -409,511 +409,511 @@
         <is>
           <t>9786055163044</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Son</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055163617</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir Set - 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1199.6</v>
+        <v>1399.6</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055163624</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Ben Dünkü Ben Değilim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055163600</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 12 - Büyü Bozumu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055163594</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 11 - Üç Gece</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055163280</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 1 - Başım Dertte</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786055163525</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 7: Kara Büyü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055163501</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 6 - Derin Kuyu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055163433</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Hayalim Messi (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>999.6</v>
+        <v>1199.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055163457</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Yürekli Robot Rowni (3 Kitap Set)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>749.7</v>
+        <v>899.7</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055163259</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Hayalim Ronaldo 1 - Bu Kadarını Bende Beklemiyorum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055163365</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 4 - Çürüyüş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055163334</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Hayalim Ronaldo 3 - Yolun Sonu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055163419</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir 5: Yıkım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055163297</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Hayalim Ronaldo 2 - Bir Manyak Tarafından Kaçırıldım</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055163358</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir - 3 : İkinci Şans</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786055163310</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Büyük Felaket - Beyaz Kanatlı Vampir 2</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786055163587</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kara Kedi - Beyaz Kanatlı Vampir 10</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055163532</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Son Gece - Beyaz Kanatlı Vampir 8</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055163570</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kraliçe Cadı - Beyaz Kanatlı Vampir 9</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>299.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055163549</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir Seti - 2 (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1199.6</v>
+        <v>1399.6</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786055163556</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Vampir Seti - 1 (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1199.6</v>
+        <v>1399.6</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055163266</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Yürekli Robot Rowni 1- Bize Bir Şans Ver</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055163440</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Hayalim Ronaldo (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>999.6</v>
+        <v>1199.6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055163327</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Hayalim Messi 3 - Yolun Sonu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055163303</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Hayalim Messi 2 - Dedemin Çiftliği</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055163563</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Hayalim Neymar 2 - Feleğin Sillesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055163518</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hayalim Neymar 1 - Evsiz Adam ve Ne</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786055163402</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Yürekli Robot Rowni 3 - Büyük Dövüş</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786055163389</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Hayalim Ronaldo 4 - Bana İnanmayanlara İnat Mutlu Son</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786055163372</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Hayalim Messi 4 - Bu İş Buraya Kadar Final</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786055163341</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Yürekli Robot Rowni 2 : Kelebek Dansı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055163242</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Hayalim Messi 1 - Gökte Ararken Evde Buldum</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>249.9</v>
+        <v>299.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>