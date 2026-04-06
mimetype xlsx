--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -85,520 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055163617</t>
+          <t>9786055163075</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir Set - 3</t>
+          <t>Anne Melekler Nerede?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>999.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055163624</t>
+          <t>9786055163068</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ben Dünkü Ben Değilim</t>
+          <t>Anne Allah Nerede?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055163600</t>
+          <t>9786055163051</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 12 - Büyü Bozumu</t>
+          <t>Anne Müslüman Kimdir?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>249.9</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055163594</t>
+          <t>9786055163167</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 11 - Üç Gece</t>
+          <t>Nerede Kimdir? Serisi Kutulu (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>249.9</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055163280</t>
+          <t>9786055163082</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 1 - Başım Dertte</t>
+          <t>Anne Adem ve Havva Kimdir?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>249.9</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055163525</t>
+          <t>9786055163181</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 7: Kara Büyü</t>
+          <t>Aile Eğitimi 2: Daha İyi Gelişmem İçin Benimle Oyun Oynayan Anne Baba İstiyorum</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>249.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055163501</t>
+          <t>9786055163099</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 6 - Derin Kuyu</t>
+          <t>Dahi Doğulur mu? Olunur mu?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>249.9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055163433</t>
+          <t>9786055163273</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Messi (4 Kitap Set)</t>
+          <t>0-6 Yaş Oyunlarla Çocuk Eğitimi ve Üstün Zeka Çocuk Eğitimi Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>799.6</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055163457</t>
+          <t>9786055163112</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yürekli Robot Rowni (3 Kitap Set)</t>
+          <t>Hz. Muhammed (s.a.v.)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>599.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055163259</t>
+          <t>9786055163129</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Ronaldo 1 - Bu Kadarını Bende Beklemiyorum</t>
+          <t>Hz. Yunus'dan Hz. İsa'ya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>199.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055163365</t>
+          <t>9786055163105</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 4 - Çürüyüş</t>
+          <t>Hz. Şuayb'den Hz. Elyesa'ya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>249.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055163334</t>
+          <t>9786055163037</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Ronaldo 3 - Yolun Sonu</t>
+          <t>Hz. Eyyub'den Hz. Harun'a</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>199.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055163419</t>
+          <t>9786055163020</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir 5: Yıkım</t>
+          <t>Hz. İsmail'den Hz. Yusuf'a</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>249.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055163297</t>
+          <t>9786055163006</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Ronaldo 2 - Bir Manyak Tarafından Kaçırıldım</t>
+          <t>Hz. Hut'dan Hz. Lut'a</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>199.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055163358</t>
+          <t>9786055163013</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir - 3 : İkinci Şans</t>
+          <t>Hz. Adem'den Hz. Nuh'a</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>249.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055163310</t>
+          <t>9786055163143</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Büyük Felaket - Beyaz Kanatlı Vampir 2</t>
+          <t>Anne Peygamberim Kimdir?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>249.9</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055163587</t>
+          <t>9786055163150</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kara Kedi - Beyaz Kanatlı Vampir 10</t>
+          <t>Peygamberler ve Öyküleri Serisi Kutulu (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>249.9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055163532</t>
+          <t>9786055163488</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Son Gece - Beyaz Kanatlı Vampir 8</t>
+          <t>Beyaz Kanatlı Vampir 1 - Başım Dertte (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>249.9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055163570</t>
+          <t>9786055163426</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Cadı - Beyaz Kanatlı Vampir 9</t>
+          <t>Beyaz Kanatlı Vampir Seti (5 Kitap Set Kutulu)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>249.9</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055163549</t>
+          <t>9786055163174</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir Seti - 2 (4 Kitap Takım)</t>
+          <t>Aile Eğitimi 3: Daha İyi Gelişmem İçin Benimle Oyun Oynayan Anne Baba İstiyorum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>999.6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055163556</t>
+          <t>9786055163044</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Vampir Seti - 1 (4 Kitap Takım)</t>
+          <t>Son</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>999.6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055163266</t>
+          <t>9786055163617</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yürekli Robot Rowni 1- Bize Bir Şans Ver</t>
+          <t>Beyaz Kanatlı Vampir Set - 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199.9</v>
+        <v>1199.6</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055163440</t>
+          <t>9786055163624</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Ronaldo (4 Kitap Set)</t>
+          <t>Ben Dünkü Ben Değilim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>799.6</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055163327</t>
+          <t>9786055163600</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Messi 3 - Yolun Sonu</t>
+          <t>Beyaz Kanatlı Vampir 12 - Büyü Bozumu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>199.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055163303</t>
+          <t>9786055163594</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Messi 2 - Dedemin Çiftliği</t>
+          <t>Beyaz Kanatlı Vampir 11 - Üç Gece</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>199.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055163563</t>
+          <t>9786055163280</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Neymar 2 - Feleğin Sillesi</t>
+          <t>Beyaz Kanatlı Vampir 1 - Başım Dertte</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>199.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055163518</t>
+          <t>9786055163525</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Neymar 1 - Evsiz Adam ve Ne</t>
+          <t>Beyaz Kanatlı Vampir 7: Kara Büyü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>199.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055163402</t>
+          <t>9786055163501</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yürekli Robot Rowni 3 - Büyük Dövüş</t>
+          <t>Beyaz Kanatlı Vampir 6 - Derin Kuyu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>199.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055163389</t>
+          <t>9786055163433</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Ronaldo 4 - Bana İnanmayanlara İnat Mutlu Son</t>
+          <t>Hayalim Messi (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>199.9</v>
+        <v>999.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055163372</t>
+          <t>9786055163457</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Messi 4 - Bu İş Buraya Kadar Final</t>
+          <t>Yürekli Robot Rowni (3 Kitap Set)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>199.9</v>
+        <v>749.7</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055163341</t>
+          <t>9786055163259</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yürekli Robot Rowni 2 : Kelebek Dansı</t>
+          <t>Hayalim Ronaldo 1 - Bu Kadarını Bende Beklemiyorum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>9786055163365</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Kanatlı Vampir 4 - Çürüyüş</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786055163334</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Ronaldo 3 - Yolun Sonu</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786055163419</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Kanatlı Vampir 5: Yıkım</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786055163297</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Ronaldo 2 - Bir Manyak Tarafından Kaçırıldım</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786055163358</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Kanatlı Vampir - 3 : İkinci Şans</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786055163310</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Felaket - Beyaz Kanatlı Vampir 2</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786055163587</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kedi - Beyaz Kanatlı Vampir 10</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786055163532</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Son Gece - Beyaz Kanatlı Vampir 8</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786055163570</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Kraliçe Cadı - Beyaz Kanatlı Vampir 9</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786055163549</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Kanatlı Vampir Seti - 2 (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>1199.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786055163556</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Kanatlı Vampir Seti - 1 (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>1199.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786055163266</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Yürekli Robot Rowni 1- Bize Bir Şans Ver</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786055163440</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Ronaldo (4 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>999.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786055163327</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Messi 3 - Yolun Sonu</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786055163303</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Messi 2 - Dedemin Çiftliği</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786055163563</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Neymar 2 - Feleğin Sillesi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786055163518</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Neymar 1 - Evsiz Adam ve Ne</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786055163402</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Yürekli Robot Rowni 3 - Büyük Dövüş</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786055163389</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Ronaldo 4 - Bana İnanmayanlara İnat Mutlu Son</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786055163372</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Messi 4 - Bu İş Buraya Kadar Final</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786055163341</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Yürekli Robot Rowni 2 : Kelebek Dansı</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>249.9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9786055163242</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Hayalim Messi 1 - Gökte Ararken Evde Buldum</t>
         </is>
       </c>
-      <c r="C33" s="1">
-        <v>199.9</v>
+      <c r="C54" s="1">
+        <v>249.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>