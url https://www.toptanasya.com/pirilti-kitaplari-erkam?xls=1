--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,2245 +85,2275 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255686428</t>
+          <t>9786254408106</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yani!</t>
+          <t>Bir Sor Bir Masal Dinle</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255686435</t>
+          <t>9786254407970</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İşte Bu Harika!</t>
+          <t>Can ile Adaplar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255686350</t>
+          <t>9786255686428</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çok Şaşırdım!</t>
+          <t>Nasıl Yani!</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254409134</t>
+          <t>9786255686435</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Böyle Bir Şey</t>
+          <t>İşte Bu Harika!</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254409202</t>
+          <t>9786255686350</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Eğlenceli Boyama - 2</t>
+          <t>Çok Şaşırdım!</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254409196</t>
+          <t>9786254409134</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Eğlenceli Boyama - 1</t>
+          <t>Dostluk Böyle Bir Şey</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254409240</t>
+          <t>9786254409202</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama Kitabı - 2</t>
+          <t>Renklerle Eğlenceli Boyama - 2</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254409233</t>
+          <t>9786254409196</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama Kitabı - 1</t>
+          <t>Renklerle Eğlenceli Boyama - 1</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254409219</t>
+          <t>9786254409240</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Noktadan Noktaya Boyama - 2</t>
+          <t>Örnekli Boyama Kitabı - 2</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254409226</t>
+          <t>9786254409233</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Noktadan Noktaya Boyama - 1</t>
+          <t>Örnekli Boyama Kitabı - 1</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254409189</t>
+          <t>9786254409219</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Anaokulu Boyama Kitabı - 2</t>
+          <t>Noktadan Noktaya Boyama - 2</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254409172</t>
+          <t>9786254409226</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Anaokulu Boyama Kitabı - 1</t>
+          <t>Noktadan Noktaya Boyama - 1</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254407925</t>
+          <t>9786254409189</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Çocuk Zeki</t>
+          <t>Anaokulu Boyama Kitabı - 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254407932</t>
+          <t>9786254409172</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Lütfen Öyküsü</t>
+          <t>Anaokulu Boyama Kitabı - 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254407949</t>
+          <t>9786254407925</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Akraba Zinciri</t>
+          <t>Yıldız Çocuk Zeki</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254407918</t>
+          <t>9786254407932</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çöpten Gelen İlham</t>
+          <t>Bir Lütfen Öyküsü</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254407956</t>
+          <t>9786254407949</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ben Kim Oluyorum?</t>
+          <t>Akraba Zinciri</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254407895</t>
+          <t>9786254407918</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bütün İcatlar Bulunmuş Mu?</t>
+          <t>Çöpten Gelen İlham</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786254401329</t>
+          <t>9786254407956</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Kim Sayabilir?</t>
+          <t>Ben Kim Oluyorum?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786254407512</t>
+          <t>9786254407895</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Boyama</t>
+          <t>Bütün İcatlar Bulunmuş Mu?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786254406997</t>
+          <t>9786254401329</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boya-2 Çiz-Tamamla</t>
+          <t>Yıldızları Kim Sayabilir?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254406980</t>
+          <t>9786254407512</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boya-1 Çiz-Tamamla</t>
+          <t>Taşıtlar Boyama</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254406973</t>
+          <t>9786254406997</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dinozorları Boya</t>
+          <t>Hayvanları Boya-2 Çiz-Tamamla</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786254404757</t>
+          <t>9786254406980</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boyama Kitabım</t>
+          <t>Hayvanları Boya-1 Çiz-Tamamla</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254404222</t>
+          <t>9786254406973</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oyuna - 3 - Okul ve Sınıf Oyunları</t>
+          <t>Dinozorları Boya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254404214</t>
+          <t>9786254404757</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oyuna - 2 - Taş ve Toprak Oyunları</t>
+          <t>Hayvanları Boyama Kitabım</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254404207</t>
+          <t>9786254404222</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oyuna - 1 - Kır ve Piknik Oyunları</t>
+          <t>Haydi Oyuna - 3 - Okul ve Sınıf Oyunları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254404238</t>
+          <t>9786254404214</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağını Kim Boyadı?</t>
+          <t>Haydi Oyuna - 2 - Taş ve Toprak Oyunları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254404429</t>
+          <t>9786254404207</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gezgin ile Gezgine Çocuk Kütüphanesinde</t>
+          <t>Haydi Oyuna - 1 - Kır ve Piknik Oyunları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254404412</t>
+          <t>9786254404238</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kumtaşı Pete ve İnci Zeze Denizde</t>
+          <t>Gökkuşağını Kim Boyadı?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254403118</t>
+          <t>9786254404429</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Alemlere Rahmet</t>
+          <t>Gezgin ile Gezgine Çocuk Kütüphanesinde</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254403071</t>
+          <t>9786254404412</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkları Aşıp Gelen</t>
+          <t>Kumtaşı Pete ve İnci Zeze Denizde</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254403064</t>
+          <t>9786254403118</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ejderha ve Minik Arkadaşları</t>
+          <t>Alemlere Rahmet</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254403088</t>
+          <t>9786254403071</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Musa'nın Asası</t>
+          <t>Karanlıkları Aşıp Gelen</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254403095</t>
+          <t>9786254403064</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sürpriz Ejderha ve Güçlü Peygamber</t>
+          <t>Ejderha ve Minik Arkadaşları</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254403033</t>
+          <t>9786254403088</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yüzü Güzel Özü Güzel</t>
+          <t>Musa'nın Asası</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254403040</t>
+          <t>9786254403095</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Kaderi</t>
+          <t>Sürpriz Ejderha ve Güçlü Peygamber</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254403057</t>
+          <t>9786254403033</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İsmail Kurban mı Ediliyor?</t>
+          <t>Yüzü Güzel Özü Güzel</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254403026</t>
+          <t>9786254403040</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Peygamberin Rüyası</t>
+          <t>Kurtların Kaderi</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254403019</t>
+          <t>9786254403057</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Salih Peygamber ve Kızıl Tüylü Deve</t>
+          <t>İsmail Kurban mı Ediliyor?</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254402999</t>
+          <t>9786254403026</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Aslan ve Nuh Tufanı</t>
+          <t>İbrahim Peygamberin Rüyası</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254403002</t>
+          <t>9786254403019</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hüdhüd ve Cahil Balık</t>
+          <t>Salih Peygamber ve Kızıl Tüylü Deve</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254404528</t>
+          <t>9786254402999</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hızlı’ya Yavaş Sürpriz - Karetta Kardeşler</t>
+          <t>Yaşlı Aslan ve Nuh Tufanı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254404443</t>
+          <t>9786254403002</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yazarcılık Oynar Mısın?</t>
+          <t>Hüdhüd ve Cahil Balık</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254404436</t>
+          <t>9786254404528</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Balon Macerası</t>
+          <t>Hızlı’ya Yavaş Sürpriz - Karetta Kardeşler</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254403309</t>
+          <t>9786254404443</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Serüven</t>
+          <t>Yazarcılık Oynar Mısın?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254403231</t>
+          <t>9786254404436</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Süper Nine Korona Peşinde</t>
+          <t>Gizemli Balon Macerası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254403224</t>
+          <t>9786254403309</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Süper Nine Kampta</t>
+          <t>Olağanüstü Serüven</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254404023</t>
+          <t>9786254403231</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Umut Gemisi</t>
+          <t>Süper Nine Korona Peşinde</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254403293</t>
+          <t>9786254403224</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sen de Yazabilirsin</t>
+          <t>Süper Nine Kampta</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786053027522</t>
+          <t>9786254404023</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Erdemli Keloğlan</t>
+          <t>Umut Gemisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786053027539</t>
+          <t>9786254403293</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kayıkçı Temel</t>
+          <t>Sen de Yazabilirsin</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254402838</t>
+          <t>9786053027522</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İlk İnsan İlk Peygamber</t>
+          <t>Erdemli Keloğlan</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254402807</t>
+          <t>9786053027539</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tufandan Önce</t>
+          <t>Kayıkçı Temel</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254402845</t>
+          <t>9786254402838</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçesine Dönen Ateş</t>
+          <t>İlk İnsan İlk Peygamber</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254402852</t>
+          <t>9786254402807</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gökten İnen Koç</t>
+          <t>Tufandan Önce</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254402821</t>
+          <t>9786254402845</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kuyudaki Ay Parçası</t>
+          <t>Gül Bahçesine Dönen Ateş</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254402814</t>
+          <t>9786254402852</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Saraydaki Çocuk</t>
+          <t>Gökten İnen Koç</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254402982</t>
+          <t>9786254402821</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yolculuğu Yıldızlı Harfler</t>
+          <t>Kuyudaki Ay Parçası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786053026426</t>
+          <t>9786254402814</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Cemre ile Emre'nin Boyama Kitapları (5 Cilt)</t>
+          <t>Saraydaki Çocuk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>225</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254404016</t>
+          <t>9786254402982</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Dünya</t>
+          <t>Kur'an Yolculuğu Yıldızlı Harfler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254404122</t>
+          <t>9786053026426</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Duydun mu Hiç?</t>
+          <t>Cemre ile Emre'nin Boyama Kitapları (5 Cilt)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254404115</t>
+          <t>9786254404016</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kaylule</t>
+          <t>Merhaba Dünya</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254404092</t>
+          <t>9786254404122</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir Mucize Bin Mucize - 2 - Bunu Hiç Bilmiyordum</t>
+          <t>Duydun mu Hiç?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254403187</t>
+          <t>9786254404115</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun Dağı</t>
+          <t>Kaylule</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786053020813</t>
+          <t>9786254404092</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Kukla Kabak Oğlan</t>
+          <t>Bir Mucize Bin Mucize - 2 - Bunu Hiç Bilmiyordum</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944830256</t>
+          <t>9786254403187</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İncili Köşk</t>
+          <t>Kuzgun Dağı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254400278</t>
+          <t>9786053020813</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>7 Kapı 7 Şifre - Mevlana Celaleddin Rumi</t>
+          <t>Neşeli Kukla Kabak Oğlan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944838214</t>
+          <t>9789944830256</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Dedem</t>
+          <t>İncili Köşk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944838245</t>
+          <t>9786254400278</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Sineğin Anıları</t>
+          <t>7 Kapı 7 Şifre - Mevlana Celaleddin Rumi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254400261</t>
+          <t>9789944838214</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Evde Ders Peşinde</t>
+          <t>Balıkçı Dedem</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944838221</t>
+          <t>9789944838245</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Fırıldak Koleji</t>
+          <t>Bir Sineğin Anıları</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944838238</t>
+          <t>9786254400261</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Galata'dan Sirkeci'ye Seyahat</t>
+          <t>Evde Ders Peşinde</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786053029984</t>
+          <t>9789944838221</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Arı Balcan’ın Maceraları (5 Cilt)</t>
+          <t>Fırıldak Koleji</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944838276</t>
+          <t>9789944838238</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Süper Köylü</t>
+          <t>Galata'dan Sirkeci'ye Seyahat</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944838283</t>
+          <t>9786053029984</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Temelin Başı Uzaya Karşı</t>
+          <t>Gezgin Arı Balcan’ın Maceraları (5 Cilt)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944838306</t>
+          <t>9789944838276</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Uzay Gelen Hediye</t>
+          <t>Süper Köylü</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254400254</t>
+          <t>9789944838283</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yasak Deniz</t>
+          <t>Temelin Başı Uzaya Karşı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944838313</t>
+          <t>9789944838306</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zühtü Paşa Konağı</t>
+          <t>Uzay Gelen Hediye</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254402548</t>
+          <t>9786254400254</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Pastası</t>
+          <t>Yasak Deniz</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254402531</t>
+          <t>9789944838313</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İnek Hiç Bal Yapar mı?</t>
+          <t>Zühtü Paşa Konağı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786254402524</t>
+          <t>9786254402548</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kirpinin Sarı Kazağı</t>
+          <t>Dostluk Pastası</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254402500</t>
+          <t>9786254402531</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz Ekibin Yeni Üyesi</t>
+          <t>İnek Hiç Bal Yapar mı?</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786254402517</t>
+          <t>9786254402524</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Leylek’in Acil Durum Mesajı</t>
+          <t>Kirpinin Sarı Kazağı</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786254402494</t>
+          <t>9786254402500</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Minik Penguenin Sevgisi</t>
+          <t>Korkusuz Ekibin Yeni Üyesi</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254402289</t>
+          <t>9786254402517</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>99 İnci - Hikayelerle Esmaül Hüsna 1</t>
+          <t>Leylek’in Acil Durum Mesajı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254402296</t>
+          <t>9786254402494</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>99 İnci - Hikayelerle Esmaül Hüsna 2</t>
+          <t>Minik Penguenin Sevgisi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254402302</t>
+          <t>9786254402289</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>99 İnci -Hikayelerle Esmaül Hüsna 3</t>
+          <t>99 İnci - Hikayelerle Esmaül Hüsna 1</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254402319</t>
+          <t>9786254402296</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>99 İnci - Hikayelerle Esmaül Hüsna 4</t>
+          <t>99 İnci - Hikayelerle Esmaül Hüsna 2</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786254402562</t>
+          <t>9786254402302</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kocakulak Afilli Seti</t>
+          <t>99 İnci -Hikayelerle Esmaül Hüsna 3</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254402579</t>
+          <t>9786254402319</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Afilli Kütüphanede</t>
+          <t>99 İnci - Hikayelerle Esmaül Hüsna 4</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786254402586</t>
+          <t>9786254402562</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Afilli Piknikte</t>
+          <t>Kocakulak Afilli Seti</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254402593</t>
+          <t>9786254402579</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Afilli Parkta</t>
+          <t>Afilli Kütüphanede</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786254401084</t>
+          <t>9786254402586</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İşte Bunu Bilmiyordum</t>
+          <t>Afilli Piknikte</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786053024347</t>
+          <t>9786254402593</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Nur Peygamberim - Seyyah Sirac Hicaz'da</t>
+          <t>Afilli Parkta</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786053025252</t>
+          <t>9786254401084</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 3 - Gökyüzündeki ve Denizdeki Dostlarımız</t>
+          <t>İşte Bunu Bilmiyordum</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786053025245</t>
+          <t>9786053024347</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 2 - Karadaki Küçük Dostlarımız</t>
+          <t>Nur Peygamberim - Seyyah Sirac Hicaz'da</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053025238</t>
+          <t>9786053025252</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 1 - Karadaki Büyük Dostlarımız</t>
+          <t>Hayvanlar Alemi 3 - Gökyüzündeki ve Denizdeki Dostlarımız</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944381321</t>
+          <t>9786053025245</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bilmeceler</t>
+          <t>Hayvanlar Alemi 2 - Karadaki Küçük Dostlarımız</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944381314</t>
+          <t>9786053025238</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz (s.a.s)</t>
+          <t>Hayvanlar Alemi 1 - Karadaki Büyük Dostlarımız</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944381284</t>
+          <t>9789944381321</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Temel Dini Bilgiler</t>
+          <t>Bilmeceler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944834827</t>
+          <t>9789944381314</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevgili Peygamberim</t>
+          <t>Peygamberimiz (s.a.s)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944835404</t>
+          <t>9789944381284</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Örneğim Peygamberim</t>
+          <t>Temel Dini Bilgiler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944833066</t>
+          <t>9789944834827</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın İyilik</t>
+          <t>Benim Sevgili Peygamberim</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944830263</t>
+          <t>9789944835404</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Varlıklar</t>
+          <t>En Güzel Örneğim Peygamberim</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944381291</t>
+          <t>9789944833066</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisseler - 1</t>
+          <t>Yaşasın İyilik</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>65</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944381345</t>
+          <t>9789944830263</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ata Sözleri</t>
+          <t>Görünmeyen Varlıklar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944838030</t>
+          <t>9789944381291</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara ve Gençlere Fıkrarlar</t>
+          <t>Kıssadan Hisseler - 1</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944381352</t>
+          <t>9789944381345</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Dilinden Kıssalar</t>
+          <t>Ata Sözleri</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756247150</t>
+          <t>9789944838030</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Siz Değerlisiniz</t>
+          <t>Çocuklara ve Gençlere Fıkrarlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944830287</t>
+          <t>9789944381352</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Güller</t>
+          <t>Peygamberimizin Dilinden Kıssalar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944381369</t>
+          <t>9789756247150</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mercan Ali</t>
+          <t>Siz Değerlisiniz</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944381406</t>
+          <t>9789944830287</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kır Hasan</t>
+          <t>En Güzel Güller</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944381390</t>
+          <t>9789944381369</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Cilvesi</t>
+          <t>Mercan Ali</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944830294</t>
+          <t>9789944381406</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Yolu</t>
+          <t>Kır Hasan</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944381376</t>
+          <t>9789944381390</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Çadır Güzeli</t>
+          <t>Kaderin Cilvesi</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944381338</t>
+          <t>9789944830294</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Özlü Sözler</t>
+          <t>Cennetin Yolu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944830270</t>
+          <t>9789944381376</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Mektubu</t>
+          <t>Çadır Güzeli</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944830249</t>
+          <t>9789944381338</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Namaz Sureleri ve Duaları</t>
+          <t>Özlü Sözler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944381307</t>
+          <t>9789944830270</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisseler - 2</t>
+          <t>Sultanın Mektubu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944838290</t>
+          <t>9789944830249</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Tüfek İcat Oldu Mertlik Bozuldu</t>
+          <t>Hikayelerle Namaz Sureleri ve Duaları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944830478</t>
+          <t>9789944381307</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Cesur Tavşan</t>
+          <t>Kıssadan Hisseler - 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944830485</t>
+          <t>9789944838290</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Ceylan</t>
+          <t>Tüfek İcat Oldu Mertlik Bozuldu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944830492</t>
+          <t>9789944830478</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Zürafa İle Fil</t>
+          <t>Cesur Tavşan</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944830508</t>
+          <t>9789944830485</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Aslanın Klavuzu</t>
+          <t>Yalnız Ceylan</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944830546</t>
+          <t>9789944830492</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Emre'nin Düşü</t>
+          <t>Zürafa İle Fil</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944830539</t>
+          <t>9789944830508</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yosunlu Gölün Çobanı</t>
+          <t>Aslanın Klavuzu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944830515</t>
+          <t>9789944830546</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Zarife'nin Salıncağı</t>
+          <t>Emre'nin Düşü</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944830430</t>
+          <t>9789944830539</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Canım Peygamberim</t>
+          <t>Yosunlu Gölün Çobanı</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944830232</t>
+          <t>9789944830515</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Perde Ardındaki Sır</t>
+          <t>Zarife'nin Salıncağı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944830195</t>
+          <t>9789944830430</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Altın Elifba</t>
+          <t>Canım Peygamberim</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944838580</t>
+          <t>9789944830232</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İslam Dinimi Seviyorum - 2</t>
+          <t>Perde Ardındaki Sır</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254400056</t>
+          <t>9789944830195</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Sözlüğü</t>
+          <t>Altın Elifba</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786053026280</t>
+          <t>9789944838580</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Gizemli Mesaj</t>
+          <t>İslam Dinimi Seviyorum - 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786053026297</t>
+          <t>9786254400056</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Macera - Bayan Düğmegöz 2</t>
+          <t>Çanakkale Sözlüğü</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786053026303</t>
+          <t>9786053026280</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Çetesi - Bayan Düğmegöz 1</t>
+          <t>Denizden Gelen Gizemli Mesaj</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786254400049</t>
+          <t>9786053026297</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Tahtabacak</t>
+          <t>Çılgın Macera - Bayan Düğmegöz 2</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786053029205</t>
+          <t>9786053026303</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Taşları</t>
+          <t>Oyuncak Çetesi - Bayan Düğmegöz 1</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786053029199</t>
+          <t>9786254400049</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Hayvanları</t>
+          <t>Kaptan Tahtabacak</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786053029182</t>
+          <t>9786053029205</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Ağaçları</t>
+          <t>Dünyanın En Mutlu Taşları</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786053027515</t>
+          <t>9786053029199</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Kalbi</t>
+          <t>Dünyanın En Mutlu Hayvanları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>170</v>
+        <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786053025948</t>
+          <t>9786053029182</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>40 Hadisle Değerler Eğitimi</t>
+          <t>Dünyanın En Mutlu Ağaçları</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>600</v>
+        <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786053027492</t>
+          <t>9786053027515</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Tecvitli Masallar</t>
+          <t>Kelebek Kalbi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786053025283</t>
+          <t>9786053025948</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Masallar</t>
+          <t>40 Hadisle Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786053025276</t>
+          <t>9786053027492</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Bahçeden Masallar (5 Yaş)</t>
+          <t>Tecvitli Masallar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255686824</t>
+          <t>9786053025283</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Örnek</t>
+          <t>Rengarenk Masallar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
+          <t>9786053025276</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Bahçeden Masallar (5 Yaş)</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786255686824</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Örnek</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
           <t>9786255686817</t>
         </is>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>7 Kapı 7 Şifre Eyüp Sultan</t>
         </is>
       </c>
-      <c r="C148" s="1">
+      <c r="C150" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>