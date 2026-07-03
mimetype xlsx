--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2275 +85,2290 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254408106</t>
+          <t>9786259029429</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Sor Bir Masal Dinle</t>
+          <t>Hace Musa Topbaş Efendi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254407970</t>
+          <t>9786254408106</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Can ile Adaplar</t>
+          <t>Bir Sor Bir Masal Dinle</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255686428</t>
+          <t>9786254407970</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yani!</t>
+          <t>Can ile Adaplar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255686435</t>
+          <t>9786255686428</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İşte Bu Harika!</t>
+          <t>Nasıl Yani!</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255686350</t>
+          <t>9786255686435</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çok Şaşırdım!</t>
+          <t>İşte Bu Harika!</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254409134</t>
+          <t>9786255686350</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Böyle Bir Şey</t>
+          <t>Çok Şaşırdım!</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254409202</t>
+          <t>9786254409134</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Eğlenceli Boyama - 2</t>
+          <t>Dostluk Böyle Bir Şey</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254409196</t>
+          <t>9786254409202</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Eğlenceli Boyama - 1</t>
+          <t>Renklerle Eğlenceli Boyama - 2</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254409240</t>
+          <t>9786254409196</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama Kitabı - 2</t>
+          <t>Renklerle Eğlenceli Boyama - 1</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254409233</t>
+          <t>9786254409240</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama Kitabı - 1</t>
+          <t>Örnekli Boyama Kitabı - 2</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254409219</t>
+          <t>9786254409233</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Noktadan Noktaya Boyama - 2</t>
+          <t>Örnekli Boyama Kitabı - 1</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254409226</t>
+          <t>9786254409219</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Noktadan Noktaya Boyama - 1</t>
+          <t>Noktadan Noktaya Boyama - 2</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254409189</t>
+          <t>9786254409226</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Anaokulu Boyama Kitabı - 2</t>
+          <t>Noktadan Noktaya Boyama - 1</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254409172</t>
+          <t>9786254409189</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Anaokulu Boyama Kitabı - 1</t>
+          <t>Anaokulu Boyama Kitabı - 2</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254407925</t>
+          <t>9786254409172</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Çocuk Zeki</t>
+          <t>Anaokulu Boyama Kitabı - 1</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254407932</t>
+          <t>9786254407925</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Lütfen Öyküsü</t>
+          <t>Yıldız Çocuk Zeki</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254407949</t>
+          <t>9786254407932</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Akraba Zinciri</t>
+          <t>Bir Lütfen Öyküsü</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254407918</t>
+          <t>9786254407949</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çöpten Gelen İlham</t>
+          <t>Akraba Zinciri</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786254407956</t>
+          <t>9786254407918</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ben Kim Oluyorum?</t>
+          <t>Çöpten Gelen İlham</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786254407895</t>
+          <t>9786254407956</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bütün İcatlar Bulunmuş Mu?</t>
+          <t>Ben Kim Oluyorum?</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786254401329</t>
+          <t>9786254407895</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Kim Sayabilir?</t>
+          <t>Bütün İcatlar Bulunmuş Mu?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254407512</t>
+          <t>9786254401329</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar Boyama</t>
+          <t>Yıldızları Kim Sayabilir?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254406997</t>
+          <t>9786254407512</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boya-2 Çiz-Tamamla</t>
+          <t>Taşıtlar Boyama</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786254406980</t>
+          <t>9786254406997</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boya-1 Çiz-Tamamla</t>
+          <t>Hayvanları Boya-2 Çiz-Tamamla</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254406973</t>
+          <t>9786254406980</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dinozorları Boya</t>
+          <t>Hayvanları Boya-1 Çiz-Tamamla</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254404757</t>
+          <t>9786254406973</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boyama Kitabım</t>
+          <t>Dinozorları Boya</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254404222</t>
+          <t>9786254404757</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oyuna - 3 - Okul ve Sınıf Oyunları</t>
+          <t>Hayvanları Boyama Kitabım</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254404214</t>
+          <t>9786254404222</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oyuna - 2 - Taş ve Toprak Oyunları</t>
+          <t>Haydi Oyuna - 3 - Okul ve Sınıf Oyunları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254404207</t>
+          <t>9786254404214</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oyuna - 1 - Kır ve Piknik Oyunları</t>
+          <t>Haydi Oyuna - 2 - Taş ve Toprak Oyunları</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254404238</t>
+          <t>9786254404207</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağını Kim Boyadı?</t>
+          <t>Haydi Oyuna - 1 - Kır ve Piknik Oyunları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254404429</t>
+          <t>9786254404238</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gezgin ile Gezgine Çocuk Kütüphanesinde</t>
+          <t>Gökkuşağını Kim Boyadı?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254404412</t>
+          <t>9786254404429</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kumtaşı Pete ve İnci Zeze Denizde</t>
+          <t>Gezgin ile Gezgine Çocuk Kütüphanesinde</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254403118</t>
+          <t>9786254404412</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Alemlere Rahmet</t>
+          <t>Kumtaşı Pete ve İnci Zeze Denizde</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254403071</t>
+          <t>9786254403118</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkları Aşıp Gelen</t>
+          <t>Alemlere Rahmet</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254403064</t>
+          <t>9786254403071</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ejderha ve Minik Arkadaşları</t>
+          <t>Karanlıkları Aşıp Gelen</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254403088</t>
+          <t>9786254403064</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Musa'nın Asası</t>
+          <t>Ejderha ve Minik Arkadaşları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254403095</t>
+          <t>9786254403088</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sürpriz Ejderha ve Güçlü Peygamber</t>
+          <t>Musa'nın Asası</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254403033</t>
+          <t>9786254403095</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüzü Güzel Özü Güzel</t>
+          <t>Sürpriz Ejderha ve Güçlü Peygamber</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254403040</t>
+          <t>9786254403033</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Kaderi</t>
+          <t>Yüzü Güzel Özü Güzel</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254403057</t>
+          <t>9786254403040</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İsmail Kurban mı Ediliyor?</t>
+          <t>Kurtların Kaderi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254403026</t>
+          <t>9786254403057</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Peygamberin Rüyası</t>
+          <t>İsmail Kurban mı Ediliyor?</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254403019</t>
+          <t>9786254403026</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Salih Peygamber ve Kızıl Tüylü Deve</t>
+          <t>İbrahim Peygamberin Rüyası</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254402999</t>
+          <t>9786254403019</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Aslan ve Nuh Tufanı</t>
+          <t>Salih Peygamber ve Kızıl Tüylü Deve</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254403002</t>
+          <t>9786254402999</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hüdhüd ve Cahil Balık</t>
+          <t>Yaşlı Aslan ve Nuh Tufanı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254404528</t>
+          <t>9786254403002</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hızlı’ya Yavaş Sürpriz - Karetta Kardeşler</t>
+          <t>Hüdhüd ve Cahil Balık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254404443</t>
+          <t>9786254404528</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yazarcılık Oynar Mısın?</t>
+          <t>Hızlı’ya Yavaş Sürpriz - Karetta Kardeşler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254404436</t>
+          <t>9786254404443</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Balon Macerası</t>
+          <t>Yazarcılık Oynar Mısın?</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254403309</t>
+          <t>9786254404436</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Serüven</t>
+          <t>Gizemli Balon Macerası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254403231</t>
+          <t>9786254403309</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Süper Nine Korona Peşinde</t>
+          <t>Olağanüstü Serüven</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254403224</t>
+          <t>9786254403231</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Süper Nine Kampta</t>
+          <t>Süper Nine Korona Peşinde</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254404023</t>
+          <t>9786254403224</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Umut Gemisi</t>
+          <t>Süper Nine Kampta</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254403293</t>
+          <t>9786254404023</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sen de Yazabilirsin</t>
+          <t>Umut Gemisi</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786053027522</t>
+          <t>9786254403293</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Erdemli Keloğlan</t>
+          <t>Sen de Yazabilirsin</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786053027539</t>
+          <t>9786053027522</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kayıkçı Temel</t>
+          <t>Erdemli Keloğlan</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254402838</t>
+          <t>9786053027539</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İlk İnsan İlk Peygamber</t>
+          <t>Kayıkçı Temel</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254402807</t>
+          <t>9786254402838</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tufandan Önce</t>
+          <t>İlk İnsan İlk Peygamber</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254402845</t>
+          <t>9786254402807</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçesine Dönen Ateş</t>
+          <t>Tufandan Önce</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254402852</t>
+          <t>9786254402845</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gökten İnen Koç</t>
+          <t>Gül Bahçesine Dönen Ateş</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254402821</t>
+          <t>9786254402852</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kuyudaki Ay Parçası</t>
+          <t>Gökten İnen Koç</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254402814</t>
+          <t>9786254402821</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Saraydaki Çocuk</t>
+          <t>Kuyudaki Ay Parçası</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254402982</t>
+          <t>9786254402814</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yolculuğu Yıldızlı Harfler</t>
+          <t>Saraydaki Çocuk</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786053026426</t>
+          <t>9786254402982</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Cemre ile Emre'nin Boyama Kitapları (5 Cilt)</t>
+          <t>Kur'an Yolculuğu Yıldızlı Harfler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254404016</t>
+          <t>9786053026426</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Dünya</t>
+          <t>Cemre ile Emre'nin Boyama Kitapları (5 Cilt)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254404122</t>
+          <t>9786254404016</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Duydun mu Hiç?</t>
+          <t>Merhaba Dünya</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254404115</t>
+          <t>9786254404122</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kaylule</t>
+          <t>Duydun mu Hiç?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254404092</t>
+          <t>9786254404115</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bir Mucize Bin Mucize - 2 - Bunu Hiç Bilmiyordum</t>
+          <t>Kaylule</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254403187</t>
+          <t>9786254404092</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun Dağı</t>
+          <t>Bir Mucize Bin Mucize - 2 - Bunu Hiç Bilmiyordum</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786053020813</t>
+          <t>9786254403187</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Kukla Kabak Oğlan</t>
+          <t>Kuzgun Dağı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944830256</t>
+          <t>9786053020813</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İncili Köşk</t>
+          <t>Neşeli Kukla Kabak Oğlan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254400278</t>
+          <t>9789944830256</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>7 Kapı 7 Şifre - Mevlana Celaleddin Rumi</t>
+          <t>İncili Köşk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944838214</t>
+          <t>9786254400278</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Dedem</t>
+          <t>7 Kapı 7 Şifre - Mevlana Celaleddin Rumi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944838245</t>
+          <t>9789944838214</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Sineğin Anıları</t>
+          <t>Balıkçı Dedem</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254400261</t>
+          <t>9789944838245</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Evde Ders Peşinde</t>
+          <t>Bir Sineğin Anıları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944838221</t>
+          <t>9786254400261</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Fırıldak Koleji</t>
+          <t>Evde Ders Peşinde</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944838238</t>
+          <t>9789944838221</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Galata'dan Sirkeci'ye Seyahat</t>
+          <t>Fırıldak Koleji</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786053029984</t>
+          <t>9789944838238</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Arı Balcan’ın Maceraları (5 Cilt)</t>
+          <t>Galata'dan Sirkeci'ye Seyahat</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944838276</t>
+          <t>9786053029984</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Süper Köylü</t>
+          <t>Gezgin Arı Balcan’ın Maceraları (5 Cilt)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944838283</t>
+          <t>9789944838276</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Temelin Başı Uzaya Karşı</t>
+          <t>Süper Köylü</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944838306</t>
+          <t>9789944838283</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Uzay Gelen Hediye</t>
+          <t>Temelin Başı Uzaya Karşı</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254400254</t>
+          <t>9789944838306</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yasak Deniz</t>
+          <t>Uzay Gelen Hediye</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944838313</t>
+          <t>9786254400254</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Zühtü Paşa Konağı</t>
+          <t>Yasak Deniz</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786254402548</t>
+          <t>9789944838313</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Pastası</t>
+          <t>Zühtü Paşa Konağı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254402531</t>
+          <t>9786254402548</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İnek Hiç Bal Yapar mı?</t>
+          <t>Dostluk Pastası</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786254402524</t>
+          <t>9786254402531</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kirpinin Sarı Kazağı</t>
+          <t>İnek Hiç Bal Yapar mı?</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786254402500</t>
+          <t>9786254402524</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz Ekibin Yeni Üyesi</t>
+          <t>Kirpinin Sarı Kazağı</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254402517</t>
+          <t>9786254402500</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Leylek’in Acil Durum Mesajı</t>
+          <t>Korkusuz Ekibin Yeni Üyesi</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254402494</t>
+          <t>9786254402517</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Minik Penguenin Sevgisi</t>
+          <t>Leylek’in Acil Durum Mesajı</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254402289</t>
+          <t>9786254402494</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>99 İnci - Hikayelerle Esmaül Hüsna 1</t>
+          <t>Minik Penguenin Sevgisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254402296</t>
+          <t>9786254402289</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>99 İnci - Hikayelerle Esmaül Hüsna 2</t>
+          <t>99 İnci - Hikayelerle Esmaül Hüsna 1</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786254402302</t>
+          <t>9786254402296</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>99 İnci -Hikayelerle Esmaül Hüsna 3</t>
+          <t>99 İnci - Hikayelerle Esmaül Hüsna 2</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254402319</t>
+          <t>9786254402302</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>99 İnci - Hikayelerle Esmaül Hüsna 4</t>
+          <t>99 İnci -Hikayelerle Esmaül Hüsna 3</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786254402562</t>
+          <t>9786254402319</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kocakulak Afilli Seti</t>
+          <t>99 İnci - Hikayelerle Esmaül Hüsna 4</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254402579</t>
+          <t>9786254402562</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Afilli Kütüphanede</t>
+          <t>Kocakulak Afilli Seti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786254402586</t>
+          <t>9786254402579</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Afilli Piknikte</t>
+          <t>Afilli Kütüphanede</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786254402593</t>
+          <t>9786254402586</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Afilli Parkta</t>
+          <t>Afilli Piknikte</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786254401084</t>
+          <t>9786254402593</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İşte Bunu Bilmiyordum</t>
+          <t>Afilli Parkta</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786053024347</t>
+          <t>9786254401084</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nur Peygamberim - Seyyah Sirac Hicaz'da</t>
+          <t>İşte Bunu Bilmiyordum</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053025252</t>
+          <t>9786053024347</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 3 - Gökyüzündeki ve Denizdeki Dostlarımız</t>
+          <t>Nur Peygamberim - Seyyah Sirac Hicaz'da</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053025245</t>
+          <t>9786053025252</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 2 - Karadaki Küçük Dostlarımız</t>
+          <t>Hayvanlar Alemi 3 - Gökyüzündeki ve Denizdeki Dostlarımız</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786053025238</t>
+          <t>9786053025245</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 1 - Karadaki Büyük Dostlarımız</t>
+          <t>Hayvanlar Alemi 2 - Karadaki Küçük Dostlarımız</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944381321</t>
+          <t>9786053025238</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bilmeceler</t>
+          <t>Hayvanlar Alemi 1 - Karadaki Büyük Dostlarımız</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944381314</t>
+          <t>9789944381321</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz (s.a.s)</t>
+          <t>Bilmeceler</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944381284</t>
+          <t>9789944381314</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Temel Dini Bilgiler</t>
+          <t>Peygamberimiz (s.a.s)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944834827</t>
+          <t>9789944381284</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevgili Peygamberim</t>
+          <t>Temel Dini Bilgiler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944835404</t>
+          <t>9789944834827</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Örneğim Peygamberim</t>
+          <t>Benim Sevgili Peygamberim</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944833066</t>
+          <t>9789944835404</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın İyilik</t>
+          <t>En Güzel Örneğim Peygamberim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944830263</t>
+          <t>9789944833066</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Varlıklar</t>
+          <t>Yaşasın İyilik</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944381291</t>
+          <t>9789944830263</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisseler - 1</t>
+          <t>Görünmeyen Varlıklar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944381345</t>
+          <t>9789944381291</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ata Sözleri</t>
+          <t>Kıssadan Hisseler - 1</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944838030</t>
+          <t>9789944381345</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara ve Gençlere Fıkrarlar</t>
+          <t>Ata Sözleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944381352</t>
+          <t>9789944838030</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Dilinden Kıssalar</t>
+          <t>Çocuklara ve Gençlere Fıkrarlar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756247150</t>
+          <t>9789944381352</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Siz Değerlisiniz</t>
+          <t>Peygamberimizin Dilinden Kıssalar</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944830287</t>
+          <t>9789756247150</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Güller</t>
+          <t>Siz Değerlisiniz</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944381369</t>
+          <t>9789944830287</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mercan Ali</t>
+          <t>En Güzel Güller</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>10</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944381406</t>
+          <t>9789944381369</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kır Hasan</t>
+          <t>Mercan Ali</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944381390</t>
+          <t>9789944381406</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Cilvesi</t>
+          <t>Kır Hasan</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944830294</t>
+          <t>9789944381390</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Yolu</t>
+          <t>Kaderin Cilvesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944381376</t>
+          <t>9789944830294</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Çadır Güzeli</t>
+          <t>Cennetin Yolu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944381338</t>
+          <t>9789944381376</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Özlü Sözler</t>
+          <t>Çadır Güzeli</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944830270</t>
+          <t>9789944381338</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Mektubu</t>
+          <t>Özlü Sözler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944830249</t>
+          <t>9789944830270</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Namaz Sureleri ve Duaları</t>
+          <t>Sultanın Mektubu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944381307</t>
+          <t>9789944830249</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisseler - 2</t>
+          <t>Hikayelerle Namaz Sureleri ve Duaları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944838290</t>
+          <t>9789944381307</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tüfek İcat Oldu Mertlik Bozuldu</t>
+          <t>Kıssadan Hisseler - 2</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944830478</t>
+          <t>9789944838290</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Cesur Tavşan</t>
+          <t>Tüfek İcat Oldu Mertlik Bozuldu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944830485</t>
+          <t>9789944830478</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Ceylan</t>
+          <t>Cesur Tavşan</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944830492</t>
+          <t>9789944830485</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zürafa İle Fil</t>
+          <t>Yalnız Ceylan</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944830508</t>
+          <t>9789944830492</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Aslanın Klavuzu</t>
+          <t>Zürafa İle Fil</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944830546</t>
+          <t>9789944830508</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Emre'nin Düşü</t>
+          <t>Aslanın Klavuzu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944830539</t>
+          <t>9789944830546</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yosunlu Gölün Çobanı</t>
+          <t>Emre'nin Düşü</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944830515</t>
+          <t>9789944830539</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Zarife'nin Salıncağı</t>
+          <t>Yosunlu Gölün Çobanı</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944830430</t>
+          <t>9789944830515</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Canım Peygamberim</t>
+          <t>Zarife'nin Salıncağı</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944830232</t>
+          <t>9789944830430</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Perde Ardındaki Sır</t>
+          <t>Canım Peygamberim</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944830195</t>
+          <t>9789944830232</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Altın Elifba</t>
+          <t>Perde Ardındaki Sır</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944838580</t>
+          <t>9789944830195</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İslam Dinimi Seviyorum - 2</t>
+          <t>Altın Elifba</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254400056</t>
+          <t>9789944838580</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Sözlüğü</t>
+          <t>İslam Dinimi Seviyorum - 2</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786053026280</t>
+          <t>9786254400056</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Gizemli Mesaj</t>
+          <t>Çanakkale Sözlüğü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786053026297</t>
+          <t>9786053026280</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Macera - Bayan Düğmegöz 2</t>
+          <t>Denizden Gelen Gizemli Mesaj</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786053026303</t>
+          <t>9786053026297</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Çetesi - Bayan Düğmegöz 1</t>
+          <t>Çılgın Macera - Bayan Düğmegöz 2</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786254400049</t>
+          <t>9786053026303</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Tahtabacak</t>
+          <t>Oyuncak Çetesi - Bayan Düğmegöz 1</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786053029205</t>
+          <t>9786254400049</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Taşları</t>
+          <t>Kaptan Tahtabacak</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786053029199</t>
+          <t>9786053029205</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Hayvanları</t>
+          <t>Dünyanın En Mutlu Taşları</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786053029182</t>
+          <t>9786053029199</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Ağaçları</t>
+          <t>Dünyanın En Mutlu Hayvanları</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786053027515</t>
+          <t>9786053029182</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Kalbi</t>
+          <t>Dünyanın En Mutlu Ağaçları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>170</v>
+        <v>60</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786053025948</t>
+          <t>9786053027515</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>40 Hadisle Değerler Eğitimi</t>
+          <t>Kelebek Kalbi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>600</v>
+        <v>170</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786053027492</t>
+          <t>9786053025948</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Tecvitli Masallar</t>
+          <t>40 Hadisle Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>140</v>
+        <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786053025283</t>
+          <t>9786053027492</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Masallar</t>
+          <t>Tecvitli Masallar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786053025276</t>
+          <t>9786053025283</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bahçeden Masallar (5 Yaş)</t>
+          <t>Rengarenk Masallar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255686824</t>
+          <t>9786053025276</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Örnek</t>
+          <t>Bahçeden Masallar (5 Yaş)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
+          <t>9786255686824</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Örnek</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
           <t>9786255686817</t>
         </is>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>7 Kapı 7 Şifre Eyüp Sultan</t>
         </is>
       </c>
-      <c r="C150" s="1">
+      <c r="C151" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>