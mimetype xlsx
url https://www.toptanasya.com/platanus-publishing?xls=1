--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,27085 +85,27145 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256454064</t>
+          <t>9786256517448</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Batı Karadeniz Bölgesi - Biyoçeşitlilikten Ekonomik Zenginliğe / Kırsaldan Küresele Defne Gücü</t>
+          <t>Tek Bir Tanrı veya Doğa-Üstü-Güç mü, Devasa Sayıda Kuant mı Doğa ve Dünyayı Oluşturdu?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>850</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256517141</t>
+          <t>9786256454989</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Astsubayın Günlüğü 3 - İsimsiz Kahramanlar</t>
+          <t>Tarif Defteri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256971974</t>
+          <t>9786256517509</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kongre Günlükleri</t>
+          <t>İşte Geldik Gidiyoruz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259280258</t>
+          <t>9786256634657</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Boz Küheylan</t>
+          <t>Çeviri Eğitimine Adanmış Bir Ömür Prof. Dr. Mine Yazıcı’ya Armağan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256634794</t>
+          <t>9786256454064</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Soyut Düşünce mi, O Nedir?</t>
+          <t>Batı Karadeniz Bölgesi - Biyoçeşitlilikten Ekonomik Zenginliğe / Kırsaldan Küresele Defne Gücü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256634473</t>
+          <t>9786256517141</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Malatya Kırsalının Değişimi ve Sürdürülebilir Kırsal Planlama</t>
+          <t>Bir Astsubayın Günlüğü 3 - İsimsiz Kahramanlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256634909</t>
+          <t>9786256971974</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Combination Of Holistic Psychodynamic Theory with Fuzzy Logic And Chaos Theory</t>
+          <t>Kongre Günlükleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256634244</t>
+          <t>9786259280258</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şiirler</t>
+          <t>Boz Küheylan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256971165</t>
+          <t>9786256634794</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kollektives Erbe und  Seelenverwebungen / Das Phänomen der Schuld in Katharina Hackers Erzählwelten</t>
+          <t>Soyut Düşünce mi, O Nedir?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256517042</t>
+          <t>9786256634473</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Pansiyonu</t>
+          <t>Malatya Kırsalının Değişimi ve Sürdürülebilir Kırsal Planlama</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256634152</t>
+          <t>9786256634909</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenlerin Eğitim ve Öğretim Etkinliklerindeki Algı ve Tutumları</t>
+          <t>Combination Of Holistic Psychodynamic Theory with Fuzzy Logic And Chaos Theory</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256454408</t>
+          <t>9786256634244</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Suya Sabuna Dokunmadan</t>
+          <t>Mavi Şiirler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>352</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256454484</t>
+          <t>9786256971165</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Esrarlım</t>
+          <t>Kollektives Erbe und  Seelenverwebungen / Das Phänomen der Schuld in Katharina Hackers Erzählwelten</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256454378</t>
+          <t>9786256517042</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Açısından Laiklik</t>
+          <t>Hüzün Pansiyonu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256517257</t>
+          <t>9786256634152</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ormancılıkta Sel, Çığ ve Kaya Yuvarlanması Kontrolü Terimleri Sözlüğü</t>
+          <t>Öğretmenlerin Eğitim ve Öğretim Etkinliklerindeki Algı ve Tutumları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>850</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256454743</t>
+          <t>9786256454408</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Barış ve Başarı Simgeliğinden Sosyoekonomik ve Endüstriyel Yazar Zirvesine “Defne”</t>
+          <t>Suya Sabuna Dokunmadan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>610</v>
+        <v>352</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256454996</t>
+          <t>9786256454484</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kafa Travmasına Genel Bakış</t>
+          <t>Esrarlım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256517882</t>
+          <t>9786256454378</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Online Mentor Training in Pre-Service Teacher Education</t>
+          <t>İnsan Hakları Açısından Laiklik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258210750</t>
+          <t>9786256517257</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Buzdan Cehennem ve Ateşten Cennet</t>
+          <t>Ormancılıkta Sel, Çığ ve Kaya Yuvarlanması Kontrolü Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256634169</t>
+          <t>9786256454743</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hapsolmuş Ruhlar</t>
+          <t>Barış ve Başarı Simgeliğinden Sosyoekonomik ve Endüstriyel Yazar Zirvesine “Defne”</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>610</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256517233</t>
+          <t>9786256454996</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Akademisyenliğe Başlarken</t>
+          <t>Kafa Travmasına Genel Bakış</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256517240</t>
+          <t>9786256517882</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zaman Bağlamında Marcel Proust- A. Hamdi Tanpınar İkilemi</t>
+          <t>Online Mentor Training in Pre-Service Teacher Education</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256517967</t>
+          <t>9786258210750</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Kimlik</t>
+          <t>Buzdan Cehennem ve Ateşten Cennet</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256517929</t>
+          <t>9786256634169</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türk Makam Müziğinin Çokseslendirilmesinde Akor Dizileri</t>
+          <t>Hapsolmuş Ruhlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256634015</t>
+          <t>9786256517233</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şirket Değerlemesi Teori ve Uygulama</t>
+          <t>Sağlık Bilimlerinde Akademisyenliğe Başlarken</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256517905</t>
+          <t>9786256517240</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Örümcek Ağı</t>
+          <t>Zaman Bağlamında Marcel Proust- A. Hamdi Tanpınar İkilemi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256634039</t>
+          <t>9786256517967</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Finansal Okuryazarlıkla İlgili Temel Bilgiler</t>
+          <t>Kültür ve Kimlik</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256517998</t>
+          <t>9786256517929</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Atıklardan Biyokompozit Malzeme Üretimi</t>
+          <t>Türk Makam Müziğinin Çokseslendirilmesinde Akor Dizileri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256634183</t>
+          <t>9786256634015</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Babamın Sevgisi Ekmek Kokardı</t>
+          <t>Şirket Değerlemesi Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256634008</t>
+          <t>9786256517905</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Yerleşmesinin Terk Edilmesini Tetikleyen Doğal Faktörler</t>
+          <t>Örümcek Ağı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256634176</t>
+          <t>9786256634039</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Katılım Kültürü ve Türkiye</t>
+          <t>Finansal Okuryazarlıkla İlgili Temel Bilgiler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256517035</t>
+          <t>9786256517998</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dedi Bağa Ki</t>
+          <t>Tarımsal Atıklardan Biyokompozit Malzeme Üretimi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256517936</t>
+          <t>9786256634183</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Safevi İdaresinde Bağdad (1623-1703)</t>
+          <t>Babamın Sevgisi Ekmek Kokardı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>560</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258378801</t>
+          <t>9786256634008</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fındık’ın Hayatı</t>
+          <t>Göbeklitepe Yerleşmesinin Terk Edilmesini Tetikleyen Doğal Faktörler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256517868</t>
+          <t>9786256634176</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Efsanesi</t>
+          <t>Katılım Kültürü ve Türkiye</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256517851</t>
+          <t>9786256517035</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Tedavilerde Kullanılan Işık Kaynaklarının Doku Benzeri Malzemeler Üzerinde Oluşturduğu Sıcaklık ve Fotoakustik Etkilerinin İncelenmesi</t>
+          <t>Dedi Bağa Ki</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256517950</t>
+          <t>9786256517936</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ortak Akılla Mı? Birilerinin Gütmesiyle Mi?</t>
+          <t>Osmanlı ve Safevi İdaresinde Bağdad (1623-1703)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256517943</t>
+          <t>9786258378801</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gün Batımı Binboğalar</t>
+          <t>Fındık’ın Hayatı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256517738</t>
+          <t>9786256517868</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şekil Hafızalı CuAlBe Alaşımlarının Mikroyapısal ve Mekaniksel Özellikleri</t>
+          <t>Göbeklitepe Efsanesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256517875</t>
+          <t>9786256517851</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>61 Maddede Kadın Beyni &amp; Erkek Beyni</t>
+          <t>Tıbbi Tedavilerde Kullanılan Işık Kaynaklarının Doku Benzeri Malzemeler Üzerinde Oluşturduğu Sıcaklık ve Fotoakustik Etkilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256517714</t>
+          <t>9786256517950</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklu Devleti Dönemi’nde Antalya’nın Siyasi ve Tarihi Coğrafyası</t>
+          <t>Ortak Akılla Mı? Birilerinin Gütmesiyle Mi?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256517899</t>
+          <t>9786256517943</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Irak’tan Türkiye’ye Doğru Kürt Göçü: Naratif Bir Okuma</t>
+          <t>Gün Batımı Binboğalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256517912</t>
+          <t>9786256517738</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Asrı Saadete Bir Güneş Doğdu</t>
+          <t>Şekil Hafızalı CuAlBe Alaşımlarının Mikroyapısal ve Mekaniksel Özellikleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256517288</t>
+          <t>9786256517875</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kemal Bilbaşar Eğitime ve Sanata Adanmış Bir Hayat</t>
+          <t>61 Maddede Kadın Beyni &amp; Erkek Beyni</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256517721</t>
+          <t>9786256517714</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bedir Savaşı</t>
+          <t>Türkiye Selçuklu Devleti Dönemi’nde Antalya’nın Siyasi ve Tarihi Coğrafyası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256517301</t>
+          <t>9786256517899</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>QGIS ile Coğrafi Bilgi Sistemi Temel Uygulamaları</t>
+          <t>Irak’tan Türkiye’ye Doğru Kürt Göçü: Naratif Bir Okuma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256517844</t>
+          <t>9786256517912</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Yönetim ve Organizasyon &amp; Kullanılan Teknikler</t>
+          <t>Asrı Saadete Bir Güneş Doğdu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256517707</t>
+          <t>9786256517288</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Antik Anadolu‘nun Öze Dönüş Çağrısı Antik Çağ Tedavi Merkezlerindeki (Asklepion) Diyet Uygulamaları</t>
+          <t>Kemal Bilbaşar Eğitime ve Sanata Adanmış Bir Hayat</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256517745</t>
+          <t>9786256517721</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı</t>
+          <t>Bedir Savaşı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>480</v>
+        <v>430</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256517769</t>
+          <t>9786256517301</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya Ortamında Polis-Adliye Muhabirliği</t>
+          <t>QGIS ile Coğrafi Bilgi Sistemi Temel Uygulamaları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256517783</t>
+          <t>9786256517844</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Namaka</t>
+          <t>Dünden Bugüne Yönetim ve Organizasyon &amp; Kullanılan Teknikler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>456</v>
+        <v>420</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256517684</t>
+          <t>9786256517707</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İmalat Sektöründe Uzun Dönemde Net İşletme Sermayesi Bileşenlerinin İncelenmesi</t>
+          <t>Antik Anadolu‘nun Öze Dönüş Çağrısı Antik Çağ Tedavi Merkezlerindeki (Asklepion) Diyet Uygulamaları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>592</v>
+        <v>496</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256454798</t>
+          <t>9786256517745</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barışı</t>
+          <t>Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256454217</t>
+          <t>9786256517769</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mardin İlinin İktisadi ve Sosyal Açıdan Gelişimi (1950-2000)</t>
+          <t>Yeni Medya Ortamında Polis-Adliye Muhabirliği</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256517271</t>
+          <t>9786256517783</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Cerrahinin Esasları</t>
+          <t>Namaka</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>480</v>
+        <v>456</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256454439</t>
+          <t>9786256517684</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ne Günlere Kaldık</t>
+          <t>Türkiye’de İmalat Sektöründe Uzun Dönemde Net İşletme Sermayesi Bileşenlerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>392</v>
+        <v>592</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256517370</t>
+          <t>9786256454798</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de Beyne Mucizesi ve Yaşayan Kur’an Mucizeleri 2</t>
+          <t>Dünya Barışı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256971233</t>
+          <t>9786256454217</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Unutturulan Farz</t>
+          <t>Mardin İlinin İktisadi ve Sosyal Açıdan Gelişimi (1950-2000)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256517318</t>
+          <t>9786256517271</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İki Galaksi Bir Yıldız</t>
+          <t>Veteriner Cerrahinin Esasları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>312</v>
+        <v>480</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256517059</t>
+          <t>9786256454439</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Materialism, Opportunism, And Moral Decay In Theodore Dreiser</t>
+          <t>Ne Günlere Kaldık</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>392</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256517356</t>
+          <t>9786256517370</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Toksikolojide Güncel Yaklaşımlar</t>
+          <t>Kur'an-ı Kerim'de Beyne Mucizesi ve Yaşayan Kur’an Mucizeleri 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256517363</t>
+          <t>9786256971233</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Başka Baharlara Kalan Baharlar</t>
+          <t>Unutturulan Farz</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256517295</t>
+          <t>9786256517318</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>İki Galaksi Bir Yıldız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>392</v>
+        <v>312</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256454330</t>
+          <t>9786256517059</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ortaöğretim Öğrencilerinde Dinî Hayat ile Kaygı ve Yalnızlık Arasındaki İlişki Üzerine Bir Araştırma (Mersin Örneği)</t>
+          <t>Materialism, Opportunism, And Moral Decay In Theodore Dreiser</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>576</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256971929</t>
+          <t>9786256517356</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Uyarım Terapisi</t>
+          <t>Toksikolojide Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256517066</t>
+          <t>9786256517363</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>"Hükmi Şahsiyet" Türkiye'nin Kimliksiz Sakinleri</t>
+          <t>Başka Baharlara Kalan Baharlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>352</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256454385</t>
+          <t>9786256517295</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yaban Hayvanları Üretimi</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>520</v>
+        <v>392</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256454637</t>
+          <t>9786256454330</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen</t>
+          <t>Ortaöğretim Öğrencilerinde Dinî Hayat ile Kaygı ve Yalnızlık Arasındaki İlişki Üzerine Bir Araştırma (Mersin Örneği)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>456</v>
+        <v>576</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256454620</t>
+          <t>9786256971929</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyı Öteki Taraf</t>
+          <t>Bilişsel Uyarım Terapisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>496</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256517332</t>
+          <t>9786256517066</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nereden Geldik-Nereye Gidiyoruz Doğa Yaratıldı mı? Oluşmakta mı?</t>
+          <t>"Hükmi Şahsiyet" Türkiye'nin Kimliksiz Sakinleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256454613</t>
+          <t>9786256454385</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum Z Kuşağı</t>
+          <t>Yaban Hayvanları Üretimi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>456</v>
+        <v>520</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256454293</t>
+          <t>9786256454637</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sanal Lojistik Örgütlerde Başarı</t>
+          <t>Müzeyyen</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>496</v>
+        <v>456</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256454422</t>
+          <t>9786256454620</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mavi</t>
+          <t>Karşı Kıyı Öteki Taraf</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>448</v>
+        <v>496</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256454231</t>
+          <t>9786256517332</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Diken</t>
+          <t>Nereden Geldik-Nereye Gidiyoruz Doğa Yaratıldı mı? Oluşmakta mı?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>352</v>
+        <v>430</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256454354</t>
+          <t>9786256454613</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Doğrudan Yabancı Yatırımların Ticaret ve İhracata Etkisi Teorik Bir İnceleme</t>
+          <t>Seni Anlıyorum Z Kuşağı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>576</v>
+        <v>456</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256454446</t>
+          <t>9786256454293</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Basın Mensubunun Hatıralarından</t>
+          <t>Sanal Lojistik Örgütlerde Başarı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>448</v>
+        <v>496</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256454309</t>
+          <t>9786256454422</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dünyada Medyanın Yapısal Dönüşümü</t>
+          <t>Mavi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>480</v>
+        <v>448</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256454415</t>
+          <t>9786256454231</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Örgüt İçinde Örgüt</t>
+          <t>Gül ve Diken</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>496</v>
+        <v>352</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256971783</t>
+          <t>9786256454354</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dini, Siyasi ve Felsefi Fikir Akımları</t>
+          <t>Doğrudan Yabancı Yatırımların Ticaret ve İhracata Etkisi Teorik Bir İnceleme</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>496</v>
+        <v>576</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256454323</t>
+          <t>9786256454446</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Safra Kesesi Anomalileri</t>
+          <t>Bir Basın Mensubunun Hatıralarından</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>392</v>
+        <v>448</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256454316</t>
+          <t>9786256454309</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sömürüsüz Bir Dünya İçin</t>
+          <t>Dijital Dünyada Medyanın Yapısal Dönüşümü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>312</v>
+        <v>480</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256454347</t>
+          <t>9786256454415</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Mevlevi Şifreler</t>
+          <t>Örgüt İçinde Örgüt</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>352</v>
+        <v>496</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256454392</t>
+          <t>9786256971783</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Başoğul Şiirleri</t>
+          <t>Dini, Siyasi ve Felsefi Fikir Akımları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>376</v>
+        <v>496</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256454361</t>
+          <t>9786256454323</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Artık Uyandırma Vakti</t>
+          <t>Safra Kesesi Anomalileri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>312</v>
+        <v>392</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256454255</t>
+          <t>9786256454316</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İki Günlük Devrim</t>
+          <t>Sömürüsüz Bir Dünya İçin</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>336</v>
+        <v>312</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256454286</t>
+          <t>9786256454347</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hareketin Kognitif (Bilişsel) Temeli Motor Öğrenme Kuram ve Stratejileri</t>
+          <t>Kozmik Mevlevi Şifreler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>392</v>
+        <v>352</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256454200</t>
+          <t>9786256454392</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sinan Süleymaniye’de</t>
+          <t>Başoğul Şiirleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>176</v>
+        <v>376</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256454187</t>
+          <t>9786256454361</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Kıta</t>
+          <t>Artık Uyandırma Vakti</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>456</v>
+        <v>312</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256454248</t>
+          <t>9786256454255</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tıbbiyeli Azınlık</t>
+          <t>İki Günlük Devrim</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>376</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256971356</t>
+          <t>9786256454286</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Azərbaycanda Psixologiya Elminin Dünəni, Bu Günü Və Gələcək İnkişaf Perspektivləri: Problemlər; Vəzifələr; Şərhlər – XX Əsr Və XXI Əsrin 20-Ci İlləri</t>
+          <t>Hareketin Kognitif (Bilişsel) Temeli Motor Öğrenme Kuram ve Stratejileri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>576</v>
+        <v>392</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256971936</t>
+          <t>9786256454200</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Faaliyetlerine Katılan Bireylerin Çevrimiçi Öğrenme Ortamında Algılanan Sosyalleşme Düzeyleri</t>
+          <t>Sinan Süleymaniye’de</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>352</v>
+        <v>176</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256454279</t>
+          <t>9786256454187</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Araştırmalar</t>
+          <t>Yedinci Kıta</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>480</v>
+        <v>456</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256454224</t>
+          <t>9786256454248</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kavga</t>
+          <t>Tıbbiyeli Azınlık</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>312</v>
+        <v>376</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256971806</t>
+          <t>9786256971356</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Damgalı Medeniyet</t>
+          <t>Azərbaycanda Psixologiya Elminin Dünəni, Bu Günü Və Gələcək İnkişaf Perspektivləri: Problemlər; Vəzifələr; Şərhlər – XX Əsr Və XXI Əsrin 20-Ci İlləri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>352</v>
+        <v>576</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256971004</t>
+          <t>9786256971936</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kapatma Kapıyı Aralık Kalsın</t>
+          <t>Rekreasyon Faaliyetlerine Katılan Bireylerin Çevrimiçi Öğrenme Ortamında Algılanan Sosyalleşme Düzeyleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>296</v>
+        <v>352</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256971400</t>
+          <t>9786256454279</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Spor Bilimlerinde Araştırmalar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>232</v>
+        <v>480</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256454170</t>
+          <t>9786256454224</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Mangaları</t>
+          <t>Kavga</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>488</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256454262</t>
+          <t>9786256971806</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Saudade</t>
+          <t>Beyaz Damgalı Medeniyet</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>336</v>
+        <v>352</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256971240</t>
+          <t>9786256971004</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Elvedasız Gidişler</t>
+          <t>Kapatma Kapıyı Aralık Kalsın</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>392</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256971295</t>
+          <t>9786256971400</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Adanmışlar</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>496</v>
+        <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256971561</t>
+          <t>9786256454170</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Uşşaki Mürşidleri ve Yolu</t>
+          <t>Ölüm Mangaları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>352</v>
+        <v>488</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256971769</t>
+          <t>9786256454262</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Uzaklarda Çok Uzaklarda</t>
+          <t>Saudade</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>352</v>
+        <v>336</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256971714</t>
+          <t>9786256971240</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Etik, Hukuk ve Medya Bakışıyla Salgınlar (Epidemics from International Ethical, Legal, and Media Perspectives)</t>
+          <t>Elvedasız Gidişler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>540</v>
+        <v>392</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256971721</t>
+          <t>9786256971295</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Uluslar ve Alanlararası Bakışla Salgınlar Tarihi (History of Epidemics from International and Interdisciplinary Perspectives)</t>
+          <t>Adanmışlar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>510</v>
+        <v>496</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256971660</t>
+          <t>9786256971561</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Ahidleşme</t>
+          <t>Uşşaki Mürşidleri ve Yolu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>392</v>
+        <v>352</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256971288</t>
+          <t>9786256971769</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşıklar</t>
+          <t>Uzaklarda Çok Uzaklarda</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>380</v>
+        <v>352</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256971141</t>
+          <t>9786256971714</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kitaplar Diyarı’nda Doğan Beyaz Kitapçık</t>
+          <t>Uluslararası Etik, Hukuk ve Medya Bakışıyla Salgınlar (Epidemics from International Ethical, Legal, and Media Perspectives)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>456</v>
+        <v>540</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256971172</t>
+          <t>9786256971721</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gitme</t>
+          <t>Uluslar ve Alanlararası Bakışla Salgınlar Tarihi (History of Epidemics from International and Interdisciplinary Perspectives)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>456</v>
+        <v>510</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258210590</t>
+          <t>9786256971660</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İtirafçı</t>
+          <t>Kur’an’da Ahidleşme</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>416</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256971196</t>
+          <t>9786256971288</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>The Motivational Characteristics of An English Coursebook Tasks</t>
+          <t>Sarmaşıklar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>416</v>
+        <v>380</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256971776</t>
+          <t>9786256971141</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Global Power China’s Strategic Management Of Economic and Internaional Security Issues</t>
+          <t>Kitaplar Diyarı’nda Doğan Beyaz Kitapçık</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>456</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256971684</t>
+          <t>9786256971172</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Mikro Milliyetçilik</t>
+          <t>Gitme</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>376</v>
+        <v>456</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256971738</t>
+          <t>9786258210590</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pankreas Kanserlerine Histopatolojik Yaklaşım</t>
+          <t>İtirafçı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>456</v>
+        <v>416</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258210460</t>
+          <t>9786256971196</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mümkünler Köprüsü - Sinan</t>
+          <t>The Motivational Characteristics of An English Coursebook Tasks</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>392</v>
+        <v>416</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258210606</t>
+          <t>9786256971776</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>The Massacre</t>
+          <t>Global Power China’s Strategic Management Of Economic and Internaional Security Issues</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>576</v>
+        <v>456</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256971585</t>
+          <t>9786256971684</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Karboğazı Aşkına</t>
+          <t>Küreselleşme ve Mikro Milliyetçilik</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>472</v>
+        <v>376</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256971745</t>
+          <t>9786256971738</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Bilimlerinde Güncel Yaklaşımlar</t>
+          <t>Pankreas Kanserlerine Histopatolojik Yaklaşım</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>392</v>
+        <v>456</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258210613</t>
+          <t>9786258210460</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Doğadan İkonlar</t>
+          <t>Mümkünler Köprüsü - Sinan</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>312</v>
+        <v>392</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256971752</t>
+          <t>9786258210606</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Varlığın Çemberi</t>
+          <t>The Massacre</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>336</v>
+        <v>576</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256971639</t>
+          <t>9786256971585</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sefa ve Cefa</t>
+          <t>Karboğazı Aşkına</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>452</v>
+        <v>472</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256971707</t>
+          <t>9786256971745</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Rıhtımda Üç Arkadaş</t>
+          <t>Mühendislik Bilimlerinde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>360</v>
+        <v>392</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256971110</t>
+          <t>9786258210613</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sohbeti Rahman'dan İnciler - Seyid Ali Efendi</t>
+          <t>Doğadan İkonlar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>524</v>
+        <v>312</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256971653</t>
+          <t>9786256971752</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hava Kirliliği ve Sağlık Üzerine Etkileri</t>
+          <t>Varlığın Çemberi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>540</v>
+        <v>336</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256971622</t>
+          <t>9786256971639</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Akran Zorbalığının Sanal Hali: Siber Zorbalık</t>
+          <t>Sefa ve Cefa</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>540</v>
+        <v>452</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256971646</t>
+          <t>9786256971707</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kadim Sorunu: Uyuşturucu</t>
+          <t>Rıhtımda Üç Arkadaş</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>484</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256971608</t>
+          <t>9786256971110</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Sen</t>
+          <t>Sohbeti Rahman'dan İnciler - Seyid Ali Efendi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>508</v>
+        <v>524</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256971615</t>
+          <t>9786256971653</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Yaşamda Nokta Atışı</t>
+          <t>Hava Kirliliği ve Sağlık Üzerine Etkileri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>484</v>
+        <v>540</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258210729</t>
+          <t>9786256971622</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mekaniği ve Analizi</t>
+          <t>Akran Zorbalığının Sanal Hali: Siber Zorbalık</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>750</v>
+        <v>540</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258210811</t>
+          <t>9786256971646</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gödeli Mehmet / Memduh Şevket Esendal Öyküleri 1</t>
+          <t>İnsanlığın Kadim Sorunu: Uyuşturucu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256971011</t>
+          <t>9786256971608</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Twelve Good Musicians</t>
+          <t>İçindeki Sen</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>432</v>
+        <v>508</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256971028</t>
+          <t>9786256971615</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>The Use and Abuse of Church Bells; With Practical Suggestions Concerning Them</t>
+          <t>Hukuk ve Yaşamda Nokta Atışı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>188</v>
+        <v>484</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256971035</t>
+          <t>9786258210729</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>The Operatic Problem</t>
+          <t>Yapı Mekaniği ve Analizi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>364</v>
+        <v>750</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256971042</t>
+          <t>9786258210811</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>The Mentor</t>
+          <t>Gödeli Mehmet / Memduh Şevket Esendal Öyküleri 1</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256971059</t>
+          <t>9786256971011</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>The Loves of Great Composers</t>
+          <t>Twelve Good Musicians</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>364</v>
+        <v>432</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256971066</t>
+          <t>9786256971028</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>The Influence of the Organ in History</t>
+          <t>The Use and Abuse of Church Bells; With Practical Suggestions Concerning Them</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>264</v>
+        <v>188</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258210934</t>
+          <t>9786256971035</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>The Great Musicians</t>
+          <t>The Operatic Problem</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258210941</t>
+          <t>9786256971042</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>The Development of Certain Tendencies in Modern Opera</t>
+          <t>The Mentor</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258210958</t>
+          <t>9786256971059</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>The Beggar's Opera</t>
+          <t>The Loves of Great Composers</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258210965</t>
+          <t>9786256971066</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Stories of the Wagner Opera</t>
+          <t>The Influence of the Organ in History</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258210972</t>
+          <t>9786258210934</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Spirit and Music</t>
+          <t>The Great Musicians</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>364</v>
+        <v>484</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258210989</t>
+          <t>9786258210941</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Songs From Alice in Wonderland and Through the Looking-Glass</t>
+          <t>The Development of Certain Tendencies in Modern Opera</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258210996</t>
+          <t>9786258210958</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sketch of a New Esthetic of Music</t>
+          <t>The Beggar's Opera</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>264</v>
+        <v>484</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258210927</t>
+          <t>9786258210965</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Music and Its Masters</t>
+          <t>Stories of the Wagner Opera</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>388</v>
+        <v>484</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258210873</t>
+          <t>9786258210972</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mozart's Youth</t>
+          <t>Spirit and Music</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258210910</t>
+          <t>9786258210989</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ludwig Van Beethoven</t>
+          <t>Songs From Alice in Wonderland and Through the Looking-Glass</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258210897</t>
+          <t>9786258210996</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hansel and Gretel</t>
+          <t>Sketch of a New Esthetic of Music</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258210880</t>
+          <t>9786258210927</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Modern Opera</t>
+          <t>Music and Its Masters</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>264</v>
+        <v>388</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258210866</t>
+          <t>9786258210873</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Amadis of Gaul, an opera</t>
+          <t>Mozart's Youth</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258210842</t>
+          <t>9786258210910</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>A Practical Discourse on Some Principles of Hymn-Singing</t>
+          <t>Ludwig Van Beethoven</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258210859</t>
+          <t>9786258210897</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>A Day with Ludwig Beethoven</t>
+          <t>Hansel and Gretel</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258210538</t>
+          <t>9786258210880</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kırımlı</t>
+          <t>Aspects of Modern Opera</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258210347</t>
+          <t>9786258210866</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kardiyovasküler Aciller</t>
+          <t>Amadis of Gaul, an opera</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>550</v>
+        <v>264</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256971592</t>
+          <t>9786258210842</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>A Practical Discourse on Some Principles of Hymn-Singing</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>396</v>
+        <v>264</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256971554</t>
+          <t>9786258210859</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Parıltılar</t>
+          <t>A Day with Ludwig Beethoven</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>388</v>
+        <v>264</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256971578</t>
+          <t>9786258210538</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Susmamak</t>
+          <t>Kırımlı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>476</v>
+        <v>484</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257505352</t>
+          <t>9786258210347</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzleri</t>
+          <t>Kardiyovasküler Aciller</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258210583</t>
+          <t>9786256971592</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş - Hilde</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>484</v>
+        <v>396</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258464795</t>
+          <t>9786256971554</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mori</t>
+          <t>Parıltılar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>60</v>
+        <v>388</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258378542</t>
+          <t>9786256971578</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sohbeti Rahman Cilt 2</t>
+          <t>Susmamak</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>2500</v>
+        <v>476</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256971080</t>
+          <t>9786257505352</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Medyatik Şiddet</t>
+          <t>Ayak İzleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>484</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256971073</t>
+          <t>9786258210583</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalbe Atılan Adım - Aşık Adam</t>
+          <t>Yükseliş - Hilde</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256971103</t>
+          <t>9786258464795</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinden Erbaa</t>
+          <t>Mori</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>464</v>
+        <v>60</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256971097</t>
+          <t>9786258378542</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bulaşıkhane</t>
+          <t>Sohbeti Rahman Cilt 2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>464</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258210743</t>
+          <t>9786256971080</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Aşk</t>
+          <t>Medyatik Şiddet</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>408</v>
+        <v>484</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258378900</t>
+          <t>9786256971073</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Muğla'nın Direksiyon Kraliçeleri</t>
+          <t>Bir Kalbe Atılan Adım - Aşık Adam</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>520</v>
+        <v>320</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258210835</t>
+          <t>9786256971103</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İnatçı Keraban</t>
+          <t>Yaşamın İçinden Erbaa</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>244</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258210767</t>
+          <t>9786256971097</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçi Felsefenin İlkeleri</t>
+          <t>Bulaşıkhane</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>450</v>
+        <v>464</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258210804</t>
+          <t>9786258210743</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Nanik Yapın Hayata</t>
+          <t>Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>540</v>
+        <v>408</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258210781</t>
+          <t>9786258378900</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Mesleki Eğitimde Buluş Yoluyla Öğretim Stratejisi</t>
+          <t>Muğla'nın Direksiyon Kraliçeleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>396</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258210774</t>
+          <t>9786258210835</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Taştan Ekmek</t>
+          <t>İnatçı Keraban</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>464</v>
+        <v>244</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258210828</t>
+          <t>9786258210767</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tecrübe Damlaları</t>
+          <t>Gerçekçi Felsefenin İlkeleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>408</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258210798</t>
+          <t>9786258210804</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Nanik Yapın Hayata</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258378726</t>
+          <t>9786258210781</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Dokunuver Hayata İki</t>
+          <t>Mesleki Eğitimde Buluş Yoluyla Öğretim Stratejisi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>628</v>
+        <v>396</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258210712</t>
+          <t>9786258210774</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Dibi - Global Yalanlar</t>
+          <t>Taştan Ekmek</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>450</v>
+        <v>464</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258210675</t>
+          <t>9786258210828</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ben Melidya'lıyım ve Melidya'dan Hikayeler Anlatacağım</t>
+          <t>Tecrübe Damlaları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>484</v>
+        <v>408</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258210699</t>
+          <t>9786258210798</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Rüya</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258210682</t>
+          <t>9786258378726</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sayıklamalar</t>
+          <t>Dokunuver Hayata İki</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>264</v>
+        <v>628</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258210736</t>
+          <t>9786258210712</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Memleketimin Hava'ları</t>
+          <t>Karanlığın Dibi - Global Yalanlar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258210514</t>
+          <t>9786258210675</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Külleri</t>
+          <t>Ben Melidya'lıyım ve Melidya'dan Hikayeler Anlatacağım</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258210576</t>
+          <t>9786258210699</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Global Yalanlar</t>
+          <t>Rüya</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>596</v>
+        <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258378535</t>
+          <t>9786258210682</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sohbeti Rahman Cilt 1</t>
+          <t>Sayıklamalar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>2500</v>
+        <v>264</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258210644</t>
+          <t>9786258210736</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Özgür Düşüncelerin Mücadelesi</t>
+          <t>Memleketimin Hava'ları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>628</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258210668</t>
+          <t>9786258210514</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Güncelleme</t>
+          <t>Zamanın Külleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>376</v>
+        <v>484</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258210507</t>
+          <t>9786258210576</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sardunyanın Devrimi</t>
+          <t>Global Yalanlar</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>350</v>
+        <v>596</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258210545</t>
+          <t>9786258378535</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İç Savaş</t>
+          <t>Sohbeti Rahman Cilt 1</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>432</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258210446</t>
+          <t>9786258210644</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Sırat Bu Dünya Cennet Cehennem Nere</t>
+          <t>Özgür Düşüncelerin Mücadelesi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>364</v>
+        <v>628</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258210569</t>
+          <t>9786258210668</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Varlığını Onurlandır Güzel İnsan</t>
+          <t>Güncelleme</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>324</v>
+        <v>376</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258210552</t>
+          <t>9786258210507</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve İsyan Mektupları</t>
+          <t>Sardunyanın Devrimi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>484</v>
+        <v>350</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258210408</t>
+          <t>9786258210545</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Lightning, Thunder and Lightning Conductors</t>
+          <t>İç Savaş</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>320</v>
+        <v>432</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258210651</t>
+          <t>9786258210446</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Efendi ile Uşağı</t>
+          <t>Sırat Bu Dünya Cennet Cehennem Nere</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>192</v>
+        <v>364</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258210521</t>
+          <t>9786258210569</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Toprağım O Kadar Dardı Ki</t>
+          <t>Varlığını Onurlandır Güzel İnsan</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>484</v>
+        <v>324</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258210484</t>
+          <t>9786258210552</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Adı Yurtsuz - Bir Köy Estitülü</t>
+          <t>Aşk ve İsyan Mektupları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258210033</t>
+          <t>9786258210408</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Gülmek</t>
+          <t>Lightning, Thunder and Lightning Conductors</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>1750</v>
+        <v>320</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258210491</t>
+          <t>9786258210651</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Efendi ile Uşağı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>208</v>
+        <v>192</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258210415</t>
+          <t>9786258210521</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucu</t>
+          <t>Toprağım O Kadar Dardı Ki</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>684</v>
+        <v>484</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258210477</t>
+          <t>9786258210484</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Yaram Kudüs</t>
+          <t>Adı Yurtsuz - Bir Köy Estitülü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>524</v>
+        <v>320</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258210453</t>
+          <t>9786258210033</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Torunumla Baş Başa</t>
+          <t>Gülmek</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>376</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258210422</t>
+          <t>9786258210491</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tezgah Altı Düşünceler</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>484</v>
+        <v>208</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257525770</t>
+          <t>9786258210415</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Ağlasam Gözlerime İhanet</t>
+          <t>İpin Ucu</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>540</v>
+        <v>684</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258210309</t>
+          <t>9786258210477</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Göykurşağı</t>
+          <t>Kanayan Yaram Kudüs</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>408</v>
+        <v>524</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258378740</t>
+          <t>9786258210453</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Siyah Güneş</t>
+          <t>Torunumla Baş Başa</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>684</v>
+        <v>376</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258210392</t>
+          <t>9786258210422</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal İsrafil Rodop</t>
+          <t>Tezgah Altı Düşünceler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>452</v>
+        <v>484</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258210354</t>
+          <t>9786257525770</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İcar Hukuku</t>
+          <t>Ağlasam Gözlerime İhanet</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258378887</t>
+          <t>9786258210309</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Mutluluk Serüveni</t>
+          <t>Ömrümün Göykurşağı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>376</v>
+        <v>408</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258210163</t>
+          <t>9786258378740</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma Kuramı Epigenetik ve Nörobilim</t>
+          <t>Siyah Güneş</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>376</v>
+        <v>684</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258378986</t>
+          <t>9786258210392</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Astrology - How to Make and Read Your Own Horoscope</t>
+          <t>Hoşça Kal İsrafil Rodop</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>140</v>
+        <v>452</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258378948</t>
+          <t>9786258210354</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Second Sight - A Study of Natural and Induced Clairvoyance</t>
+          <t>İcar Hukuku</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>188</v>
+        <v>480</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258378955</t>
+          <t>9786258378887</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>How to Read the Crystal; or, Crystal and Seer</t>
+          <t>İnsanlığın Mutluluk Serüveni</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>176</v>
+        <v>376</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258378931</t>
+          <t>9786258210163</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>The Symbolism of the Tarot</t>
+          <t>Bağlanma Kuramı Epigenetik ve Nörobilim</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>84</v>
+        <v>376</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258378993</t>
+          <t>9786258378986</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Abbe Mouret's Transgression</t>
+          <t>Astrology - How to Make and Read Your Own Horoscope</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>528</v>
+        <v>140</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258210002</t>
+          <t>9786258378948</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>A Love Episode</t>
+          <t>Second Sight - A Study of Natural and Induced Clairvoyance</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>528</v>
+        <v>188</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258378962</t>
+          <t>9786258378955</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Doctor Pascal</t>
+          <t>How to Read the Crystal; or, Crystal and Seer</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>528</v>
+        <v>176</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258210019</t>
+          <t>9786258378931</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>For a Night of Love</t>
+          <t>The Symbolism of the Tarot</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>188</v>
+        <v>84</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258378979</t>
+          <t>9786258378993</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Claude's Confession</t>
+          <t>Abbe Mouret's Transgression</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>396</v>
+        <v>528</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258210026</t>
+          <t>9786258210002</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Four Short Stories</t>
+          <t>A Love Episode</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>500</v>
+        <v>528</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258210217</t>
+          <t>9786258378962</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>The Flood</t>
+          <t>Doctor Pascal</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>156</v>
+        <v>528</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258210378</t>
+          <t>9786258210019</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Paul Verlaine</t>
+          <t>For a Night of Love</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>156</v>
+        <v>188</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786258210385</t>
+          <t>9786258378979</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Emile Verhaeren</t>
+          <t>Claude's Confession</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>376</v>
+        <v>396</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258210361</t>
+          <t>9786258210026</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Queen Elizabeth</t>
+          <t>Four Short Stories</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>352</v>
+        <v>500</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258210194</t>
+          <t>9786258210217</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>The Fete At Coqueville</t>
+          <t>The Flood</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258210286</t>
+          <t>9786258210378</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>The Soil</t>
+          <t>Paul Verlaine</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>608</v>
+        <v>156</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258210248</t>
+          <t>9786258210385</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>The Monomaniac</t>
+          <t>Emile Verhaeren</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>540</v>
+        <v>376</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258210224</t>
+          <t>9786258210361</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>The Ladies Paradise</t>
+          <t>Queen Elizabeth</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>576</v>
+        <v>352</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258210200</t>
+          <t>9786258210194</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>The Fortune of the Rougons</t>
+          <t>The Fete At Coqueville</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>576</v>
+        <v>156</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258210187</t>
+          <t>9786258210286</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>The Fat and the Thin</t>
+          <t>The Soil</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>576</v>
+        <v>608</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258210118</t>
+          <t>9786258210248</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Piping Hot!</t>
+          <t>The Monomaniac</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>608</v>
+        <v>540</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258210279</t>
+          <t>9786258210224</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>The Three Cities Trilogy, Lourdes</t>
+          <t>The Ladies Paradise</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>608</v>
+        <v>576</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258210231</t>
+          <t>9786258210200</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>The Joy of Life (La joie de vivre)</t>
+          <t>The Fortune of the Rougons</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>576</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786258210057</t>
+          <t>9786258210187</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Fruitfulness</t>
+          <t>The Fat and the Thin</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>608</v>
+        <v>576</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258210149</t>
+          <t>9786258210118</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>The Conquest of Plassans</t>
+          <t>Piping Hot!</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>608</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258210170</t>
+          <t>9786258210279</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>The Dream</t>
+          <t>The Three Cities Trilogy, Lourdes</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>320</v>
+        <v>608</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258210330</t>
+          <t>9786258210231</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Work</t>
+          <t>The Joy of Life (La joie de vivre)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>608</v>
+        <v>576</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258210132</t>
+          <t>9786258210057</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>The Downfall</t>
+          <t>Fruitfulness</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>772</v>
+        <v>608</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258210323</t>
+          <t>9786258210149</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Truth</t>
+          <t>The Conquest of Plassans</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>692</v>
+        <v>608</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786258210316</t>
+          <t>9786258210170</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Therese Raquin</t>
+          <t>The Dream</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258210262</t>
+          <t>9786258210330</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>The Three Cities Trilogy</t>
+          <t>Work</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>696</v>
+        <v>608</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786258210101</t>
+          <t>9786258210132</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Money (L’Argent)</t>
+          <t>The Downfall</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>608</v>
+        <v>772</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786258210293</t>
+          <t>9786258210323</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>The Rush for the Spoil</t>
+          <t>Truth</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>484</v>
+        <v>692</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786258210125</t>
+          <t>9786258210316</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>The Attack on the Mill and Other Sketches of War</t>
+          <t>Therese Raquin</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786258210040</t>
+          <t>9786258210262</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina</t>
+          <t>The Three Cities Trilogy</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>828</v>
+        <v>696</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786258210095</t>
+          <t>9786258210101</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>His Masterpiece</t>
+          <t>Money (L’Argent)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>540</v>
+        <v>608</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786258210088</t>
+          <t>9786258210293</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>L’assommoir</t>
+          <t>The Rush for the Spoil</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>608</v>
+        <v>484</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786258210071</t>
+          <t>9786258210125</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>His Excellency</t>
+          <t>The Attack on the Mill and Other Sketches of War</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>608</v>
+        <v>208</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786258210064</t>
+          <t>9786258210040</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>540</v>
+        <v>828</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786258378924</t>
+          <t>9786258210095</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Lale</t>
+          <t>His Masterpiece</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>376</v>
+        <v>540</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786258210156</t>
+          <t>9786258210088</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kum Tanesi - Sand Korn</t>
+          <t>L’assommoir</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>352</v>
+        <v>608</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786258378894</t>
+          <t>9786258210071</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Telgrafçı</t>
+          <t>His Excellency</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>376</v>
+        <v>608</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786258378672</t>
+          <t>9786258210064</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Hünkar ile Mimar - Düşlerde Selimiye</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786258378702</t>
+          <t>9786258378924</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yabanciko</t>
+          <t>Lale</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786258378825</t>
+          <t>9786258210156</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Kum Tanesi - Sand Korn</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>232</v>
+        <v>352</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786258378856</t>
+          <t>9786258378894</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulaşımın Temelleri ve Geleceği</t>
+          <t>Telgrafçı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>416</v>
+        <v>376</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786258378870</t>
+          <t>9786258378672</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Şanslı Bobo - 1</t>
+          <t>Hünkar ile Mimar - Düşlerde Selimiye</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786258378832</t>
+          <t>9786258378702</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş (Arapça)</t>
+          <t>Yabanciko</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786258378511</t>
+          <t>9786258378825</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Savcı</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>484</v>
+        <v>232</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786258378641</t>
+          <t>9786258378856</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dil Bilgisi</t>
+          <t>Yeni Ulaşımın Temelleri ve Geleceği</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>650</v>
+        <v>416</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786258378573</t>
+          <t>9786258378870</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Güneş Orada Daha Kırmızı</t>
+          <t>Şanslı Bobo - 1</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>608</v>
+        <v>208</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786258378696</t>
+          <t>9786258378832</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Işığa Düşen Gölge</t>
+          <t>Din Felsefesine Giriş (Arapça)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>288</v>
+        <v>480</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786258378795</t>
+          <t>9786258378511</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ben Küçükken</t>
+          <t>Savcı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>484</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786258378658</t>
+          <t>9786258378641</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Tasavvuf - Varlık Birliği</t>
+          <t>Arapça Dil Bilgisi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>464</v>
+        <v>650</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786258378443</t>
+          <t>9786258378573</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Dokunuver Hayata Bir</t>
+          <t>Güneş Orada Daha Kırmızı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>520</v>
+        <v>608</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786258378818</t>
+          <t>9786258378696</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Alın Teri</t>
+          <t>Işığa Düşen Gölge</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>120</v>
+        <v>288</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786258378566</t>
+          <t>9786258378795</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gurbetteki Tabut</t>
+          <t>Ben Küçükken</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>344</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786258378733</t>
+          <t>9786258378658</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Savorjin</t>
+          <t>Diyalektik Tasavvuf - Varlık Birliği</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>300</v>
+        <v>464</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786258378610</t>
+          <t>9786258378443</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Aşklar</t>
+          <t>Dokunuver Hayata Bir</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>220</v>
+        <v>520</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786258378504</t>
+          <t>9786258378818</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Hindistan</t>
+          <t>Alın Teri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>484</v>
+        <v>120</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786258378788</t>
+          <t>9786258378566</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Bozkırların Meleği</t>
+          <t>Gurbetteki Tabut</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>396</v>
+        <v>344</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786258378757</t>
+          <t>9786258378733</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş İçin Tek Yol Doğrudan Demokrasi</t>
+          <t>Savorjin</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786258378719</t>
+          <t>9786258378610</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Girişimciler ve Girişimci Adayları için 5 Adımda - Pazarlama Şifreleri</t>
+          <t>Elektronik Aşklar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786258378344</t>
+          <t>9786258378504</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’dan Dünya’ya Yayılan Özgürlük Simgesi - Frig Başlığı</t>
+          <t>Hindistan</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>408</v>
+        <v>484</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786258464498</t>
+          <t>9786258378788</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Demirhisar Mübadilleri</t>
+          <t>Bozkırların Meleği</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>352</v>
+        <v>396</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786258378665</t>
+          <t>9786258378757</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Güne Bak</t>
+          <t>Kurtuluş İçin Tek Yol Doğrudan Demokrasi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>360</v>
+        <v>264</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786258378580</t>
+          <t>9786258378719</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıcın Ahı</t>
+          <t>Girişimciler ve Girişimci Adayları için 5 Adımda - Pazarlama Şifreleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>432</v>
+        <v>320</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786258378351</t>
+          <t>9786258378344</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bir Tohum Bir Fidan</t>
+          <t>Anadolu’dan Dünya’ya Yayılan Özgürlük Simgesi - Frig Başlığı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786258378634</t>
+          <t>9786258464498</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Felsefe İlkelerinden Seçimler</t>
+          <t>Demirhisar Mübadilleri</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>132</v>
+        <v>352</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786258378597</t>
+          <t>9786258378665</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Jesus Love</t>
+          <t>Güne Bak</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>264</v>
+        <v>360</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786258378559</t>
+          <t>9786258378580</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Sır</t>
+          <t>Kırlangıcın Ahı</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>156</v>
+        <v>432</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786258378481</t>
+          <t>9786258378351</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Türk Tangosundan Portreler - Mazi Kalbimde Bir Yara</t>
+          <t>Bir Tohum Bir Fidan</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>620</v>
+        <v>300</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786258378412</t>
+          <t>9786258378634</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sağlıkta Şiddete Hayır! Şiddetin Olmadığı İletişim</t>
+          <t>Felsefe İlkelerinden Seçimler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>364</v>
+        <v>132</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786258378313</t>
+          <t>9786258378597</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Yürümeden Koşamazsın Yaşamadan Bilemezsin</t>
+          <t>Jesus Love</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257121132</t>
+          <t>9786258378559</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Denizden Gelen Sır</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>208</v>
+        <v>156</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786258378498</t>
+          <t>9786258378481</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme 12:9</t>
+          <t>Türk Tangosundan Portreler - Mazi Kalbimde Bir Yara</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>264</v>
+        <v>620</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786258378320</t>
+          <t>9786258378412</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kıyısında Kal</t>
+          <t>Sağlıkta Şiddete Hayır! Şiddetin Olmadığı İletişim</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>408</v>
+        <v>364</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786258378429</t>
+          <t>9786258378313</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı: Ay</t>
+          <t>Yürümeden Koşamazsın Yaşamadan Bilemezsin</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>628</v>
+        <v>320</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786258378306</t>
+          <t>9786257121132</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Scale Up Your Word Power (YKS - DİL - YDS - YÖK Dil Sınavlarına Hazırlık Kelime Kitabı)</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>304</v>
+        <v>208</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786258464603</t>
+          <t>9786258378498</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kuyu</t>
+          <t>Yüzleşme 12:9</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>432</v>
+        <v>264</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786258378474</t>
+          <t>9786258378320</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>The Mesnevi</t>
+          <t>Kıyısında Kal</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>452</v>
+        <v>408</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786258378467</t>
+          <t>9786258378429</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Menaqibu’l Arifin</t>
+          <t>Kod Adı: Ay</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>320</v>
+        <v>628</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786258378436</t>
+          <t>9786258378306</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Scale Up Your Word Power (YKS - DİL - YDS - YÖK Dil Sınavlarına Hazırlık Kelime Kitabı)</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>244</v>
+        <v>304</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786258378283</t>
+          <t>9786258464603</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kral Kızı</t>
+          <t>Kuyu</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>370</v>
+        <v>432</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786258378450</t>
+          <t>9786258378474</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Sende Cenneti Gördüm</t>
+          <t>The Mesnevi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>364</v>
+        <v>452</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786258378337</t>
+          <t>9786258378467</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İki Yüzü</t>
+          <t>Menaqibu’l Arifin</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786258378184</t>
+          <t>9786258378436</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Alihan</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>540</v>
+        <v>244</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786258378115</t>
+          <t>9786258378283</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Tercih</t>
+          <t>Kral Kızı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786258378221</t>
+          <t>9786258378450</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Sende Cenneti Gördüm</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>208</v>
+        <v>364</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786258378238</t>
+          <t>9786258378337</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Elif'in Şems'i</t>
+          <t>Kalbin İki Yüzü</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>500</v>
+        <v>244</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786258378276</t>
+          <t>9786258378184</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kentler ve Göçler</t>
+          <t>Alihan</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>396</v>
+        <v>540</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786258378375</t>
+          <t>9786258378115</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>The Secret of Chimneys</t>
+          <t>Yanlış Tercih</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786258378382</t>
+          <t>9786258378221</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>The Secret Adversary</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>376</v>
+        <v>208</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786258378399</t>
+          <t>9786258378238</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>The Murder on the Links</t>
+          <t>Elif'in Şems'i</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>364</v>
+        <v>500</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786258378405</t>
+          <t>9786258378276</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Poirot Investigates</t>
+          <t>Kentler ve Göçler</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>320</v>
+        <v>396</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786258378368</t>
+          <t>9786258378375</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>The Man in the Brown Suit</t>
+          <t>The Secret of Chimneys</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786258378122</t>
+          <t>9786258378382</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>The Mysterious Affair at Styles</t>
+          <t>The Secret Adversary</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786258378290</t>
+          <t>9786258378399</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>The Count of Monte Cristo Illustrated Vol. 1</t>
+          <t>The Murder on the Links</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786258378214</t>
+          <t>9786258378405</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kandil'de Kaybolan Yıllar</t>
+          <t>Poirot Investigates</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786258378252</t>
+          <t>9786258378368</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yeniden Çağdaş Uygarlığa Dönüşümü için Ne Yapmalı?</t>
+          <t>The Man in the Brown Suit</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786258378207</t>
+          <t>9786258378122</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Nörobiyolojisi</t>
+          <t>The Mysterious Affair at Styles</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>396</v>
+        <v>364</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786258464955</t>
+          <t>9786258378290</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>The Count of Monte Cristo Illustrated Vol. 1</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>156</v>
+        <v>484</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786258378191</t>
+          <t>9786258378214</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Aslanlarına Çağrı</t>
+          <t>Kandil'de Kaybolan Yıllar</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786258464870</t>
+          <t>9786258378252</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Aykırı İlişkiler</t>
+          <t>Türkiye’nin Yeniden Çağdaş Uygarlığa Dönüşümü için Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>344</v>
+        <v>276</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786258378245</t>
+          <t>9786258378207</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Süper Güçlü Aslan</t>
+          <t>Aşkın Nörobiyolojisi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>176</v>
+        <v>396</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786258464863</t>
+          <t>9786258464955</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Saf Algı, Saf Zekâ, Sonsuz Güven</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>320</v>
+        <v>156</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786258464979</t>
+          <t>9786258378191</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Döndüm Yüzümü</t>
+          <t>Anadolu Aslanlarına Çağrı</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786258378016</t>
+          <t>9786258464870</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Bir Astsubayın Günlüğü-2 Kod Adı: Cyberius</t>
+          <t>Aykırı İlişkiler</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786258464764</t>
+          <t>9786258378245</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Dünya Birleşirse Savaşlar Biter</t>
+          <t>Süper Güçlü Aslan</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>376</v>
+        <v>176</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786258378177</t>
+          <t>9786258464863</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>The Shark</t>
+          <t>Saf Algı, Saf Zekâ, Sonsuz Güven</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786258378160</t>
+          <t>9786258464979</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Güneşe Döndüm Yüzümü</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786258378139</t>
+          <t>9786258378016</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>The Plymouth Express Affair</t>
+          <t>Bir Astsubayın Günlüğü-2 Kod Adı: Cyberius</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786258378146</t>
+          <t>9786258464764</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>The Missing Will</t>
+          <t>Dünya Birleşirse Savaşlar Biter</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>120</v>
+        <v>376</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786258378153</t>
+          <t>9786258378177</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>The Hunter's Lodge Case</t>
+          <t>The Shark</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786258378078</t>
+          <t>9786258378160</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>The Antichrist</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>264</v>
+        <v>188</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257609067</t>
+          <t>9786258378139</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>The Plymouth Express Affair</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786258378047</t>
+          <t>9786258378146</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>The Joyful Wisdom</t>
+          <t>The Missing Will</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>408</v>
+        <v>120</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786258378054</t>
+          <t>9786258378153</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>The Genealogy of Morals</t>
+          <t>The Hunter's Lodge Case</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>264</v>
+        <v>120</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786258378030</t>
+          <t>9786258378078</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>The Twilight of the Idols; or, How to Philosophize</t>
+          <t>The Antichrist</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786258378061</t>
+          <t>9786257609067</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>The Dawn of Day</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786258378023</t>
+          <t>9786258378047</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Thoughts out of Season</t>
+          <t>The Joyful Wisdom</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>264</v>
+        <v>408</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786258464696</t>
+          <t>9786258378054</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Sudenaz</t>
+          <t>The Genealogy of Morals</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786258464948</t>
+          <t>9786258378030</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Yalnızlıktır Ey Nebi</t>
+          <t>The Twilight of the Idols; or, How to Philosophize</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>352</v>
+        <v>264</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786258378085</t>
+          <t>9786258378061</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Psychopathology of Everyday Life</t>
+          <t>The Dawn of Day</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>288</v>
+        <v>408</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257525329</t>
+          <t>9786258378023</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Gazete Yazıları Aktüel 2</t>
+          <t>Thoughts out of Season</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>344</v>
+        <v>264</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786258378092</t>
+          <t>9786258464696</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Ecce Homo</t>
+          <t>Sudenaz</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>208</v>
+        <v>376</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786258378108</t>
+          <t>9786258464948</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Early Greek Philosophy &amp; Other Essays</t>
+          <t>Sensizlik Yalnızlıktır Ey Nebi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>304</v>
+        <v>352</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786258464580</t>
+          <t>9786258378085</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Bozoklu Genç</t>
+          <t>Psychopathology of Everyday Life</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>220</v>
+        <v>288</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786258464900</t>
+          <t>9786257525329</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kır Güzeli</t>
+          <t>Gazete Yazıları Aktüel 2</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>288</v>
+        <v>344</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786258464924</t>
+          <t>9786258378092</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Kendine Yolculukta Olan</t>
+          <t>Ecce Homo</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786258464597</t>
+          <t>9786258378108</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>İçinizden Biri</t>
+          <t>Early Greek Philosophy &amp; Other Essays</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>66</v>
+        <v>304</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786258464917</t>
+          <t>9786258464580</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>A Compendium on the Soul</t>
+          <t>Bozoklu Genç</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>176</v>
+        <v>220</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786257525282</t>
+          <t>9786258464900</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kızları</t>
+          <t>Kır Güzeli</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>400</v>
+        <v>288</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786258464894</t>
+          <t>9786258464924</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Türk</t>
+          <t>Kendinden Kendine Yolculukta Olan</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786258464931</t>
+          <t>9786258464597</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Fenerciler</t>
+          <t>İçinizden Biri</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>188</v>
+        <v>66</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786258464887</t>
+          <t>9786258464917</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Sürüklenişi</t>
+          <t>A Compendium on the Soul</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>38</v>
+        <v>176</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786258464856</t>
+          <t>9786257525282</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Caspian</t>
+          <t>Güneşin Kızları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>376</v>
+        <v>400</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786258464740</t>
+          <t>9786258464894</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Recep’in Kahvesi</t>
+          <t>Türk</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>350</v>
+        <v>244</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786258464733</t>
+          <t>9786258464931</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Fransızların ve Ermenilerin Gaziantep Yöresinde Yaptığı Türk Soykırımı</t>
+          <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>420</v>
+        <v>188</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786258464849</t>
+          <t>9786258464887</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ege'nin Bir Sahil Kasabasında Emeklilik</t>
+          <t>İnsanlığın Sürüklenişi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>248</v>
+        <v>38</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786258464832</t>
+          <t>9786258464856</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Amerika Birleşik Devletleri Bağımsızlık Bildirgesi</t>
+          <t>Caspian</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>176</v>
+        <v>376</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786258464757</t>
+          <t>9786258464740</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>İstiridye (Tılsımlı Aşk)</t>
+          <t>Recep’in Kahvesi</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>484</v>
+        <v>350</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786258464818</t>
+          <t>9786258464733</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>The Book of the Hamburgs</t>
+          <t>Fransızların ve Ermenilerin Gaziantep Yöresinde Yaptığı Türk Soykırımı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>176</v>
+        <v>420</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786258464771</t>
+          <t>9786258464849</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Parmenides</t>
+          <t>Ege'nin Bir Sahil Kasabasında Emeklilik</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>176</v>
+        <v>248</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786258464788</t>
+          <t>9786258464832</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Parmenides</t>
+          <t>Amerika Birleşik Devletleri Bağımsızlık Bildirgesi</t>
         </is>
       </c>
       <c r="C351" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786258464702</t>
+          <t>9786258464757</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Nasıl?</t>
+          <t>İstiridye (Tılsımlı Aşk)</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>220</v>
+        <v>484</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786258464825</t>
+          <t>9786258464818</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Les Sports a la Mode</t>
+          <t>The Book of the Hamburgs</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257374965</t>
+          <t>9786258464771</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Parmenides</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786258464726</t>
+          <t>9786258464788</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Delusion and Dream</t>
+          <t>Parmenides</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>320</v>
+        <v>176</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786258464719</t>
+          <t>9786258464702</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Sanrı ve Düş</t>
+          <t>Nasıl?</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>176</v>
+        <v>220</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786258464672</t>
+          <t>9786258464825</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>How to Live on 24 Hours a Day</t>
+          <t>Les Sports a la Mode</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786258464689</t>
+          <t>9786257374965</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Andersen's Fairy Tales</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>332</v>
+        <v>164</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786258464610</t>
+          <t>9786258464726</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Tek Başıma Gezdim</t>
+          <t>Delusion and Dream</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>156</v>
+        <v>320</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786258464634</t>
+          <t>9786258464719</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Hz. Nuh’un Işığı ve Göbeklitepe</t>
+          <t>Sanrı ve Düş</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>350</v>
+        <v>176</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786258464658</t>
+          <t>9786258464672</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hücresel Düşünce Topluluğu</t>
+          <t>How to Live on 24 Hours a Day</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>352</v>
+        <v>208</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786258464276</t>
+          <t>9786258464689</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Serüveni Yüzyılın Türk'ü"</t>
+          <t>Andersen's Fairy Tales</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>90</v>
+        <v>332</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786258464627</t>
+          <t>9786258464610</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Var mısın?</t>
+          <t>Tek Başıma Gezdim</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>408</v>
+        <v>156</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786258464641</t>
+          <t>9786258464634</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Diyabetle Yaşam Sanatı</t>
+          <t>Hz. Nuh’un Işığı ve Göbeklitepe</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>408</v>
+        <v>350</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786258464573</t>
+          <t>9786258464658</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Beklemek</t>
+          <t>Hücresel Düşünce Topluluğu</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786258464429</t>
+          <t>9786258464276</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Atatürk'ün Serüveni Yüzyılın Türk'ü"</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786258464405</t>
+          <t>9786258464627</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>The Basis Of Morality</t>
+          <t>Var mısın?</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>388</v>
+        <v>408</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786258464344</t>
+          <t>9786258464641</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>The Art Of Controversy</t>
+          <t>Diyabetle Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786258464382</t>
+          <t>9786258464573</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>The Art Of Literature</t>
+          <t>Beklemek</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786258464375</t>
+          <t>9786258464429</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Studies in Pessimism</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786258464368</t>
+          <t>9786258464405</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>On Human Nature</t>
+          <t>The Basis Of Morality</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>300</v>
+        <v>388</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786258464245</t>
+          <t>9786258464344</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sen Herkes Değilsin</t>
+          <t>The Art Of Controversy</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>58</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786258464412</t>
+          <t>9786258464382</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Gone With The Wind</t>
+          <t>The Art Of Literature</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>628</v>
+        <v>300</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786258464351</t>
+          <t>9786258464375</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Counsels and Maxims</t>
+          <t>Studies in Pessimism</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786258464320</t>
+          <t>9786258464368</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Aklı Çocuk Haklı</t>
+          <t>On Human Nature</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257525817</t>
+          <t>9786258464245</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sürecinde Çocuk ve Biz</t>
+          <t>Sen Herkes Değilsin</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>220</v>
+        <v>58</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786258464252</t>
+          <t>9786258464412</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Hem Komik Hem Değil</t>
+          <t>Gone With The Wind</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>320</v>
+        <v>628</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786258464467</t>
+          <t>9786258464351</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Faydacılık</t>
+          <t>Counsels and Maxims</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786258464283</t>
+          <t>9786258464320</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Bendeniz Sırma</t>
+          <t>Çocuk Aklı Çocuk Haklı</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>376</v>
+        <v>288</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786258464450</t>
+          <t>9786257525817</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Utilitarianism</t>
+          <t>Eğitim Sürecinde Çocuk ve Biz</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786258464436</t>
+          <t>9786258464252</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Böğürtlen</t>
+          <t>Hem Komik Hem Değil</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786258464399</t>
+          <t>9786258464467</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>The Wisdom Of Life</t>
+          <t>Faydacılık</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786258464139</t>
+          <t>9786258464283</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve İnsanlık</t>
+          <t>Bendeniz Sırma</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786258464269</t>
+          <t>9786258464450</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Karye Sosyalizmi</t>
+          <t>Utilitarianism</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>94</v>
+        <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786258464078</t>
+          <t>9786258464436</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>An Adventure</t>
+          <t>Böğürtlen</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>364</v>
+        <v>264</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786258464054</t>
+          <t>9786258464399</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Cennet Kapım</t>
+          <t>The Wisdom Of Life</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>264</v>
+        <v>65</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257525862</t>
+          <t>9786258464139</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>You Will Be Superior If You Are True Believers (Koran) (But How?)</t>
+          <t>Özgürlük ve İnsanlık</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786258464191</t>
+          <t>9786258464269</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Bir Vampirin Aşk Güncesi</t>
+          <t>Karye Sosyalizmi</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>276</v>
+        <v>94</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257525893</t>
+          <t>9786258464078</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Yassıada Menderes ve Muhafızları</t>
+          <t>An Adventure</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786258464511</t>
+          <t>9786258464054</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalbin Ülkesi</t>
+          <t>Cennet Kapım</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786258464238</t>
+          <t>9786257525862</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Kılıçların Gölgesinde Aşk - Karadağlı Kara Davud</t>
+          <t>You Will Be Superior If You Are True Believers (Koran) (But How?)</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>484</v>
+        <v>376</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786258464504</t>
+          <t>9786258464191</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Ya Devlet Başa Ya Kuzgun Leşe - Karadağlı Kara Davud</t>
+          <t>Bir Vampirin Aşk Güncesi</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>484</v>
+        <v>276</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786258464665</t>
+          <t>9786257525893</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Adam</t>
+          <t>Yassıada Menderes ve Muhafızları</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786258464559</t>
+          <t>9786258464511</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Amerikalı Köle Frederick Douglass’ın Yaşam Öyküsü</t>
+          <t>Bir Kalbin Ülkesi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786258464566</t>
+          <t>9786258464238</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Eksenli İslam</t>
+          <t>Kılıçların Gölgesinde Aşk - Karadağlı Kara Davud</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>540</v>
+        <v>484</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786258464108</t>
+          <t>9786258464504</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunu Zehirleme</t>
+          <t>Ya Devlet Başa Ya Kuzgun Leşe - Karadağlı Kara Davud</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>78</v>
+        <v>484</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786258464092</t>
+          <t>9786258464665</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Çiçeğin Şifası</t>
+          <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>376</v>
+        <v>288</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257525978</t>
+          <t>9786258464559</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Günebakan</t>
+          <t>Amerikalı Köle Frederick Douglass’ın Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>84</v>
+        <v>264</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786258464313</t>
+          <t>9786258464566</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Huzur Yolu</t>
+          <t>Kur’an Eksenli İslam</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>200</v>
+        <v>540</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786258464184</t>
+          <t>9786258464108</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Damla Su</t>
+          <t>Çocuğunu Zehirleme</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>344</v>
+        <v>78</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786258464221</t>
+          <t>9786258464092</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Çiçeğin Şifası</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>232</v>
+        <v>376</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786258464337</t>
+          <t>9786257525978</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Günebakan</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>192</v>
+        <v>84</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786258464290</t>
+          <t>9786258464313</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık</t>
+          <t>Huzur Yolu</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>344</v>
+        <v>200</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786258464306</t>
+          <t>9786258464184</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Hazan</t>
+          <t>Damla Su</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>432</v>
+        <v>344</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786258464535</t>
+          <t>9786258464221</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Envar-ı Esrar</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>352</v>
+        <v>232</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257525787</t>
+          <t>9786258464337</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Yusuf'la Kur'anın İzinde -1</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>344</v>
+        <v>192</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257525497</t>
+          <t>9786258464290</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Batı'da Bir Türk Hayatımı Değiştiren Adım</t>
+          <t>Farkındalık</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>308</v>
+        <v>344</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786257525992</t>
+          <t>9786258464306</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Hazan</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>308</v>
+        <v>432</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786258464146</t>
+          <t>9786258464535</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Envar-ı Esrar</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>188</v>
+        <v>352</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257525794</t>
+          <t>9786257525787</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Uyansın</t>
+          <t>Yusuf'la Kur'anın İzinde -1</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>452</v>
+        <v>344</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257525831</t>
+          <t>9786257525497</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Ruhun En'leri</t>
+          <t>Vahşi Batı'da Bir Türk Hayatımı Değiştiren Adım</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>416</v>
+        <v>308</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257525855</t>
+          <t>9786257525992</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Sessizliği</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>332</v>
+        <v>308</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786258464177</t>
+          <t>9786258464146</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Poetika</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257525954</t>
+          <t>9786257525794</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Otonom Araçlarının Gelişi ve Geleceği</t>
+          <t>Sevgi Uyansın</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>320</v>
+        <v>452</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257525183</t>
+          <t>9786257525831</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Nepal</t>
+          <t>Ruhun En'leri</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>352</v>
+        <v>416</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257525015</t>
+          <t>9786257525855</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal ile Çanakkale'den Ankara'ya</t>
+          <t>Ruhumun Sessizliği</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257525886</t>
+          <t>9786258464177</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Geçişleri</t>
+          <t>Poetika</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>264</v>
+        <v>200</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257525879</t>
+          <t>9786257525954</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Matta İncil</t>
+          <t>Otonom Araçlarının Gelişi ve Geleceği</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257525848</t>
+          <t>9786257525183</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Lezra</t>
+          <t>Nepal</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>113</v>
+        <v>352</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786258464122</t>
+          <t>9786257525015</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Kriton</t>
+          <t>Mustafa Kemal ile Çanakkale'den Ankara'ya</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>164</v>
+        <v>320</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257525961</t>
+          <t>9786257525886</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>İstiridye 3</t>
+          <t>Mevsim Geçişleri</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786258464009</t>
+          <t>9786257525879</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Gemici</t>
+          <t>Matta İncil</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>188</v>
+        <v>360</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786258464115</t>
+          <t>9786257525848</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Grimms' Fairy Tales</t>
+          <t>Lezra</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>300</v>
+        <v>113</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786258464047</t>
+          <t>9786258464122</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Gilda</t>
+          <t>Kriton</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>300</v>
+        <v>164</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257525800</t>
+          <t>9786257525961</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Çizgiler Üzerinde Dans</t>
+          <t>İstiridye 3</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786257525763</t>
+          <t>9786258464009</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Büyük İnsanlar ve Sıra Dışı Yaşamları</t>
+          <t>İhtiyar Gemici</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786258464085</t>
+          <t>9786258464115</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları ve Diğer Masallar</t>
+          <t>Grimms' Fairy Tales</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>176</v>
+        <v>300</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257525039</t>
+          <t>9786258464047</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Biz Üçümüz</t>
+          <t>Gilda</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786258464160</t>
+          <t>9786257525800</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Söylev ve Demeçlerinden Seçmeler</t>
+          <t>Çizgiler Üzerinde Dans</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786258464153</t>
+          <t>9786257525763</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Öğretmen Heyetlerine Yönelik Demeçleri</t>
+          <t>Büyük İnsanlar ve Sıra Dışı Yaşamları</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257525466</t>
+          <t>9786258464085</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Al Bayrak Gökten İnmez</t>
+          <t>Bremen Mızıkacıları ve Diğer Masallar</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>464</v>
+        <v>176</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786258464542</t>
+          <t>9786257525039</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Pusula</t>
+          <t>Biz Üçümüz</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786258464443</t>
+          <t>9786258464160</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Dalgalar</t>
+          <t>Atatürk'ün Söylev ve Demeçlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>360</v>
+        <v>264</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786258464528</t>
+          <t>9786258464153</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>7 Nokta</t>
+          <t>Atatürk'ün Öğretmen Heyetlerine Yönelik Demeçleri</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>272</v>
+        <v>244</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786258464481</t>
+          <t>9786257525466</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Katranı</t>
+          <t>Al Bayrak Gökten İnmez</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>300</v>
+        <v>464</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786258464474</t>
+          <t>9786258464542</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Seviyorum</t>
+          <t>Pusula</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786258464214</t>
+          <t>9786258464443</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Cezaevi</t>
+          <t>Dalgalar</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>484</v>
+        <v>360</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257525985</t>
+          <t>9786258464528</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Örtülü Köyü'nden Şenkaya İlçesine Uzanan Aydınlık Yolun Mimarı Hüseyin Köycü ve Diğer Yönleriyle Eğitim ve Bilim Pınarı Şenkaya</t>
+          <t>7 Nokta</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>320</v>
+        <v>272</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786258464207</t>
+          <t>9786258464481</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Biz Kimiz?</t>
+          <t>Ardıç Katranı</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257525442</t>
+          <t>9786258464474</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Aşk Mektupları</t>
+          <t>Kendimi Seviyorum</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>388</v>
+        <v>308</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257609517</t>
+          <t>9786258464214</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Sazlıkların Arasında</t>
+          <t>Kutsal Cezaevi</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257609500</t>
+          <t>9786257525985</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Kutup Işıkları</t>
+          <t>Örtülü Köyü'nden Şenkaya İlçesine Uzanan Aydınlık Yolun Mimarı Hüseyin Köycü ve Diğer Yönleriyle Eğitim ve Bilim Pınarı Şenkaya</t>
         </is>
       </c>
       <c r="C442" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257609548</t>
+          <t>9786258464207</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Logos ve Pathos</t>
+          <t>Biz Kimiz?</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>232</v>
+        <v>396</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257609531</t>
+          <t>9786257525442</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Ben Sana Geç Kaldım</t>
+          <t>Bir Delinin Aşk Mektupları</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>300</v>
+        <v>388</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257923224</t>
+          <t>9786257609517</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Death Comes for the Archbishop</t>
+          <t>Sazlıkların Arasında</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257121149</t>
+          <t>9786257609500</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>The Daughter Of The Commandant</t>
+          <t>Kutup Işıkları</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257645942</t>
+          <t>9786257609548</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>War and Peace - Book Ten</t>
+          <t>Logos ve Pathos</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>484</v>
+        <v>232</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786257609838</t>
+          <t>9786257609531</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Müge Sokağı</t>
+          <t>Ben Sana Geç Kaldım</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257689113</t>
+          <t>9786257923224</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Fifty Orwell Essays</t>
+          <t>Death Comes for the Archbishop</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>400</v>
+        <v>304</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257609845</t>
+          <t>9786257121149</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Eureka - Bilgi Yarışmalarına Hazırlananlar için Genel Kültür Testi ve Genel Kültür Ajandası</t>
+          <t>The Daughter Of The Commandant</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>464</v>
+        <v>288</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257609746</t>
+          <t>9786257645942</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Elimde Değil</t>
+          <t>War and Peace - Book Ten</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>344</v>
+        <v>484</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257609821</t>
+          <t>9786257609838</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>1948 Doğumlular</t>
+          <t>Müge Sokağı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257609760</t>
+          <t>9786257689113</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Fifty Orwell Essays</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>304</v>
+        <v>400</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257525176</t>
+          <t>9786257609845</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Kırık Anılar</t>
+          <t>Eureka - Bilgi Yarışmalarına Hazırlananlar için Genel Kültür Testi ve Genel Kültür Ajandası</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>344</v>
+        <v>464</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257609876</t>
+          <t>9786257609746</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Yine Aynı Avni</t>
+          <t>Elimde Değil</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257525145</t>
+          <t>9786257609821</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Soğukoluk</t>
+          <t>1948 Doğumlular</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257525053</t>
+          <t>9786257609760</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Teorisi - Allah ve Yaratması</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>232</v>
+        <v>304</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257525084</t>
+          <t>9786257525176</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Hikmetli Basamakları</t>
+          <t>Kırık Anılar</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257609944</t>
+          <t>9786257609876</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Zeynepce</t>
+          <t>Yine Aynı Avni</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257609135</t>
+          <t>9786257525145</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Tezatların Şairi Tevfik Fikret</t>
+          <t>Bir Zamanlar Soğukoluk</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257525091</t>
+          <t>9786257525053</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Hakikatci Alevi Komün</t>
+          <t>Yaratılış Teorisi - Allah ve Yaratması</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>540</v>
+        <v>232</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786257609494</t>
+          <t>9786257525084</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Hayatın Hikmetli Basamakları</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257645522</t>
+          <t>9786257609944</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Aşkını İstemiyorum</t>
+          <t>Zeynepce</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>608</v>
+        <v>288</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257609319</t>
+          <t>9786257609135</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Sanat Ve Fotoğraf Üstüne Denemeler</t>
+          <t>Tezatların Şairi Tevfik Fikret</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>308</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786257609326</t>
+          <t>9786257525091</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Gereği Düşünülse Ne Yazar</t>
+          <t>Hakikatci Alevi Komün</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>308</v>
+        <v>540</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786257609364</t>
+          <t>9786257609494</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Haberlerin Sosyal Beyin Üzerindeki Etkisi Bütünsel Yaklaşım Olarak Medya Psikoloji Ve Nörobilim</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257609470</t>
+          <t>9786257645522</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Sihirli Öyküler - Macera 1</t>
+          <t>Aşkını İstemiyorum</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>308</v>
+        <v>608</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257121811</t>
+          <t>9786257609319</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Sinop Olayı</t>
+          <t>Sanat Ve Fotoğraf Üstüne Denemeler</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257121767</t>
+          <t>9786257609326</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye</t>
+          <t>Gereği Düşünülse Ne Yazar</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257525510</t>
+          <t>9786257609364</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli - Bütün Öyküleri</t>
+          <t>Haberlerin Sosyal Beyin Üzerindeki Etkisi Bütünsel Yaklaşım Olarak Medya Psikoloji Ve Nörobilim</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>176</v>
+        <v>300</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786257525596</t>
+          <t>9786257609470</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>The Lady With The Dog and Other Stories</t>
+          <t>Fantastik Sihirli Öyküler - Macera 1</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>344</v>
+        <v>308</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257525534</t>
+          <t>9786257121811</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Uncle Vanya - Scenes From Country Life (In Four Acts)</t>
+          <t>Sinop Olayı</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257525558</t>
+          <t>9786257121767</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>The Wife and Other Stories</t>
+          <t>Nereden Nereye</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257525541</t>
+          <t>9786257525510</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>The Witch and Other Stories</t>
+          <t>Orhan Veli - Bütün Öyküleri</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>344</v>
+        <v>176</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257525565</t>
+          <t>9786257525596</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>The Schoolmistress and Other Stories</t>
+          <t>The Lady With The Dog and Other Stories</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257525572</t>
+          <t>9786257525534</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>The Schoolmaster and Other Stories</t>
+          <t>Uncle Vanya - Scenes From Country Life (In Four Acts)</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>344</v>
+        <v>288</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257525619</t>
+          <t>9786257525558</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>The Duel and Other Stories</t>
+          <t>The Wife and Other Stories</t>
         </is>
       </c>
       <c r="C477" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257525589</t>
+          <t>9786257525541</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>The Party and Other Stories</t>
+          <t>The Witch and Other Stories</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257525602</t>
+          <t>9786257525565</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>The Horse-Stealers and Other Stories</t>
+          <t>The Schoolmistress and Other Stories</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257525626</t>
+          <t>9786257525572</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>The Darling and Other Stories</t>
+          <t>The Schoolmaster and Other Stories</t>
         </is>
       </c>
       <c r="C480" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257525756</t>
+          <t>9786257525619</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>The Corsair: A Romantic Legend of Hell Gate</t>
+          <t>The Duel and Other Stories</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257525633</t>
+          <t>9786257525589</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>The Cook’s Wedding and Other Stories</t>
+          <t>The Party and Other Stories</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257525664</t>
+          <t>9786257525602</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>The Bishop and Other Stories</t>
+          <t>The Horse-Stealers and Other Stories</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786257525688</t>
+          <t>9786257525626</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Plays by Chekhov, Second Series</t>
+          <t>The Darling and Other Stories</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>440</v>
+        <v>344</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786257525701</t>
+          <t>9786257525756</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Ivanoff - A Play</t>
+          <t>The Corsair: A Romantic Legend of Hell Gate</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257525671</t>
+          <t>9786257525633</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Swan Song</t>
+          <t>The Cook’s Wedding and Other Stories</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>188</v>
+        <v>344</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786257525749</t>
+          <t>9786257525664</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Pygmalion</t>
+          <t>The Bishop and Other Stories</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786257525725</t>
+          <t>9786257525688</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Candide</t>
+          <t>Plays by Chekhov, Second Series</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>352</v>
+        <v>440</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257525695</t>
+          <t>9786257525701</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Love and Other Stories</t>
+          <t>Ivanoff - A Play</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786257525718</t>
+          <t>9786257525671</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Best Russian Short Stories</t>
+          <t>Swan Song</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>432</v>
+        <v>188</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257525657</t>
+          <t>9786257525749</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>The Black Monk and Other Stories</t>
+          <t>Pygmalion</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257525350</t>
+          <t>9786257525725</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Ya Başka Bir Hayat Mümkünse</t>
+          <t>Candide</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>276</v>
+        <v>352</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257525206</t>
+          <t>9786257525695</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Cinayet - Bir Kasaba Eğlencesi</t>
+          <t>Love and Other Stories</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>264</v>
+        <v>344</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257525527</t>
+          <t>9786257525718</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Kars’ta Bir Sufi: Baba Kara 1. Kitap</t>
+          <t>Best Russian Short Stories</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>108</v>
+        <v>432</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257525404</t>
+          <t>9786257525657</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Herkesleşmenin Bilinçsizliği ve Öz’ün İnkarı</t>
+          <t>The Black Monk and Other Stories</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>308</v>
+        <v>344</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257525732</t>
+          <t>9786257525350</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Beowulf</t>
+          <t>Ya Başka Bir Hayat Mümkünse</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>344</v>
+        <v>276</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257525121</t>
+          <t>9786257525206</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Tadı Tuzu</t>
+          <t>Cinayet - Bir Kasaba Eğlencesi</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257525220</t>
+          <t>9786257525527</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Lafügüzaf</t>
+          <t>Kars’ta Bir Sufi: Baba Kara 1. Kitap</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>244</v>
+        <v>108</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257525213</t>
+          <t>9786257525404</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Olağan Kötülükler</t>
+          <t>Herkesleşmenin Bilinçsizliği ve Öz’ün İnkarı</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>244</v>
+        <v>308</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257525138</t>
+          <t>9786257525732</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Yetim Halil</t>
+          <t>Beowulf</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>408</v>
+        <v>344</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257525152</t>
+          <t>9786257525121</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>“Pratik Yöntemlerle” Hızlı Okuma, Dikkat ve Konsantrasyon Sınav Kazandıran Taktikler Serisi 4</t>
+          <t>Aşkın Tadı Tuzu</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257609852</t>
+          <t>9786257525220</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Ciğerparem</t>
+          <t>Lafügüzaf</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>376</v>
+        <v>244</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257609890</t>
+          <t>9786257525213</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed (Sav) ve Ashabının Şakalaşması</t>
+          <t>Olağan Kötülükler</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257609869</t>
+          <t>9786257525138</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Terapisti</t>
+          <t>Yetim Halil</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>264</v>
+        <v>408</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257609616</t>
+          <t>9786257525152</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>İlişki Serüveni</t>
+          <t>“Pratik Yöntemlerle” Hızlı Okuma, Dikkat ve Konsantrasyon Sınav Kazandıran Taktikler Serisi 4</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>276</v>
+        <v>344</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257609579</t>
+          <t>9786257609852</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Ciğerparem</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257609487</t>
+          <t>9786257609890</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Kedi, Kadın ve Chopin</t>
+          <t>Hz. Muhammed (Sav) ve Ashabının Şakalaşması</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786257121941</t>
+          <t>9786257609869</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Anlatılar</t>
+          <t>Sevgi Terapisti</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257689540</t>
+          <t>9786257609616</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Son İnsan Irkının Sonu</t>
+          <t>İlişki Serüveni</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>376</v>
+        <v>276</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257689793</t>
+          <t>9786257609579</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Master and Man</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>208</v>
+        <v>308</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257689755</t>
+          <t>9786257609487</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Tom Sawyer Complete</t>
+          <t>Kedi, Kadın ve Chopin</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257689748</t>
+          <t>9786257121941</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>A Modest Proposal</t>
+          <t>Unutulmaz Anlatılar</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>176</v>
+        <v>308</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257689762</t>
+          <t>9786257689540</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>Son İnsan Irkının Sonu</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>232</v>
+        <v>376</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257689779</t>
+          <t>9786257689793</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Arsene Lupin</t>
+          <t>Master and Man</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>360</v>
+        <v>208</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257689786</t>
+          <t>9786257689755</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy on Shakespeare</t>
+          <t>The Adventures of Tom Sawyer Complete</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>244</v>
+        <v>376</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257609234</t>
+          <t>9786257689748</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Bayandan Az Kullanılmış!</t>
+          <t>A Modest Proposal</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>300</v>
+        <v>176</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257609463</t>
+          <t>9786257689762</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Değişim Raporları</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>484</v>
+        <v>232</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257609432</t>
+          <t>9786257689779</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>The Raven - Kuzgun</t>
+          <t>Arsene Lupin</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>188</v>
+        <v>360</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257609166</t>
+          <t>9786257689786</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Sosyal Medya Bağımlılığı - Eğitim Yönetimi ve Denetiminde Akademik Araştırmalar</t>
+          <t>Tolstoy on Shakespeare</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257609357</t>
+          <t>9786257609234</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Künyesizler Savaş Başlıyor</t>
+          <t>Bayandan Az Kullanılmış!</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257525169</t>
+          <t>9786257609463</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Pilot Amca Beni de Al</t>
+          <t>Eğitim Değişim Raporları</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>264</v>
+        <v>484</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257609937</t>
+          <t>9786257609432</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes – Korku Vadisi</t>
+          <t>The Raven - Kuzgun</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>308</v>
+        <v>188</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257609623</t>
+          <t>9786257609166</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Adalet Peşinde</t>
+          <t>Eğitimde Sosyal Medya Bağımlılığı - Eğitim Yönetimi ve Denetiminde Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>220</v>
+        <v>364</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257121842</t>
+          <t>9786257609357</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Anılarla Erbaa</t>
+          <t>Künyesizler Savaş Başlıyor</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786257121835</t>
+          <t>9786257525169</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Askıda Anı</t>
+          <t>Pilot Amca Beni de Al</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786257121866</t>
+          <t>9786257609937</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Hapishane Günlüğü: Barlinnie-Glasgow</t>
+          <t>Sherlock Holmes – Korku Vadisi</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786257121859</t>
+          <t>9786257609623</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Gaziantep’te Eğitimin Tarihsel Gelişimi</t>
+          <t>Adalet Peşinde</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786257121750</t>
+          <t>9786257121842</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Bir Türküdür Yaşamak</t>
+          <t>Geçmişten Günümüze Anılarla Erbaa</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786257609050</t>
+          <t>9786257121835</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Beyaz'ın Son Hali</t>
+          <t>Askıda Anı</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>244</v>
+        <v>376</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786257609197</t>
+          <t>9786257121866</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulunda  Duymak İstemediklerimiz</t>
+          <t>Hapishane Günlüğü: Barlinnie-Glasgow</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786257525060</t>
+          <t>9786257121859</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Gaziantep’te Eğitimin Tarihsel Gelişimi</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786257525046</t>
+          <t>9786257121750</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmışlığın Kalemi</t>
+          <t>Bir Türküdür Yaşamak</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>376</v>
+        <v>432</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786257609982</t>
+          <t>9786257609050</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşlarım</t>
+          <t>Beyaz'ın Son Hali</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>432</v>
+        <v>244</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786257609968</t>
+          <t>9786257609197</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Mudanya'da Aşk Başkadır</t>
+          <t>Hayat Okulunda  Duymak İstemediklerimiz</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786257525077</t>
+          <t>9786257525060</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2053</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C535" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786257525008</t>
+          <t>9786257525046</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Neyleyim</t>
+          <t>Yaşanmışlığın Kalemi</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>260</v>
+        <v>376</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786257609555</t>
+          <t>9786257609982</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Zehirde Panzehirsin</t>
+          <t>Yol Arkadaşlarım</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>300</v>
+        <v>432</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786257645300</t>
+          <t>9786257609968</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Değerler Eğitimi</t>
+          <t>Mudanya'da Aşk Başkadır</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786257609654</t>
+          <t>9786257525077</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Keklik Palazı</t>
+          <t>2053</t>
         </is>
       </c>
       <c r="C539" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786257609593</t>
+          <t>9786257525008</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Dönemi</t>
+          <t>Neyleyim</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786257609609</t>
+          <t>9786257609555</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Sesler Dağılıyor</t>
+          <t>Zehirde Panzehirsin</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786257609586</t>
+          <t>9786257645300</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hayatlar (Anadolu’dan Gerçek Kesit)</t>
+          <t>Oyunlarla Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>344</v>
+        <v>308</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786257609562</t>
+          <t>9786257609654</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Okul Kapısı</t>
+          <t>Keklik Palazı</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786257689663</t>
+          <t>9786257609593</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Evrensellik</t>
+          <t>Cahiliye Dönemi</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786257121798</t>
+          <t>9786257609609</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Teo ve Gitarı - Teo’nun Maceraları</t>
+          <t>Sesler Dağılıyor</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786257525107</t>
+          <t>9786257609586</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>12 Öfkeli Kadın</t>
+          <t>Kırık Hayatlar (Anadolu’dan Gerçek Kesit)</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>264</v>
+        <v>344</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786257525343</t>
+          <t>9786257609562</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Yanan Topraklar</t>
+          <t>Okul Kapısı</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>464</v>
+        <v>288</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257525398</t>
+          <t>9786257689663</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Kardaki İz</t>
+          <t>Sanatta Evrensellik</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257525336</t>
+          <t>9786257121798</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Elifimin Zülfesi</t>
+          <t>Teo ve Gitarı - Teo’nun Maceraları</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257525275</t>
+          <t>9786257525107</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Aşıklık Geleneği Elazığ Sün Köyü Nefesleri</t>
+          <t>12 Öfkeli Kadın</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257525251</t>
+          <t>9786257525343</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Ankara'da Nasıl İş Bulurum? / 2021</t>
+          <t>Yanan Topraklar</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>308</v>
+        <v>464</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257525190</t>
+          <t>9786257525398</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Kardaki İz</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257525022</t>
+          <t>9786257525336</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Bu Hasret Bitsin</t>
+          <t>Elifimin Zülfesi</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257525503</t>
+          <t>9786257525275</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Türklerde Aşıklık Geleneği Elazığ Sün Köyü Nefesleri</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>464</v>
+        <v>320</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257645911</t>
+          <t>9786257525251</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Twelve</t>
+          <t>Ankara'da Nasıl İş Bulurum? / 2021</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257645898</t>
+          <t>9786257525190</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Two</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>320</v>
+        <v>188</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257645928</t>
+          <t>9786257525022</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Three</t>
+          <t>Bu Hasret Bitsin</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786257645973</t>
+          <t>9786257525503</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book One</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>364</v>
+        <v>464</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786257374606</t>
+          <t>9786257645911</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>A General Introduction to Psychoanalysis</t>
+          <t>War And Peace - Book Twelve</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>608</v>
+        <v>364</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786257645959</t>
+          <t>9786257645898</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Six</t>
+          <t>War And Peace - Book Two</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257374002</t>
+          <t>9786257645928</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Four</t>
+          <t>War And Peace - Book Three</t>
         </is>
       </c>
       <c r="C561" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786257645980</t>
+          <t>9786257645973</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Nine</t>
+          <t>War And Peace - Book One</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>432</v>
+        <v>364</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257645966</t>
+          <t>9786257374606</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Seven</t>
+          <t>A General Introduction to Psychoanalysis</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>364</v>
+        <v>608</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257645935</t>
+          <t>9786257645959</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Thirteen</t>
+          <t>War And Peace - Book Six</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257645997</t>
+          <t>9786257374002</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Fourteen</t>
+          <t>War And Peace - Book Four</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257374019</t>
+          <t>9786257645980</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Five</t>
+          <t>War And Peace - Book Nine</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>376</v>
+        <v>432</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786257374033</t>
+          <t>9786257645966</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Eleven</t>
+          <t>War And Peace - Book Seven</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>408</v>
+        <v>364</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786257645904</t>
+          <t>9786257645935</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Eight</t>
+          <t>War And Peace - Book Thirteen</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786257374026</t>
+          <t>9786257645997</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Fifteen</t>
+          <t>War And Peace - Book Fourteen</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>452</v>
+        <v>364</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786257609777</t>
+          <t>9786257374019</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Döngü Kuşları</t>
+          <t>War And Peace - Book Five</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>396</v>
+        <v>376</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786257609708</t>
+          <t>9786257374033</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Apartman</t>
+          <t>War And Peace - Book Eleven</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786257609722</t>
+          <t>9786257645904</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Laiklik, Şeriat ve Türban Tartışmaları</t>
+          <t>War And Peace - Book Eight</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786257609791</t>
+          <t>9786257374026</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Plevne Kahramanları</t>
+          <t>War And Peace - Book Fifteen</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>320</v>
+        <v>452</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786257609715</t>
+          <t>9786257609777</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Tehdit Milliyetçilik</t>
+          <t>Döngü Kuşları</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>376</v>
+        <v>396</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786257609784</t>
+          <t>9786257609708</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Ruhunu Sevdim</t>
+          <t>Apartman</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786257689571</t>
+          <t>9786257609722</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Gülcem</t>
+          <t>Laiklik, Şeriat ve Türban Tartışmaları</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>420</v>
+        <v>432</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786257689595</t>
+          <t>9786257609791</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ada</t>
+          <t>Plevne Kahramanları</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786257525640</t>
+          <t>9786257609715</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>The Chorus Girl and Other Stories</t>
+          <t>En Büyük Tehdit Milliyetçilik</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>344</v>
+        <v>376</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257609692</t>
+          <t>9786257609784</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Sorma</t>
+          <t>Ruhunu Sevdim</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>320</v>
+        <v>396</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257609081</t>
+          <t>9786257689571</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Gülcem</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>308</v>
+        <v>420</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257609395</t>
+          <t>9786257689595</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Hayat Öyküleri</t>
+          <t>Mavi Ada</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786257923767</t>
+          <t>9786257525640</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>The Mind and Its Education</t>
+          <t>The Chorus Girl and Other Stories</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>408</v>
+        <v>344</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257923736</t>
+          <t>9786257609692</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Talks to Freshman Girls</t>
+          <t>Sorma</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257923729</t>
+          <t>9786257609081</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>The Teacher</t>
+          <t>Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>376</v>
+        <v>308</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257907552</t>
+          <t>9786257609395</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Mansfield Park</t>
+          <t>Yaşanmış Hayat Öyküleri</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257923750</t>
+          <t>9786257923767</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>The Infant System</t>
+          <t>The Mind and Its Education</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>484</v>
+        <v>408</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257907545</t>
+          <t>9786257923736</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Racketty-Packetty House, As Told By Queen Crosspatch</t>
+          <t>Talks to Freshman Girls</t>
         </is>
       </c>
       <c r="C587" s="1">
         <v>188</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257689687</t>
+          <t>9786257923729</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>İpeksi Masallar</t>
+          <t>The Teacher</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786257907583</t>
+          <t>9786257907552</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Mansfield Park</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>188</v>
+        <v>350</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786257121330</t>
+          <t>9786257923750</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>The Infant System</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>232</v>
+        <v>484</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786257907699</t>
+          <t>9786257907545</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Anthropology</t>
+          <t>Racketty-Packetty House, As Told By Queen Crosspatch</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786257907538</t>
+          <t>9786257689687</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>A Vindication of the Rights of Woman</t>
+          <t>İpeksi Masallar</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786257907705</t>
+          <t>9786257907583</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>A Hero of Our Time</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257923774</t>
+          <t>9786257121330</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Gentle Measures in the Management and Training of the Young</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>376</v>
+        <v>232</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257923781</t>
+          <t>9786257907699</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Household Education</t>
+          <t>Anthropology</t>
         </is>
       </c>
       <c r="C595" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786257121408</t>
+          <t>9786257907538</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Deniz, Kum, Güneş ve Kamp</t>
+          <t>A Vindication of the Rights of Woman</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>244</v>
+        <v>484</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786257525824</t>
+          <t>9786257907705</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Göçmen, Etnisite ve Yaşam Kalitesi: Tahran Örneği</t>
+          <t>A Hero of Our Time</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>552</v>
+        <v>364</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257609951</t>
+          <t>9786257923774</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Kültürümüzden Dökülen İnciler</t>
+          <t>Gentle Measures in the Management and Training of the Young</t>
         </is>
       </c>
       <c r="C598" s="1">
         <v>376</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786257609906</t>
+          <t>9786257923781</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Özgür Ruh - Kıbrıs</t>
+          <t>Household Education</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786257609920</t>
+          <t>9786257121408</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kucaklaaa</t>
+          <t>Deniz, Kum, Güneş ve Kamp</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>248</v>
+        <v>244</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786257078252</t>
+          <t>9786257525824</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Bees</t>
+          <t>Göçmen, Etnisite ve Yaşam Kalitesi: Tahran Örneği</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>264</v>
+        <v>552</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786257525909</t>
+          <t>9786257609951</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Seçme Hikayeler</t>
+          <t>Kültürümüzden Dökülen İnciler</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>188</v>
+        <v>376</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786257525947</t>
+          <t>9786257609906</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Bir İzdivacın Tarih-i Muaşakası</t>
+          <t>Özgür Ruh - Kıbrıs</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>188</v>
+        <v>432</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786257525923</t>
+          <t>9786257609920</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Bu Muydu?</t>
+          <t>Hayatı Kucaklaaa</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>188</v>
+        <v>248</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786257525916</t>
+          <t>9786257078252</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Ferdi ve Şürekası</t>
+          <t>Bees</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786257525930</t>
+          <t>9786257525909</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Bir Muhtıranın Son Yaprakları</t>
+          <t>Ömer Seyfettin Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>176</v>
+        <v>188</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786257525411</t>
+          <t>9786257525947</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Elimden Gelen Bu</t>
+          <t>Bir İzdivacın Tarih-i Muaşakası</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>320</v>
+        <v>188</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786257525381</t>
+          <t>9786257525923</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Mamo Çete</t>
+          <t>Bu Muydu?</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>276</v>
+        <v>188</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786257525312</t>
+          <t>9786257525916</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Bir Şirket Nasıl Kötü Yönetilir?</t>
+          <t>Ferdi ve Şürekası</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786257525299</t>
+          <t>9786257525930</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk Kırıntıları</t>
+          <t>Bir Muhtıranın Son Yaprakları</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>264</v>
+        <v>176</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786257525268</t>
+          <t>9786257525411</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Yer Gösterici</t>
+          <t>Elimden Gelen Bu</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>432</v>
+        <v>320</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786257609807</t>
+          <t>9786257525381</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Vargit Çiçekleri</t>
+          <t>Mamo Çete</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>248</v>
+        <v>276</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786257609999</t>
+          <t>9786257525312</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Kötü Ruhların Oyunu - Kötü Ruhlar Gecesi 1</t>
+          <t>Bir Şirket Nasıl Kötü Yönetilir?</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786257609975</t>
+          <t>9786257525299</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık İçin</t>
+          <t>Bir Aşk Kırıntıları</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>176</v>
+        <v>264</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786257121651</t>
+          <t>9786257525268</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın İstihdamının Mutluluk Ekonomisi Açısından Değerlendirilmesi</t>
+          <t>Yer Gösterici</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>396</v>
+        <v>432</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786257609883</t>
+          <t>9786257609807</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Tohum</t>
+          <t>Vargit Çiçekleri</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>308</v>
+        <v>248</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786257374996</t>
+          <t>9786257609999</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>İmge Zengini</t>
+          <t>Kötü Ruhların Oyunu - Kötü Ruhlar Gecesi 1</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786257121972</t>
+          <t>9786257609975</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Siyahımsın</t>
+          <t>İnsanlık İçin</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>252</v>
+        <v>176</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786257121958</t>
+          <t>9786257121651</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Dansöz</t>
+          <t>Türkiye’de Kadın İstihdamının Mutluluk Ekonomisi Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>288</v>
+        <v>396</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786257609425</t>
+          <t>9786257609883</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun (Resimli)</t>
+          <t>Tohum</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>132</v>
+        <v>308</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786257609074</t>
+          <t>9786257374996</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Büyük Göç</t>
+          <t>İmge Zengini</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786257609227</t>
+          <t>9786257121972</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Gerisi Hikaye Zaten</t>
+          <t>Siyahımsın</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>320</v>
+        <v>252</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786257609173</t>
+          <t>9786257121958</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sözleşmesi</t>
+          <t>Dansöz</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786257609111</t>
+          <t>9786257609425</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Kitabımda Gün Işığı</t>
+          <t>Kuzgun (Resimli)</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>344</v>
+        <v>132</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786257609043</t>
+          <t>9786257609074</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Damlayanlar</t>
+          <t>Büyük Göç</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>244</v>
+        <v>280</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786257374903</t>
+          <t>9786257609227</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Onlar İçin Kendime Yazdığım Şiirler</t>
+          <t>Gerisi Hikaye Zaten</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786257645508</t>
+          <t>9786257609173</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Damlalar</t>
+          <t>İstanbul Sözleşmesi</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786257689809</t>
+          <t>9786257609111</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Vücut Geliştirme Hareketlerinde Doğru ve Yanlış</t>
+          <t>Kitabımda Gün Işığı</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>484</v>
+        <v>344</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786257689892</t>
+          <t>9786257609043</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Buğday Yolculuğu</t>
+          <t>Aşktan Damlayanlar</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786257645348</t>
+          <t>9786257374903</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Lota</t>
+          <t>Onlar İçin Kendime Yazdığım Şiirler</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786257689823</t>
+          <t>9786257645508</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Kendi Hikayemizin Masumuyuz</t>
+          <t>Damlalar</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786257645270</t>
+          <t>9786257689809</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Sonbahar</t>
+          <t>Vücut Geliştirme Hareketlerinde Doğru ve Yanlış</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>244</v>
+        <v>484</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786257645423</t>
+          <t>9786257689892</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Kıyısında</t>
+          <t>Buğday Yolculuğu</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786257689847</t>
+          <t>9786257645348</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Kadının Üç Çağı</t>
+          <t>Hoşça Kal Lota</t>
         </is>
       </c>
       <c r="C634" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786257645485</t>
+          <t>9786257689823</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzay Macerası - Küçük Prens Argon</t>
+          <t>Kendi Hikayemizin Masumuyuz</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>208</v>
+        <v>484</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786257645003</t>
+          <t>9786257645270</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Yaradanın Derdi Ne</t>
+          <t>Aynadaki Sonbahar</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>452</v>
+        <v>244</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786257645317</t>
+          <t>9786257645423</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Bana Ne Diyor? (Surelerin Kısa Analizi)</t>
+          <t>Sonsuzluğun Kıyısında</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786257689861</t>
+          <t>9786257689847</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Günden Güne</t>
+          <t>Kadının Üç Çağı</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786257689632</t>
+          <t>9786257645485</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Militan</t>
+          <t>Bir Uzay Macerası - Küçük Prens Argon</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>250</v>
+        <v>208</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786257689557</t>
+          <t>9786257645003</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar İmparatorluğu</t>
+          <t>Yaradanın Derdi Ne</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>300</v>
+        <v>452</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786257689427</t>
+          <t>9786257645317</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimdeki Dünya</t>
+          <t>Kur’an Bana Ne Diyor? (Surelerin Kısa Analizi)</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>376</v>
+        <v>308</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786257689878</t>
+          <t>9786257689861</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Antik Dünyanın Tüccarları Macera Atlası</t>
+          <t>Günden Güne</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786257121262</t>
+          <t>9786257689632</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Reform</t>
+          <t>Sıradan Militan</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786257907651</t>
+          <t>9786257689557</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Çilekler</t>
+          <t>Kayıp Ruhlar İmparatorluğu</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>16.8</v>
+        <v>300</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786257907644</t>
+          <t>9786257689427</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Gözlerimdeki Dünya</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>15.4</v>
+        <v>376</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786257121163</t>
+          <t>9786257689878</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Günbegün Tükendiler</t>
+          <t>Antik Dünyanın Tüccarları Macera Atlası</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786257907835</t>
+          <t>9786257121262</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Biz Dul Kadınlar</t>
+          <t>Reform</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>464</v>
+        <v>244</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786257121156</t>
+          <t>9786257907651</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz’e Kıyısı Olan Adam ve Kadın Hikayeleri Zeynep</t>
+          <t>Çilekler</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>352</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786257907866</t>
+          <t>9786257907644</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Koruma Tedbirleri Nedeniyle Tazminat Davaları</t>
+          <t>İnsan Ne İle Yaşar?</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>420</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786257907965</t>
+          <t>9786257121163</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Meslek Liselerindeki Staj ve Dersler Hakkında Öğrenci Algıları</t>
+          <t>Günbegün Tükendiler</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786257121040</t>
+          <t>9786257907835</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak: Dünya'dan Çıkar Sokak: Glosep</t>
+          <t>Biz Dul Kadınlar</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>396</v>
+        <v>464</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786257525237</t>
+          <t>9786257121156</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Don Quixote - Complete (Volume 1-2)</t>
+          <t>Karadeniz’e Kıyısı Olan Adam ve Kadın Hikayeleri Zeynep</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>740</v>
+        <v>352</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786257645850</t>
+          <t>9786257907866</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>In Defence Of Harriet Shelley</t>
+          <t>Türk Ceza Hukukunda Koruma Tedbirleri Nedeniyle Tazminat Davaları</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786257645751</t>
+          <t>9786257907965</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>The Mysterious Stranger</t>
+          <t>Meslek Liselerindeki Staj ve Dersler Hakkında Öğrenci Algıları</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>416</v>
+        <v>308</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786257374491</t>
+          <t>9786257121040</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>The Parasite</t>
+          <t>Çıkmaz Sokak: Dünya'dan Çıkar Sokak: Glosep</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>288</v>
+        <v>396</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786257374644</t>
+          <t>9786257525237</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>The Odyssey of Homer</t>
+          <t>Don Quixote - Complete (Volume 1-2)</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>350</v>
+        <v>740</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786257374040</t>
+          <t>9786257645850</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Youth</t>
+          <t>In Defence Of Harriet Shelley</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786257374132</t>
+          <t>9786257645751</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>What To Do?</t>
+          <t>The Mysterious Stranger</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>484</v>
+        <v>416</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786257374286</t>
+          <t>9786257374491</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>The Poison Belt</t>
+          <t>The Parasite</t>
         </is>
       </c>
       <c r="C659" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786257374507</t>
+          <t>9786257374644</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>The Mystery of Cloomber</t>
+          <t>The Odyssey of Homer</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786257645683</t>
+          <t>9786257374040</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>The Man That Corrupted Hadleyburg</t>
+          <t>Youth</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>304</v>
+        <v>484</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786257374187</t>
+          <t>9786257374132</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>The Last Man</t>
+          <t>What To Do?</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>250</v>
+        <v>484</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786257374514</t>
+          <t>9786257374286</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>The Gully of Bluemansdyke, and Other Stories</t>
+          <t>The Poison Belt</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>416</v>
+        <v>288</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786257374064</t>
+          <t>9786257374507</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>The Kingdom of God is Within You</t>
+          <t>The Mystery of Cloomber</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>692</v>
+        <v>420</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786257374668</t>
+          <t>9786257645683</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>The Iliad</t>
+          <t>The Man That Corrupted Hadleyburg</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>500</v>
+        <v>304</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786257374651</t>
+          <t>9786257374187</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>The Iliad of Homer</t>
+          <t>The Last Man</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786257374378</t>
+          <t>9786257374514</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>The Captain of the Polestar, and Other Tales</t>
+          <t>The Gully of Bluemansdyke, and Other Stories</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>524</v>
+        <v>416</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786257374620</t>
+          <t>9786257374064</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>The Kingdom of God is Within You</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>264</v>
+        <v>692</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786257374781</t>
+          <t>9786257374668</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Lord Arthur Savile's Crime</t>
+          <t>The Iliad</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>332</v>
+        <v>500</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786257374538</t>
+          <t>9786257374651</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>The Coming of the Fairies</t>
+          <t>The Iliad of Homer</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>352</v>
+        <v>500</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786257374248</t>
+          <t>9786257374378</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Ulysses</t>
+          <t>The Captain of the Polestar, and Other Tales</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>320</v>
+        <v>524</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786257374095</t>
+          <t>9786257374620</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Katia</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>344</v>
+        <v>264</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786257645690</t>
+          <t>9786257374781</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>The American Claimant</t>
+          <t>Lord Arthur Savile's Crime</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>508</v>
+        <v>332</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786257374798</t>
+          <t>9786257374538</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Intentions</t>
+          <t>The Coming of the Fairies</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>432</v>
+        <v>352</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786257374545</t>
+          <t>9786257374248</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Gerard</t>
+          <t>The Adventures of Ulysses</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>484</v>
+        <v>320</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786257645645</t>
+          <t>9786257374095</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>King Leopold's Soliloquy</t>
+          <t>Katia</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>236</v>
+        <v>344</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786257374705</t>
+          <t>9786257645690</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Maya the Bee</t>
+          <t>The American Claimant</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>304</v>
+        <v>508</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786257645737</t>
+          <t>9786257374798</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Is Shakespeare Dead?</t>
+          <t>Intentions</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786257374330</t>
+          <t>9786257374545</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of Wisteria Lodge</t>
+          <t>The Adventures of Gerard</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>236</v>
+        <v>484</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786257374309</t>
+          <t>9786257645645</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Bruce-Partington Plans</t>
+          <t>King Leopold's Soliloquy</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>248</v>
+        <v>236</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786257374804</t>
+          <t>9786257374705</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Impressions Of America</t>
+          <t>The Adventures of Maya the Bee</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>164</v>
+        <v>304</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786257374347</t>
+          <t>9786257645737</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Devil's Foot</t>
+          <t>Is Shakespeare Dead?</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786257374118</t>
+          <t>9786257374330</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>The Invaders, and Other Stories</t>
+          <t>The Adventure of Wisteria Lodge</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>320</v>
+        <v>236</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786257645867</t>
+          <t>9786257374309</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Goldsmith's Friend Abroad Again</t>
+          <t>The Adventure of the Bruce-Partington Plans</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>188</v>
+        <v>248</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786257374361</t>
+          <t>9786257374804</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Red Circle</t>
+          <t>Impressions Of America</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>208</v>
+        <v>164</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786257374231</t>
+          <t>9786257374347</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>History Of A Six Weeks Tour</t>
+          <t>The Adventure of the Devil's Foot</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>276</v>
+        <v>220</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786257374262</t>
+          <t>9786257374118</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>His Last Bow</t>
+          <t>The Invaders, and Other Stories</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>484</v>
+        <v>320</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786257374316</t>
+          <t>9786257645867</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Dying Detective</t>
+          <t>Goldsmith's Friend Abroad Again</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786257374811</t>
+          <t>9786257374361</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Hesiod, The Homeric Hymns, And Homerica</t>
+          <t>The Adventure of the Red Circle</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>552</v>
+        <v>208</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786257645706</t>
+          <t>9786257374231</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>The £1,000,000 Bank-Note</t>
+          <t>History Of A Six Weeks Tour</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>484</v>
+        <v>276</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786257645713</t>
+          <t>9786257374262</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>The $30,000 Bequest and Other Stories</t>
+          <t>His Last Bow</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>608</v>
+        <v>484</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786257374194</t>
+          <t>9786257374316</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Tales and Stories</t>
+          <t>The Adventure of the Dying Detective</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>608</v>
+        <v>200</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786257645829</t>
+          <t>9786257374811</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Some Rambling Notes of an Idle Excursion</t>
+          <t>Hesiod, The Homeric Hymns, And Homerica</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>304</v>
+        <v>552</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786257374279</t>
+          <t>9786257645706</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Tales of Terror and Mystery</t>
+          <t>The £1,000,000 Bank-Note</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>608</v>
+        <v>484</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786257645720</t>
+          <t>9786257645713</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Sketches New and Old</t>
+          <t>The $30,000 Bequest and Other Stories</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>540</v>
+        <v>608</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786257374613</t>
+          <t>9786257374194</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Reflections On War And Death</t>
+          <t>Tales and Stories</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>192</v>
+        <v>608</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786257374071</t>
+          <t>9786257645829</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Sevastopol</t>
+          <t>Some Rambling Notes of an Idle Excursion</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>432</v>
+        <v>304</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786257374729</t>
+          <t>9786257374279</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Selected Poems of Oscar Wilde</t>
+          <t>Tales of Terror and Mystery</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>252</v>
+        <v>608</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786257374750</t>
+          <t>9786257645720</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Oscar Wilde Miscellaneous</t>
+          <t>Sketches New and Old</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>220</v>
+        <v>540</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786257374743</t>
+          <t>9786257374613</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Reviews</t>
+          <t>Reflections On War And Death</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>550</v>
+        <v>192</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786257374156</t>
+          <t>9786257374071</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Fruits Of Culture</t>
+          <t>Sevastopol</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>352</v>
+        <v>432</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786257374200</t>
+          <t>9786257374729</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Prosepine And Midas</t>
+          <t>Selected Poems of Oscar Wilde</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>308</v>
+        <v>252</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786257645836</t>
+          <t>9786257374750</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Moments With Mark Twain</t>
+          <t>Oscar Wilde Miscellaneous</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>464</v>
+        <v>220</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786257374859</t>
+          <t>9786257374743</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>American İndian Stories</t>
+          <t>Reviews</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786257374385</t>
+          <t>9786257374156</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>My Friend The Murderer</t>
+          <t>Fruits Of Culture</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>220</v>
+        <v>352</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786257374774</t>
+          <t>9786257374200</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Miscellanies</t>
+          <t>Prosepine And Midas</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>484</v>
+        <v>308</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786257374439</t>
+          <t>9786257645836</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Danger! And Other Stories</t>
+          <t>Moments With Mark Twain</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>496</v>
+        <v>464</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786257645744</t>
+          <t>9786257374859</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Christian Science</t>
+          <t>American İndian Stories</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786257374217</t>
+          <t>9786257374385</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Notes To The Complete Poetical Works Of Percy Bysshe Shelley</t>
+          <t>My Friend The Murderer</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>308</v>
+        <v>220</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786257374552</t>
+          <t>9786257374774</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Round The Red Lamp</t>
+          <t>Miscellanies</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>520</v>
+        <v>484</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786257374088</t>
+          <t>9786257374439</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>My Religion</t>
+          <t>Danger! And Other Stories</t>
         </is>
       </c>
       <c r="C711" s="1">
         <v>496</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786257374293</t>
+          <t>9786257645744</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Round the Fire Stories</t>
+          <t>Christian Science</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>608</v>
+        <v>220</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786257374767</t>
+          <t>9786257374217</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Old Indian Legends</t>
+          <t>Notes To The Complete Poetical Works Of Percy Bysshe Shelley</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>288</v>
+        <v>308</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786257374736</t>
+          <t>9786257374552</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Salome: A Tragedy in One Act</t>
+          <t>Round The Red Lamp</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>308</v>
+        <v>520</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786257374323</t>
+          <t>9786257374088</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Rodney Stone</t>
+          <t>My Religion</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>608</v>
+        <v>496</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786257645843</t>
+          <t>9786257374293</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Merry Tales</t>
+          <t>Round the Fire Stories</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>452</v>
+        <v>608</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786257374828</t>
+          <t>9786257374767</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>For Love of the King: A Burmese Masque</t>
+          <t>Old Indian Legends</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786257645768</t>
+          <t>9786257374736</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Extract from Captain Stormfield’s Visit to Heaven</t>
+          <t>Salome: A Tragedy in One Act</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786257374224</t>
+          <t>9786257374323</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Mathilda</t>
+          <t>Rodney Stone</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>352</v>
+        <v>608</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786257374835</t>
+          <t>9786257645843</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Charmides and Other Poems</t>
+          <t>Merry Tales</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>288</v>
+        <v>452</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786257374842</t>
+          <t>9786257374828</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Athletics and Games of the Ancient Greeks</t>
+          <t>For Love of the King: A Burmese Masque</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>276</v>
+        <v>188</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786257374101</t>
+          <t>9786257645768</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Ma Confession</t>
+          <t>Extract from Captain Stormfield’s Visit to Heaven</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786257374477</t>
+          <t>9786257374224</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>The Wanderings of a Spiritualist</t>
+          <t>Mathilda</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>520</v>
+        <v>352</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786257645805</t>
+          <t>9786257374835</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>The Facts Concerning The Recent Carnival Of Crime In Connecticut</t>
+          <t>Charmides and Other Poems</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>220</v>
+        <v>288</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786257374682</t>
+          <t>9786257374842</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>The Fortunate Mistress (Parts 1 and 2)</t>
+          <t>Athletics and Games of the Ancient Greeks</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>672</v>
+        <v>276</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786257374125</t>
+          <t>9786257374101</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Three Days in the Village</t>
+          <t>Ma Confession</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786257374675</t>
+          <t>9786257374477</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>The Fortunes And Misfortunes Of The Famous Moll Flanders</t>
+          <t>The Wanderings of a Spiritualist</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>484</v>
+        <v>520</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786257645874</t>
+          <t>9786257645805</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Alonzo Fitz and Other Stories</t>
+          <t>The Facts Concerning The Recent Carnival Of Crime In Connecticut</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786257374866</t>
+          <t>9786257374682</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>A Woman of No Importance</t>
+          <t>The Fortunate Mistress (Parts 1 and 2)</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>276</v>
+        <v>672</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786257374583</t>
+          <t>9786257374125</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>The Great Keinplatz Experiment And Other Tales Of Twilight And The Unseen</t>
+          <t>Three Days in the Village</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786257374880</t>
+          <t>9786257374675</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>A General History of the Pyrates</t>
+          <t>The Fortunes And Misfortunes Of The Famous Moll Flanders</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>552</v>
+        <v>484</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786257374873</t>
+          <t>9786257645874</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>A Journal of the Plague Year</t>
+          <t>Alonzo Fitz and Other Stories</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786257374590</t>
+          <t>9786257374866</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>The German War</t>
+          <t>A Woman of No Importance</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>344</v>
+        <v>276</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786257121620</t>
+          <t>9786257374583</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi ve Kazak Türkçesinde Hayvan Adı İçeren Atasözleri Üzerine Karşılaştırmalı Bir Çalışma</t>
+          <t>The Great Keinplatz Experiment And Other Tales Of Twilight And The Unseen</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>628</v>
+        <v>520</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786257121552</t>
+          <t>9786257374880</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Naxçıvanda Maarifçilik İdeyalarının Teşekkülü ve İnkişafı</t>
+          <t>A General History of the Pyrates</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>432</v>
+        <v>552</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786257121545</t>
+          <t>9786257374873</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar ve Filler</t>
+          <t>A Journal of the Plague Year</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>364</v>
+        <v>250</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786257121873</t>
+          <t>9786257374590</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Gazete</t>
+          <t>The German War</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>288</v>
+        <v>344</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786257121927</t>
+          <t>9786257121620</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Ant</t>
+          <t>Türkiye Türkçesi ve Kazak Türkçesinde Hayvan Adı İçeren Atasözleri Üzerine Karşılaştırmalı Bir Çalışma</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>188</v>
+        <v>628</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786257941358</t>
+          <t>9786257121552</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Naxçıvanda Maarifçilik İdeyalarının Teşekkülü ve İnkişafı</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>508</v>
+        <v>432</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786257525305</t>
+          <t>9786257121545</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Annemin Mutfağı</t>
+          <t>Kuşlar ve Filler</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>650</v>
+        <v>364</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786257525244</t>
+          <t>9786257121873</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayı Arz Ederim</t>
+          <t>Gazete</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>576</v>
+        <v>288</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786257689588</t>
+          <t>9786257121927</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Tohumları</t>
+          <t>Ant</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>252</v>
+        <v>188</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786257689489</t>
+          <t>9786257941358</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık Adacıkları</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>244</v>
+        <v>508</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786257374057</t>
+          <t>9786257525305</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>The Power of Darkness</t>
+          <t>Annemin Mutfağı</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>420</v>
+        <v>650</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786257645812</t>
+          <t>9786257525244</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>The Curious Republic Of Gondour</t>
+          <t>Yaşamayı Arz Ederim</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>332</v>
+        <v>576</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786257689465</t>
+          <t>9786257689588</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>İkinci Meşrutiyet Dönemi Gazetecilerinden Zeki Bey Suikasti</t>
+          <t>Mutluluk Tohumları</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>352</v>
+        <v>252</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786257689397</t>
+          <t>9786257689489</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Rotam Kaderim</t>
+          <t>Aydınlık Adacıkları</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786257689564</t>
+          <t>9786257374057</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes İpucu</t>
+          <t>The Power of Darkness</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>288</v>
+        <v>420</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786257689502</t>
+          <t>9786257645812</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Çardaklı’da Yaşam</t>
+          <t>The Curious Republic Of Gondour</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>300</v>
+        <v>332</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786257689182</t>
+          <t>9786257689465</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>8 Dakika</t>
+          <t>İkinci Meşrutiyet Dönemi Gazetecilerinden Zeki Bey Suikasti</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>244</v>
+        <v>352</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786257689175</t>
+          <t>9786257689397</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Patronun Mizanı</t>
+          <t>Rotam Kaderim</t>
         </is>
       </c>
       <c r="C751" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786257525459</t>
+          <t>9786257689564</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Kan Kardeşler</t>
+          <t>Sherlock Holmes İpucu</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786257525473</t>
+          <t>9786257689502</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Dostluk ve Anıların Anatomisi</t>
+          <t>Çardaklı’da Yaşam</t>
         </is>
       </c>
       <c r="C753" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786257525428</t>
+          <t>9786257689182</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Operasyon Cennete Çıkan Merdiven</t>
+          <t>8 Dakika</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>484</v>
+        <v>277</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786257525480</t>
+          <t>9786257689175</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Mana Aşığın Kanında</t>
+          <t>Patronun Mizanı</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786257374354</t>
+          <t>9786257525459</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>The Disappearance Of Lady Frances Carfax</t>
+          <t>Kan Kardeşler</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786257689083</t>
+          <t>9786257525473</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>The Road To Wigan Pier</t>
+          <t>Dostluk ve Anıların Anatomisi</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786257609913</t>
+          <t>9786257525428</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Vatan Sevgisi</t>
+          <t>Operasyon Cennete Çıkan Merdiven</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>408</v>
+        <v>484</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786257609814</t>
+          <t>9786257525480</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Başkomiser Muzaffer</t>
+          <t>Mana Aşığın Kanında</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>352</v>
+        <v>264</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786257609524</t>
+          <t>9786257374354</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Evimize Bomba Düştü Kızım Nepal’e Gidiyor</t>
+          <t>The Disappearance Of Lady Frances Carfax</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>344</v>
+        <v>208</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786257374521</t>
+          <t>9786257689083</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Through The Magic Door</t>
+          <t>The Road To Wigan Pier</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>416</v>
+        <v>320</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786257374149</t>
+          <t>9786257609913</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>The First Distiller</t>
+          <t>Vatan Sevgisi</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>220</v>
+        <v>408</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786257645775</t>
+          <t>9786257609814</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Those Extraordinary Twins</t>
+          <t>Başkomiser Muzaffer</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>276</v>
+        <v>352</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786257374569</t>
+          <t>9786257609524</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>The War in South Africa, İts Cause and Conduct</t>
+          <t>Evimize Bomba Düştü Kızım Nepal’e Gidiyor</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>452</v>
+        <v>344</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786257374255</t>
+          <t>9786257374521</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>The Valley of Fear</t>
+          <t>Through The Magic Door</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>352</v>
+        <v>416</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786257645638</t>
+          <t>9786257374149</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>The Prince and the Pauper</t>
+          <t>The First Distiller</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786257374460</t>
+          <t>9786257645775</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>The Exploits Of Brigadier Gerard</t>
+          <t>Those Extraordinary Twins</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>508</v>
+        <v>276</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786257645782</t>
+          <t>9786257374569</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>The Treaty With China, İts Provisions Explained</t>
+          <t>The War in South Africa, İts Cause and Conduct</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>208</v>
+        <v>452</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786257374576</t>
+          <t>9786257374255</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>The Dealings Of Captain Sharkey, And Other Tales Of Pirates</t>
+          <t>The Valley of Fear</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>496</v>
+        <v>352</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786257645676</t>
+          <t>9786257645638</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>The Tragedy of Pudd'nhead Wilson</t>
+          <t>The Prince and the Pauper</t>
         </is>
       </c>
       <c r="C770" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786257374637</t>
+          <t>9786257374460</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>The Soul of Man under Socialism</t>
+          <t>The Exploits Of Brigadier Gerard</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>276</v>
+        <v>508</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786257374699</t>
+          <t>9786257645782</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>The Duchess Of Padua</t>
+          <t>The Treaty With China, İts Provisions Explained</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>376</v>
+        <v>208</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786257645799</t>
+          <t>9786257374576</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>The Stolen White Elephant</t>
+          <t>The Dealings Of Captain Sharkey, And Other Tales Of Pirates</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>208</v>
+        <v>496</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786257374453</t>
+          <t>9786257645676</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>The Crime Of The Congo</t>
+          <t>The Tragedy of Pudd'nhead Wilson</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786257689281</t>
+          <t>9786257374637</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yaşında Kadın</t>
+          <t>The Soul of Man under Socialism</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>300</v>
+        <v>276</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786257689298</t>
+          <t>9786257374699</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Gözler</t>
+          <t>The Duchess Of Padua</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786257689304</t>
+          <t>9786257645799</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Deneyimleri Öğreti</t>
+          <t>The Stolen White Elephant</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786257689311</t>
+          <t>9786257374453</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Güç</t>
+          <t>The Crime Of The Congo</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>300</v>
+        <v>416</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786257689328</t>
+          <t>9786257689281</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Bir Astsubayın Günlüğü</t>
+          <t>Kırk Yaşında Kadın</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786257121736</t>
+          <t>9786257689298</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Selçuklu Çağı Kadın Türbeleri</t>
+          <t>Hüzünlü Gözler</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786257121514</t>
+          <t>9786257689304</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Pili Bitmeyen Oyunlar</t>
+          <t>Sevgi Deneyimleri Öğreti</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>364</v>
+        <v>264</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786257121569</t>
+          <t>9786257689311</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Genre Analysis, Video Game Magazines and the Formation of the Video Game Discourse Community</t>
+          <t>Yaşam ve Güç</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786257525114</t>
+          <t>9786257689328</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Bir Astsubayın Günlüğü</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>264</v>
+        <v>432</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786257645584</t>
+          <t>9786257121736</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Kırmız Olsun Da</t>
+          <t>Türkiye'nin Selçuklu Çağı Kadın Türbeleri</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>308</v>
+        <v>484</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786257609340</t>
+          <t>9786257121514</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Hormonlu Aşk</t>
+          <t>Pili Bitmeyen Oyunlar</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786257689274</t>
+          <t>9786257121569</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Posof’ta Seyran</t>
+          <t>Genre Analysis, Video Game Magazines and the Formation of the Video Game Discourse Community</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786257689359</t>
+          <t>9786257525114</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Kumsala Yazılan Şiirler</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>304</v>
+        <v>264</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786257689335</t>
+          <t>9786257645584</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Bercis</t>
+          <t>Kırmız Olsun Da</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786257689373</t>
+          <t>9786257609340</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Sirius Başlangıç</t>
+          <t>Hormonlu Aşk</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>288</v>
+        <v>376</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786257689403</t>
+          <t>9786257689274</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Yol Pusulası 1</t>
+          <t>Posof’ta Seyran</t>
         </is>
       </c>
       <c r="C790" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786257525435</t>
+          <t>9786257689359</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Bumerang</t>
+          <t>Kumsala Yazılan Şiirler</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>376</v>
+        <v>304</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786257525367</t>
+          <t>9786257689335</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Paradoks</t>
+          <t>Bercis</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786257689106</t>
+          <t>9786257689373</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Nineteen Eighty-Four</t>
+          <t>Sirius Başlangıç</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>396</v>
+        <v>288</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786257689090</t>
+          <t>9786257689403</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Keep the Aspidistra Flying</t>
+          <t>Yol Pusulası 1</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786257525374</t>
+          <t>9786257525435</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Mucize Meleği: Nil</t>
+          <t>Bumerang</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786257689076</t>
+          <t>9786257525367</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Politics and the English Language</t>
+          <t>Paradoks</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>156</v>
+        <v>396</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786257689052</t>
+          <t>9786257689106</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Homage to Catalonia</t>
+          <t>Nineteen Eighty-Four</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>352</v>
+        <v>396</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786257689120</t>
+          <t>9786257689090</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Keep the Aspidistra Flying</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>208</v>
+        <v>408</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786257689021</t>
+          <t>9786257525374</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Burmese Days</t>
+          <t>Mucize Meleği: Nil</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786257689014</t>
+          <t>9786257689076</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Coming Up For Air</t>
+          <t>Politics and the English Language</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>352</v>
+        <v>156</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786257689038</t>
+          <t>9786257689052</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm</t>
+          <t>Homage to Catalonia</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>208</v>
+        <v>352</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786257689007</t>
+          <t>9786257689120</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Down and Out in Paris and London</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>344</v>
+        <v>208</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786257689045</t>
+          <t>9786257689021</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>A Clergyman's Daughter</t>
+          <t>Burmese Days</t>
         </is>
       </c>
       <c r="C803" s="1">
         <v>432</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786257689069</t>
+          <t>9786257689014</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Shooting an Elephant</t>
+          <t>Coming Up For Air</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786257121415</t>
+          <t>9786257689038</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp ve Türk Töresi</t>
+          <t>Animal Farm</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>432</v>
+        <v>208</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786257609302</t>
+          <t>9786257689007</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>What Men Live By</t>
+          <t>Down and Out in Paris and London</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>188</v>
+        <v>344</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786257609296</t>
+          <t>9786257689045</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>What Men Live By - İnsan Ne İle Yaşar</t>
+          <t>A Clergyman's Daughter</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>232</v>
+        <v>432</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786257609289</t>
+          <t>9786257689069</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Yaban Çilekleri</t>
+          <t>Shooting an Elephant</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>156</v>
+        <v>264</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786257609272</t>
+          <t>9786257121415</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne ile Yaşar?</t>
+          <t>Ziya Gökalp ve Türk Töresi</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>156</v>
+        <v>432</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786257374446</t>
+          <t>9786257609302</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>What Men Live By</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786257645287</t>
+          <t>9786257609296</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Rise And Fall of Revolutionary Primates</t>
+          <t>What Men Live By - İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>300</v>
+        <v>232</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786257645478</t>
+          <t>9786257609289</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Yaban Çilekleri</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>244</v>
+        <v>156</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786257374910</t>
+          <t>9786257609272</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Yarınlara Sızan Umutlar</t>
+          <t>İnsan Ne ile Yaşar?</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>244</v>
+        <v>156</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786257121446</t>
+          <t>9786257374446</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Venüs Döngüsü</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786257907880</t>
+          <t>9786257645287</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Yaman Sevda</t>
+          <t>Rise And Fall of Revolutionary Primates</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786257121170</t>
+          <t>9786257645478</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Varlığını İnkar Etme</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>32</v>
+        <v>244</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786257121484</t>
+          <t>9786257374910</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Duru Düşler</t>
+          <t>Beklenen Yarınlara Sızan Umutlar</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>376</v>
+        <v>244</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786257645652</t>
+          <t>9786257121446</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer, Detective</t>
+          <t>Venüs Döngüsü</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786257689410</t>
+          <t>9786257907880</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Gemi ve Deniz Hikayeleri</t>
+          <t>Yaman Sevda</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>208</v>
+        <v>352</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786257609388</t>
+          <t>9786257121170</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Before Adam - Adem’den Önce</t>
+          <t>Varlığını İnkar Etme</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>320</v>
+        <v>32</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786257374484</t>
+          <t>9786257121484</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Uncle Bernac</t>
+          <t>Duru Düşler</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>540</v>
+        <v>376</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786257645621</t>
+          <t>9786257645652</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>To The Person Sitting In Darkness</t>
+          <t>Tom Sawyer, Detective</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>188</v>
+        <v>220</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786257645669</t>
+          <t>9786257689410</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer Abroad</t>
+          <t>Gemi ve Deniz Hikayeleri</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786257609456</t>
+          <t>9786257609388</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>The Black Tulip</t>
+          <t>Before Adam - Adem’den Önce</t>
         </is>
       </c>
       <c r="C824" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786257609739</t>
+          <t>9786257374484</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Şafağın Melodisi</t>
+          <t>Uncle Bernac</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>308</v>
+        <v>540</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786257645881</t>
+          <t>9786257645621</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Uncle's Dream; And The Permanent Husband</t>
+          <t>To The Person Sitting In Darkness</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>450</v>
+        <v>188</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786257907569</t>
+          <t>9786257645669</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Elma - Osmanlca Orijinal Metin</t>
+          <t>Tom Sawyer Abroad</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786257121668</t>
+          <t>9786257609456</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>The God is Found Time and Space</t>
+          <t>The Black Tulip</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>332</v>
+        <v>320</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786257121804</t>
+          <t>9786257609739</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Kaşdişlen Tahtacılarının Dini ve Sosyo-Kültürel Yapısı</t>
+          <t>Şafağın Melodisi</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>344</v>
+        <v>308</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786257121644</t>
+          <t>9786257645881</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Oğullarıma Notlar</t>
+          <t>Uncle's Dream; And The Permanent Husband</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>244</v>
+        <v>450</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786257121637</t>
+          <t>9786257907569</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Açısından Çevre Etiği Ve Güzellik İlişkisi</t>
+          <t>Kızıl Elma - Osmanlca Orijinal Metin</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>376</v>
+        <v>244</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786257121699</t>
+          <t>9786257121668</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Gurbete Gülen Hikaye</t>
+          <t>The God is Found Time and Space</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>376</v>
+        <v>332</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786257121675</t>
+          <t>9786257121804</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Baş Ağrısı</t>
+          <t>Kaşdişlen Tahtacılarının Dini ve Sosyo-Kültürel Yapısı</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786257121248</t>
+          <t>9786257121644</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>Öteki Taraf</t>
+          <t>Oğullarıma Notlar</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>424</v>
+        <v>244</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786257121231</t>
+          <t>9786257121637</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Dağı</t>
+          <t>Din Felsefesi Açısından Çevre Etiği Ve Güzellik İlişkisi</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786257121187</t>
+          <t>9786257121699</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Otizmi Kabullenmek</t>
+          <t>Gurbete Gülen Hikaye</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>244</v>
+        <v>376</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786257078368</t>
+          <t>9786257121675</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>The Religious Life of London</t>
+          <t>Baş Ağrısı</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786257078375</t>
+          <t>9786257121248</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>The Progress of Invention in the Nineteenth Century</t>
+          <t>Öteki Taraf</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>628</v>
+        <v>424</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786257078399</t>
+          <t>9786257121231</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>The Narrative Of The Life Of Frederick Douglass An American Slave</t>
+          <t>Tanrı Dağı</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786257078412</t>
+          <t>9786257121187</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>The Influence of Buddhism on Primitive Christianity</t>
+          <t>Otizmi Kabullenmek</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786257078443</t>
+          <t>9786257078368</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>The Gasoline Motor</t>
+          <t>The Religious Life of London</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786257078498</t>
+          <t>9786257078375</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>The Evolution Of Capitalism</t>
+          <t>The Progress of Invention in the Nineteenth Century</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>540</v>
+        <v>628</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786257078504</t>
+          <t>9786257078399</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>The Elements of Geology</t>
+          <t>The Narrative Of The Life Of Frederick Douglass An American Slave</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>540</v>
+        <v>288</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786257078559</t>
+          <t>9786257078412</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>The Confessions of Saint Augustine</t>
+          <t>The Influence of Buddhism on Primitive Christianity</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786257078566</t>
+          <t>9786257078443</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>The Confessions of Al Ghazzali</t>
+          <t>The Gasoline Motor</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786257078528</t>
+          <t>9786257078498</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>The Christian Mythology</t>
+          <t>The Evolution Of Capitalism</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>244</v>
+        <v>540</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786257078634</t>
+          <t>9786257078504</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology And To Students On Some Of Life’s Ideals</t>
+          <t>The Elements of Geology</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>364</v>
+        <v>540</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786257078672</t>
+          <t>9786257078559</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>Steam Engines</t>
+          <t>The Confessions of Saint Augustine</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>252</v>
+        <v>432</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786257078696</t>
+          <t>9786257078566</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Shinto: The Ancient Religion of Japan</t>
+          <t>The Confessions of Al Ghazzali</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>244</v>
+        <v>208</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786257078665</t>
+          <t>9786257078528</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Rough and Tumble Engineering</t>
+          <t>The Christian Mythology</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786257078719</t>
+          <t>9786257078634</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Roman Farm Management</t>
+          <t>Talks To Teachers On Psychology And To Students On Some Of Life’s Ideals</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786257078726</t>
+          <t>9786257078672</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Roman Britain In 1914</t>
+          <t>Steam Engines</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786257078733</t>
+          <t>9786257078696</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Representation Of Deities Of The Maya Manuscripts</t>
+          <t>Shinto: The Ancient Religion of Japan</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786257078740</t>
+          <t>9786257078665</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Religions of Ancient China</t>
+          <t>Rough and Tumble Engineering</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786257078771</t>
+          <t>9786257078719</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Practical Rules for the Management of a Locomotive Engine</t>
+          <t>Roman Farm Management</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>188</v>
+        <v>376</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786257078788</t>
+          <t>9786257078726</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Practical Exercises in Elementary Meteorology</t>
+          <t>Roman Britain In 1914</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>528</v>
+        <v>244</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786257078801</t>
+          <t>9786257078733</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Pagan And Christian Rome</t>
+          <t>Representation Of Deities Of The Maya Manuscripts</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>464</v>
+        <v>232</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786257078917</t>
+          <t>9786257078740</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Opportunities in Engineering</t>
+          <t>Religions of Ancient China</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>208</v>
+        <v>244</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786257121682</t>
+          <t>9786257078771</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Gönlüme Düşen Hasret</t>
+          <t>Practical Rules for the Management of a Locomotive Engine</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>288</v>
+        <v>188</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786257078993</t>
+          <t>9786257078788</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>On The Duty Of Civil Disobedience</t>
+          <t>Practical Exercises in Elementary Meteorology</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>200</v>
+        <v>528</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786257907019</t>
+          <t>9786257078801</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Nerves And Common Sense</t>
+          <t>Pagan And Christian Rome</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>308</v>
+        <v>464</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786257078962</t>
+          <t>9786257078917</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Meteorology: The Science of the Atmosphere</t>
+          <t>Opportunities in Engineering</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>464</v>
+        <v>208</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786257907033</t>
+          <t>9786257121682</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Türkçe Meali</t>
+          <t>Gönlüme Düşen Hasret</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>540</v>
+        <v>288</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786257907323</t>
+          <t>9786257078993</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Key to the Science of Theology</t>
+          <t>On The Duty Of Civil Disobedience</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>308</v>
+        <v>200</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786257907026</t>
+          <t>9786257907019</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Judaism</t>
+          <t>Nerves And Common Sense</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>288</v>
+        <v>308</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786257907316</t>
+          <t>9786257078962</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Jewish History</t>
+          <t>Meteorology: The Science of the Atmosphere</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>300</v>
+        <v>464</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786257907354</t>
+          <t>9786257907033</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Industrial Biography Iron Workers and Tool Makers</t>
+          <t>Kur’an-ı Kerim Türkçe Meali</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>476</v>
+        <v>540</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786257907040</t>
+          <t>9786257907323</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>History of the Spanish Conquest of Yucatan and of the Itzas</t>
+          <t>Key to the Science of Theology</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786257907293</t>
+          <t>9786257907026</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Hakk'ın Kapısını Çalmak</t>
+          <t>Judaism</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>376</v>
+        <v>288</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786257907187</t>
+          <t>9786257907316</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Experimental Researches In Electricity</t>
+          <t>Jewish History</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786257907095</t>
+          <t>9786257907354</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Elements of Military Art and Science</t>
+          <t>Industrial Biography Iron Workers and Tool Makers</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>520</v>
+        <v>476</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786257907330</t>
+          <t>9786257907040</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Discourses on the First Decade of Titus Livius</t>
+          <t>History of the Spanish Conquest of Yucatan and of the Itzas</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786257907163</t>
+          <t>9786257907293</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Cratylus</t>
+          <t>Hakk'ın Kapısını Çalmak</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>232</v>
+        <v>376</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786257907378</t>
+          <t>9786257907187</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Conservation Through Engineering</t>
+          <t>Experimental Researches In Electricity</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>232</v>
+        <v>550</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786257907361</t>
+          <t>9786257907095</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Common Minerals and Rocks</t>
+          <t>Elements of Military Art and Science</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>376</v>
+        <v>520</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786257078429</t>
+          <t>9786257907330</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>The Imitation of Christ</t>
+          <t>Discourses on the First Decade of Titus Livius</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>352</v>
+        <v>484</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786257907194</t>
+          <t>9786257907163</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Christianity And Islam</t>
+          <t>Cratylus</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786257078276</t>
+          <t>9786257907378</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Buddhism and Buddhists in China</t>
+          <t>Conservation Through Engineering</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>308</v>
+        <v>232</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786257907446</t>
+          <t>9786257907361</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Atlantic Classics</t>
+          <t>Common Minerals and Rocks</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786257907460</t>
+          <t>9786257078429</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>Aşk Susmaktır</t>
+          <t>The Imitation of Christ</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786257907415</t>
+          <t>9786257907194</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>An Inquiry Into The Nature And Causes Of The Wealth Of Nations</t>
+          <t>Christianity And Islam</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>608</v>
+        <v>264</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786257078184</t>
+          <t>9786257078276</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Alternate Currents of High Potential and High Frequency</t>
+          <t>Buddhism and Buddhists in China</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786257078177</t>
+          <t>9786257907446</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Aircraft and Submarines</t>
+          <t>Atlantic Classics</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>552</v>
+        <v>364</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786257937429</t>
+          <t>9786257907460</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Tabip (Osmanlıca Orijinal Metin)</t>
+          <t>Aşk Susmaktır</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>232</v>
+        <v>376</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786257937436</t>
+          <t>9786257907415</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>Yıldız ile Kargalar</t>
+          <t>An Inquiry Into The Nature And Causes Of The Wealth Of Nations</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>160</v>
+        <v>608</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786257937443</t>
+          <t>9786257078184</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre (Osmanlıca Orijinal Metin)</t>
+          <t>Alternate Currents of High Potential and High Frequency</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786257937450</t>
+          <t>9786257078177</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>The Sea-Wolf</t>
+          <t>Aircraft and Submarines</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>416</v>
+        <v>552</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786257937467</t>
+          <t>9786257937429</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>The Road</t>
+          <t>Zoraki Tabip (Osmanlıca Orijinal Metin)</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>248</v>
+        <v>232</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786257060646</t>
+          <t>9786257937436</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>The Philosophy of Spinoza</t>
+          <t>Yıldız ile Kargalar</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>540</v>
+        <v>160</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257060561</t>
+          <t>9786257937443</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>The Little Prince</t>
+          <t>Vatan Yahut Silistre (Osmanlıca Orijinal Metin)</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>276</v>
+        <v>264</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786257060547</t>
+          <t>9786257937450</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>The Letters of Jane Austen</t>
+          <t>The Sea-Wolf</t>
         </is>
       </c>
       <c r="C891" s="1">
         <v>416</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257937474</t>
+          <t>9786257937467</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>The Iron Heel</t>
+          <t>The Road</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>364</v>
+        <v>248</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786257060806</t>
+          <t>9786257060646</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>The Ethics</t>
+          <t>The Philosophy of Spinoza</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>364</v>
+        <v>540</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786257060691</t>
+          <t>9786257060561</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>The Essays or Counsels Civil and Moral</t>
+          <t>The Little Prince</t>
         </is>
       </c>
       <c r="C894" s="1">
         <v>276</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786257937481</t>
+          <t>9786257060547</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>The Advancement of Learning</t>
+          <t>The Letters of Jane Austen</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>364</v>
+        <v>416</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786257937498</t>
+          <t>9786257937474</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Teslim Ol Rahat Bul</t>
+          <t>The Iron Heel</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>432</v>
+        <v>364</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786257937504</t>
+          <t>9786257060806</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>The Ethics</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>140</v>
+        <v>364</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786257937511</t>
+          <t>9786257060691</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Rahman</t>
+          <t>The Essays or Counsels Civil and Moral</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>484</v>
+        <v>276</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786257937528</t>
+          <t>9786257937481</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Rahim</t>
+          <t>The Advancement of Learning</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786257937535</t>
+          <t>9786257937498</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Phanomenologie des Geistes</t>
+          <t>Teslim Ol Rahat Bul</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>620</v>
+        <v>432</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786257060837</t>
+          <t>9786257937504</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Persuasion</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>344</v>
+        <v>140</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786257060882</t>
+          <t>9786257937511</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Persuasion</t>
+          <t>Rahman</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>420</v>
+        <v>484</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786257937542</t>
+          <t>9786257937528</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Rahim</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>140</v>
+        <v>484</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786257060943</t>
+          <t>9786257937535</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Moon-Face and Other Stories</t>
+          <t>Phanomenologie des Geistes</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>276</v>
+        <v>620</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786257060967</t>
+          <t>9786257060837</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Michael Brother of Jerry</t>
+          <t>Persuasion</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>424</v>
+        <v>344</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786257937559</t>
+          <t>9786257060882</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Mesneviden Seçmeler</t>
+          <t>Persuasion</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786257937603</t>
+          <t>9786257937542</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>484</v>
+        <v>140</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786257937610</t>
+          <t>9786257060943</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Moon-Face and Other Stories</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>140</v>
+        <v>276</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786257937627</t>
+          <t>9786257060967</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Kel Güvercinci</t>
+          <t>Michael Brother of Jerry</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>140</v>
+        <v>424</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786257937634</t>
+          <t>9786257937559</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Kalp İle Zikir</t>
+          <t>Mesneviden Seçmeler</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>360</v>
+        <v>424</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786257060974</t>
+          <t>9786257937603</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>344</v>
+        <v>484</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786257060981</t>
+          <t>9786257937610</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Jerry of the Islands</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>304</v>
+        <v>140</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786257937009</t>
+          <t>9786257937627</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Jeremiah: A Drama in Nine Scenes</t>
+          <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>364</v>
+        <v>140</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786257937030</t>
+          <t>9786257937634</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Island Tales and On the Makaloa Mat</t>
+          <t>Kalp İle Zikir</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786257937641</t>
+          <t>9786257060974</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kalbiyle İbadet Eder</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>424</v>
+        <v>344</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786257937658</t>
+          <t>9786257060981</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>İlim Üzerine</t>
+          <t>Jerry of the Islands</t>
         </is>
       </c>
       <c r="C916" s="1">
         <v>304</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786257937665</t>
+          <t>9786257937009</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Hoş Gör</t>
+          <t>Jeremiah: A Drama in Nine Scenes</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>424</v>
+        <v>364</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786257937672</t>
+          <t>9786257937030</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Hegel's Philosophy of Mind</t>
+          <t>Island Tales and On the Makaloa Mat</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786257937054</t>
+          <t>9786257937641</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Hearts of Three</t>
+          <t>İnsan Kalbiyle İbadet Eder</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786257937689</t>
+          <t>9786257937658</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Hayy</t>
+          <t>İlim Üzerine</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>484</v>
+        <v>304</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786257937696</t>
+          <t>9786257937665</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gibi Ol</t>
+          <t>Hoş Gör</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786257937702</t>
+          <t>9786257937672</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Group Psychology and The Analysis of The Ego</t>
+          <t>Hegel's Philosophy of Mind</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>244</v>
+        <v>408</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786257937085</t>
+          <t>9786257937054</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Gevoel en Verstand</t>
+          <t>Hearts of Three</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786257937719</t>
+          <t>9786257937689</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Ene’l Hak</t>
+          <t>Hayy</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786257937115</t>
+          <t>9786257937696</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Emma (Tam Metin)</t>
+          <t>Güneş Gibi Ol</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>540</v>
+        <v>484</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786257937092</t>
+          <t>9786257937702</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Emile</t>
+          <t>Group Psychology and The Analysis of The Ego</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>744</v>
+        <v>244</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786257937726</t>
+          <t>9786257937085</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Dert Etme Dua Et</t>
+          <t>Gevoel en Verstand</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>364</v>
+        <v>540</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786257941938</t>
+          <t>9786257937719</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Love And Freindship And Other Early Works</t>
+          <t>Ene’l Hak</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>248</v>
+        <v>480</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786257941990</t>
+          <t>9786257937115</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Itırlı Bahçe</t>
+          <t>Emma (Tam Metin)</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>176</v>
+        <v>540</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786257941488</t>
+          <t>9786257937092</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Hunted Down (1860)</t>
+          <t>Emile</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>140</v>
+        <v>744</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786257941525</t>
+          <t>9786257937726</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Dert Etme Dua Et</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786257060004</t>
+          <t>9786257941938</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Gaspar Ruiz</t>
+          <t>Love And Freindship And Other Early Works</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>188</v>
+        <v>248</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786257609753</t>
+          <t>9786257941990</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Cinayet Sokağı</t>
+          <t>Itırlı Bahçe</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>244</v>
+        <v>176</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786257609685</t>
+          <t>9786257941488</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Keskin Dönüş</t>
+          <t>Hunted Down (1860)</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>364</v>
+        <v>140</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786257609630</t>
+          <t>9786257941525</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Behçet'ül Baki</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786257609661</t>
+          <t>9786257060004</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>Diyaliz İle Yaşam</t>
+          <t>Gaspar Ruiz</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786257609678</t>
+          <t>9786257609753</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Blueprint From The Dictator Factory</t>
+          <t>Sherlock Holmes - Cinayet Sokağı</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>308</v>
+        <v>244</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786257689243</t>
+          <t>9786257609685</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Sebo</t>
+          <t>Keskin Dönüş</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>408</v>
+        <v>364</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786257609333</t>
+          <t>9786257609630</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Behçet'ül Baki</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786257609647</t>
+          <t>9786257609661</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Odlanış</t>
+          <t>Diyaliz İle Yaşam</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786257121989</t>
+          <t>9786257609678</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Adalet İçgüdüsü</t>
+          <t>Blueprint From The Dictator Factory</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786257121996</t>
+          <t>9786257689243</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Hicivden Hırka-i Saadete</t>
+          <t>Sebo</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>344</v>
+        <v>408</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786257121965</t>
+          <t>9786257609333</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Tarih ve Doğa</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786257609401</t>
+          <t>9786257609647</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Gazete Yazıları Aktüel 1</t>
+          <t>Odlanış</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786257121422</t>
+          <t>9786257121989</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Yıldız Bıraktım</t>
+          <t>Adalet İçgüdüsü</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9786257121590</t>
+          <t>9786257121996</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Tevrat, İnciller ve Kur’an’da H-S-B Kökünün Semantik Açıdan İncelenmesi</t>
+          <t>Hicivden Hırka-i Saadete</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>332</v>
+        <v>344</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786257121453</t>
+          <t>9786257121965</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Sagalassos</t>
+          <t>Kıbrıs’ta Tarih ve Doğa</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786257121583</t>
+          <t>9786257609401</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>İnsani ve İslami Değerlerimiz</t>
+          <t>Gazete Yazıları Aktüel 1</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>520</v>
+        <v>308</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786257121613</t>
+          <t>9786257121422</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Kulluğunu Bil, Sultanlığa Yeltenme</t>
+          <t>Sana Bir Yıldız Bıraktım</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786257689915</t>
+          <t>9786257121590</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Üç Fidan İki Umut</t>
+          <t>Tevrat, İnciller ve Kur’an’da H-S-B Kökünün Semantik Açıdan İncelenmesi</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>288</v>
+        <v>332</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786257689670</t>
+          <t>9786257121453</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Türk Cumhuriyetleri’nin Bağımsızlıklarını Kazanmalarının Milliyet ve Tercüman Gazetelerine Yansımaları</t>
+          <t>Sagalassos</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>376</v>
+        <v>484</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786257689816</t>
+          <t>9786257121583</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>İnsani ve İslami Değerlerimiz</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>244</v>
+        <v>520</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786257689717</t>
+          <t>9786257121613</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Can Yangısı</t>
+          <t>Kulluğunu Bil, Sultanlığa Yeltenme</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786257689953</t>
+          <t>9786257689915</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Yas</t>
+          <t>Üç Fidan İki Umut</t>
         </is>
       </c>
       <c r="C954" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786257689618</t>
+          <t>9786257689670</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Esma’ül Hüsna</t>
+          <t>Orta Asya Türk Cumhuriyetleri’nin Bağımsızlıklarını Kazanmalarının Milliyet ve Tercüman Gazetelerine Yansımaları</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786257689724</t>
+          <t>9786257689816</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yanık Fotoğrafı</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786257121439</t>
+          <t>9786257689717</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>Kırbaç Altında</t>
+          <t>Can Yangısı</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>484</v>
+        <v>376</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786257121200</t>
+          <t>9786257689953</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Sergüzaşk</t>
+          <t>Yas</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>420</v>
+        <v>288</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786257121354</t>
+          <t>9786257689618</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Esma’ül Hüsna</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786257121101</t>
+          <t>9786257689724</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Düşümde Bir Bayram Var</t>
+          <t>Aşkın Yanık Fotoğrafı</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786257907859</t>
+          <t>9786257121439</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Söylemekten Korkma</t>
+          <t>Kırbaç Altında</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786257121125</t>
+          <t>9786257121200</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Karantina</t>
+          <t>Sergüzaşk</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>408</v>
+        <v>420</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786257060509</t>
+          <t>9786257121354</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>The Uncommercial Traveller</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>484</v>
+        <v>188</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786257060790</t>
+          <t>9786257121101</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Pictures From Italy</t>
+          <t>Düşümde Bir Bayram Var</t>
         </is>
       </c>
       <c r="C964" s="1">
-        <v>320</v>
+        <v>252</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786257060608</t>
+          <t>9786257907859</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Man and The Ghost's Bargain</t>
+          <t>Söylemekten Korkma</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786257060875</t>
+          <t>9786257121125</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>Reprinted Pieces (Ciltli)</t>
+          <t>İçimizdeki Karantina</t>
         </is>
       </c>
       <c r="C966" s="1">
         <v>408</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786257060455</t>
+          <t>9786257060509</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>To Be Read At Dusk</t>
+          <t>The Uncommercial Traveller</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>176</v>
+        <v>484</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786257923965</t>
+          <t>9786257060790</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>The Law</t>
+          <t>Pictures From Italy</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786257060936</t>
+          <t>9786257060608</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens ve Diğer Hikayeler</t>
+          <t>The Haunted Man and The Ghost's Bargain</t>
         </is>
       </c>
       <c r="C969" s="1">
-        <v>208</v>
+        <v>308</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>9786257060905</t>
+          <t>9786257060875</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Mugby Junction</t>
+          <t>Reprinted Pieces (Ciltli)</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786257060998</t>
+          <t>9786257060455</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>Master Humphrey's Clock</t>
+          <t>To Be Read At Dusk</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>300</v>
+        <v>176</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786257060578</t>
+          <t>9786257923965</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>The Mystery Of Edwin Drood</t>
+          <t>The Law</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>420</v>
+        <v>244</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786257078047</t>
+          <t>9786257060936</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>International Law - A Treatise - Volume 2</t>
+          <t>Mutlu Prens ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>852</v>
+        <v>208</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9786257078054</t>
+          <t>9786257060905</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>International Law - A Treatise - Volume 1</t>
+          <t>Mugby Junction</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>740</v>
+        <v>300</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786257937290</t>
+          <t>9786257060998</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Dombey and Son Vol. 2</t>
+          <t>Master Humphrey's Clock</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>640</v>
+        <v>300</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9786257937306</t>
+          <t>9786257060578</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Dombey and Son Vol. 1</t>
+          <t>The Mystery Of Edwin Drood</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>640</v>
+        <v>420</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9786257937078</t>
+          <t>9786257078047</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Doctor Marigold</t>
+          <t>International Law - A Treatise - Volume 2</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>188</v>
+        <v>852</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786257923897</t>
+          <t>9786257078054</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Die Piraterie. Beitrage zum internationalen Seerecht</t>
+          <t>International Law - A Treatise - Volume 1</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>208</v>
+        <v>740</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786257078061</t>
+          <t>9786257937290</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Die Gerichtliche Arzneikunde in İhrem Verhältnisse Zur Rechtspflege</t>
+          <t>Dombey and Son Vol. 2</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>552</v>
+        <v>640</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786257078078</t>
+          <t>9786257937306</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Criminal Psychology: A Manual for Judges, Practitioners, and Students</t>
+          <t>Dombey and Son Vol. 1</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>740</v>
+        <v>640</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786257937146</t>
+          <t>9786257937078</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Cantique de Noel</t>
+          <t>Doctor Marigold</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786257937177</t>
+          <t>9786257923897</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Die Piraterie. Beitrage zum internationalen Seerecht</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786257937214</t>
+          <t>9786257078061</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>A Message from the Sea</t>
+          <t>Die Gerichtliche Arzneikunde in İhrem Verhältnisse Zur Rechtspflege</t>
         </is>
       </c>
       <c r="C983" s="1">
-        <v>208</v>
+        <v>552</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786257937221</t>
+          <t>9786257078078</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>A Child's History of England</t>
+          <t>Criminal Psychology: A Manual for Judges, Practitioners, and Students</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>596</v>
+        <v>740</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>9786257937245</t>
+          <t>9786257937146</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>A Child's Dream of a Star</t>
+          <t>Cantique de Noel</t>
         </is>
       </c>
       <c r="C985" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>9786257937238</t>
+          <t>9786257937177</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>A Budget of Christmas Tales by Charles Dickens and Others</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C986" s="1">
-        <v>408</v>
+        <v>200</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>9786257937160</t>
+          <t>9786257937214</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>American Notes for General Circulation</t>
+          <t>A Message from the Sea</t>
         </is>
       </c>
       <c r="C987" s="1">
-        <v>424</v>
+        <v>208</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>9786257121910</t>
+          <t>9786257937221</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Seyahati (Azerice)</t>
+          <t>A Child's History of England</t>
         </is>
       </c>
       <c r="C988" s="1">
-        <v>440</v>
+        <v>596</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>9786257121880</t>
+          <t>9786257937245</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Anahtar</t>
+          <t>A Child's Dream of a Star</t>
         </is>
       </c>
       <c r="C989" s="1">
-        <v>288</v>
+        <v>188</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>9786257121828</t>
+          <t>9786257937238</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>Uyanış: Bir Kadın Yaratmak</t>
+          <t>A Budget of Christmas Tales by Charles Dickens and Others</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>244</v>
+        <v>408</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>9786257121934</t>
+          <t>9786257937160</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>“Game Over’i” Sevmek</t>
+          <t>American Notes for General Circulation</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>364</v>
+        <v>424</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>9786257609128</t>
+          <t>9786257121910</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>Onu Anlatabilmek Adına Bir Deneme</t>
+          <t>Aydınlanma Seyahati (Azerice)</t>
         </is>
       </c>
       <c r="C992" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>9786257609180</t>
+          <t>9786257121880</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>Tutulu Gelecek Gözükmeyen Efendiler</t>
+          <t>Kayıp Anahtar</t>
         </is>
       </c>
       <c r="C993" s="1">
-        <v>352</v>
+        <v>288</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>9786257609012</t>
+          <t>9786257121828</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>2021 TYT Türkçe Konu Anlatımı</t>
+          <t>Uyanış: Bir Kadın Yaratmak</t>
         </is>
       </c>
       <c r="C994" s="1">
-        <v>484</v>
+        <v>244</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>9786257645607</t>
+          <t>9786257121934</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>Duygulardan Yansıyanlar</t>
+          <t>“Game Over’i” Sevmek</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>9786257645058</t>
+          <t>9786257609128</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 2</t>
+          <t>Onu Anlatabilmek Adına Bir Deneme</t>
         </is>
       </c>
       <c r="C996" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>9786257645041</t>
+          <t>9786257609180</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 1</t>
+          <t>Tutulu Gelecek Gözükmeyen Efendiler</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>9786257645027</t>
+          <t>9786257609012</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 5</t>
+          <t>2021 TYT Türkçe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>9786257645034</t>
+          <t>9786257645607</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 4</t>
+          <t>Duygulardan Yansıyanlar</t>
         </is>
       </c>
       <c r="C999" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>9786257645065</t>
+          <t>9786257645058</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 3</t>
+          <t>The Works Of Edgar Allan Poe, Volume 2</t>
         </is>
       </c>
       <c r="C1000" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>9786257645072</t>
+          <t>9786257645041</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>The Raven</t>
+          <t>The Works Of Edgar Allan Poe, Volume 1</t>
         </is>
       </c>
       <c r="C1001" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>9786257645089</t>
+          <t>9786257645027</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>The Narrative Of Arthur Gordon Pym Of Nantucket</t>
+          <t>The Works Of Edgar Allan Poe, Volume 5</t>
         </is>
       </c>
       <c r="C1002" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>9786257645096</t>
+          <t>9786257645034</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>Second Treatise Of Government</t>
+          <t>The Works Of Edgar Allan Poe, Volume 4</t>
         </is>
       </c>
       <c r="C1003" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>9786257645126</t>
+          <t>9786257645065</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>Ethan Frome</t>
+          <t>The Works Of Edgar Allan Poe, Volume 3</t>
         </is>
       </c>
       <c r="C1004" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>9786257645119</t>
+          <t>9786257645072</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>Flowers From Shakespeare's Garden</t>
+          <t>The Raven</t>
         </is>
       </c>
       <c r="C1005" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>9786257645102</t>
+          <t>9786257645089</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>Narrative Of The Captivity and Restoration Of Mrs. Mary Rowlandson</t>
+          <t>The Narrative Of Arthur Gordon Pym Of Nantucket</t>
         </is>
       </c>
       <c r="C1006" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>9786257645133</t>
+          <t>9786257645096</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>A Pickle For The Knowing</t>
+          <t>Second Treatise Of Government</t>
         </is>
       </c>
       <c r="C1007" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>9786257121378</t>
+          <t>9786257645126</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>Macır Tahsin Hikayeler</t>
+          <t>Ethan Frome</t>
         </is>
       </c>
       <c r="C1008" s="1">
-        <v>388</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>9786257121194</t>
+          <t>9786257645119</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>Ase</t>
+          <t>Flowers From Shakespeare's Garden</t>
         </is>
       </c>
       <c r="C1009" s="1">
-        <v>464</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>9786257645010</t>
+          <t>9786257645102</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>The Tragedie Of Hamlet, Prince Of Denmark</t>
+          <t>Narrative Of The Captivity and Restoration Of Mrs. Mary Rowlandson</t>
         </is>
       </c>
       <c r="C1010" s="1">
-        <v>452</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>9786257689137</t>
+          <t>9786257645133</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Yol ve Yolculuk</t>
+          <t>A Pickle For The Knowing</t>
         </is>
       </c>
       <c r="C1011" s="1">
-        <v>432</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>9786257689168</t>
+          <t>9786257121378</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>Kanatlarım Yok Benim</t>
+          <t>Macır Tahsin Hikayeler</t>
         </is>
       </c>
       <c r="C1012" s="1">
-        <v>264</v>
+        <v>388</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>9786257689144</t>
+          <t>9786257121194</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı: Zincirkıran</t>
+          <t>Ase</t>
         </is>
       </c>
       <c r="C1013" s="1">
-        <v>376</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>9786257645577</t>
+          <t>9786257645010</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de “Beyne” Mucizesi ve Yaşayan Kur’an Mucizeleri</t>
+          <t>The Tragedie Of Hamlet, Prince Of Denmark</t>
         </is>
       </c>
       <c r="C1014" s="1">
-        <v>432</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>9786257609029</t>
+          <t>9786257689137</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>Aşkta Oyun Olur Mu Hiç?</t>
+          <t>Sinemada Yol ve Yolculuk</t>
         </is>
       </c>
       <c r="C1015" s="1">
-        <v>288</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>9786257689946</t>
+          <t>9786257689168</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>Hababam’a Selam</t>
+          <t>Kanatlarım Yok Benim</t>
         </is>
       </c>
       <c r="C1016" s="1">
-        <v>332</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>9786257609265</t>
+          <t>9786257689144</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Unutulan "Yaşatan Akıl"</t>
+          <t>Kod Adı: Zincirkıran</t>
         </is>
       </c>
       <c r="C1017" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>9786257374712</t>
+          <t>9786257645577</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Yıllar</t>
+          <t>Kur’an-ı Kerim’de “Beyne” Mucizesi ve Yaşayan Kur’an Mucizeleri</t>
         </is>
       </c>
       <c r="C1018" s="1">
-        <v>320</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>9786257609036</t>
+          <t>9786257609029</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>Ayla</t>
+          <t>Aşkta Oyun Olur Mu Hiç?</t>
         </is>
       </c>
       <c r="C1019" s="1">
-        <v>64</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>9786257645539</t>
+          <t>9786257689946</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>Solucan</t>
+          <t>Hababam’a Selam</t>
         </is>
       </c>
       <c r="C1020" s="1">
-        <v>432</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>9786257078320</t>
+          <t>9786257609265</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman ve İki Müsibet Okulunun Diploması</t>
+          <t>Eğitimde Unutulan "Yaşatan Akıl"</t>
         </is>
       </c>
       <c r="C1021" s="1">
-        <v>452</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>9786257121392</t>
+          <t>9786257374712</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>Göçmenler</t>
+          <t>Soğuk Yıllar</t>
         </is>
       </c>
       <c r="C1022" s="1">
-        <v>484</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>9786257121323</t>
+          <t>9786257609036</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Senfoni</t>
+          <t>Ayla</t>
         </is>
       </c>
       <c r="C1023" s="1">
-        <v>264</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>9786257374415</t>
+          <t>9786257645539</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>Bitmez Bu Aşk</t>
+          <t>Solucan</t>
         </is>
       </c>
       <c r="C1024" s="1">
-        <v>264</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>9786257121064</t>
+          <t>9786257078320</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Bediüzzaman ve İki Müsibet Okulunun Diploması</t>
         </is>
       </c>
       <c r="C1025" s="1">
-        <v>232</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>9786257121057</t>
+          <t>9786257121392</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>A Criminal’s Last Hours</t>
+          <t>Göçmenler</t>
         </is>
       </c>
       <c r="C1026" s="1">
-        <v>232</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>9786257937153</t>
+          <t>9786257121323</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>Burning Daylight</t>
+          <t>Duyulmayan Senfoni</t>
         </is>
       </c>
       <c r="C1027" s="1">
-        <v>424</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>9786257937733</t>
+          <t>9786257374415</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>Black Beauty</t>
+          <t>Bitmez Bu Aşk</t>
         </is>
       </c>
       <c r="C1028" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>9786257937740</t>
+          <t>9786257121064</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>Bir Günlük Düş</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C1029" s="1">
-        <v>188</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>9786257937184</t>
+          <t>9786257121057</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>Allah'a Ulaşmak</t>
+          <t>A Criminal’s Last Hours</t>
         </is>
       </c>
       <c r="C1030" s="1">
-        <v>300</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>9786257937191</t>
+          <t>9786257937153</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>Adventure</t>
+          <t>Burning Daylight</t>
         </is>
       </c>
       <c r="C1031" s="1">
-        <v>360</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>9786257937207</t>
+          <t>9786257937733</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>A Son Of The Sun</t>
+          <t>Black Beauty</t>
         </is>
       </c>
       <c r="C1032" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>9786257907736</t>
+          <t>9786257937740</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>Yük</t>
+          <t>Bir Günlük Düş</t>
         </is>
       </c>
       <c r="C1033" s="1">
-        <v>424</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>9786257941389</t>
+          <t>9786257937184</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>Pictures Of Travel</t>
+          <t>Allah'a Ulaşmak</t>
         </is>
       </c>
       <c r="C1034" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>9786257058704</t>
+          <t>9786257937191</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>What Men Live By and Other Tales</t>
+          <t>Adventure</t>
         </is>
       </c>
       <c r="C1035" s="1">
-        <v>188</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>9786257941747</t>
+          <t>9786257937207</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>The Defendant</t>
+          <t>A Son Of The Sun</t>
         </is>
       </c>
       <c r="C1036" s="1">
-        <v>244</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>9786257941549</t>
+          <t>9786257907736</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>Great Expectations</t>
+          <t>Yük</t>
         </is>
       </c>
       <c r="C1037" s="1">
-        <v>320</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>9786257941778</t>
+          <t>9786257941389</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>Mapp and Lucia</t>
+          <t>Pictures Of Travel</t>
         </is>
       </c>
       <c r="C1038" s="1">
-        <v>364</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>9786257941563</t>
+          <t>9786257058704</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>First Russia Then Tibet</t>
+          <t>What Men Live By and Other Tales</t>
         </is>
       </c>
       <c r="C1039" s="1">
-        <v>360</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>9786257689472</t>
+          <t>9786257941747</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>Göğsümdeki Virüsün Adı</t>
+          <t>The Defendant</t>
         </is>
       </c>
       <c r="C1040" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>9786257689380</t>
+          <t>9786257941549</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
-          <t>Homo Sapiens’den Homo Conscious’a Bilinç (D)evrimi</t>
+          <t>Great Expectations</t>
         </is>
       </c>
       <c r="C1041" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>9786257689526</t>
+          <t>9786257941778</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
-          <t>Anne… Bana Ne Oldu?</t>
+          <t>Mapp and Lucia</t>
         </is>
       </c>
       <c r="C1042" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>9786257689342</t>
+          <t>9786257941563</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>Cennetten Bir Damla</t>
+          <t>First Russia Then Tibet</t>
         </is>
       </c>
       <c r="C1043" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" s="1" t="inlineStr">
         <is>
-          <t>9786257689496</t>
+          <t>9786257689472</t>
         </is>
       </c>
       <c r="B1044" s="1" t="inlineStr">
         <is>
-          <t>Adnan Menderes'in Psikolojik Analizi</t>
+          <t>Göğsümdeki Virüsün Adı</t>
         </is>
       </c>
       <c r="C1044" s="1">
-        <v>416</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" s="1" t="inlineStr">
         <is>
-          <t>9786257121897</t>
+          <t>9786257689380</t>
         </is>
       </c>
       <c r="B1045" s="1" t="inlineStr">
         <is>
-          <t>Bütün Hindistan'a Hakim Olan Türk Alaeddin Halaci</t>
+          <t>Homo Sapiens’den Homo Conscious’a Bilinç (D)evrimi</t>
         </is>
       </c>
       <c r="C1045" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" s="1" t="inlineStr">
         <is>
-          <t>9786257689519</t>
+          <t>9786257689526</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Analizler</t>
+          <t>Anne… Bana Ne Oldu?</t>
         </is>
       </c>
       <c r="C1046" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" s="1" t="inlineStr">
         <is>
-          <t>9786257689236</t>
+          <t>9786257689342</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
-          <t>Aşk Faciası</t>
+          <t>Cennetten Bir Damla</t>
         </is>
       </c>
       <c r="C1047" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" s="1" t="inlineStr">
         <is>
-          <t>9786257689267</t>
+          <t>9786257689496</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba</t>
+          <t>Adnan Menderes'in Psikolojik Analizi</t>
         </is>
       </c>
       <c r="C1048" s="1">
-        <v>220</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" s="1" t="inlineStr">
         <is>
-          <t>9786257689366</t>
+          <t>9786257121897</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
-          <t>Besmele</t>
+          <t>Bütün Hindistan'a Hakim Olan Türk Alaeddin Halaci</t>
         </is>
       </c>
       <c r="C1049" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" s="1" t="inlineStr">
         <is>
-          <t>9786257689151</t>
+          <t>9786257689519</t>
         </is>
       </c>
       <c r="B1050" s="1" t="inlineStr">
         <is>
-          <t>Seyir Defteri - Bayburt Notları</t>
+          <t>Siyasi Analizler</t>
         </is>
       </c>
       <c r="C1050" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" s="1" t="inlineStr">
         <is>
-          <t>9786257121903</t>
+          <t>9786257689236</t>
         </is>
       </c>
       <c r="B1051" s="1" t="inlineStr">
         <is>
-          <t>Oyun</t>
+          <t>Aşk Faciası</t>
         </is>
       </c>
       <c r="C1051" s="1">
-        <v>188</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" s="1" t="inlineStr">
         <is>
-          <t>9786257689212</t>
+          <t>9786257689267</t>
         </is>
       </c>
       <c r="B1052" s="1" t="inlineStr">
         <is>
-          <t>Duru Hüzün</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C1052" s="1">
-        <v>352</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" s="1" t="inlineStr">
         <is>
-          <t>9786257689250</t>
+          <t>9786257689366</t>
         </is>
       </c>
       <c r="B1053" s="1" t="inlineStr">
         <is>
-          <t>Ben Seni Mayın Tarlasında Sevdim</t>
+          <t>Besmele</t>
         </is>
       </c>
       <c r="C1053" s="1">
-        <v>596</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" s="1" t="inlineStr">
         <is>
-          <t>9786257689205</t>
+          <t>9786257689151</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
-          <t>Kanıt Yok</t>
+          <t>Seyir Defteri - Bayburt Notları</t>
         </is>
       </c>
       <c r="C1054" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" s="1" t="inlineStr">
         <is>
-          <t>9786257121460</t>
+          <t>9786257121903</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
-          <t>Adem’den Önce</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C1055" s="1">
-        <v>40</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" s="1" t="inlineStr">
         <is>
-          <t>9786257689229</t>
+          <t>9786257689212</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
-          <t>İstiridye - 2</t>
+          <t>Duru Hüzün</t>
         </is>
       </c>
       <c r="C1056" s="1">
-        <v>288</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" s="1" t="inlineStr">
         <is>
-          <t>9786257923743</t>
+          <t>9786257689250</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
-          <t>The Education Of American Girls</t>
+          <t>Ben Seni Mayın Tarlasında Sevdim</t>
         </is>
       </c>
       <c r="C1057" s="1">
-        <v>396</v>
+        <v>596</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" s="1" t="inlineStr">
         <is>
-          <t>9786257645447</t>
+          <t>9786257689205</t>
         </is>
       </c>
       <c r="B1058" s="1" t="inlineStr">
         <is>
-          <t>Anılarım</t>
+          <t>Kanıt Yok</t>
         </is>
       </c>
       <c r="C1058" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" s="1" t="inlineStr">
         <is>
-          <t>9786257645614</t>
+          <t>9786257121460</t>
         </is>
       </c>
       <c r="B1059" s="1" t="inlineStr">
         <is>
-          <t>Çiçek</t>
+          <t>Adem’den Önce</t>
         </is>
       </c>
       <c r="C1059" s="1">
-        <v>264</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" s="1" t="inlineStr">
         <is>
-          <t>9786257645379</t>
+          <t>9786257689229</t>
         </is>
       </c>
       <c r="B1060" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu</t>
+          <t>İstiridye - 2</t>
         </is>
       </c>
       <c r="C1060" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" s="1" t="inlineStr">
         <is>
-          <t>9786257374408</t>
+          <t>9786257923743</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Değerler Eğitimi</t>
+          <t>The Education Of American Girls</t>
         </is>
       </c>
       <c r="C1061" s="1">
-        <v>344</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" s="1" t="inlineStr">
         <is>
-          <t>9786257645560</t>
+          <t>9786257645447</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
-          <t>Oxeloba Mate Lazuri</t>
+          <t>Anılarım</t>
         </is>
       </c>
       <c r="C1062" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" s="1" t="inlineStr">
         <is>
-          <t>9786257374170</t>
+          <t>9786257645614</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
-          <t>Papatya Kırıntıları</t>
+          <t>Çiçek</t>
         </is>
       </c>
       <c r="C1063" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" s="1" t="inlineStr">
         <is>
-          <t>9786257374392</t>
+          <t>9786257645379</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
-          <t>Ulaşım ve Alt Yapıda 21.Yüzyıl</t>
+          <t>Anka Kuşu</t>
         </is>
       </c>
       <c r="C1064" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" s="1" t="inlineStr">
         <is>
-          <t>9786257121507</t>
+          <t>9786257374408</t>
         </is>
       </c>
       <c r="B1065" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Perspektifinden Göçler ve Göç Kuramları</t>
+          <t>Masallarla Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C1065" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" s="1" t="inlineStr">
         <is>
-          <t>9786257121477</t>
+          <t>9786257645560</t>
         </is>
       </c>
       <c r="B1066" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırma Planlaması ve Yüksek Hızlı Tren</t>
+          <t>Oxeloba Mate Lazuri</t>
         </is>
       </c>
       <c r="C1066" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" s="1" t="inlineStr">
         <is>
-          <t>9786257121491</t>
+          <t>9786257374170</t>
         </is>
       </c>
       <c r="B1067" s="1" t="inlineStr">
         <is>
-          <t>Son Fasıl</t>
+          <t>Papatya Kırıntıları</t>
         </is>
       </c>
       <c r="C1067" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" s="1" t="inlineStr">
         <is>
-          <t>9786257121255</t>
+          <t>9786257374392</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pişmani - Tasa</t>
+          <t>Ulaşım ve Alt Yapıda 21.Yüzyıl</t>
         </is>
       </c>
       <c r="C1068" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" s="1" t="inlineStr">
         <is>
-          <t>9786257121279</t>
+          <t>9786257121507</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pişmani - Aşka ve Özleme Dair</t>
+          <t>Coğrafya Perspektifinden Göçler ve Göç Kuramları</t>
         </is>
       </c>
       <c r="C1069" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" s="1" t="inlineStr">
         <is>
-          <t>9786257078337</t>
+          <t>9786257121477</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
-          <t>The Seven Lamps Of Architecture</t>
+          <t>Ulaştırma Planlaması ve Yüksek Hızlı Tren</t>
         </is>
       </c>
       <c r="C1070" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" s="1" t="inlineStr">
         <is>
-          <t>9786257078290</t>
+          <t>9786257121491</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
-          <t>The Untroubled Mind</t>
+          <t>Son Fasıl</t>
         </is>
       </c>
       <c r="C1071" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" s="1" t="inlineStr">
         <is>
-          <t>9786257078382</t>
+          <t>9786257121255</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
-          <t>The Principles Of Gothic Ecclesiastical Architecture</t>
+          <t>Aşık Pişmani - Tasa</t>
         </is>
       </c>
       <c r="C1072" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" s="1" t="inlineStr">
         <is>
-          <t>9786257068734</t>
+          <t>9786257121279</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
-          <t>Three Hundred Things A Bright Boy Can Do</t>
+          <t>Aşık Pişmani - Aşka ve Özleme Dair</t>
         </is>
       </c>
       <c r="C1073" s="1">
-        <v>540</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="1" t="inlineStr">
         <is>
-          <t>9786257078313</t>
+          <t>9786257078337</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
-          <t>The Sports And Pastimes Of The People Of England</t>
+          <t>The Seven Lamps Of Architecture</t>
         </is>
       </c>
       <c r="C1074" s="1">
-        <v>608</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="1" t="inlineStr">
         <is>
-          <t>9786257078344</t>
+          <t>9786257078290</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
-          <t>The Science Of Being Well</t>
+          <t>The Untroubled Mind</t>
         </is>
       </c>
       <c r="C1075" s="1">
-        <v>264</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="1" t="inlineStr">
         <is>
-          <t>9786257078436</t>
+          <t>9786257078382</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
-          <t>The Half-Back: A Story Of School Football And Golf</t>
+          <t>The Principles Of Gothic Ecclesiastical Architecture</t>
         </is>
       </c>
       <c r="C1076" s="1">
-        <v>348</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="1" t="inlineStr">
         <is>
-          <t>9786257078474</t>
+          <t>9786257068734</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
-          <t>The Expression Of The Emotion In Man And Animals</t>
+          <t>Three Hundred Things A Bright Boy Can Do</t>
         </is>
       </c>
       <c r="C1077" s="1">
-        <v>432</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="1" t="inlineStr">
         <is>
-          <t>9786257078542</t>
+          <t>9786257078313</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
-          <t>The Cathedral Church Of Canterbury</t>
+          <t>The Sports And Pastimes Of The People Of England</t>
         </is>
       </c>
       <c r="C1078" s="1">
-        <v>300</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" s="1" t="inlineStr">
         <is>
-          <t>9786257078481</t>
+          <t>9786257078344</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
-          <t>The Evolution Of Modern Medicine</t>
+          <t>The Science Of Being Well</t>
         </is>
       </c>
       <c r="C1079" s="1">
-        <v>352</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" s="1" t="inlineStr">
         <is>
-          <t>9786257078597</t>
+          <t>9786257078436</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
-          <t>The Cathedral Church Of Peterborough</t>
+          <t>The Half-Back: A Story Of School Football And Golf</t>
         </is>
       </c>
       <c r="C1080" s="1">
-        <v>300</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" s="1" t="inlineStr">
         <is>
-          <t>9786257078702</t>
+          <t>9786257078474</t>
         </is>
       </c>
       <c r="B1081" s="1" t="inlineStr">
         <is>
-          <t>Sex: Avoided Subjects Discussed In Plain English</t>
+          <t>The Expression Of The Emotion In Man And Animals</t>
         </is>
       </c>
       <c r="C1081" s="1">
-        <v>208</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" s="1" t="inlineStr">
         <is>
-          <t>9786257078764</t>
+          <t>9786257078542</t>
         </is>
       </c>
       <c r="B1082" s="1" t="inlineStr">
         <is>
-          <t>Private Sex Advice To Women</t>
+          <t>The Cathedral Church Of Canterbury</t>
         </is>
       </c>
       <c r="C1082" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" s="1" t="inlineStr">
         <is>
-          <t>9786257078795</t>
+          <t>9786257078481</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
-          <t>Portuguese Architecture</t>
+          <t>The Evolution Of Modern Medicine</t>
         </is>
       </c>
       <c r="C1083" s="1">
-        <v>464</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" s="1" t="inlineStr">
         <is>
-          <t>9786257078832</t>
+          <t>9786257078597</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
-          <t>Physiological Researches On Life and Death Part 2</t>
+          <t>The Cathedral Church Of Peterborough</t>
         </is>
       </c>
       <c r="C1084" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" s="1" t="inlineStr">
         <is>
-          <t>9786257078948</t>
+          <t>9786257078702</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
-          <t>Old St. Paul's Cathedral</t>
+          <t>Sex: Avoided Subjects Discussed In Plain English</t>
         </is>
       </c>
       <c r="C1085" s="1">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" s="1" t="inlineStr">
         <is>
-          <t>9786257078856</t>
+          <t>9786257078764</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
-          <t>Physiological Researches On Life and Death Part 1</t>
+          <t>Private Sex Advice To Women</t>
         </is>
       </c>
       <c r="C1086" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" s="1" t="inlineStr">
         <is>
-          <t>9786257907491</t>
+          <t>9786257078795</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Teşkilat Yapısı İçerisinde Çorum Sancağı</t>
+          <t>Portuguese Architecture</t>
         </is>
       </c>
       <c r="C1087" s="1">
-        <v>376</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" s="1" t="inlineStr">
         <is>
-          <t>9786257907484</t>
+          <t>9786257078832</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Bir Osmanlı Şehri Antakya</t>
+          <t>Physiological Researches On Life and Death Part 2</t>
         </is>
       </c>
       <c r="C1088" s="1">
-        <v>376</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" s="1" t="inlineStr">
         <is>
-          <t>9786257923163</t>
+          <t>9786257078948</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe’s Complete Poetical Works</t>
+          <t>Old St. Paul's Cathedral</t>
         </is>
       </c>
       <c r="C1089" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" s="1" t="inlineStr">
         <is>
-          <t>9786257923460</t>
+          <t>9786257078856</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
-          <t>An American Angler in Australia</t>
+          <t>Physiological Researches On Life and Death Part 1</t>
         </is>
       </c>
       <c r="C1090" s="1">
-        <v>252</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" s="1" t="inlineStr">
         <is>
-          <t>9786257923613</t>
+          <t>9786257907491</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
-          <t>A Mere Interlude</t>
+          <t>Osmanlı Teşkilat Yapısı İçerisinde Çorum Sancağı</t>
         </is>
       </c>
       <c r="C1091" s="1">
-        <v>188</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" s="1" t="inlineStr">
         <is>
-          <t>9786257923484</t>
+          <t>9786257907484</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
-          <t>Allan and The Ice Gods A Tale Of Beginnings</t>
+          <t>19. Yüzyılda Bir Osmanlı Şehri Antakya</t>
         </is>
       </c>
       <c r="C1092" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" s="1" t="inlineStr">
         <is>
-          <t>9786257923675</t>
+          <t>9786257923163</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
-          <t>A Portrait Of the Artist As A Young Man</t>
+          <t>Edgar Allan Poe’s Complete Poetical Works</t>
         </is>
       </c>
       <c r="C1093" s="1">
-        <v>320</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" s="1" t="inlineStr">
         <is>
-          <t>9786257923477</t>
+          <t>9786257923460</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
-          <t>Anne of The Island</t>
+          <t>An American Angler in Australia</t>
         </is>
       </c>
       <c r="C1094" s="1">
-        <v>352</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" s="1" t="inlineStr">
         <is>
-          <t>9786257923453</t>
+          <t>9786257923613</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
-          <t>Anne of Green Gables</t>
+          <t>A Mere Interlude</t>
         </is>
       </c>
       <c r="C1095" s="1">
-        <v>360</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" s="1" t="inlineStr">
         <is>
-          <t>9786257923446</t>
+          <t>9786257923484</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
-          <t>Anne of Avonlea</t>
+          <t>Allan and The Ice Gods A Tale Of Beginnings</t>
         </is>
       </c>
       <c r="C1096" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" s="1" t="inlineStr">
         <is>
-          <t>9786257923378</t>
+          <t>9786257923675</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
-          <t>Betty's Bright Idea; Deacon Pitkin's Farm; and The First Christmas of New England</t>
+          <t>A Portrait Of the Artist As A Young Man</t>
         </is>
       </c>
       <c r="C1097" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" s="1" t="inlineStr">
         <is>
-          <t>9786257078573</t>
+          <t>9786257923477</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
-          <t>The Cricket Field Or The History and Science Of The Game Of Cricket</t>
+          <t>Anne of The Island</t>
         </is>
       </c>
       <c r="C1098" s="1">
-        <v>332</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" s="1" t="inlineStr">
         <is>
-          <t>9786257923385</t>
+          <t>9786257923453</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
-          <t>Better Dead</t>
+          <t>Anne of Green Gables</t>
         </is>
       </c>
       <c r="C1099" s="1">
-        <v>208</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" s="1" t="inlineStr">
         <is>
-          <t>9786257923637</t>
+          <t>9786257923446</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
-          <t>And Now Tomorrow</t>
+          <t>Anne of Avonlea</t>
         </is>
       </c>
       <c r="C1100" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" s="1" t="inlineStr">
         <is>
-          <t>9786257923392</t>
+          <t>9786257923378</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
-          <t>Behind that Curtain</t>
+          <t>Betty's Bright Idea; Deacon Pitkin's Farm; and The First Christmas of New England</t>
         </is>
       </c>
       <c r="C1101" s="1">
-        <v>352</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" s="1" t="inlineStr">
         <is>
-          <t>9786257923521</t>
+          <t>9786257078573</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
-          <t>Barren Ground</t>
+          <t>The Cricket Field Or The History and Science Of The Game Of Cricket</t>
         </is>
       </c>
       <c r="C1102" s="1">
-        <v>484</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" s="1" t="inlineStr">
         <is>
-          <t>9786257923507</t>
+          <t>9786257923385</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
-          <t>Barnaby Rudge</t>
+          <t>Better Dead</t>
         </is>
       </c>
       <c r="C1103" s="1">
-        <v>672</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" s="1" t="inlineStr">
         <is>
-          <t>9786257923644</t>
+          <t>9786257923637</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
-          <t>A Tale of Two Cities</t>
+          <t>And Now Tomorrow</t>
         </is>
       </c>
       <c r="C1104" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" s="1" t="inlineStr">
         <is>
-          <t>9786257923354</t>
+          <t>9786257923392</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
-          <t>Black Heart and White Heart</t>
+          <t>Behind that Curtain</t>
         </is>
       </c>
       <c r="C1105" s="1">
-        <v>232</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" s="1" t="inlineStr">
         <is>
-          <t>9786257923408</t>
+          <t>9786257923521</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
-          <t>Behind A Mask or A Woman's Power</t>
+          <t>Barren Ground</t>
         </is>
       </c>
       <c r="C1106" s="1">
-        <v>248</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" s="1" t="inlineStr">
         <is>
-          <t>9786257923415</t>
+          <t>9786257923507</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
-          <t>Beatrice</t>
+          <t>Barnaby Rudge</t>
         </is>
       </c>
       <c r="C1107" s="1">
-        <v>360</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" s="1" t="inlineStr">
         <is>
-          <t>9786257923668</t>
+          <t>9786257923644</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
-          <t>A Study in Scarlet</t>
+          <t>A Tale of Two Cities</t>
         </is>
       </c>
       <c r="C1108" s="1">
-        <v>288</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" s="1" t="inlineStr">
         <is>
-          <t>9786257923705</t>
+          <t>9786257923354</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
-          <t>A Silent Witness</t>
+          <t>Black Heart and White Heart</t>
         </is>
       </c>
       <c r="C1109" s="1">
-        <v>364</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" s="1" t="inlineStr">
         <is>
-          <t>9786257078627</t>
+          <t>9786257923408</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
-          <t>The Architecture And Landscape Gardening Of The Exposition</t>
+          <t>Behind A Mask or A Woman's Power</t>
         </is>
       </c>
       <c r="C1110" s="1">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" s="1" t="inlineStr">
         <is>
-          <t>9786257121774</t>
+          <t>9786257923415</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
-          <t>Hindistan'da Türklerin Son Savaşı (1857)</t>
+          <t>Beatrice</t>
         </is>
       </c>
       <c r="C1111" s="1">
-        <v>332</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" s="1" t="inlineStr">
         <is>
-          <t>9786257121729</t>
+          <t>9786257923668</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
-          <t>İstatistiksel İşaret İşleme Yöntemleri ile Görüntü İşleme</t>
+          <t>A Study in Scarlet</t>
         </is>
       </c>
       <c r="C1112" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" s="1" t="inlineStr">
         <is>
-          <t>9786257121576</t>
+          <t>9786257923705</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
-          <t>Şefkat Kahramanları Anneler</t>
+          <t>A Silent Witness</t>
         </is>
       </c>
       <c r="C1113" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" s="1" t="inlineStr">
         <is>
-          <t>9786257121743</t>
+          <t>9786257078627</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Sonbahar</t>
+          <t>The Architecture And Landscape Gardening Of The Exposition</t>
         </is>
       </c>
       <c r="C1114" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" s="1" t="inlineStr">
         <is>
-          <t>9786257374897</t>
+          <t>9786257121774</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
-          <t>Bir Gurbetçinin Kaleminden... Almanlar</t>
+          <t>Hindistan'da Türklerin Son Savaşı (1857)</t>
         </is>
       </c>
       <c r="C1115" s="1">
-        <v>352</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" s="1" t="inlineStr">
         <is>
-          <t>9786257374422</t>
+          <t>9786257121729</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
-          <t>Sessizler Sokağı</t>
+          <t>İstatistiksel İşaret İşleme Yöntemleri ile Görüntü İşleme</t>
         </is>
       </c>
       <c r="C1116" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" s="1" t="inlineStr">
         <is>
-          <t>9786257645294</t>
+          <t>9786257121576</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
-          <t>Patronlarım</t>
+          <t>Şefkat Kahramanları Anneler</t>
         </is>
       </c>
       <c r="C1117" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" s="1" t="inlineStr">
         <is>
-          <t>9786257078894</t>
+          <t>9786257121743</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
-          <t>Notes On Nursing: What It Is And What It Is Not</t>
+          <t>Mevsim Sonbahar</t>
         </is>
       </c>
       <c r="C1118" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" s="1" t="inlineStr">
         <is>
-          <t>9786257078863</t>
+          <t>9786257374897</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
-          <t>Outdoor Sports And Games</t>
+          <t>Bir Gurbetçinin Kaleminden... Almanlar</t>
         </is>
       </c>
       <c r="C1119" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" s="1" t="inlineStr">
         <is>
-          <t>9786257078986</t>
+          <t>9786257374422</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
-          <t>Louis Pasteur: His Life And Labours</t>
+          <t>Sessizler Sokağı</t>
         </is>
       </c>
       <c r="C1120" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" s="1" t="inlineStr">
         <is>
-          <t>9786257907057</t>
+          <t>9786257645294</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
-          <t>Little Masterpieces of Science: Health and Healing</t>
+          <t>Patronlarım</t>
         </is>
       </c>
       <c r="C1121" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" s="1" t="inlineStr">
         <is>
-          <t>9786257907309</t>
+          <t>9786257078894</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
-          <t>Hunting in Many Lands: The Book of the Boone and Crockett Club</t>
+          <t>Notes On Nursing: What It Is And What It Is Not</t>
         </is>
       </c>
       <c r="C1122" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" s="1" t="inlineStr">
         <is>
-          <t>9786257078979</t>
+          <t>9786257078863</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
-          <t>Ladies in the Field: Sketches of Sport</t>
+          <t>Outdoor Sports And Games</t>
         </is>
       </c>
       <c r="C1123" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" s="1" t="inlineStr">
         <is>
-          <t>9786257078580</t>
+          <t>9786257078986</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
-          <t>The City of Domes</t>
+          <t>Louis Pasteur: His Life And Labours</t>
         </is>
       </c>
       <c r="C1124" s="1">
-        <v>304</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" s="1" t="inlineStr">
         <is>
-          <t>9786257645355</t>
+          <t>9786257907057</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
-          <t>Gönlümün Gözü, Özümün Sözü, Ruhumun Hazı Şiirlerim</t>
+          <t>Little Masterpieces of Science: Health and Healing</t>
         </is>
       </c>
       <c r="C1125" s="1">
-        <v>352</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" s="1" t="inlineStr">
         <is>
-          <t>9786257907064</t>
+          <t>9786257907309</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
-          <t>Hunting Dogs</t>
+          <t>Hunting in Many Lands: The Book of the Boone and Crockett Club</t>
         </is>
       </c>
       <c r="C1126" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" s="1" t="inlineStr">
         <is>
-          <t>9786257907279</t>
+          <t>9786257078979</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
-          <t>Historical Sketch of the Cathedral of Strasburg</t>
+          <t>Ladies in the Field: Sketches of Sport</t>
         </is>
       </c>
       <c r="C1127" s="1">
-        <v>232</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" s="1" t="inlineStr">
         <is>
-          <t>9786257907408</t>
+          <t>9786257078580</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
-          <t>Healthful Sports for Boys</t>
+          <t>The City of Domes</t>
         </is>
       </c>
       <c r="C1128" s="1">
-        <v>344</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" s="1" t="inlineStr">
         <is>
-          <t>9786257907347</t>
+          <t>9786257645355</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
-          <t>Handbook of Summer Athletic Sports</t>
+          <t>Gönlümün Gözü, Özümün Sözü, Ruhumun Hazı Şiirlerim</t>
         </is>
       </c>
       <c r="C1129" s="1">
-        <v>308</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" s="1" t="inlineStr">
         <is>
-          <t>9786257907125</t>
+          <t>9786257907064</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
-          <t>Garden Design and Architects' Gardens</t>
+          <t>Hunting Dogs</t>
         </is>
       </c>
       <c r="C1130" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" s="1" t="inlineStr">
         <is>
-          <t>9786257907422</t>
+          <t>9786257907279</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
-          <t>Greek Athletic Sports And Festivals</t>
+          <t>Historical Sketch of the Cathedral of Strasburg</t>
         </is>
       </c>
       <c r="C1131" s="1">
-        <v>520</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" s="1" t="inlineStr">
         <is>
-          <t>9786257907149</t>
+          <t>9786257907408</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
-          <t>Ginseng And Other Medicinal Plants</t>
+          <t>Healthful Sports for Boys</t>
         </is>
       </c>
       <c r="C1132" s="1">
-        <v>420</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" s="1" t="inlineStr">
         <is>
-          <t>9786257907156</t>
+          <t>9786257907347</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
-          <t>Fishing and Shooting Sketches</t>
+          <t>Handbook of Summer Athletic Sports</t>
         </is>
       </c>
       <c r="C1133" s="1">
-        <v>264</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" s="1" t="inlineStr">
         <is>
-          <t>9786257907231</t>
+          <t>9786257907125</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
-          <t>Base-Ball: How to Become a Player</t>
+          <t>Garden Design and Architects' Gardens</t>
         </is>
       </c>
       <c r="C1134" s="1">
-        <v>304</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" s="1" t="inlineStr">
         <is>
-          <t>9786257907255</t>
+          <t>9786257907422</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>Greek Athletic Sports And Festivals</t>
         </is>
       </c>
       <c r="C1135" s="1">
-        <v>484</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" s="1" t="inlineStr">
         <is>
-          <t>9786257907392</t>
+          <t>9786257907149</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
-          <t>Architettura Comacina</t>
+          <t>Ginseng And Other Medicinal Plants</t>
         </is>
       </c>
       <c r="C1136" s="1">
-        <v>188</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" s="1" t="inlineStr">
         <is>
-          <t>9786257907224</t>
+          <t>9786257907156</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
-          <t>Association Football and How To Play It</t>
+          <t>Fishing and Shooting Sketches</t>
         </is>
       </c>
       <c r="C1137" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" s="1" t="inlineStr">
         <is>
-          <t>9786257078191</t>
+          <t>9786257907231</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
-          <t>Architecture</t>
+          <t>Base-Ball: How to Become a Player</t>
         </is>
       </c>
       <c r="C1138" s="1">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" s="1" t="inlineStr">
         <is>
-          <t>9786257907453</t>
+          <t>9786257907255</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
-          <t>Architecture Gothic and Renaissance</t>
+          <t>Cricket</t>
         </is>
       </c>
       <c r="C1139" s="1">
-        <v>364</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" s="1" t="inlineStr">
         <is>
-          <t>9786257078160</t>
+          <t>9786257907392</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
-          <t>A Treatise On Sheep</t>
+          <t>Architettura Comacina</t>
         </is>
       </c>
       <c r="C1140" s="1">
-        <v>352</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" s="1" t="inlineStr">
         <is>
-          <t>9786257078207</t>
+          <t>9786257907224</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
-          <t>Architecture: Classic and Early Christian</t>
+          <t>Association Football and How To Play It</t>
         </is>
       </c>
       <c r="C1141" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" s="1" t="inlineStr">
         <is>
-          <t>9786257078221</t>
+          <t>9786257078191</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
-          <t>An Abridgment Of The Architecture Of Vitruvius</t>
+          <t>Architecture</t>
         </is>
       </c>
       <c r="C1142" s="1">
         <v>308</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" s="1" t="inlineStr">
         <is>
-          <t>9786257078238</t>
+          <t>9786257907453</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
-          <t>Architecture And Democracy</t>
+          <t>Architecture Gothic and Renaissance</t>
         </is>
       </c>
       <c r="C1143" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" s="1" t="inlineStr">
         <is>
-          <t>9786257078153</t>
+          <t>9786257078160</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
-          <t>A Sportsman's Sketches Vol 2</t>
+          <t>A Treatise On Sheep</t>
         </is>
       </c>
       <c r="C1144" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" s="1" t="inlineStr">
         <is>
-          <t>9786257078139</t>
+          <t>9786257078207</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
-          <t>A History Of Art For Beginners and Students</t>
+          <t>Architecture: Classic and Early Christian</t>
         </is>
       </c>
       <c r="C1145" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" s="1" t="inlineStr">
         <is>
-          <t>9786257078146</t>
+          <t>9786257078221</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
-          <t>A Sportsman's Sketches Vol 1</t>
+          <t>An Abridgment Of The Architecture Of Vitruvius</t>
         </is>
       </c>
       <c r="C1146" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" s="1" t="inlineStr">
         <is>
-          <t>9786257078092</t>
+          <t>9786257078238</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
-          <t>A 'Bawl' For American Cricket</t>
+          <t>Architecture And Democracy</t>
         </is>
       </c>
       <c r="C1147" s="1">
-        <v>244</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" s="1" t="inlineStr">
         <is>
-          <t>9786257078085</t>
+          <t>9786257078153</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
-          <t>A B C Of Gothic Architectue</t>
+          <t>A Sportsman's Sketches Vol 2</t>
         </is>
       </c>
       <c r="C1148" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" s="1" t="inlineStr">
         <is>
-          <t>9786257078641</t>
+          <t>9786257078139</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
-          <t>Swimming Scientifically Taught</t>
+          <t>A History Of Art For Beginners and Students</t>
         </is>
       </c>
       <c r="C1149" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" s="1" t="inlineStr">
         <is>
-          <t>9786257060615</t>
+          <t>9786257078146</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
-          <t>The Seven Poor Travellers</t>
+          <t>A Sportsman's Sketches Vol 1</t>
         </is>
       </c>
       <c r="C1150" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" s="1" t="inlineStr">
         <is>
-          <t>9786257923903</t>
+          <t>9786257078092</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
-          <t>The Secret History of the Court of Justinian</t>
+          <t>A 'Bawl' For American Cricket</t>
         </is>
       </c>
       <c r="C1151" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" s="1" t="inlineStr">
         <is>
-          <t>9786257923927</t>
+          <t>9786257078085</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
-          <t>The Relations between the Laws of Babylonia and the Laws of the Hebrew Peoples</t>
+          <t>A B C Of Gothic Architectue</t>
         </is>
       </c>
       <c r="C1152" s="1">
-        <v>304</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" s="1" t="inlineStr">
         <is>
-          <t>9786257907842</t>
+          <t>9786257078641</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Swimming Scientifically Taught</t>
         </is>
       </c>
       <c r="C1153" s="1">
-        <v>63</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" s="1" t="inlineStr">
         <is>
-          <t>9786257907606</t>
+          <t>9786257060615</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
-          <t>Ömer Hayyam Bütün Dörtlükler</t>
+          <t>The Seven Poor Travellers</t>
         </is>
       </c>
       <c r="C1154" s="1">
-        <v>52</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" s="1" t="inlineStr">
         <is>
-          <t>9786257923934</t>
+          <t>9786257923903</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Masonic Law</t>
+          <t>The Secret History of the Court of Justinian</t>
         </is>
       </c>
       <c r="C1155" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" s="1" t="inlineStr">
         <is>
-          <t>9786257937405</t>
+          <t>9786257923927</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
-          <t>The Personal History of David Copperfield Vol. 2</t>
+          <t>The Relations between the Laws of Babylonia and the Laws of the Hebrew Peoples</t>
         </is>
       </c>
       <c r="C1156" s="1">
-        <v>584</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" s="1" t="inlineStr">
         <is>
-          <t>9786257923941</t>
+          <t>9786257907842</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
-          <t>The Orations of Lysias</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C1157" s="1">
-        <v>264</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" s="1" t="inlineStr">
         <is>
-          <t>9786257923958</t>
+          <t>9786257907606</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
-          <t>The Oldest Code Of Laws in The World</t>
+          <t>Ömer Hayyam Bütün Dörtlükler</t>
         </is>
       </c>
       <c r="C1158" s="1">
-        <v>208</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" s="1" t="inlineStr">
         <is>
-          <t>9786257060677</t>
+          <t>9786257923934</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
-          <t>The Magic Fishbone</t>
+          <t>The Principles of Masonic Law</t>
         </is>
       </c>
       <c r="C1159" s="1">
-        <v>208</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" s="1" t="inlineStr">
         <is>
-          <t>9786257078009</t>
+          <t>9786257937405</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
-          <t>The English Constitution</t>
+          <t>The Personal History of David Copperfield Vol. 2</t>
         </is>
       </c>
       <c r="C1160" s="1">
-        <v>376</v>
+        <v>584</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" s="1" t="inlineStr">
         <is>
-          <t>9786257078016</t>
+          <t>9786257923941</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
-          <t>The Common Law</t>
+          <t>The Orations of Lysias</t>
         </is>
       </c>
       <c r="C1161" s="1">
-        <v>540</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" s="1" t="inlineStr">
         <is>
-          <t>9786257937203</t>
+          <t>9786257923958</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
-          <t>Southern Horrors Lynch Law in All Its Phases</t>
+          <t>The Oldest Code Of Laws in The World</t>
         </is>
       </c>
       <c r="C1162" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="1" t="inlineStr">
         <is>
-          <t>9786257060783</t>
+          <t>9786257060677</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
-          <t>Sketches by Boz</t>
+          <t>The Magic Fishbone</t>
         </is>
       </c>
       <c r="C1163" s="1">
-        <v>610</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="1" t="inlineStr">
         <is>
-          <t>9786257937313</t>
+          <t>9786257078009</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
-          <t>Life And Adventures Of Martin Chuzzlewit Vol. 2</t>
+          <t>The English Constitution</t>
         </is>
       </c>
       <c r="C1164" s="1">
-        <v>640</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="1" t="inlineStr">
         <is>
-          <t>9786257937320</t>
+          <t>9786257078016</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
-          <t>Life And Adventures Of Martin Chuzzlewit Vol. 1</t>
+          <t>The Common Law</t>
         </is>
       </c>
       <c r="C1165" s="1">
-        <v>640</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" s="1" t="inlineStr">
         <is>
-          <t>9786257923880</t>
+          <t>9786257937203</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
-          <t>Laws</t>
+          <t>Southern Horrors Lynch Law in All Its Phases</t>
         </is>
       </c>
       <c r="C1166" s="1">
-        <v>728</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" s="1" t="inlineStr">
         <is>
-          <t>9786257907828</t>
+          <t>9786257060783</t>
         </is>
       </c>
       <c r="B1167" s="1" t="inlineStr">
         <is>
-          <t>Ayaklı Suç Takvimi</t>
+          <t>Sketches by Boz</t>
         </is>
       </c>
       <c r="C1167" s="1">
-        <v>42</v>
+        <v>610</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" s="1" t="inlineStr">
         <is>
-          <t>9786257907590</t>
+          <t>9786257937313</t>
         </is>
       </c>
       <c r="B1168" s="1" t="inlineStr">
         <is>
-          <t>Şermin</t>
+          <t>Life And Adventures Of Martin Chuzzlewit Vol. 2</t>
         </is>
       </c>
       <c r="C1168" s="1">
-        <v>232</v>
+        <v>640</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" s="1" t="inlineStr">
         <is>
-          <t>9786257907804</t>
+          <t>9786257937320</t>
         </is>
       </c>
       <c r="B1169" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Life And Adventures Of Martin Chuzzlewit Vol. 1</t>
         </is>
       </c>
       <c r="C1169" s="1">
-        <v>58.8</v>
+        <v>640</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" s="1" t="inlineStr">
         <is>
-          <t>9786257907811</t>
+          <t>9786257923880</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Laws</t>
         </is>
       </c>
       <c r="C1170" s="1">
-        <v>42</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" s="1" t="inlineStr">
         <is>
-          <t>9786257907507</t>
+          <t>9786257907828</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Kültürel ve Sosyal Gelişmemizin Mihenk Taşı Halkevleri (1932-1951)</t>
+          <t>Ayaklı Suç Takvimi</t>
         </is>
       </c>
       <c r="C1171" s="1">
-        <v>376</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" s="1" t="inlineStr">
         <is>
-          <t>9786257907514</t>
+          <t>9786257907590</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kıtaya Osmanlı Göçleri ve Neticeleri</t>
+          <t>Şermin</t>
         </is>
       </c>
       <c r="C1172" s="1">
-        <v>376</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" s="1" t="inlineStr">
         <is>
-          <t>9786257907576</t>
+          <t>9786257907804</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
-          <t>Dinamik Oluşum mekanizması</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C1173" s="1">
-        <v>280</v>
+        <v>58.8</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" s="1" t="inlineStr">
         <is>
-          <t>9786257907613</t>
+          <t>9786257907811</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
-          <t>İran ve Turan’ın Derinlerinde</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C1174" s="1">
-        <v>376</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" s="1" t="inlineStr">
         <is>
-          <t>9786257907798</t>
+          <t>9786257907507</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
-          <t>Adalet Peşinde</t>
+          <t>Cumhuriyet Dönemi Kültürel ve Sosyal Gelişmemizin Mihenk Taşı Halkevleri (1932-1951)</t>
         </is>
       </c>
       <c r="C1175" s="1">
-        <v>25.2</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" s="1" t="inlineStr">
         <is>
-          <t>9786257121521</t>
+          <t>9786257907514</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitimde Etkin Öğrenme Sistemi</t>
+          <t>Yeni Kıtaya Osmanlı Göçleri ve Neticeleri</t>
         </is>
       </c>
       <c r="C1176" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" s="1" t="inlineStr">
         <is>
-          <t>9786257121538</t>
+          <t>9786257907576</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
-          <t>Kartvizit</t>
+          <t>Dinamik Oluşum mekanizması</t>
         </is>
       </c>
       <c r="C1177" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" s="1" t="inlineStr">
         <is>
-          <t>9786257121606</t>
+          <t>9786257907613</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Silüeti</t>
+          <t>İran ve Turan’ın Derinlerinde</t>
         </is>
       </c>
       <c r="C1178" s="1">
-        <v>408</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" s="1" t="inlineStr">
         <is>
-          <t>9786257645324</t>
+          <t>9786257907798</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kendi Olamadı</t>
+          <t>Adalet Peşinde</t>
         </is>
       </c>
       <c r="C1179" s="1">
-        <v>308</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" s="1" t="inlineStr">
         <is>
-          <t>9786257689984</t>
+          <t>9786257121521</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
-          <t>Özge Öyküler</t>
+          <t>Okul Öncesi Eğitimde Etkin Öğrenme Sistemi</t>
         </is>
       </c>
       <c r="C1180" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" s="1" t="inlineStr">
         <is>
-          <t>9786257689601</t>
+          <t>9786257121538</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
-          <t>Yurtiçi Gezilerim</t>
+          <t>Kartvizit</t>
         </is>
       </c>
       <c r="C1181" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" s="1" t="inlineStr">
         <is>
-          <t>9786257645416</t>
+          <t>9786257121606</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Hikayeleri</t>
+          <t>Aşkın Silüeti</t>
         </is>
       </c>
       <c r="C1182" s="1">
-        <v>308</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" s="1" t="inlineStr">
         <is>
-          <t>9786257645515</t>
+          <t>9786257645324</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
-          <t>Son Nefesim</t>
+          <t>İnsan Kendi Olamadı</t>
         </is>
       </c>
       <c r="C1183" s="1">
-        <v>420</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" s="1" t="inlineStr">
         <is>
-          <t>9786257689960</t>
+          <t>9786257689984</t>
         </is>
       </c>
       <c r="B1184" s="1" t="inlineStr">
         <is>
-          <t>En Azından Mutlu Ölelim</t>
+          <t>Özge Öyküler</t>
         </is>
       </c>
       <c r="C1184" s="1">
-        <v>420</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" s="1" t="inlineStr">
         <is>
-          <t>9786257689854</t>
+          <t>9786257689601</t>
         </is>
       </c>
       <c r="B1185" s="1" t="inlineStr">
         <is>
-          <t>Mecbursun</t>
+          <t>Yurtiçi Gezilerim</t>
         </is>
       </c>
       <c r="C1185" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" s="1" t="inlineStr">
         <is>
-          <t>9786257645362</t>
+          <t>9786257645416</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
-          <t>Gömülür</t>
+          <t>Sosyal Medya Hikayeleri</t>
         </is>
       </c>
       <c r="C1186" s="1">
-        <v>408</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" s="1" t="inlineStr">
         <is>
-          <t>9786257689885</t>
+          <t>9786257645515</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerimle Hayat'tan Esintiler</t>
+          <t>Son Nefesim</t>
         </is>
       </c>
       <c r="C1187" s="1">
-        <v>232</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" s="1" t="inlineStr">
         <is>
-          <t>9786257645331</t>
+          <t>9786257689960</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
-          <t>İncir Ağacı</t>
+          <t>En Azından Mutlu Ölelim</t>
         </is>
       </c>
       <c r="C1188" s="1">
-        <v>264</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" s="1" t="inlineStr">
         <is>
-          <t>9786257689977</t>
+          <t>9786257689854</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
-          <t>Demir Attım Yalnızlığa</t>
+          <t>Mecbursun</t>
         </is>
       </c>
       <c r="C1189" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" s="1" t="inlineStr">
         <is>
-          <t>9786257645454</t>
+          <t>9786257645362</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
-          <t>Orası Uzun Hikaye</t>
+          <t>Gömülür</t>
         </is>
       </c>
       <c r="C1190" s="1">
-        <v>320</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" s="1" t="inlineStr">
         <is>
-          <t>9786257907668</t>
+          <t>9786257689885</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Psikolojik Dünyası - Başlangıç</t>
+          <t>Şiirlerimle Hayat'tan Esintiler</t>
         </is>
       </c>
       <c r="C1191" s="1">
-        <v>408</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" s="1" t="inlineStr">
         <is>
-          <t>9786257058667</t>
+          <t>9786257645331</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı</t>
+          <t>İncir Ağacı</t>
         </is>
       </c>
       <c r="C1192" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" s="1" t="inlineStr">
         <is>
-          <t>9786257058797</t>
+          <t>9786257689977</t>
         </is>
       </c>
       <c r="B1193" s="1" t="inlineStr">
         <is>
-          <t>The Wonderful Wizard Of Oz</t>
+          <t>Demir Attım Yalnızlığa</t>
         </is>
       </c>
       <c r="C1193" s="1">
-        <v>192</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" s="1" t="inlineStr">
         <is>
-          <t>9786257058964</t>
+          <t>9786257645454</t>
         </is>
       </c>
       <c r="B1194" s="1" t="inlineStr">
         <is>
-          <t>The Importance of Being Earnest - A Trivial Comedy for Serious People</t>
+          <t>Orası Uzun Hikaye</t>
         </is>
       </c>
       <c r="C1194" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" s="1" t="inlineStr">
         <is>
-          <t>9786257941273</t>
+          <t>9786257907668</t>
         </is>
       </c>
       <c r="B1195" s="1" t="inlineStr">
         <is>
-          <t>Sunset Pass</t>
+          <t>Bir Seri Katilin Psikolojik Dünyası - Başlangıç</t>
         </is>
       </c>
       <c r="C1195" s="1">
-        <v>304</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" s="1" t="inlineStr">
         <is>
-          <t>9786257941952</t>
+          <t>9786257058667</t>
         </is>
       </c>
       <c r="B1196" s="1" t="inlineStr">
         <is>
-          <t>Little Lord Fauntleroy</t>
+          <t>Yüzakı</t>
         </is>
       </c>
       <c r="C1196" s="1">
-        <v>288</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" s="1" t="inlineStr">
         <is>
-          <t>9786257907521</t>
+          <t>9786257058797</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
-          <t>Demdeme</t>
+          <t>The Wonderful Wizard Of Oz</t>
         </is>
       </c>
       <c r="C1197" s="1">
-        <v>244</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" s="1" t="inlineStr">
         <is>
-          <t>9786257058674</t>
+          <t>9786257058964</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Ökçeler</t>
+          <t>The Importance of Being Earnest - A Trivial Comedy for Serious People</t>
         </is>
       </c>
       <c r="C1198" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" s="1" t="inlineStr">
         <is>
-          <t>9786257058803</t>
+          <t>9786257941273</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
-          <t>The White People</t>
+          <t>Sunset Pass</t>
         </is>
       </c>
       <c r="C1199" s="1">
-        <v>188</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" s="1" t="inlineStr">
         <is>
-          <t>9786257941242</t>
+          <t>9786257941952</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
-          <t>The Harwest of the Food</t>
+          <t>Little Lord Fauntleroy</t>
         </is>
       </c>
       <c r="C1200" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" s="1" t="inlineStr">
         <is>
-          <t>9786257941082</t>
+          <t>9786257907521</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
-          <t>The Yellow Wallpaper</t>
+          <t>Demdeme</t>
         </is>
       </c>
       <c r="C1201" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" s="1" t="inlineStr">
         <is>
-          <t>9786257941044</t>
+          <t>9786257058674</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C1202" s="1">
-        <v>188</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" s="1" t="inlineStr">
         <is>
-          <t>9786257941129</t>
+          <t>9786257058803</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
-          <t>The Sorrows of Young Werther</t>
+          <t>The White People</t>
         </is>
       </c>
       <c r="C1203" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" s="1" t="inlineStr">
         <is>
-          <t>9786257941259</t>
+          <t>9786257941242</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
-          <t>The Happy Prince and Other Tales</t>
+          <t>The Harwest of the Food</t>
         </is>
       </c>
       <c r="C1204" s="1">
-        <v>156</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" s="1" t="inlineStr">
         <is>
-          <t>9786257058902</t>
+          <t>9786257941082</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
-          <t>The Ladies Delight</t>
+          <t>The Yellow Wallpaper</t>
         </is>
       </c>
       <c r="C1205" s="1">
-        <v>176</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" s="1" t="inlineStr">
         <is>
-          <t>9786257941174</t>
+          <t>9786257941044</t>
         </is>
       </c>
       <c r="B1206" s="1" t="inlineStr">
         <is>
-          <t>The Sea-Gull</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C1206" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" s="1" t="inlineStr">
         <is>
-          <t>9786257941266</t>
+          <t>9786257941129</t>
         </is>
       </c>
       <c r="B1207" s="1" t="inlineStr">
         <is>
-          <t>The Guilty River</t>
+          <t>The Sorrows of Young Werther</t>
         </is>
       </c>
       <c r="C1207" s="1">
-        <v>300</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" s="1" t="inlineStr">
         <is>
-          <t>9786257941792</t>
+          <t>9786257941259</t>
         </is>
       </c>
       <c r="B1208" s="1" t="inlineStr">
         <is>
-          <t>Miss Mapp</t>
+          <t>The Happy Prince and Other Tales</t>
         </is>
       </c>
       <c r="C1208" s="1">
-        <v>360</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" s="1" t="inlineStr">
         <is>
-          <t>9786257941730</t>
+          <t>9786257058902</t>
         </is>
       </c>
       <c r="B1209" s="1" t="inlineStr">
         <is>
-          <t>The Dunwich Horror</t>
+          <t>The Ladies Delight</t>
         </is>
       </c>
       <c r="C1209" s="1">
-        <v>244</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" s="1" t="inlineStr">
         <is>
-          <t>9786257941785</t>
+          <t>9786257941174</t>
         </is>
       </c>
       <c r="B1210" s="1" t="inlineStr">
         <is>
-          <t>Memoirs of Fanny Hill</t>
+          <t>The Sea-Gull</t>
         </is>
       </c>
       <c r="C1210" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" s="1" t="inlineStr">
         <is>
-          <t>9786257941914</t>
+          <t>9786257941266</t>
         </is>
       </c>
       <c r="B1211" s="1" t="inlineStr">
         <is>
-          <t>Lucia's Progress</t>
+          <t>The Guilty River</t>
         </is>
       </c>
       <c r="C1211" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" s="1" t="inlineStr">
         <is>
-          <t>9786257058759</t>
+          <t>9786257941792</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
-          <t>Through the Looking-Glass</t>
+          <t>Miss Mapp</t>
         </is>
       </c>
       <c r="C1212" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" s="1" t="inlineStr">
         <is>
-          <t>9786257058872</t>
+          <t>9786257941730</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
-          <t>The Marvelous Land of Oz</t>
+          <t>The Dunwich Horror</t>
         </is>
       </c>
       <c r="C1213" s="1">
-        <v>304</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="1" t="inlineStr">
         <is>
-          <t>9786257941051</t>
+          <t>9786257941785</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
-          <t>Two Stories by Mark Twain</t>
+          <t>Memoirs of Fanny Hill</t>
         </is>
       </c>
       <c r="C1214" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="1" t="inlineStr">
         <is>
-          <t>9786257941853</t>
+          <t>9786257941914</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
-          <t>The Diary of a Nobody</t>
+          <t>Lucia's Progress</t>
         </is>
       </c>
       <c r="C1215" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" s="1" t="inlineStr">
         <is>
-          <t>9786257941921</t>
+          <t>9786257058759</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
-          <t>Lucia in London</t>
+          <t>Through the Looking-Glass</t>
         </is>
       </c>
       <c r="C1216" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" s="1" t="inlineStr">
         <is>
-          <t>9786257058773</t>
+          <t>9786257058872</t>
         </is>
       </c>
       <c r="B1217" s="1" t="inlineStr">
         <is>
-          <t>Theo: A Sprightly Love Story</t>
+          <t>The Marvelous Land of Oz</t>
         </is>
       </c>
       <c r="C1217" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" s="1" t="inlineStr">
         <is>
-          <t>9786257941211</t>
+          <t>9786257941051</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
-          <t>The Rime of the Ancient Mariner</t>
+          <t>Two Stories by Mark Twain</t>
         </is>
       </c>
       <c r="C1218" s="1">
-        <v>100</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="1" t="inlineStr">
         <is>
-          <t>9786257060028</t>
+          <t>9786257941853</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
-          <t>Last Leaves from Dunk Island</t>
+          <t>The Diary of a Nobody</t>
         </is>
       </c>
       <c r="C1219" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="1" t="inlineStr">
         <is>
-          <t>9786257941983</t>
+          <t>9786257941921</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
-          <t>Just So Stories</t>
+          <t>Lucia in London</t>
         </is>
       </c>
       <c r="C1220" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="1" t="inlineStr">
         <is>
-          <t>9786257941464</t>
+          <t>9786257058773</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
-          <t>Indian Summer</t>
+          <t>Theo: A Sprightly Love Story</t>
         </is>
       </c>
       <c r="C1221" s="1">
-        <v>424</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" s="1" t="inlineStr">
         <is>
-          <t>9786257941471</t>
+          <t>9786257941211</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
-          <t>Hunter Quatermain's Story</t>
+          <t>The Rime of the Ancient Mariner</t>
         </is>
       </c>
       <c r="C1222" s="1">
-        <v>192</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" s="1" t="inlineStr">
         <is>
-          <t>9786257941501</t>
+          <t>9786257060028</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>Last Leaves from Dunk Island</t>
         </is>
       </c>
       <c r="C1223" s="1">
-        <v>252</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" s="1" t="inlineStr">
         <is>
-          <t>9786257941518</t>
+          <t>9786257941983</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Just So Stories</t>
         </is>
       </c>
       <c r="C1224" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" s="1" t="inlineStr">
         <is>
-          <t>9786257941945</t>
+          <t>9786257941464</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
-          <t>Lost Face</t>
+          <t>Indian Summer</t>
         </is>
       </c>
       <c r="C1225" s="1">
-        <v>244</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" s="1" t="inlineStr">
         <is>
-          <t>9786257058889</t>
+          <t>9786257941471</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
-          <t>The Legend of Sleepy Hollow</t>
+          <t>Hunter Quatermain's Story</t>
         </is>
       </c>
       <c r="C1226" s="1">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" s="1" t="inlineStr">
         <is>
-          <t>9786257121781</t>
+          <t>9786257941501</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Hayatım</t>
+          <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C1227" s="1">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" s="1" t="inlineStr">
         <is>
-          <t>9786257121705</t>
+          <t>9786257941518</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
-          <t>Hira’ya Yolculuk</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C1228" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" s="1" t="inlineStr">
         <is>
-          <t>9786257121712</t>
+          <t>9786257941945</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
-          <t>İlköğretmen Okullarında Bir Zamanlar</t>
+          <t>Lost Face</t>
         </is>
       </c>
       <c r="C1229" s="1">
-        <v>484</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" s="1" t="inlineStr">
         <is>
-          <t>9786257645386</t>
+          <t>9786257058889</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>The Legend of Sleepy Hollow</t>
         </is>
       </c>
       <c r="C1230" s="1">
         <v>188</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" s="1" t="inlineStr">
         <is>
-          <t>9786257645263</t>
+          <t>9786257121781</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Ben ve Hayatım</t>
         </is>
       </c>
       <c r="C1231" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" s="1" t="inlineStr">
         <is>
-          <t>9786257689991</t>
+          <t>9786257121705</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Psikoloji ile Başarıyı Keşfet</t>
+          <t>Hira’ya Yolculuk</t>
         </is>
       </c>
       <c r="C1232" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" s="1" t="inlineStr">
         <is>
-          <t>9786257689922</t>
+          <t>9786257121712</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
-          <t>İşte Beklediğim Öğretmen</t>
+          <t>İlköğretmen Okullarında Bir Zamanlar</t>
         </is>
       </c>
       <c r="C1233" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" s="1" t="inlineStr">
         <is>
-          <t>9786257689939</t>
+          <t>9786257645386</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C1234" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" s="1" t="inlineStr">
         <is>
-          <t>9786257689649</t>
+          <t>9786257645263</t>
         </is>
       </c>
       <c r="B1235" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Anastasia</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C1235" s="1">
-        <v>352</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" s="1" t="inlineStr">
         <is>
-          <t>3990057923972</t>
+          <t>9786257689991</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
-          <t>The Institutes of Justinian</t>
+          <t>Pozitif Psikoloji ile Başarıyı Keşfet</t>
         </is>
       </c>
       <c r="C1236" s="1">
-        <v>344</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" s="1" t="inlineStr">
         <is>
-          <t>9786257907477</t>
+          <t>9786257689922</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
-          <t>Zoonomia; Or, The Laws Of Organic Life, Vol. 1</t>
+          <t>İşte Beklediğim Öğretmen</t>
         </is>
       </c>
       <c r="C1237" s="1">
-        <v>672</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" s="1" t="inlineStr">
         <is>
-          <t>9786257078450</t>
+          <t>9786257689939</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
-          <t>The Movements And Habits of Climbing Plants</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C1238" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" s="1" t="inlineStr">
         <is>
-          <t>9786257078351</t>
+          <t>9786257689649</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
-          <t>The Science and Philosophy of the Organism</t>
+          <t>Sevgili Anastasia</t>
         </is>
       </c>
       <c r="C1239" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" s="1" t="inlineStr">
         <is>
-          <t>9786257078306</t>
+          <t>3990057923972</t>
         </is>
       </c>
       <c r="B1240" s="1" t="inlineStr">
         <is>
-          <t>The Story Of Alchemy And The Beginnings Of Chemistry</t>
+          <t>The Institutes of Justinian</t>
         </is>
       </c>
       <c r="C1240" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" s="1" t="inlineStr">
         <is>
-          <t>9786257078467</t>
+          <t>9786257907477</t>
         </is>
       </c>
       <c r="B1241" s="1" t="inlineStr">
         <is>
-          <t>The Fat of the Land</t>
+          <t>Zoonomia; Or, The Laws Of Organic Life, Vol. 1</t>
         </is>
       </c>
       <c r="C1241" s="1">
-        <v>364</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" s="1" t="inlineStr">
         <is>
-          <t>9786257078405</t>
+          <t>9786257078450</t>
         </is>
       </c>
       <c r="B1242" s="1" t="inlineStr">
         <is>
-          <t>The Minds and Manners of Wild Animals</t>
+          <t>The Movements And Habits of Climbing Plants</t>
         </is>
       </c>
       <c r="C1242" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" s="1" t="inlineStr">
         <is>
-          <t>9786257078535</t>
+          <t>9786257078351</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
-          <t>The Elements of Agriculture</t>
+          <t>The Science and Philosophy of the Organism</t>
         </is>
       </c>
       <c r="C1243" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" s="1" t="inlineStr">
         <is>
-          <t>9786257078283</t>
+          <t>9786257078306</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
-          <t>The First Six Books of the Elements of Euclid</t>
+          <t>The Story Of Alchemy And The Beginnings Of Chemistry</t>
         </is>
       </c>
       <c r="C1244" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" s="1" t="inlineStr">
         <is>
-          <t>9786257078511</t>
+          <t>9786257078467</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
-          <t>The Descent Of Man And Selection In Relation To Sex 1</t>
+          <t>The Fat of the Land</t>
         </is>
       </c>
       <c r="C1245" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" s="1" t="inlineStr">
         <is>
-          <t>9786257078658</t>
+          <t>9786257078405</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
-          <t>Sweet Clover: Growing the Crop</t>
+          <t>The Minds and Manners of Wild Animals</t>
         </is>
       </c>
       <c r="C1246" s="1">
-        <v>244</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" s="1" t="inlineStr">
         <is>
-          <t>9786257078603</t>
+          <t>9786257078535</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
-          <t>The Care and Feeding of Children</t>
+          <t>The Elements of Agriculture</t>
         </is>
       </c>
       <c r="C1247" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" s="1" t="inlineStr">
         <is>
-          <t>9786257078610</t>
+          <t>9786257078283</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
-          <t>The Biology, Physiology and Sociology of Reproduction</t>
+          <t>The First Six Books of the Elements of Euclid</t>
         </is>
       </c>
       <c r="C1248" s="1">
-        <v>264</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" s="1" t="inlineStr">
         <is>
-          <t>9786257078825</t>
+          <t>9786257078511</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
-          <t>Pleasant Talk About Fruits, Flowers and Farming</t>
+          <t>The Descent Of Man And Selection In Relation To Sex 1</t>
         </is>
       </c>
       <c r="C1249" s="1">
-        <v>540</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" s="1" t="inlineStr">
         <is>
-          <t>9786257078689</t>
+          <t>9786257078658</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
-          <t>Social Life in the Insect World</t>
+          <t>Sweet Clover: Growing the Crop</t>
         </is>
       </c>
       <c r="C1250" s="1">
-        <v>396</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" s="1" t="inlineStr">
         <is>
-          <t>9786257078757</t>
+          <t>9786257078603</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
-          <t>Problems of Genetics</t>
+          <t>The Care and Feeding of Children</t>
         </is>
       </c>
       <c r="C1251" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" s="1" t="inlineStr">
         <is>
-          <t>9786257078887</t>
+          <t>9786257078610</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
-          <t>Our Italy</t>
+          <t>The Biology, Physiology and Sociology of Reproduction</t>
         </is>
       </c>
       <c r="C1252" s="1">
-        <v>304</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" s="1" t="inlineStr">
         <is>
-          <t>9786257078870</t>
+          <t>9786257078825</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
-          <t>Philosophy of Osteopathy</t>
+          <t>Pleasant Talk About Fruits, Flowers and Farming</t>
         </is>
       </c>
       <c r="C1253" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" s="1" t="inlineStr">
         <is>
-          <t>9786257078900</t>
+          <t>9786257078689</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
-          <t>Our Common Insects</t>
+          <t>Social Life in the Insect World</t>
         </is>
       </c>
       <c r="C1254" s="1">
         <v>396</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" s="1" t="inlineStr">
         <is>
-          <t>9786257078849</t>
+          <t>9786257078757</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
-          <t>Opticks: or, a Treatise of the Reflections, Refractions, Inflections and Colours of Light</t>
+          <t>Problems of Genetics</t>
         </is>
       </c>
       <c r="C1255" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" s="1" t="inlineStr">
         <is>
-          <t>9786257078931</t>
+          <t>9786257078887</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
-          <t>Notes on Agriculture in Cyprus and Its Products</t>
+          <t>Our Italy</t>
         </is>
       </c>
       <c r="C1256" s="1">
-        <v>320</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" s="1" t="inlineStr">
         <is>
-          <t>9786257078924</t>
+          <t>9786257078870</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
-          <t>Michael Faraday, Man Of Science</t>
+          <t>Philosophy of Osteopathy</t>
         </is>
       </c>
       <c r="C1257" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" s="1" t="inlineStr">
         <is>
-          <t>9786257907002</t>
+          <t>9786257078900</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
-          <t>Hygeia, a City of Health</t>
+          <t>Our Common Insects</t>
         </is>
       </c>
       <c r="C1258" s="1">
-        <v>232</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" s="1" t="inlineStr">
         <is>
-          <t>9786257078818</t>
+          <t>9786257078849</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
-          <t>Marvels of Pond-life: A Year's Microscopic Recreations</t>
+          <t>Opticks: or, a Treatise of the Reflections, Refractions, Inflections and Colours of Light</t>
         </is>
       </c>
       <c r="C1259" s="1">
-        <v>332</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" s="1" t="inlineStr">
         <is>
-          <t>9786257078955</t>
+          <t>9786257078931</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
-          <t>Life and Habit</t>
+          <t>Notes on Agriculture in Cyprus and Its Products</t>
         </is>
       </c>
       <c r="C1260" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" s="1" t="inlineStr">
         <is>
-          <t>9786257907071</t>
+          <t>9786257078924</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
-          <t>Histology of the Blood</t>
+          <t>Michael Faraday, Man Of Science</t>
         </is>
       </c>
       <c r="C1261" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" s="1" t="inlineStr">
         <is>
-          <t>9786257907118</t>
+          <t>9786257907002</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
-          <t>Flowers of the Farm</t>
+          <t>Hygeia, a City of Health</t>
         </is>
       </c>
       <c r="C1262" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" s="1" t="inlineStr">
         <is>
-          <t>9786257907088</t>
+          <t>9786257078818</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
-          <t>Elements of Agricultural Chemistry</t>
+          <t>Marvels of Pond-life: A Year's Microscopic Recreations</t>
         </is>
       </c>
       <c r="C1263" s="1">
-        <v>484</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" s="1" t="inlineStr">
         <is>
-          <t>9786257907262</t>
+          <t>9786257078955</t>
         </is>
       </c>
       <c r="B1264" s="1" t="inlineStr">
         <is>
-          <t>Electricity For The Farm</t>
+          <t>Life and Habit</t>
         </is>
       </c>
       <c r="C1264" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" s="1" t="inlineStr">
         <is>
-          <t>9786257923811</t>
+          <t>9786257907071</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
-          <t>Five Lectures on Blindness</t>
+          <t>Histology of the Blood</t>
         </is>
       </c>
       <c r="C1265" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" s="1" t="inlineStr">
         <is>
-          <t>9786257907101</t>
+          <t>9786257907118</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
-          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+          <t>Flowers of the Farm</t>
         </is>
       </c>
       <c r="C1266" s="1">
-        <v>376</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" s="1" t="inlineStr">
         <is>
-          <t>9786257907132</t>
+          <t>9786257907088</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
-          <t>Fat and Blood</t>
+          <t>Elements of Agricultural Chemistry</t>
         </is>
       </c>
       <c r="C1267" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" s="1" t="inlineStr">
         <is>
-          <t>9786257923804</t>
+          <t>9786257907262</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
-          <t>Education: How Old The New</t>
+          <t>Electricity For The Farm</t>
         </is>
       </c>
       <c r="C1268" s="1">
-        <v>396</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" s="1" t="inlineStr">
         <is>
-          <t>9786257923798</t>
+          <t>9786257923811</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
-          <t>Education et Sociologie</t>
+          <t>Five Lectures on Blindness</t>
         </is>
       </c>
       <c r="C1269" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" s="1" t="inlineStr">
         <is>
-          <t>9786257907385</t>
+          <t>9786257907101</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
-          <t>Domestic Animals</t>
+          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
         </is>
       </c>
       <c r="C1270" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" s="1" t="inlineStr">
         <is>
-          <t>9786257923828</t>
+          <t>9786257907132</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
-          <t>Educating by Story-Telling</t>
+          <t>Fat and Blood</t>
         </is>
       </c>
       <c r="C1271" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" s="1" t="inlineStr">
         <is>
-          <t>9786257907200</t>
+          <t>9786257923804</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
-          <t>Darwin and Modern Science</t>
+          <t>Education: How Old The New</t>
         </is>
       </c>
       <c r="C1272" s="1">
-        <v>852</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" s="1" t="inlineStr">
         <is>
-          <t>9786257907170</t>
+          <t>9786257923798</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
-          <t>Crops and Methods for Soil Improvement</t>
+          <t>Education et Sociologie</t>
         </is>
       </c>
       <c r="C1273" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" s="1" t="inlineStr">
         <is>
-          <t>9786257907439</t>
+          <t>9786257907385</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
-          <t>Diet and Health; With Key to the Calories</t>
+          <t>Domestic Animals</t>
         </is>
       </c>
       <c r="C1274" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" s="1" t="inlineStr">
         <is>
-          <t>9786257923835</t>
+          <t>9786257923828</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
-          <t>Craftsmanship in Teaching</t>
+          <t>Educating by Story-Telling</t>
         </is>
       </c>
       <c r="C1275" s="1">
-        <v>308</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" s="1" t="inlineStr">
         <is>
-          <t>9786257907217</t>
+          <t>9786257907200</t>
         </is>
       </c>
       <c r="B1276" s="1" t="inlineStr">
         <is>
-          <t>Catalogue of Economic Plants in the Collection of the U. S. Department of Agriculture</t>
+          <t>Darwin and Modern Science</t>
         </is>
       </c>
       <c r="C1276" s="1">
-        <v>264</v>
+        <v>852</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" s="1" t="inlineStr">
         <is>
-          <t>9786257923866</t>
+          <t>9786257907170</t>
         </is>
       </c>
       <c r="B1277" s="1" t="inlineStr">
         <is>
-          <t>Character Building</t>
+          <t>Crops and Methods for Soil Improvement</t>
         </is>
       </c>
       <c r="C1277" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" s="1" t="inlineStr">
         <is>
-          <t>9786257907248</t>
+          <t>9786257907439</t>
         </is>
       </c>
       <c r="B1278" s="1" t="inlineStr">
         <is>
-          <t>Cabbages and Cauliflowers: How to Grow Them</t>
+          <t>Diet and Health; With Key to the Calories</t>
         </is>
       </c>
       <c r="C1278" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" s="1" t="inlineStr">
         <is>
-          <t>9786257923842</t>
+          <t>9786257923835</t>
         </is>
       </c>
       <c r="B1279" s="1" t="inlineStr">
         <is>
-          <t>Classic French Course in English</t>
+          <t>Craftsmanship in Teaching</t>
         </is>
       </c>
       <c r="C1279" s="1">
-        <v>352</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" s="1" t="inlineStr">
         <is>
-          <t>9786257078245</t>
+          <t>9786257907217</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
-          <t>Bee Keeping</t>
+          <t>Catalogue of Economic Plants in the Collection of the U. S. Department of Agriculture</t>
         </is>
       </c>
       <c r="C1280" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" s="1" t="inlineStr">
         <is>
-          <t>9786257923859</t>
+          <t>9786257923866</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
-          <t>Aristotle and Ancient Educational Ideals</t>
+          <t>Character Building</t>
         </is>
       </c>
       <c r="C1281" s="1">
         <v>308</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" s="1" t="inlineStr">
         <is>
-          <t>9786257923873</t>
+          <t>9786257907248</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
-          <t>An Introduction To Psychology</t>
+          <t>Cabbages and Cauliflowers: How to Grow Them</t>
         </is>
       </c>
       <c r="C1282" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" s="1" t="inlineStr">
         <is>
-          <t>9786257078269</t>
+          <t>9786257923842</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
-          <t>Biology and Its Makers</t>
+          <t>Classic French Course in English</t>
         </is>
       </c>
       <c r="C1283" s="1">
-        <v>484</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" s="1" t="inlineStr">
         <is>
-          <t>9786257907996</t>
+          <t>9786257078245</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
-          <t>Selections From The Principles Of Philosophy</t>
+          <t>Bee Keeping</t>
         </is>
       </c>
       <c r="C1284" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" s="1" t="inlineStr">
         <is>
-          <t>9786257121002</t>
+          <t>9786257923859</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Aristotle and Ancient Educational Ideals</t>
         </is>
       </c>
       <c r="C1285" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" s="1" t="inlineStr">
         <is>
-          <t>9786257121019</t>
+          <t>9786257923873</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>An Introduction To Psychology</t>
         </is>
       </c>
       <c r="C1286" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" s="1" t="inlineStr">
         <is>
-          <t>9786257121026</t>
+          <t>9786257078269</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Biology and Its Makers</t>
         </is>
       </c>
       <c r="C1287" s="1">
-        <v>208</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" s="1" t="inlineStr">
         <is>
-          <t>9786257907972</t>
+          <t>9786257907996</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
-          <t>Kamyon (Seçme Öyküler)</t>
+          <t>Selections From The Principles Of Philosophy</t>
         </is>
       </c>
       <c r="C1288" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" s="1" t="inlineStr">
         <is>
-          <t>9786257121033</t>
+          <t>9786257121002</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C1289" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" s="1" t="inlineStr">
         <is>
-          <t>9786257121118</t>
+          <t>9786257121019</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Esrarengiz Katil</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C1290" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" s="1" t="inlineStr">
         <is>
-          <t>9786257078214</t>
+          <t>9786257121026</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
-          <t>A Start in Life: A Journey Across America - Fruit Farming in California</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C1291" s="1">
-        <v>244</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" s="1" t="inlineStr">
         <is>
-          <t>9786257609449</t>
+          <t>9786257907972</t>
         </is>
       </c>
       <c r="B1292" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Kamyon (Seçme Öyküler)</t>
         </is>
       </c>
       <c r="C1292" s="1">
-        <v>396</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" s="1" t="inlineStr">
         <is>
-          <t>9786257907934</t>
+          <t>9786257121033</t>
         </is>
       </c>
       <c r="B1293" s="1" t="inlineStr">
         <is>
-          <t>Claude Gueux</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C1293" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" s="1" t="inlineStr">
         <is>
-          <t>9786257907903</t>
+          <t>9786257121118</t>
         </is>
       </c>
       <c r="B1294" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali  Bütün Öyküleri  2</t>
+          <t>Sherlock Holmes - Esrarengiz Katil</t>
         </is>
       </c>
       <c r="C1294" s="1">
-        <v>396</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" s="1" t="inlineStr">
         <is>
-          <t>9786257060424</t>
+          <t>9786257078214</t>
         </is>
       </c>
       <c r="B1295" s="1" t="inlineStr">
         <is>
-          <t>When God Laughs and Other Stories</t>
+          <t>A Start in Life: A Journey Across America - Fruit Farming in California</t>
         </is>
       </c>
       <c r="C1295" s="1">
-        <v>352</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" s="1" t="inlineStr">
         <is>
-          <t>9786257060431</t>
+          <t>9786257609449</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
-          <t>War Of The Classes</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C1296" s="1">
-        <v>300</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" s="1" t="inlineStr">
         <is>
-          <t>9786257060448</t>
+          <t>9786257907934</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
-          <t>Tom Tiddler's Ground</t>
+          <t>Claude Gueux</t>
         </is>
       </c>
       <c r="C1297" s="1">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" s="1" t="inlineStr">
         <is>
-          <t>9786257060462</t>
+          <t>9786257907903</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
-          <t>Three Ghost Stories</t>
+          <t>Sabahattin Ali  Bütün Öyküleri  2</t>
         </is>
       </c>
       <c r="C1298" s="1">
-        <v>244</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" s="1" t="inlineStr">
         <is>
-          <t>9786257060486</t>
+          <t>9786257060424</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
-          <t>The Wreck of the Golden Mary</t>
+          <t>When God Laughs and Other Stories</t>
         </is>
       </c>
       <c r="C1299" s="1">
-        <v>188</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" s="1" t="inlineStr">
         <is>
-          <t>9786257060493</t>
+          <t>9786257060431</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
-          <t>The Valley of the Moon</t>
+          <t>War Of The Classes</t>
         </is>
       </c>
       <c r="C1300" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" s="1" t="inlineStr">
         <is>
-          <t>9786257060516</t>
+          <t>9786257060448</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
-          <t>The Turtles of Tasman</t>
+          <t>Tom Tiddler's Ground</t>
         </is>
       </c>
       <c r="C1301" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" s="1" t="inlineStr">
         <is>
-          <t>9786257060523</t>
+          <t>9786257060462</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
-          <t>The Strength of the Strong</t>
+          <t>Three Ghost Stories</t>
         </is>
       </c>
       <c r="C1302" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" s="1" t="inlineStr">
         <is>
-          <t>9786257060622</t>
+          <t>9786257060486</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
-          <t>The Red One</t>
+          <t>The Wreck of the Golden Mary</t>
         </is>
       </c>
       <c r="C1303" s="1">
-        <v>320</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" s="1" t="inlineStr">
         <is>
-          <t>9786257060639</t>
+          <t>9786257060493</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
-          <t>The Poems and Verses of Charles Dickens</t>
+          <t>The Valley of the Moon</t>
         </is>
       </c>
       <c r="C1304" s="1">
-        <v>208</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" s="1" t="inlineStr">
         <is>
-          <t>9786257937382</t>
+          <t>9786257060516</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
-          <t>The Pickwick Papers Vol 2</t>
+          <t>The Turtles of Tasman</t>
         </is>
       </c>
       <c r="C1305" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" s="1" t="inlineStr">
         <is>
-          <t>9786257937375</t>
+          <t>9786257060523</t>
         </is>
       </c>
       <c r="B1306" s="1" t="inlineStr">
         <is>
-          <t>The Pickwick Papers Vol 1</t>
+          <t>The Strength of the Strong</t>
         </is>
       </c>
       <c r="C1306" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" s="1" t="inlineStr">
         <is>
-          <t>9786257060653</t>
+          <t>9786257060622</t>
         </is>
       </c>
       <c r="B1307" s="1" t="inlineStr">
         <is>
-          <t>The Perils of Certain English Prisoners</t>
+          <t>The Red One</t>
         </is>
       </c>
       <c r="C1307" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" s="1" t="inlineStr">
         <is>
-          <t>9786257060707</t>
+          <t>9786257060639</t>
         </is>
       </c>
       <c r="B1308" s="1" t="inlineStr">
         <is>
-          <t>The Old Curiosity Shop</t>
+          <t>The Poems and Verses of Charles Dickens</t>
         </is>
       </c>
       <c r="C1308" s="1">
-        <v>740</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" s="1" t="inlineStr">
         <is>
-          <t>9786257060585</t>
+          <t>9786257937382</t>
         </is>
       </c>
       <c r="B1309" s="1" t="inlineStr">
         <is>
-          <t>The Night - Born</t>
+          <t>The Pickwick Papers Vol 2</t>
         </is>
       </c>
       <c r="C1309" s="1">
-        <v>376</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" s="1" t="inlineStr">
         <is>
-          <t>9786257060660</t>
+          <t>9786257937375</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
-          <t>The Mutiny of the Elsinore</t>
+          <t>The Pickwick Papers Vol 1</t>
         </is>
       </c>
       <c r="C1310" s="1">
-        <v>484</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" s="1" t="inlineStr">
         <is>
-          <t>9786257060554</t>
+          <t>9786257060653</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
-          <t>The Little Lady of the Big House</t>
+          <t>The Perils of Certain English Prisoners</t>
         </is>
       </c>
       <c r="C1311" s="1">
-        <v>432</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" s="1" t="inlineStr">
         <is>
-          <t>9786257937412</t>
+          <t>9786257060707</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
-          <t>The Life And Adventures of Nicholas Nickleby Vol 2</t>
+          <t>The Old Curiosity Shop</t>
         </is>
       </c>
       <c r="C1312" s="1">
-        <v>400</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" s="1" t="inlineStr">
         <is>
-          <t>9786257937351</t>
+          <t>9786257060585</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
-          <t>The Life And Adventures of Nicholas Nickleby Vol 1</t>
+          <t>The Night - Born</t>
         </is>
       </c>
       <c r="C1313" s="1">
-        <v>400</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" s="1" t="inlineStr">
         <is>
-          <t>9786257060530</t>
+          <t>9786257060660</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
-          <t>The Lamplighter</t>
+          <t>The Mutiny of the Elsinore</t>
         </is>
       </c>
       <c r="C1314" s="1">
-        <v>176</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" s="1" t="inlineStr">
         <is>
-          <t>9786257060769</t>
+          <t>9786257060554</t>
         </is>
       </c>
       <c r="B1315" s="1" t="inlineStr">
         <is>
-          <t>The Jacket</t>
+          <t>The Little Lady of the Big House</t>
         </is>
       </c>
       <c r="C1315" s="1">
         <v>432</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" s="1" t="inlineStr">
         <is>
-          <t>9786257060592</t>
+          <t>9786257937412</t>
         </is>
       </c>
       <c r="B1316" s="1" t="inlineStr">
         <is>
-          <t>The God of His Fathers</t>
+          <t>The Life And Adventures of Nicholas Nickleby Vol 2</t>
         </is>
       </c>
       <c r="C1316" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" s="1" t="inlineStr">
         <is>
-          <t>9786257060714</t>
+          <t>9786257937351</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
-          <t>The Cruise Of The Snark</t>
+          <t>The Life And Adventures of Nicholas Nickleby Vol 1</t>
         </is>
       </c>
       <c r="C1317" s="1">
-        <v>352</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" s="1" t="inlineStr">
         <is>
-          <t>9786257060745</t>
+          <t>9786257060530</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
-          <t>The Cruise Of The Dazzler</t>
+          <t>The Lamplighter</t>
         </is>
       </c>
       <c r="C1318" s="1">
-        <v>288</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" s="1" t="inlineStr">
         <is>
-          <t>9786257060813</t>
+          <t>9786257060769</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
-          <t>Sunday Under Three Heads</t>
+          <t>The Jacket</t>
         </is>
       </c>
       <c r="C1319" s="1">
-        <v>188</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" s="1" t="inlineStr">
         <is>
-          <t>9786257060776</t>
+          <t>9786257060592</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
-          <t>Somebody's Luggage</t>
+          <t>The God of His Fathers</t>
         </is>
       </c>
       <c r="C1320" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" s="1" t="inlineStr">
         <is>
-          <t>9786257060738</t>
+          <t>9786257060714</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
-          <t>Smoke Bellew</t>
+          <t>The Cruise Of The Snark</t>
         </is>
       </c>
       <c r="C1321" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" s="1" t="inlineStr">
         <is>
-          <t>9786257060844</t>
+          <t>9786257060745</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
-          <t>Sketches of Young Gentlemen</t>
+          <t>The Cruise Of The Dazzler</t>
         </is>
       </c>
       <c r="C1322" s="1">
-        <v>208</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" s="1" t="inlineStr">
         <is>
-          <t>9786257060820</t>
+          <t>9786257060813</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
-          <t>Scorn of Women</t>
+          <t>Sunday Under Three Heads</t>
         </is>
       </c>
       <c r="C1323" s="1">
-        <v>352</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" s="1" t="inlineStr">
         <is>
-          <t>9786257060752</t>
+          <t>9786257060776</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
-          <t>Revolution and Other Stories</t>
+          <t>Somebody's Luggage</t>
         </is>
       </c>
       <c r="C1324" s="1">
-        <v>344</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" s="1" t="inlineStr">
         <is>
-          <t>9786257060479</t>
+          <t>9786257060738</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Smoke Bellew</t>
         </is>
       </c>
       <c r="C1325" s="1">
-        <v>360</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" s="1" t="inlineStr">
         <is>
-          <t>9786257060851</t>
+          <t>9786257060844</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
-          <t>Rambles in Dickens Land</t>
+          <t>Sketches of Young Gentlemen</t>
         </is>
       </c>
       <c r="C1326" s="1">
-        <v>352</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" s="1" t="inlineStr">
         <is>
-          <t>9786257060868</t>
+          <t>9786257060820</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
-          <t>Our Mutual Friend Vol 2</t>
+          <t>Scorn of Women</t>
         </is>
       </c>
       <c r="C1327" s="1">
-        <v>400</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" s="1" t="inlineStr">
         <is>
-          <t>9786257937368</t>
+          <t>9786257060752</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
-          <t>Our Mutual Friend Vol 1</t>
+          <t>Revolution and Other Stories</t>
         </is>
       </c>
       <c r="C1328" s="1">
-        <v>400</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" s="1" t="inlineStr">
         <is>
-          <t>9786257060929</t>
+          <t>9786257060479</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Lirriper's Legacy</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="C1329" s="1">
-        <v>208</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" s="1" t="inlineStr">
         <is>
-          <t>9786257060950</t>
+          <t>9786257060851</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
-          <t>Miscellaneous Papers</t>
+          <t>Rambles in Dickens Land</t>
         </is>
       </c>
       <c r="C1330" s="1">
-        <v>244</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" s="1" t="inlineStr">
         <is>
-          <t>9786257937344</t>
+          <t>9786257060868</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
-          <t>Little Dorrit Vol 2</t>
+          <t>Our Mutual Friend Vol 2</t>
         </is>
       </c>
       <c r="C1331" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" s="1" t="inlineStr">
         <is>
-          <t>9786257937337</t>
+          <t>9786257937368</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
-          <t>Little Dorrit Vol 1</t>
+          <t>Our Mutual Friend Vol 1</t>
         </is>
       </c>
       <c r="C1332" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" s="1" t="inlineStr">
         <is>
-          <t>9786257937016</t>
+          <t>9786257060929</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
-          <t>Holiday Romance</t>
+          <t>Mrs. Lirriper's Legacy</t>
         </is>
       </c>
       <c r="C1333" s="1">
-        <v>188</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" s="1" t="inlineStr">
         <is>
-          <t>9786257937047</t>
+          <t>9786257060950</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
-          <t>Hard Times</t>
+          <t>Miscellaneous Papers</t>
         </is>
       </c>
       <c r="C1334" s="1">
-        <v>424</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" s="1" t="inlineStr">
         <is>
-          <t>9786257937023</t>
+          <t>9786257937344</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
-          <t>Going Into Society</t>
+          <t>Little Dorrit Vol 2</t>
         </is>
       </c>
       <c r="C1335" s="1">
-        <v>120</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" s="1" t="inlineStr">
         <is>
-          <t>9786257937061</t>
+          <t>9786257937337</t>
         </is>
       </c>
       <c r="B1336" s="1" t="inlineStr">
         <is>
-          <t>George Silverman's Explanation</t>
+          <t>Little Dorrit Vol 1</t>
         </is>
       </c>
       <c r="C1336" s="1">
-        <v>188</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" s="1" t="inlineStr">
         <is>
-          <t>9786257937108</t>
+          <t>9786257937016</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
-          <t>Dickens Stories About Children Every Child Can Read</t>
+          <t>Holiday Romance</t>
         </is>
       </c>
       <c r="C1337" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" s="1" t="inlineStr">
         <is>
-          <t>9786257060912</t>
+          <t>9786257937047</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
-          <t>No Thoroughfare</t>
+          <t>Hard Times</t>
         </is>
       </c>
       <c r="C1338" s="1">
-        <v>288</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" s="1" t="inlineStr">
         <is>
-          <t>9786257907675</t>
+          <t>9786257937023</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
-          <t>Dağ Gülleri</t>
+          <t>Going Into Society</t>
         </is>
       </c>
       <c r="C1339" s="1">
-        <v>304</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" s="1" t="inlineStr">
         <is>
-          <t>9786257907750</t>
+          <t>9786257937061</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
-          <t>Enosis Hedefinden Avrupa Birliği’ne Kıbrıs’ta Rum Milliyetçiliğinin Evrimi Üzerine Bir İnceleme</t>
+          <t>George Silverman's Explanation</t>
         </is>
       </c>
       <c r="C1340" s="1">
-        <v>376</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" s="1" t="inlineStr">
         <is>
-          <t>9786257907774</t>
+          <t>9786257937108</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Toptancı Hallerinin İşleyişi ve Belediyelerin Rolü - Perakende Sektörünün Etkileri Ve Tekelcilik Faaliyetleri</t>
+          <t>Dickens Stories About Children Every Child Can Read</t>
         </is>
       </c>
       <c r="C1341" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" s="1" t="inlineStr">
         <is>
-          <t>9786257068611</t>
+          <t>9786257060912</t>
         </is>
       </c>
       <c r="B1342" s="1" t="inlineStr">
         <is>
-          <t>Jude the Obscure</t>
+          <t>No Thoroughfare</t>
         </is>
       </c>
       <c r="C1342" s="1">
-        <v>520</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" s="1" t="inlineStr">
         <is>
-          <t>9786257068642</t>
+          <t>9786257907675</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Dağ Gülleri</t>
         </is>
       </c>
       <c r="C1343" s="1">
-        <v>400</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" s="1" t="inlineStr">
         <is>
-          <t>9786257068635</t>
+          <t>9786257907750</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
-          <t>For The Term Of His Natural Life</t>
+          <t>Enosis Hedefinden Avrupa Birliği’ne Kıbrıs’ta Rum Milliyetçiliğinin Evrimi Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C1344" s="1">
-        <v>450</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" s="1" t="inlineStr">
         <is>
-          <t>9786257068628</t>
+          <t>9786257907774</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
-          <t>Five Months at Anzac</t>
+          <t>Türkiye’de Toptancı Hallerinin İşleyişi ve Belediyelerin Rolü - Perakende Sektörünün Etkileri Ve Tekelcilik Faaliyetleri</t>
         </is>
       </c>
       <c r="C1345" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" s="1" t="inlineStr">
         <is>
-          <t>9786257058728</t>
+          <t>9786257068611</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Jude the Obscure</t>
         </is>
       </c>
       <c r="C1346" s="1">
-        <v>244</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" s="1" t="inlineStr">
         <is>
-          <t>9786257058735</t>
+          <t>9786257068642</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
-          <t>Totem and Taboo</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C1347" s="1">
-        <v>244</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" s="1" t="inlineStr">
         <is>
-          <t>9786257058780</t>
+          <t>9786257068635</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
-          <t>The Young Lion Hunter</t>
+          <t>For The Term Of His Natural Life</t>
         </is>
       </c>
       <c r="C1348" s="1">
-        <v>288</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" s="1" t="inlineStr">
         <is>
-          <t>9786257058827</t>
+          <t>9786257068628</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
-          <t>The War of the Worlds</t>
+          <t>Five Months at Anzac</t>
         </is>
       </c>
       <c r="C1349" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" s="1" t="inlineStr">
         <is>
-          <t>9786257941068</t>
+          <t>9786257058728</t>
         </is>
       </c>
       <c r="B1350" s="1" t="inlineStr">
         <is>
-          <t>The Voyage Out</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C1350" s="1">
-        <v>320</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" s="1" t="inlineStr">
         <is>
-          <t>9786257941112</t>
+          <t>9786257058735</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
-          <t>The Stoneware Monkey</t>
+          <t>Totem and Taboo</t>
         </is>
       </c>
       <c r="C1351" s="1">
-        <v>304</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" s="1" t="inlineStr">
         <is>
-          <t>9786257941136</t>
+          <t>9786257058780</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
-          <t>The Son of the Wolf</t>
+          <t>The Young Lion Hunter</t>
         </is>
       </c>
       <c r="C1352" s="1">
-        <v>276</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" s="1" t="inlineStr">
         <is>
-          <t>9786257941143</t>
+          <t>9786257058827</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
-          <t>The Singing Bone</t>
+          <t>The War of the Worlds</t>
         </is>
       </c>
       <c r="C1353" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" s="1" t="inlineStr">
         <is>
-          <t>9786257058834</t>
+          <t>9786257941068</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
-          <t>The Professor's House</t>
+          <t>The Voyage Out</t>
         </is>
       </c>
       <c r="C1354" s="1">
-        <v>248</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" s="1" t="inlineStr">
         <is>
-          <t>9786257058940</t>
+          <t>9786257941112</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
-          <t>The Innocence of Father Brown</t>
+          <t>The Stoneware Monkey</t>
         </is>
       </c>
       <c r="C1355" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" s="1" t="inlineStr">
         <is>
-          <t>9786257058957</t>
+          <t>9786257941136</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
-          <t>The Incredulity of Father Brown</t>
+          <t>The Son of the Wolf</t>
         </is>
       </c>
       <c r="C1356" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" s="1" t="inlineStr">
         <is>
-          <t>9786257941006</t>
+          <t>9786257941143</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
-          <t>The Hound of the Baskervilles</t>
+          <t>The Singing Bone</t>
         </is>
       </c>
       <c r="C1357" s="1">
-        <v>248</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" s="1" t="inlineStr">
         <is>
-          <t>9786257941013</t>
+          <t>9786257058834</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Hotel: A Mystery of Modern Venice</t>
+          <t>The Professor's House</t>
         </is>
       </c>
       <c r="C1358" s="1">
         <v>248</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" s="1" t="inlineStr">
         <is>
-          <t>9786257941884</t>
+          <t>9786257058940</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
-          <t>The Byzantine Achievement: An Historical Perspective CE 330 - 1453</t>
+          <t>The Innocence of Father Brown</t>
         </is>
       </c>
       <c r="C1359" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" s="1" t="inlineStr">
         <is>
-          <t>9786257941693</t>
+          <t>9786257058957</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
-          <t>Tales of Unrest</t>
+          <t>The Incredulity of Father Brown</t>
         </is>
       </c>
       <c r="C1360" s="1">
-        <v>304</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" s="1" t="inlineStr">
         <is>
-          <t>9786257941020</t>
+          <t>9786257941006</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
-          <t>Tales of Space and Time</t>
+          <t>The Hound of the Baskervilles</t>
         </is>
       </c>
       <c r="C1361" s="1">
-        <v>344</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" s="1" t="inlineStr">
         <is>
-          <t>9786257941815</t>
+          <t>9786257941013</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
-          <t>Tales and Fantasies</t>
+          <t>The Haunted Hotel: A Mystery of Modern Venice</t>
         </is>
       </c>
       <c r="C1362" s="1">
-        <v>208</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" s="1" t="inlineStr">
         <is>
-          <t>9786257941679</t>
+          <t>9786257941884</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
-          <t>Şems İle Sohbet</t>
+          <t>The Byzantine Achievement: An Historical Perspective CE 330 - 1453</t>
         </is>
       </c>
       <c r="C1363" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" s="1" t="inlineStr">
         <is>
-          <t>9786257941297</t>
+          <t>9786257941693</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
-          <t>South Sea Tales</t>
+          <t>Tales of Unrest</t>
         </is>
       </c>
       <c r="C1364" s="1">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" s="1" t="inlineStr">
         <is>
-          <t>9786257941310</t>
+          <t>9786257941020</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
-          <t>She: A History of Adventure</t>
+          <t>Tales of Space and Time</t>
         </is>
       </c>
       <c r="C1365" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" s="1" t="inlineStr">
         <is>
-          <t>9786257941341</t>
+          <t>9786257941815</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Tales and Fantasies</t>
         </is>
       </c>
       <c r="C1366" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" s="1" t="inlineStr">
         <is>
-          <t>9786257941365</t>
+          <t>9786257941679</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
-          <t>Rodeo</t>
+          <t>Şems İle Sohbet</t>
         </is>
       </c>
       <c r="C1367" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" s="1" t="inlineStr">
         <is>
-          <t>9786257058933</t>
+          <t>9786257941297</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
-          <t>The Invisible Man</t>
+          <t>South Sea Tales</t>
         </is>
       </c>
       <c r="C1368" s="1">
-        <v>208</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" s="1" t="inlineStr">
         <is>
-          <t>9786257941624</t>
+          <t>9786257941310</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
-          <t>Robbers' Roost</t>
+          <t>She: A History of Adventure</t>
         </is>
       </c>
       <c r="C1369" s="1">
-        <v>304</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" s="1" t="inlineStr">
         <is>
-          <t>9786257941396</t>
+          <t>9786257941341</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C1370" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" s="1" t="inlineStr">
         <is>
-          <t>9786257941402</t>
+          <t>9786257941365</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
-          <t>Paying Guests</t>
+          <t>Rodeo</t>
         </is>
       </c>
       <c r="C1371" s="1">
-        <v>304</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" s="1" t="inlineStr">
         <is>
-          <t>9786257941419</t>
+          <t>9786257058933</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
-          <t>Pacific Tales</t>
+          <t>The Invisible Man</t>
         </is>
       </c>
       <c r="C1372" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" s="1" t="inlineStr">
         <is>
-          <t>9786257941433</t>
+          <t>9786257941624</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
-          <t>Orthodoxy</t>
+          <t>Robbers' Roost</t>
         </is>
       </c>
       <c r="C1373" s="1">
-        <v>232</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" s="1" t="inlineStr">
         <is>
-          <t>9786257941631</t>
+          <t>9786257941396</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
-          <t>Northanger Abbey</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C1374" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" s="1" t="inlineStr">
         <is>
-          <t>9786257941662</t>
+          <t>9786257941402</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
-          <t>Mr. Pottermack's Oversight</t>
+          <t>Paying Guests</t>
         </is>
       </c>
       <c r="C1375" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" s="1" t="inlineStr">
         <is>
-          <t>9786257941808</t>
+          <t>9786257941419</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
-          <t>Mr. Polton Explains</t>
+          <t>Pacific Tales</t>
         </is>
       </c>
       <c r="C1376" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" s="1" t="inlineStr">
         <is>
-          <t>9786257060011</t>
+          <t>9786257941433</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
-          <t>First and Last Things</t>
+          <t>Orthodoxy</t>
         </is>
       </c>
       <c r="C1377" s="1">
-        <v>308</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" s="1" t="inlineStr">
         <is>
-          <t>9786257941648</t>
+          <t>9786257941631</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
-          <t>My Tropic Isle</t>
+          <t>Northanger Abbey</t>
         </is>
       </c>
       <c r="C1378" s="1">
-        <v>252</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" s="1" t="inlineStr">
         <is>
-          <t>9786257645546</t>
+          <t>9786257941662</t>
         </is>
       </c>
       <c r="B1379" s="1" t="inlineStr">
         <is>
-          <t>Varis</t>
+          <t>Mr. Pottermack's Oversight</t>
         </is>
       </c>
       <c r="C1379" s="1">
-        <v>440</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" s="1" t="inlineStr">
         <is>
-          <t>9786257609098</t>
+          <t>9786257941808</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
-          <t>İnsan Dediğin Bir Ömürlük</t>
+          <t>Mr. Polton Explains</t>
         </is>
       </c>
       <c r="C1380" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" s="1" t="inlineStr">
         <is>
-          <t>9786257609104</t>
+          <t>9786257060011</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Mektupları</t>
+          <t>First and Last Things</t>
         </is>
       </c>
       <c r="C1381" s="1">
-        <v>452</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" s="1" t="inlineStr">
         <is>
-          <t>9786257609142</t>
+          <t>9786257941648</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Serüveni</t>
+          <t>My Tropic Isle</t>
         </is>
       </c>
       <c r="C1382" s="1">
-        <v>304</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" s="1" t="inlineStr">
         <is>
-          <t>9786257609159</t>
+          <t>9786257645546</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
-          <t>Ölüden Notlar</t>
+          <t>Varis</t>
         </is>
       </c>
       <c r="C1383" s="1">
-        <v>288</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" s="1" t="inlineStr">
         <is>
-          <t>9786257645188</t>
+          <t>9786257609098</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
-          <t>The Tragedy of King Lear</t>
+          <t>İnsan Dediğin Bir Ömürlük</t>
         </is>
       </c>
       <c r="C1384" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" s="1" t="inlineStr">
         <is>
-          <t>9786257645249</t>
+          <t>9786257609104</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
-          <t>Julius Caesar</t>
+          <t>İstanbul Mektupları</t>
         </is>
       </c>
       <c r="C1385" s="1">
-        <v>300</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" s="1" t="inlineStr">
         <is>
-          <t>9786257645225</t>
+          <t>9786257609142</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
-          <t>Much Ado About Nothing</t>
+          <t>Türk’ün Serüveni</t>
         </is>
       </c>
       <c r="C1386" s="1">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" s="1" t="inlineStr">
         <is>
-          <t>9786257645492</t>
+          <t>9786257609159</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Ölüden Notlar</t>
         </is>
       </c>
       <c r="C1387" s="1">
-        <v>232</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" s="1" t="inlineStr">
         <is>
-          <t>9786257645409</t>
+          <t>9786257645188</t>
         </is>
       </c>
       <c r="B1388" s="1" t="inlineStr">
         <is>
-          <t>The Gambler</t>
+          <t>The Tragedy of King Lear</t>
         </is>
       </c>
       <c r="C1388" s="1">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" s="1" t="inlineStr">
         <is>
-          <t>9786257645430</t>
+          <t>9786257645249</t>
         </is>
       </c>
       <c r="B1389" s="1" t="inlineStr">
         <is>
-          <t>Poor Folk</t>
+          <t>Julius Caesar</t>
         </is>
       </c>
       <c r="C1389" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" s="1" t="inlineStr">
         <is>
-          <t>9786257645201</t>
+          <t>9786257645225</t>
         </is>
       </c>
       <c r="B1390" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare's Sonnets</t>
+          <t>Much Ado About Nothing</t>
         </is>
       </c>
       <c r="C1390" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" s="1" t="inlineStr">
         <is>
-          <t>9786257645164</t>
+          <t>9786257645492</t>
         </is>
       </c>
       <c r="B1391" s="1" t="inlineStr">
         <is>
-          <t>Romeo and Juliet</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C1391" s="1">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" s="1" t="inlineStr">
         <is>
-          <t>9786257645195</t>
+          <t>9786257645409</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
-          <t>The Merchant of Venice</t>
+          <t>The Gambler</t>
         </is>
       </c>
       <c r="C1392" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" s="1" t="inlineStr">
         <is>
-          <t>9786257645171</t>
+          <t>9786257645430</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
-          <t>Twelfth Night; Or, What You Will</t>
+          <t>Poor Folk</t>
         </is>
       </c>
       <c r="C1393" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" s="1" t="inlineStr">
         <is>
-          <t>9786257645157</t>
+          <t>9786257645201</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
-          <t>The Tempest</t>
+          <t>Shakespeare's Sonnets</t>
         </is>
       </c>
       <c r="C1394" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" s="1" t="inlineStr">
         <is>
-          <t>9786257645140</t>
+          <t>9786257645164</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Romeo and Juliet</t>
         </is>
       </c>
       <c r="C1395" s="1">
-        <v>264</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" s="1" t="inlineStr">
         <is>
-          <t>9786257645393</t>
+          <t>9786257645195</t>
         </is>
       </c>
       <c r="B1396" s="1" t="inlineStr">
         <is>
-          <t>The Grand Inquisitor</t>
+          <t>The Merchant of Venice</t>
         </is>
       </c>
       <c r="C1396" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" s="1" t="inlineStr">
         <is>
-          <t>9786257645256</t>
+          <t>9786257645171</t>
         </is>
       </c>
       <c r="B1397" s="1" t="inlineStr">
         <is>
-          <t>A Midsummer Night's Dream</t>
+          <t>Twelfth Night; Or, What You Will</t>
         </is>
       </c>
       <c r="C1397" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" s="1" t="inlineStr">
         <is>
-          <t>9786257645232</t>
+          <t>9786257645157</t>
         </is>
       </c>
       <c r="B1398" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>The Tempest</t>
         </is>
       </c>
       <c r="C1398" s="1">
-        <v>232</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" s="1" t="inlineStr">
         <is>
-          <t>9786257645218</t>
+          <t>9786257645140</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
-          <t>Othello, the Moor of Venice</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C1399" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" s="1" t="inlineStr">
         <is>
-          <t>9786257121361</t>
+          <t>9786257645393</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Markalaşma Serüveni</t>
+          <t>The Grand Inquisitor</t>
         </is>
       </c>
       <c r="C1400" s="1">
-        <v>348</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" s="1" t="inlineStr">
         <is>
-          <t>9786257121286</t>
+          <t>9786257645256</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
-          <t>Şeftali Kokusu</t>
+          <t>A Midsummer Night's Dream</t>
         </is>
       </c>
       <c r="C1401" s="1">
-        <v>344</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" s="1" t="inlineStr">
         <is>
-          <t>9786257121293</t>
+          <t>9786257645232</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
-          <t>On Yaş Gözünden Hayat</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C1402" s="1">
-        <v>408</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" s="1" t="inlineStr">
         <is>
-          <t>9786257121217</t>
+          <t>9786257645218</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
-          <t>Korona ile Mücadele</t>
+          <t>Othello, the Moor of Venice</t>
         </is>
       </c>
       <c r="C1403" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" s="1" t="inlineStr">
         <is>
-          <t>9786257121385</t>
+          <t>9786257121361</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Varlıklar Açısından Baskil</t>
+          <t>İstanbul’un Markalaşma Serüveni</t>
         </is>
       </c>
       <c r="C1404" s="1">
-        <v>264</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" s="1" t="inlineStr">
         <is>
-          <t>9786257078122</t>
+          <t>9786257121286</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
-          <t>A Course of Mechanical Magnetical Optical Hydrostatical and Pneumatical Experiments</t>
+          <t>Şeftali Kokusu</t>
         </is>
       </c>
       <c r="C1405" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" s="1" t="inlineStr">
         <is>
-          <t>9786257078115</t>
+          <t>9786257121293</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
-          <t>A Certain Dr Thorndyke</t>
+          <t>On Yaş Gözünden Hayat</t>
         </is>
       </c>
       <c r="C1406" s="1">
-        <v>364</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" s="1" t="inlineStr">
         <is>
-          <t>9786257078108</t>
+          <t>9786257121217</t>
         </is>
       </c>
       <c r="B1407" s="1" t="inlineStr">
         <is>
-          <t>A Bid for Fortune or Dr. Nikola's Vendetta</t>
+          <t>Korona ile Mücadele</t>
         </is>
       </c>
       <c r="C1407" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" s="1" t="inlineStr">
         <is>
-          <t>9786257923699</t>
+          <t>9786257121385</t>
         </is>
       </c>
       <c r="B1408" s="1" t="inlineStr">
         <is>
-          <t>The Fall of Ulysses</t>
+          <t>Tarihi ve Kültürel Varlıklar Açısından Baskil</t>
         </is>
       </c>
       <c r="C1408" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" s="1" t="inlineStr">
         <is>
-          <t>9786257907620</t>
+          <t>9786257078122</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Fısıltılar</t>
+          <t>A Course of Mechanical Magnetical Optical Hydrostatical and Pneumatical Experiments</t>
         </is>
       </c>
       <c r="C1409" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" s="1" t="inlineStr">
         <is>
-          <t>9786257907729</t>
+          <t>9786257078115</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
-          <t>Gitti Kahve Gözlerini de Alıp</t>
+          <t>A Certain Dr Thorndyke</t>
         </is>
       </c>
       <c r="C1410" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" s="1" t="inlineStr">
         <is>
-          <t>9786257937955</t>
+          <t>9786257078108</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
-          <t>Wuthering Heights</t>
+          <t>A Bid for Fortune or Dr. Nikola's Vendetta</t>
         </is>
       </c>
       <c r="C1411" s="1">
-        <v>424</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" s="1" t="inlineStr">
         <is>
-          <t>9786257937962</t>
+          <t>9786257923699</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
-          <t>Wilderness Trek</t>
+          <t>The Fall of Ulysses</t>
         </is>
       </c>
       <c r="C1412" s="1">
-        <v>484</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" s="1" t="inlineStr">
         <is>
-          <t>9786257937979</t>
+          <t>9786257907620</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
-          <t>Why Crime Does Not Pay</t>
+          <t>Yüreğimdeki Fısıltılar</t>
         </is>
       </c>
       <c r="C1413" s="1">
-        <v>344</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" s="1" t="inlineStr">
         <is>
-          <t>9786257937986</t>
+          <t>9786257907729</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
-          <t>When Wilderness was King</t>
+          <t>Gitti Kahve Gözlerini de Alıp</t>
         </is>
       </c>
       <c r="C1414" s="1">
-        <v>420</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" s="1" t="inlineStr">
         <is>
-          <t>9786257068031</t>
+          <t>9786257937955</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
-          <t>When Rogues Fall Out</t>
+          <t>Wuthering Heights</t>
         </is>
       </c>
       <c r="C1415" s="1">
-        <v>376</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" s="1" t="inlineStr">
         <is>
-          <t>9786257937900</t>
+          <t>9786257937962</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
-          <t>Washington Square</t>
+          <t>Wilderness Trek</t>
         </is>
       </c>
       <c r="C1416" s="1">
-        <v>360</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" s="1" t="inlineStr">
         <is>
-          <t>9786257937993</t>
+          <t>9786257937979</t>
         </is>
       </c>
       <c r="B1417" s="1" t="inlineStr">
         <is>
-          <t>Villette</t>
+          <t>Why Crime Does Not Pay</t>
         </is>
       </c>
       <c r="C1417" s="1">
-        <v>484</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" s="1" t="inlineStr">
         <is>
-          <t>9786257068000</t>
+          <t>9786257937986</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
-          <t>Vein of Iron</t>
+          <t>When Wilderness was King</t>
         </is>
       </c>
       <c r="C1418" s="1">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" s="1" t="inlineStr">
         <is>
-          <t>9786257068017</t>
+          <t>9786257068031</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
-          <t>Under the Tonto Rim</t>
+          <t>When Rogues Fall Out</t>
         </is>
       </c>
       <c r="C1419" s="1">
-        <v>416</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" s="1" t="inlineStr">
         <is>
-          <t>9786257068055</t>
+          <t>9786257937900</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
-          <t>Uncle Tom’s Cabin</t>
+          <t>Washington Square</t>
         </is>
       </c>
       <c r="C1420" s="1">
-        <v>608</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" s="1" t="inlineStr">
         <is>
-          <t>9786257068062</t>
+          <t>9786257937993</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
-          <t>Twin Sombreros</t>
+          <t>Villette</t>
         </is>
       </c>
       <c r="C1421" s="1">
-        <v>352</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" s="1" t="inlineStr">
         <is>
-          <t>9786257068024</t>
+          <t>9786257068000</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
-          <t>Trouble for Lucia</t>
+          <t>Vein of Iron</t>
         </is>
       </c>
       <c r="C1422" s="1">
-        <v>364</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" s="1" t="inlineStr">
         <is>
-          <t>9786257068079</t>
+          <t>9786257068017</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
-          <t>Tropic Days</t>
+          <t>Under the Tonto Rim</t>
         </is>
       </c>
       <c r="C1423" s="1">
-        <v>364</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" s="1" t="inlineStr">
         <is>
-          <t>9786257068048</t>
+          <t>9786257068055</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
-          <t>Treasure Island</t>
+          <t>Uncle Tom’s Cabin</t>
         </is>
       </c>
       <c r="C1424" s="1">
-        <v>264</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" s="1" t="inlineStr">
         <is>
-          <t>9786257068109</t>
+          <t>9786257068062</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
-          <t>Time Out of Mind</t>
+          <t>Twin Sombreros</t>
         </is>
       </c>
       <c r="C1425" s="1">
-        <v>540</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" s="1" t="inlineStr">
         <is>
-          <t>9786257068086</t>
+          <t>9786257068024</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
-          <t>Tiger Eye</t>
+          <t>Trouble for Lucia</t>
         </is>
       </c>
       <c r="C1426" s="1">
-        <v>276</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" s="1" t="inlineStr">
         <is>
-          <t>9786257068123</t>
+          <t>9786257068079</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
-          <t>Three Men in a Boat</t>
+          <t>Tropic Days</t>
         </is>
       </c>
       <c r="C1427" s="1">
-        <v>348</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" s="1" t="inlineStr">
         <is>
-          <t>9786257068116</t>
+          <t>9786257068048</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
-          <t>This Side of Paradise</t>
+          <t>Treasure Island</t>
         </is>
       </c>
       <c r="C1428" s="1">
-        <v>424</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" s="1" t="inlineStr">
         <is>
-          <t>9786257068147</t>
+          <t>9786257068109</t>
         </is>
       </c>
       <c r="B1429" s="1" t="inlineStr">
         <is>
-          <t>Thirty - Thousand on the Hoof</t>
+          <t>Time Out of Mind</t>
         </is>
       </c>
       <c r="C1429" s="1">
-        <v>432</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" s="1" t="inlineStr">
         <is>
-          <t>9786257068154</t>
+          <t>9786257068086</t>
         </is>
       </c>
       <c r="B1430" s="1" t="inlineStr">
         <is>
-          <t>The Woman in White</t>
+          <t>Tiger Eye</t>
         </is>
       </c>
       <c r="C1430" s="1">
-        <v>672</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" s="1" t="inlineStr">
         <is>
-          <t>9786257068178</t>
+          <t>9786257068123</t>
         </is>
       </c>
       <c r="B1431" s="1" t="inlineStr">
         <is>
-          <t>The Well of Loneliness</t>
+          <t>Three Men in a Boat</t>
         </is>
       </c>
       <c r="C1431" s="1">
-        <v>608</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" s="1" t="inlineStr">
         <is>
-          <t>9786257068130</t>
+          <t>9786257068116</t>
         </is>
       </c>
       <c r="B1432" s="1" t="inlineStr">
         <is>
-          <t>The Warden</t>
+          <t>This Side of Paradise</t>
         </is>
       </c>
       <c r="C1432" s="1">
         <v>424</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" s="1" t="inlineStr">
         <is>
-          <t>9786257068093</t>
+          <t>9786257068147</t>
         </is>
       </c>
       <c r="B1433" s="1" t="inlineStr">
         <is>
-          <t>The Thundering Herd</t>
+          <t>Thirty - Thousand on the Hoof</t>
         </is>
       </c>
       <c r="C1433" s="1">
-        <v>464</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" s="1" t="inlineStr">
         <is>
-          <t>9786257068185</t>
+          <t>9786257068154</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
-          <t>The Three Hostages</t>
+          <t>The Woman in White</t>
         </is>
       </c>
       <c r="C1434" s="1">
-        <v>380</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" s="1" t="inlineStr">
         <is>
-          <t>9786257068161</t>
+          <t>9786257068178</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
-          <t>The Tenant of Wildfell Hall</t>
+          <t>The Well of Loneliness</t>
         </is>
       </c>
       <c r="C1435" s="1">
-        <v>520</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" s="1" t="inlineStr">
         <is>
-          <t>9786257068208</t>
+          <t>9786257068130</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
-          <t>The Story of My Life</t>
+          <t>The Warden</t>
         </is>
       </c>
       <c r="C1436" s="1">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" s="1" t="inlineStr">
         <is>
-          <t>9786257068192</t>
+          <t>9786257068093</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
-          <t>The Station: Travels to the Holy Mountain of Greece</t>
+          <t>The Thundering Herd</t>
         </is>
       </c>
       <c r="C1437" s="1">
-        <v>424</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" s="1" t="inlineStr">
         <is>
-          <t>9786257937757</t>
+          <t>9786257068185</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
-          <t>The Belief in Immortality and the Worship of the Dead - Vol 1</t>
+          <t>The Three Hostages</t>
         </is>
       </c>
       <c r="C1438" s="1">
-        <v>620</v>
+        <v>380</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" s="1" t="inlineStr">
         <is>
-          <t>9786257937764</t>
+          <t>9786257068161</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Huckleberry Finn</t>
+          <t>The Tenant of Wildfell Hall</t>
         </is>
       </c>
       <c r="C1439" s="1">
-        <v>416</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" s="1" t="inlineStr">
         <is>
-          <t>9786257937771</t>
+          <t>9786257068208</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
-          <t>Sabret Rabbin Seni Bulur</t>
+          <t>The Story of My Life</t>
         </is>
       </c>
       <c r="C1440" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" s="1" t="inlineStr">
         <is>
-          <t>9786257937917</t>
+          <t>9786257068192</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
-          <t>Romain Rolland: The Man and His Work</t>
+          <t>The Station: Travels to the Holy Mountain of Greece</t>
         </is>
       </c>
       <c r="C1441" s="1">
-        <v>396</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" s="1" t="inlineStr">
         <is>
-          <t>9786257937924</t>
+          <t>9786257937757</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
         <is>
-          <t>People of the Abyss</t>
+          <t>The Belief in Immortality and the Worship of the Dead - Vol 1</t>
         </is>
       </c>
       <c r="C1442" s="1">
-        <v>348</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" s="1" t="inlineStr">
         <is>
-          <t>9786257937566</t>
+          <t>9786257937764</t>
         </is>
       </c>
       <c r="B1443" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Aşk Şeriatı (İkinci Defter)</t>
+          <t>The Adventures of Huckleberry Finn</t>
         </is>
       </c>
       <c r="C1443" s="1">
-        <v>432</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" s="1" t="inlineStr">
         <is>
-          <t>9786257937931</t>
+          <t>9786257937771</t>
         </is>
       </c>
       <c r="B1444" s="1" t="inlineStr">
         <is>
-          <t>Oblomov</t>
+          <t>Sabret Rabbin Seni Bulur</t>
         </is>
       </c>
       <c r="C1444" s="1">
-        <v>432</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" s="1" t="inlineStr">
         <is>
-          <t>9786257937788</t>
+          <t>9786257937917</t>
         </is>
       </c>
       <c r="B1445" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Lamekan Alemi (Üçüncü Defter)</t>
+          <t>Romain Rolland: The Man and His Work</t>
         </is>
       </c>
       <c r="C1445" s="1">
-        <v>484</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" s="1" t="inlineStr">
         <is>
-          <t>9786257609371</t>
+          <t>9786257937924</t>
         </is>
       </c>
       <c r="B1446" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>People of the Abyss</t>
         </is>
       </c>
       <c r="C1446" s="1">
-        <v>42</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" s="1" t="inlineStr">
         <is>
-          <t>9786257645553</t>
+          <t>9786257937566</t>
         </is>
       </c>
       <c r="B1447" s="1" t="inlineStr">
         <is>
-          <t>Söz Bahar</t>
+          <t>Mesnevi - Aşk Şeriatı (İkinci Defter)</t>
         </is>
       </c>
       <c r="C1447" s="1">
-        <v>408</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" s="1" t="inlineStr">
         <is>
-          <t>9786257645461</t>
+          <t>9786257937931</t>
         </is>
       </c>
       <c r="B1448" s="1" t="inlineStr">
         <is>
-          <t>Kaşık Büyüsü</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C1448" s="1">
-        <v>376</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" s="1" t="inlineStr">
         <is>
-          <t>9786257645591</t>
+          <t>9786257937788</t>
         </is>
       </c>
       <c r="B1449" s="1" t="inlineStr">
         <is>
-          <t>Kato’nun Ardı</t>
+          <t>Mesnevi - Lamekan Alemi (Üçüncü Defter)</t>
         </is>
       </c>
       <c r="C1449" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" s="1" t="inlineStr">
         <is>
-          <t>9786257374163</t>
+          <t>9786257609371</t>
         </is>
       </c>
       <c r="B1450" s="1" t="inlineStr">
         <is>
-          <t>Çıkış</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C1450" s="1">
-        <v>244</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" s="1" t="inlineStr">
         <is>
-          <t>9786257689656</t>
+          <t>9786257645553</t>
         </is>
       </c>
       <c r="B1451" s="1" t="inlineStr">
         <is>
-          <t>Sazcının Güneşi</t>
+          <t>Söz Bahar</t>
         </is>
       </c>
       <c r="C1451" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" s="1" t="inlineStr">
         <is>
-          <t>9786257689700</t>
+          <t>9786257645461</t>
         </is>
       </c>
       <c r="B1452" s="1" t="inlineStr">
         <is>
-          <t>Doğu Ekspresi Doğuya Uzanan Raylar</t>
+          <t>Kaşık Büyüsü</t>
         </is>
       </c>
       <c r="C1452" s="1">
-        <v>264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" s="1" t="inlineStr">
         <is>
-          <t>9786257689908</t>
+          <t>9786257645591</t>
         </is>
       </c>
       <c r="B1453" s="1" t="inlineStr">
         <is>
-          <t>Asla, Asla Deme Endişe</t>
+          <t>Kato’nun Ardı</t>
         </is>
       </c>
       <c r="C1453" s="1">
-        <v>376</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" s="1" t="inlineStr">
         <is>
-          <t>9786257907941</t>
+          <t>9786257374163</t>
         </is>
       </c>
       <c r="B1454" s="1" t="inlineStr">
         <is>
-          <t>Told Under Canvas: Bug-Jargal</t>
+          <t>Çıkış</t>
         </is>
       </c>
       <c r="C1454" s="1">
-        <v>308</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" s="1" t="inlineStr">
         <is>
-          <t>9786257907927</t>
+          <t>9786257689656</t>
         </is>
       </c>
       <c r="B1455" s="1" t="inlineStr">
         <is>
-          <t>The Possessed (The Devils)</t>
+          <t>Sazcının Güneşi</t>
         </is>
       </c>
       <c r="C1455" s="1">
-        <v>608</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" s="1" t="inlineStr">
         <is>
-          <t>9786257907989</t>
+          <t>9786257689700</t>
         </is>
       </c>
       <c r="B1456" s="1" t="inlineStr">
         <is>
-          <t>The Pagan Tribes Of Borneo</t>
+          <t>Doğu Ekspresi Doğuya Uzanan Raylar</t>
         </is>
       </c>
       <c r="C1456" s="1">
-        <v>540</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" s="1" t="inlineStr">
         <is>
-          <t>9786257907958</t>
+          <t>9786257689908</t>
         </is>
       </c>
       <c r="B1457" s="1" t="inlineStr">
         <is>
-          <t>The Brothers Karamazov</t>
+          <t>Asla, Asla Deme Endişe</t>
         </is>
       </c>
       <c r="C1457" s="1">
-        <v>804</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" s="1" t="inlineStr">
         <is>
-          <t>9786257907897</t>
+          <t>9786257907941</t>
         </is>
       </c>
       <c r="B1458" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Cinayet Sokağı</t>
+          <t>Told Under Canvas: Bug-Jargal</t>
         </is>
       </c>
       <c r="C1458" s="1">
-        <v>34.3</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" s="1" t="inlineStr">
         <is>
-          <t>9786257937283</t>
+          <t>9786257907927</t>
         </is>
       </c>
       <c r="B1459" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield Vol 2</t>
+          <t>The Possessed (The Devils)</t>
         </is>
       </c>
       <c r="C1459" s="1">
-        <v>400</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" s="1" t="inlineStr">
         <is>
-          <t>9786257907910</t>
+          <t>9786257907989</t>
         </is>
       </c>
       <c r="B1460" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>The Pagan Tribes Of Borneo</t>
         </is>
       </c>
       <c r="C1460" s="1">
-        <v>244</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" s="1" t="inlineStr">
         <is>
-          <t>9786257121224</t>
+          <t>9786257907958</t>
         </is>
       </c>
       <c r="B1461" s="1" t="inlineStr">
         <is>
-          <t>Fındıklı Kahve</t>
+          <t>The Brothers Karamazov</t>
         </is>
       </c>
       <c r="C1461" s="1">
-        <v>464</v>
+        <v>804</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" s="1" t="inlineStr">
         <is>
-          <t>9786257121316</t>
+          <t>9786257907897</t>
         </is>
       </c>
       <c r="B1462" s="1" t="inlineStr">
         <is>
-          <t>Esinlenme Sahnemde Söz, Fikir ve Şiirlerim</t>
+          <t>Sherlock Holmes - Cinayet Sokağı</t>
         </is>
       </c>
       <c r="C1462" s="1">
-        <v>264</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" s="1" t="inlineStr">
         <is>
-          <t>9786257121071</t>
+          <t>9786257937283</t>
         </is>
       </c>
       <c r="B1463" s="1" t="inlineStr">
         <is>
-          <t>Stok Hata - Hileleri ve Önlenmesine Yönelik Çözümler</t>
+          <t>David Copperfield Vol 2</t>
         </is>
       </c>
       <c r="C1463" s="1">
-        <v>364</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" s="1" t="inlineStr">
         <is>
-          <t>9786257068895</t>
+          <t>9786257907910</t>
         </is>
       </c>
       <c r="B1464" s="1" t="inlineStr">
         <is>
-          <t>We Philologists</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C1464" s="1">
-        <v>220</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" s="1" t="inlineStr">
         <is>
-          <t>9786257068765</t>
+          <t>9786257121224</t>
         </is>
       </c>
       <c r="B1465" s="1" t="inlineStr">
         <is>
-          <t>The History of Court Fools</t>
+          <t>Fındıklı Kahve</t>
         </is>
       </c>
       <c r="C1465" s="1">
-        <v>250</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" s="1" t="inlineStr">
         <is>
-          <t>9786257068703</t>
+          <t>9786257121316</t>
         </is>
       </c>
       <c r="B1466" s="1" t="inlineStr">
         <is>
-          <t>The Hash Knife Outfit: A Western Story</t>
+          <t>Esinlenme Sahnemde Söz, Fikir ve Şiirlerim</t>
         </is>
       </c>
       <c r="C1466" s="1">
-        <v>360</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" s="1" t="inlineStr">
         <is>
-          <t>9786257068680</t>
+          <t>9786257121071</t>
         </is>
       </c>
       <c r="B1467" s="1" t="inlineStr">
         <is>
-          <t>The Food in the Village</t>
+          <t>Stok Hata - Hileleri ve Önlenmesine Yönelik Çözümler</t>
         </is>
       </c>
       <c r="C1467" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" s="1" t="inlineStr">
         <is>
-          <t>9786257068901</t>
+          <t>9786257068895</t>
         </is>
       </c>
       <c r="B1468" s="1" t="inlineStr">
         <is>
-          <t>The Flying U's Last Stand</t>
+          <t>We Philologists</t>
         </is>
       </c>
       <c r="C1468" s="1">
-        <v>364</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" s="1" t="inlineStr">
         <is>
-          <t>9786257068710</t>
+          <t>9786257068765</t>
         </is>
       </c>
       <c r="B1469" s="1" t="inlineStr">
         <is>
-          <t>The Flying U Strikes</t>
+          <t>The History of Court Fools</t>
         </is>
       </c>
       <c r="C1469" s="1">
-        <v>364</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" s="1" t="inlineStr">
         <is>
-          <t>9786257068758</t>
+          <t>9786257068703</t>
         </is>
       </c>
       <c r="B1470" s="1" t="inlineStr">
         <is>
-          <t>The Everlasting Man</t>
+          <t>The Hash Knife Outfit: A Western Story</t>
         </is>
       </c>
       <c r="C1470" s="1">
-        <v>344</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" s="1" t="inlineStr">
         <is>
-          <t>9786257068772</t>
+          <t>9786257068680</t>
         </is>
       </c>
       <c r="B1471" s="1" t="inlineStr">
         <is>
-          <t>The Elements of Style</t>
+          <t>The Food in the Village</t>
         </is>
       </c>
       <c r="C1471" s="1">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" s="1" t="inlineStr">
         <is>
-          <t>9786257068796</t>
+          <t>9786257068901</t>
         </is>
       </c>
       <c r="B1472" s="1" t="inlineStr">
         <is>
-          <t>The Distracted Preacher</t>
+          <t>The Flying U's Last Stand</t>
         </is>
       </c>
       <c r="C1472" s="1">
-        <v>208</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" s="1" t="inlineStr">
         <is>
-          <t>9786257068697</t>
+          <t>9786257068710</t>
         </is>
       </c>
       <c r="B1473" s="1" t="inlineStr">
         <is>
-          <t>The Golden Age</t>
+          <t>The Flying U Strikes</t>
         </is>
       </c>
       <c r="C1473" s="1">
-        <v>260</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" s="1" t="inlineStr">
         <is>
-          <t>9786257068802</t>
+          <t>9786257068758</t>
         </is>
       </c>
       <c r="B1474" s="1" t="inlineStr">
         <is>
-          <t>The Dead Alive</t>
+          <t>The Everlasting Man</t>
         </is>
       </c>
       <c r="C1474" s="1">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" s="1" t="inlineStr">
         <is>
-          <t>9786257068819</t>
+          <t>9786257068772</t>
         </is>
       </c>
       <c r="B1475" s="1" t="inlineStr">
         <is>
-          <t>The Dawn of a To-morrow</t>
+          <t>The Elements of Style</t>
         </is>
       </c>
       <c r="C1475" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" s="1" t="inlineStr">
         <is>
-          <t>9786257068888</t>
+          <t>9786257068796</t>
         </is>
       </c>
       <c r="B1476" s="1" t="inlineStr">
         <is>
-          <t>The Confessions of a Beachcomber</t>
+          <t>The Distracted Preacher</t>
         </is>
       </c>
       <c r="C1476" s="1">
-        <v>376</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" s="1" t="inlineStr">
         <is>
-          <t>9786257068871</t>
+          <t>9786257068697</t>
         </is>
       </c>
       <c r="B1477" s="1" t="inlineStr">
         <is>
-          <t>The Chinese Parrot</t>
+          <t>The Golden Age</t>
         </is>
       </c>
       <c r="C1477" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" s="1" t="inlineStr">
         <is>
-          <t>9786257068918</t>
+          <t>9786257068802</t>
         </is>
       </c>
       <c r="B1478" s="1" t="inlineStr">
         <is>
-          <t>The Call of The Wild</t>
+          <t>The Dead Alive</t>
         </is>
       </c>
       <c r="C1478" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" s="1" t="inlineStr">
         <is>
-          <t>9786257068826</t>
+          <t>9786257068819</t>
         </is>
       </c>
       <c r="B1479" s="1" t="inlineStr">
         <is>
-          <t>The Call of the Canyon</t>
+          <t>The Dawn of a To-morrow</t>
         </is>
       </c>
       <c r="C1479" s="1">
-        <v>308</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" s="1" t="inlineStr">
         <is>
-          <t>9786257068864</t>
+          <t>9786257068888</t>
         </is>
       </c>
       <c r="B1480" s="1" t="inlineStr">
         <is>
-          <t>The Black Camel</t>
+          <t>The Confessions of a Beachcomber</t>
         </is>
       </c>
       <c r="C1480" s="1">
-        <v>332</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" s="1" t="inlineStr">
         <is>
-          <t>9786257068857</t>
+          <t>9786257068871</t>
         </is>
       </c>
       <c r="B1481" s="1" t="inlineStr">
         <is>
-          <t>The Ballad of Reading Gaol</t>
+          <t>The Chinese Parrot</t>
         </is>
       </c>
       <c r="C1481" s="1">
-        <v>188</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" s="1" t="inlineStr">
         <is>
-          <t>9786257068840</t>
+          <t>9786257068918</t>
         </is>
       </c>
       <c r="B1482" s="1" t="inlineStr">
         <is>
-          <t>The Awakening</t>
+          <t>The Call of The Wild</t>
         </is>
       </c>
       <c r="C1482" s="1">
-        <v>308</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" s="1" t="inlineStr">
         <is>
-          <t>9786257068833</t>
+          <t>9786257068826</t>
         </is>
       </c>
       <c r="B1483" s="1" t="inlineStr">
         <is>
-          <t>The Appetite of Tyranny</t>
+          <t>The Call of the Canyon</t>
         </is>
       </c>
       <c r="C1483" s="1">
-        <v>204</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" s="1" t="inlineStr">
         <is>
-          <t>9786257068925</t>
+          <t>9786257068864</t>
         </is>
       </c>
       <c r="B1484" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Sherlock Holmes</t>
+          <t>The Black Camel</t>
         </is>
       </c>
       <c r="C1484" s="1">
-        <v>416</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" s="1" t="inlineStr">
         <is>
-          <t>9786257068932</t>
+          <t>9786257068857</t>
         </is>
       </c>
       <c r="B1485" s="1" t="inlineStr">
         <is>
-          <t>The Admirable Crichton</t>
+          <t>The Ballad of Reading Gaol</t>
         </is>
       </c>
       <c r="C1485" s="1">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" s="1" t="inlineStr">
         <is>
-          <t>9786257068949</t>
+          <t>9786257068840</t>
         </is>
       </c>
       <c r="B1486" s="1" t="inlineStr">
         <is>
-          <t>Tales of the Angler’s El Dorado, New Zealand</t>
+          <t>The Awakening</t>
         </is>
       </c>
       <c r="C1486" s="1">
-        <v>288</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" s="1" t="inlineStr">
         <is>
-          <t>9786257068956</t>
+          <t>9786257068833</t>
         </is>
       </c>
       <c r="B1487" s="1" t="inlineStr">
         <is>
-          <t>Silas Marner</t>
+          <t>The Appetite of Tyranny</t>
         </is>
       </c>
       <c r="C1487" s="1">
-        <v>352</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" s="1" t="inlineStr">
         <is>
-          <t>9786257923002</t>
+          <t>9786257068925</t>
         </is>
       </c>
       <c r="B1488" s="1" t="inlineStr">
         <is>
-          <t>Shadows on the Rock</t>
+          <t>The Adventures of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C1488" s="1">
-        <v>308</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" s="1" t="inlineStr">
         <is>
-          <t>9786257068987</t>
+          <t>9786257068932</t>
         </is>
       </c>
       <c r="B1489" s="1" t="inlineStr">
         <is>
-          <t>Sense and Sensibility</t>
+          <t>The Admirable Crichton</t>
         </is>
       </c>
       <c r="C1489" s="1">
-        <v>408</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" s="1" t="inlineStr">
         <is>
-          <t>9786257068963</t>
+          <t>9786257068949</t>
         </is>
       </c>
       <c r="B1490" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>Tales of the Angler’s El Dorado, New Zealand</t>
         </is>
       </c>
       <c r="C1490" s="1">
-        <v>408</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" s="1" t="inlineStr">
         <is>
-          <t>9786257923019</t>
+          <t>9786257068956</t>
         </is>
       </c>
       <c r="B1491" s="1" t="inlineStr">
         <is>
-          <t>Nevada</t>
+          <t>Silas Marner</t>
         </is>
       </c>
       <c r="C1491" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" s="1" t="inlineStr">
         <is>
-          <t>9786257068970</t>
+          <t>9786257923002</t>
         </is>
       </c>
       <c r="B1492" s="1" t="inlineStr">
         <is>
-          <t>Moby-Dick</t>
+          <t>Shadows on the Rock</t>
         </is>
       </c>
       <c r="C1492" s="1">
-        <v>620</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" s="1" t="inlineStr">
         <is>
-          <t>9786257923026</t>
+          <t>9786257068987</t>
         </is>
       </c>
       <c r="B1493" s="1" t="inlineStr">
         <is>
-          <t>Madame Bovary</t>
+          <t>Sense and Sensibility</t>
         </is>
       </c>
       <c r="C1493" s="1">
-        <v>432</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" s="1" t="inlineStr">
         <is>
-          <t>9786257068994</t>
+          <t>9786257068963</t>
         </is>
       </c>
       <c r="B1494" s="1" t="inlineStr">
         <is>
-          <t>Lilith</t>
+          <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C1494" s="1">
-        <v>376</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" s="1" t="inlineStr">
         <is>
-          <t>9786257923033</t>
+          <t>9786257923019</t>
         </is>
       </c>
       <c r="B1495" s="1" t="inlineStr">
         <is>
-          <t>Klee Wyck</t>
+          <t>Nevada</t>
         </is>
       </c>
       <c r="C1495" s="1">
-        <v>232</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" s="1" t="inlineStr">
         <is>
-          <t>9786257923057</t>
+          <t>9786257068970</t>
         </is>
       </c>
       <c r="B1496" s="1" t="inlineStr">
         <is>
-          <t>Keeper of the Keys</t>
+          <t>Moby-Dick</t>
         </is>
       </c>
       <c r="C1496" s="1">
-        <v>320</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" s="1" t="inlineStr">
         <is>
-          <t>9786257923088</t>
+          <t>9786257923026</t>
         </is>
       </c>
       <c r="B1497" s="1" t="inlineStr">
         <is>
-          <t>Herland</t>
+          <t>Madame Bovary</t>
         </is>
       </c>
       <c r="C1497" s="1">
-        <v>276</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" s="1" t="inlineStr">
         <is>
-          <t>9786257923071</t>
+          <t>9786257068994</t>
         </is>
       </c>
       <c r="B1498" s="1" t="inlineStr">
         <is>
-          <t>Heretics</t>
+          <t>Lilith</t>
         </is>
       </c>
       <c r="C1498" s="1">
-        <v>332</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" s="1" t="inlineStr">
         <is>
-          <t>9786257923095</t>
+          <t>9786257923033</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
-          <t>Gulliver's Travels</t>
+          <t>Klee Wyck</t>
         </is>
       </c>
       <c r="C1499" s="1">
-        <v>364</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" s="1" t="inlineStr">
         <is>
-          <t>9786257923101</t>
+          <t>9786257923057</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
-          <t>God The Invisible King</t>
+          <t>Keeper of the Keys</t>
         </is>
       </c>
       <c r="C1500" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" s="1" t="inlineStr">
         <is>
-          <t>9786257923125</t>
+          <t>9786257923088</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
-          <t>Glinda of Oz</t>
+          <t>Herland</t>
         </is>
       </c>
       <c r="C1501" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" s="1" t="inlineStr">
         <is>
-          <t>9786257923149</t>
+          <t>9786257923071</t>
         </is>
       </c>
       <c r="B1502" s="1" t="inlineStr">
         <is>
-          <t>George Bernard Shaw</t>
+          <t>Heretics</t>
         </is>
       </c>
       <c r="C1502" s="1">
-        <v>264</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" s="1" t="inlineStr">
         <is>
-          <t>9786257923040</t>
+          <t>9786257923095</t>
         </is>
       </c>
       <c r="B1503" s="1" t="inlineStr">
         <is>
-          <t>John Thorndyke’s Cases</t>
+          <t>Gulliver's Travels</t>
         </is>
       </c>
       <c r="C1503" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" s="1" t="inlineStr">
         <is>
-          <t>9786257923118</t>
+          <t>9786257923101</t>
         </is>
       </c>
       <c r="B1504" s="1" t="inlineStr">
         <is>
-          <t>Forbidden Fruit Luscious and Exciting Story and More Forbidden Fruit or Master Percy’s Progress in and beyond the Domestic Circle</t>
+          <t>God The Invisible King</t>
         </is>
       </c>
       <c r="C1504" s="1">
-        <v>244</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" s="1" t="inlineStr">
         <is>
-          <t>9786257923132</t>
+          <t>9786257923125</t>
         </is>
       </c>
       <c r="B1505" s="1" t="inlineStr">
         <is>
-          <t>Flying U Ranch</t>
+          <t>Glinda of Oz</t>
         </is>
       </c>
       <c r="C1505" s="1">
-        <v>276</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" s="1" t="inlineStr">
         <is>
-          <t>9786257923156</t>
+          <t>9786257923149</t>
         </is>
       </c>
       <c r="B1506" s="1" t="inlineStr">
         <is>
-          <t>Flower Fables</t>
+          <t>George Bernard Shaw</t>
         </is>
       </c>
       <c r="C1506" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" s="1" t="inlineStr">
         <is>
-          <t>9786257923170</t>
+          <t>9786257923040</t>
         </is>
       </c>
       <c r="B1507" s="1" t="inlineStr">
         <is>
-          <t>Emily Fox-Seton</t>
+          <t>John Thorndyke’s Cases</t>
         </is>
       </c>
       <c r="C1507" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" s="1" t="inlineStr">
         <is>
-          <t>9786257923187</t>
+          <t>9786257923118</t>
         </is>
       </c>
       <c r="B1508" s="1" t="inlineStr">
         <is>
-          <t>Dr. Nikola's Experiment</t>
+          <t>Forbidden Fruit Luscious and Exciting Story and More Forbidden Fruit or Master Percy’s Progress in and beyond the Domestic Circle</t>
         </is>
       </c>
       <c r="C1508" s="1">
-        <v>320</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" s="1" t="inlineStr">
         <is>
-          <t>9786257923194</t>
+          <t>9786257923132</t>
         </is>
       </c>
       <c r="B1509" s="1" t="inlineStr">
         <is>
-          <t>Dr. Nikola Return</t>
+          <t>Flying U Ranch</t>
         </is>
       </c>
       <c r="C1509" s="1">
-        <v>320</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" s="1" t="inlineStr">
         <is>
-          <t>9786257923200</t>
+          <t>9786257923156</t>
         </is>
       </c>
       <c r="B1510" s="1" t="inlineStr">
         <is>
-          <t>Divine Comedy</t>
+          <t>Flower Fables</t>
         </is>
       </c>
       <c r="C1510" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" s="1" t="inlineStr">
         <is>
-          <t>9786257923217</t>
+          <t>9786257923170</t>
         </is>
       </c>
       <c r="B1511" s="1" t="inlineStr">
         <is>
-          <t>Death in the Woods and Other Stories</t>
+          <t>Emily Fox-Seton</t>
         </is>
       </c>
       <c r="C1511" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" s="1" t="inlineStr">
         <is>
-          <t>9786257923064</t>
+          <t>9786257923187</t>
         </is>
       </c>
       <c r="B1512" s="1" t="inlineStr">
         <is>
-          <t>Hospital Sketches</t>
+          <t>Dr. Nikola's Experiment</t>
         </is>
       </c>
       <c r="C1512" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" s="1" t="inlineStr">
         <is>
-          <t>9786257689694</t>
+          <t>9786257923194</t>
         </is>
       </c>
       <c r="B1513" s="1" t="inlineStr">
         <is>
-          <t>Gönlümden Kalemime Aşığım Memleketime</t>
+          <t>Dr. Nikola Return</t>
         </is>
       </c>
       <c r="C1513" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" s="1" t="inlineStr">
         <is>
-          <t>9786257689533</t>
+          <t>9786257923200</t>
         </is>
       </c>
       <c r="B1514" s="1" t="inlineStr">
         <is>
-          <t>Karadağlı Kara Davud 1 Mavi Gözlü Ceylan</t>
+          <t>Divine Comedy</t>
         </is>
       </c>
       <c r="C1514" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" s="1" t="inlineStr">
         <is>
-          <t>9786257689731</t>
+          <t>9786257923217</t>
         </is>
       </c>
       <c r="B1515" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı</t>
+          <t>Death in the Woods and Other Stories</t>
         </is>
       </c>
       <c r="C1515" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" s="1" t="inlineStr">
         <is>
-          <t>9786257689830</t>
+          <t>9786257923064</t>
         </is>
       </c>
       <c r="B1516" s="1" t="inlineStr">
         <is>
-          <t>Harap Dünya</t>
+          <t>Hospital Sketches</t>
         </is>
       </c>
       <c r="C1516" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" s="1" t="inlineStr">
         <is>
-          <t>9786257689458</t>
+          <t>9786257689694</t>
         </is>
       </c>
       <c r="B1517" s="1" t="inlineStr">
         <is>
-          <t>Kas ve Güç için Dambıllarla Antremanlar</t>
+          <t>Gönlümden Kalemime Aşığım Memleketime</t>
         </is>
       </c>
       <c r="C1517" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" s="1" t="inlineStr">
         <is>
-          <t>9786257689199</t>
+          <t>9786257689533</t>
         </is>
       </c>
       <c r="B1518" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli İlişkiler Aşk ve Gurur</t>
+          <t>Karadağlı Kara Davud 1 Mavi Gözlü Ceylan</t>
         </is>
       </c>
       <c r="C1518" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" s="1" t="inlineStr">
         <is>
-          <t>9786257689434</t>
+          <t>9786257689731</t>
         </is>
       </c>
       <c r="B1519" s="1" t="inlineStr">
         <is>
-          <t>Zayıflayın / Evde - Plajda Spor Salonunda</t>
+          <t>Son Çağrı</t>
         </is>
       </c>
       <c r="C1519" s="1">
-        <v>528</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" s="1" t="inlineStr">
         <is>
-          <t>9786257689441</t>
+          <t>9786257689830</t>
         </is>
       </c>
       <c r="B1520" s="1" t="inlineStr">
         <is>
-          <t>Vücut Geliştirme Antrenman Programları</t>
+          <t>Harap Dünya</t>
         </is>
       </c>
       <c r="C1520" s="1">
-        <v>250</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" s="1" t="inlineStr">
         <is>
-          <t>9786257121095</t>
+          <t>9786257689458</t>
         </is>
       </c>
       <c r="B1521" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ölçekli İşletmelerde Öz Yetenek Oluşturma Stratejisi Olarak İnovasyonun Önemi: Bist 500 Şirketleri Üzerinde Bir Araştırma</t>
+          <t>Kas ve Güç için Dambıllarla Antremanlar</t>
         </is>
       </c>
       <c r="C1521" s="1">
-        <v>364</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" s="1" t="inlineStr">
         <is>
-          <t>9786257907781</t>
+          <t>9786257689199</t>
         </is>
       </c>
       <c r="B1522" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Ormanında Kaybedilen Umutlar</t>
+          <t>Tehlikeli İlişkiler Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C1522" s="1">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" s="1" t="inlineStr">
         <is>
-          <t>9786257907712</t>
+          <t>9786257689434</t>
         </is>
       </c>
       <c r="B1523" s="1" t="inlineStr">
         <is>
-          <t>Une Histoire Diplomatique Des Etats Ouest-Africains</t>
+          <t>Zayıflayın / Evde - Plajda Spor Salonunda</t>
         </is>
       </c>
       <c r="C1523" s="1">
-        <v>250</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" s="1" t="inlineStr">
         <is>
-          <t>9786257068659</t>
+          <t>9786257689441</t>
         </is>
       </c>
       <c r="B1524" s="1" t="inlineStr">
         <is>
-          <t>Ulysses</t>
+          <t>Vücut Geliştirme Antrenman Programları</t>
         </is>
       </c>
       <c r="C1524" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" s="1" t="inlineStr">
         <is>
-          <t>9786257068239</t>
+          <t>9786257121095</t>
         </is>
       </c>
       <c r="B1525" s="1" t="inlineStr">
         <is>
-          <t>The Sheltered Life</t>
+          <t>Büyük Ölçekli İşletmelerde Öz Yetenek Oluşturma Stratejisi Olarak İnovasyonun Önemi: Bist 500 Şirketleri Üzerinde Bir Araştırma</t>
         </is>
       </c>
       <c r="C1525" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" s="1" t="inlineStr">
         <is>
-          <t>9786257068215</t>
+          <t>9786257907781</t>
         </is>
       </c>
       <c r="B1526" s="1" t="inlineStr">
         <is>
-          <t>The Shadow Of The Wolf</t>
+          <t>Kaderin Ormanında Kaybedilen Umutlar</t>
         </is>
       </c>
       <c r="C1526" s="1">
-        <v>344</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" s="1" t="inlineStr">
         <is>
-          <t>9786257068253</t>
+          <t>9786257907712</t>
         </is>
       </c>
       <c r="B1527" s="1" t="inlineStr">
         <is>
-          <t>The Secret Of Father Brown</t>
+          <t>Une Histoire Diplomatique Des Etats Ouest-Africains</t>
         </is>
       </c>
       <c r="C1527" s="1">
-        <v>308</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" s="1" t="inlineStr">
         <is>
-          <t>9786257689625</t>
+          <t>9786257068659</t>
         </is>
       </c>
       <c r="B1528" s="1" t="inlineStr">
         <is>
-          <t>Yıllar Ağlasın</t>
+          <t>Ulysses</t>
         </is>
       </c>
       <c r="C1528" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" s="1" t="inlineStr">
         <is>
-          <t>9786257068246</t>
+          <t>9786257068239</t>
         </is>
       </c>
       <c r="B1529" s="1" t="inlineStr">
         <is>
-          <t>The Secret Garden</t>
+          <t>The Sheltered Life</t>
         </is>
       </c>
       <c r="C1529" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" s="1" t="inlineStr">
         <is>
-          <t>9786257068222</t>
+          <t>9786257068215</t>
         </is>
       </c>
       <c r="B1530" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Pimpernel</t>
+          <t>The Shadow Of The Wolf</t>
         </is>
       </c>
       <c r="C1530" s="1">
-        <v>352</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" s="1" t="inlineStr">
         <is>
-          <t>9786257068277</t>
+          <t>9786257068253</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
-          <t>The Scandal Of Father Brown</t>
+          <t>The Secret Of Father Brown</t>
         </is>
       </c>
       <c r="C1531" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" s="1" t="inlineStr">
         <is>
-          <t>9786257068284</t>
+          <t>9786257689625</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
-          <t>The Road To Oxiana</t>
+          <t>Yıllar Ağlasın</t>
         </is>
       </c>
       <c r="C1532" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" s="1" t="inlineStr">
         <is>
-          <t>9786257068666</t>
+          <t>9786257068246</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
-          <t>The Puzzle Lock</t>
+          <t>The Secret Garden</t>
         </is>
       </c>
       <c r="C1533" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" s="1" t="inlineStr">
         <is>
-          <t>9786257068673</t>
+          <t>9786257068222</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
-          <t>The Prophet</t>
+          <t>The Scarlet Pimpernel</t>
         </is>
       </c>
       <c r="C1534" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" s="1" t="inlineStr">
         <is>
-          <t>9786257068727</t>
+          <t>9786257068277</t>
         </is>
       </c>
       <c r="B1535" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>The Scandal Of Father Brown</t>
         </is>
       </c>
       <c r="C1535" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" s="1" t="inlineStr">
         <is>
-          <t>9786257068291</t>
+          <t>9786257068284</t>
         </is>
       </c>
       <c r="B1536" s="1" t="inlineStr">
         <is>
-          <t>The Phantom Of The Opera</t>
+          <t>The Road To Oxiana</t>
         </is>
       </c>
       <c r="C1536" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" s="1" t="inlineStr">
         <is>
-          <t>9786257068307</t>
+          <t>9786257068666</t>
         </is>
       </c>
       <c r="B1537" s="1" t="inlineStr">
         <is>
-          <t>The Penrose Mystery</t>
+          <t>The Puzzle Lock</t>
         </is>
       </c>
       <c r="C1537" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" s="1" t="inlineStr">
         <is>
-          <t>9786257068741</t>
+          <t>9786257068673</t>
         </is>
       </c>
       <c r="B1538" s="1" t="inlineStr">
         <is>
-          <t>The Pat Hobby Stories</t>
+          <t>The Prophet</t>
         </is>
       </c>
       <c r="C1538" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" s="1" t="inlineStr">
         <is>
-          <t>9786257068314</t>
+          <t>9786257068727</t>
         </is>
       </c>
       <c r="B1539" s="1" t="inlineStr">
         <is>
-          <t>The Parowan Bonanza</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C1539" s="1">
-        <v>304</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" s="1" t="inlineStr">
         <is>
-          <t>9786257068352</t>
+          <t>9786257068291</t>
         </is>
       </c>
       <c r="B1540" s="1" t="inlineStr">
         <is>
-          <t>The Odyssey</t>
+          <t>The Phantom Of The Opera</t>
         </is>
       </c>
       <c r="C1540" s="1">
-        <v>424</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" s="1" t="inlineStr">
         <is>
-          <t>9786257068345</t>
+          <t>9786257068307</t>
         </is>
       </c>
       <c r="B1541" s="1" t="inlineStr">
         <is>
-          <t>The Mystery of Angelina Frood</t>
+          <t>The Penrose Mystery</t>
         </is>
       </c>
       <c r="C1541" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" s="1" t="inlineStr">
         <is>
-          <t>9786257068338</t>
+          <t>9786257068741</t>
         </is>
       </c>
       <c r="B1542" s="1" t="inlineStr">
         <is>
-          <t>The Moonstone</t>
+          <t>The Pat Hobby Stories</t>
         </is>
       </c>
       <c r="C1542" s="1">
-        <v>400</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" s="1" t="inlineStr">
         <is>
-          <t>9786257068321</t>
+          <t>9786257068314</t>
         </is>
       </c>
       <c r="B1543" s="1" t="inlineStr">
         <is>
-          <t>The Lust of Hate</t>
+          <t>The Parowan Bonanza</t>
         </is>
       </c>
       <c r="C1543" s="1">
-        <v>360</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" s="1" t="inlineStr">
         <is>
-          <t>9786257068390</t>
+          <t>9786257068352</t>
         </is>
       </c>
       <c r="B1544" s="1" t="inlineStr">
         <is>
-          <t>The Lost World</t>
+          <t>The Odyssey</t>
         </is>
       </c>
       <c r="C1544" s="1">
-        <v>344</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" s="1" t="inlineStr">
         <is>
-          <t>9786257068376</t>
+          <t>9786257068345</t>
         </is>
       </c>
       <c r="B1545" s="1" t="inlineStr">
         <is>
-          <t>The Legends of King Arthur and His Knights</t>
+          <t>The Mystery of Angelina Frood</t>
         </is>
       </c>
       <c r="C1545" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" s="1" t="inlineStr">
         <is>
-          <t>9786257068369</t>
+          <t>9786257068338</t>
         </is>
       </c>
       <c r="B1546" s="1" t="inlineStr">
         <is>
-          <t>The Island of Sheep</t>
+          <t>The Moonstone</t>
         </is>
       </c>
       <c r="C1546" s="1">
-        <v>352</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" s="1" t="inlineStr">
         <is>
-          <t>9786257068406</t>
+          <t>9786257068321</t>
         </is>
       </c>
       <c r="B1547" s="1" t="inlineStr">
         <is>
-          <t>The Innocents Abroad</t>
+          <t>The Lust of Hate</t>
         </is>
       </c>
       <c r="C1547" s="1">
-        <v>424</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" s="1" t="inlineStr">
         <is>
-          <t>9786257068789</t>
+          <t>9786257068390</t>
         </is>
       </c>
       <c r="B1548" s="1" t="inlineStr">
         <is>
-          <t>The House Without A Key</t>
+          <t>The Lost World</t>
         </is>
       </c>
       <c r="C1548" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" s="1" t="inlineStr">
         <is>
-          <t>9786257068413</t>
+          <t>9786257068376</t>
         </is>
       </c>
       <c r="B1549" s="1" t="inlineStr">
         <is>
-          <t>The House of Mirth</t>
+          <t>The Legends of King Arthur and His Knights</t>
         </is>
       </c>
       <c r="C1549" s="1">
-        <v>484</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" s="1" t="inlineStr">
         <is>
-          <t>9786257068420</t>
+          <t>9786257068369</t>
         </is>
       </c>
       <c r="B1550" s="1" t="inlineStr">
         <is>
-          <t>The Food of the Gods and How It Came to Earth</t>
+          <t>The Island of Sheep</t>
         </is>
       </c>
       <c r="C1550" s="1">
-        <v>420</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" s="1" t="inlineStr">
         <is>
-          <t>9786257068383</t>
+          <t>9786257068406</t>
         </is>
       </c>
       <c r="B1551" s="1" t="inlineStr">
         <is>
-          <t>The Life and Adventures of Robinson Crusoe</t>
+          <t>The Innocents Abroad</t>
         </is>
       </c>
       <c r="C1551" s="1">
-        <v>320</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" s="1" t="inlineStr">
         <is>
-          <t>9786257068437</t>
+          <t>9786257068789</t>
         </is>
       </c>
       <c r="B1552" s="1" t="inlineStr">
         <is>
-          <t>The Ancient Highway: A Novel of High Hearts and Open Woods</t>
+          <t>The House Without A Key</t>
         </is>
       </c>
       <c r="C1552" s="1">
-        <v>408</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" s="1" t="inlineStr">
         <is>
-          <t>9786257068444</t>
+          <t>9786257068413</t>
         </is>
       </c>
       <c r="B1553" s="1" t="inlineStr">
         <is>
-          <t>The Age of Innocence</t>
+          <t>The House of Mirth</t>
         </is>
       </c>
       <c r="C1553" s="1">
-        <v>396</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" s="1" t="inlineStr">
         <is>
-          <t>9786257068451</t>
+          <t>9786257068420</t>
         </is>
       </c>
       <c r="B1554" s="1" t="inlineStr">
         <is>
-          <t>Tender is the Night</t>
+          <t>The Food of the Gods and How It Came to Earth</t>
         </is>
       </c>
       <c r="C1554" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" s="1" t="inlineStr">
         <is>
-          <t>9786257068468</t>
+          <t>9786257068383</t>
         </is>
       </c>
       <c r="B1555" s="1" t="inlineStr">
         <is>
-          <t>Selected Short Works</t>
+          <t>The Life and Adventures of Robinson Crusoe</t>
         </is>
       </c>
       <c r="C1555" s="1">
-        <v>540</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" s="1" t="inlineStr">
         <is>
-          <t>9786257068475</t>
+          <t>9786257068437</t>
         </is>
       </c>
       <c r="B1556" s="1" t="inlineStr">
         <is>
-          <t>Robbery Under Arms</t>
+          <t>The Ancient Highway: A Novel of High Hearts and Open Woods</t>
         </is>
       </c>
       <c r="C1556" s="1">
-        <v>450</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" s="1" t="inlineStr">
         <is>
-          <t>9786257068482</t>
+          <t>9786257068444</t>
         </is>
       </c>
       <c r="B1557" s="1" t="inlineStr">
         <is>
-          <t>Queen Lucia</t>
+          <t>The Age of Innocence</t>
         </is>
       </c>
       <c r="C1557" s="1">
-        <v>352</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" s="1" t="inlineStr">
         <is>
-          <t>9786257068505</t>
+          <t>9786257068451</t>
         </is>
       </c>
       <c r="B1558" s="1" t="inlineStr">
         <is>
-          <t>Pontifex Son and Thorndyke</t>
+          <t>Tender is the Night</t>
         </is>
       </c>
       <c r="C1558" s="1">
-        <v>352</v>
+        <v>480</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" s="1" t="inlineStr">
         <is>
-          <t>9786257068499</t>
+          <t>9786257068468</t>
         </is>
       </c>
       <c r="B1559" s="1" t="inlineStr">
         <is>
-          <t>Picturesque Representations of the Dress and Manners of the Chinese</t>
+          <t>Selected Short Works</t>
         </is>
       </c>
       <c r="C1559" s="1">
-        <v>364</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" s="1" t="inlineStr">
         <is>
-          <t>9786257068529</t>
+          <t>9786257068475</t>
         </is>
       </c>
       <c r="B1560" s="1" t="inlineStr">
         <is>
-          <t>North and South</t>
+          <t>Robbery Under Arms</t>
         </is>
       </c>
       <c r="C1560" s="1">
-        <v>576</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" s="1" t="inlineStr">
         <is>
-          <t>9786257068512</t>
+          <t>9786257068482</t>
         </is>
       </c>
       <c r="B1561" s="1" t="inlineStr">
         <is>
-          <t>No More Parades</t>
+          <t>Queen Lucia</t>
         </is>
       </c>
       <c r="C1561" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" s="1" t="inlineStr">
         <is>
-          <t>9786257068543</t>
+          <t>9786257068505</t>
         </is>
       </c>
       <c r="B1562" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Ames</t>
+          <t>Pontifex Son and Thorndyke</t>
         </is>
       </c>
       <c r="C1562" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" s="1" t="inlineStr">
         <is>
-          <t>9786257121347</t>
+          <t>9786257068499</t>
         </is>
       </c>
       <c r="B1563" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerde Bayburt</t>
+          <t>Picturesque Representations of the Dress and Manners of the Chinese</t>
         </is>
       </c>
       <c r="C1563" s="1">
-        <v>332</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" s="1" t="inlineStr">
         <is>
-          <t>9786257907873</t>
+          <t>9786257068529</t>
         </is>
       </c>
       <c r="B1564" s="1" t="inlineStr">
         <is>
-          <t>Çalılıkta Aşk</t>
+          <t>North and South</t>
         </is>
       </c>
       <c r="C1564" s="1">
-        <v>484</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" s="1" t="inlineStr">
         <is>
-          <t>9786257121309</t>
+          <t>9786257068512</t>
         </is>
       </c>
       <c r="B1565" s="1" t="inlineStr">
         <is>
-          <t>The Sidereal Messenger of Galileo Galilei</t>
+          <t>No More Parades</t>
         </is>
       </c>
       <c r="C1565" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" s="1" t="inlineStr">
         <is>
-          <t>9786257907743</t>
+          <t>9786257068543</t>
         </is>
       </c>
       <c r="B1566" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Gece</t>
+          <t>Mrs. Ames</t>
         </is>
       </c>
       <c r="C1566" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" s="1" t="inlineStr">
         <is>
-          <t>9786257923910</t>
+          <t>9786257121347</t>
         </is>
       </c>
       <c r="B1567" s="1" t="inlineStr">
         <is>
-          <t>The Republic</t>
+          <t>Şiirlerde Bayburt</t>
         </is>
       </c>
       <c r="C1567" s="1">
-        <v>520</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" s="1" t="inlineStr">
         <is>
-          <t>9786257078030</t>
+          <t>9786257907873</t>
         </is>
       </c>
       <c r="B1568" s="1" t="inlineStr">
         <is>
-          <t>New Atlantis</t>
+          <t>Çalılıkta Aşk</t>
         </is>
       </c>
       <c r="C1568" s="1">
-        <v>208</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" s="1" t="inlineStr">
         <is>
-          <t>9786257060417</t>
+          <t>9786257121309</t>
         </is>
       </c>
       <c r="B1569" s="1" t="inlineStr">
         <is>
-          <t>Zwei Stadte</t>
+          <t>The Sidereal Messenger of Galileo Galilei</t>
         </is>
       </c>
       <c r="C1569" s="1">
-        <v>628</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" s="1" t="inlineStr">
         <is>
-          <t>9786257923989</t>
+          <t>9786257907743</t>
         </is>
       </c>
       <c r="B1570" s="1" t="inlineStr">
         <is>
-          <t>The Federalist Papers</t>
+          <t>Işıltılı Gece</t>
         </is>
       </c>
       <c r="C1570" s="1">
-        <v>684</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" s="1" t="inlineStr">
         <is>
-          <t>9786257060899</t>
+          <t>9786257923910</t>
         </is>
       </c>
       <c r="B1571" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>The Republic</t>
         </is>
       </c>
       <c r="C1571" s="1">
-        <v>188</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" s="1" t="inlineStr">
         <is>
-          <t>9786257923996</t>
+          <t>9786257078030</t>
         </is>
       </c>
       <c r="B1572" s="1" t="inlineStr">
         <is>
-          <t>The Essentials Of American Constitutional Law</t>
+          <t>New Atlantis</t>
         </is>
       </c>
       <c r="C1572" s="1">
-        <v>352</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" s="1" t="inlineStr">
         <is>
-          <t>9786257060684</t>
+          <t>9786257060417</t>
         </is>
       </c>
       <c r="B1573" s="1" t="inlineStr">
         <is>
-          <t>The Holly-Tree</t>
+          <t>Zwei Stadte</t>
         </is>
       </c>
       <c r="C1573" s="1">
-        <v>188</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" s="1" t="inlineStr">
         <is>
-          <t>9786257937399</t>
+          <t>9786257923989</t>
         </is>
       </c>
       <c r="B1574" s="1" t="inlineStr">
         <is>
-          <t>The Personal History Of David Copperfield Vol. 1</t>
+          <t>The Federalist Papers</t>
         </is>
       </c>
       <c r="C1574" s="1">
-        <v>672</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" s="1" t="inlineStr">
         <is>
-          <t>9786257060721</t>
+          <t>9786257060899</t>
         </is>
       </c>
       <c r="B1575" s="1" t="inlineStr">
         <is>
-          <t>The Battle Of Life</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C1575" s="1">
-        <v>308</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" s="1" t="inlineStr">
         <is>
-          <t>9786257068260</t>
+          <t>9786257923996</t>
         </is>
       </c>
       <c r="B1576" s="1" t="inlineStr">
         <is>
-          <t>The Return of Sherlock Holmes</t>
+          <t>The Essentials Of American Constitutional Law</t>
         </is>
       </c>
       <c r="C1576" s="1">
-        <v>408</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" s="1" t="inlineStr">
         <is>
-          <t>9786257907767</t>
+          <t>9786257060684</t>
         </is>
       </c>
       <c r="B1577" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>The Holly-Tree</t>
         </is>
       </c>
       <c r="C1577" s="1">
-        <v>42</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" s="1" t="inlineStr">
         <is>
-          <t>9786257907682</t>
+          <t>9786257937399</t>
         </is>
       </c>
       <c r="B1578" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>The Personal History Of David Copperfield Vol. 1</t>
         </is>
       </c>
       <c r="C1578" s="1">
-        <v>21.7</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" s="1" t="inlineStr">
         <is>
-          <t>9786257907637</t>
+          <t>9786257060721</t>
         </is>
       </c>
       <c r="B1579" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>The Battle Of Life</t>
         </is>
       </c>
       <c r="C1579" s="1">
-        <v>56</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" s="1" t="inlineStr">
         <is>
-          <t>9786257941976</t>
+          <t>9786257068260</t>
         </is>
       </c>
       <c r="B1580" s="1" t="inlineStr">
         <is>
-          <t>Karacaoğlan - Bütün Şiirleri</t>
+          <t>The Return of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C1580" s="1">
-        <v>364</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" s="1" t="inlineStr">
         <is>
-          <t>9786257060035</t>
+          <t>9786257907767</t>
         </is>
       </c>
       <c r="B1581" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C1581" s="1">
-        <v>188</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" s="1" t="inlineStr">
         <is>
-          <t>9786257941495</t>
+          <t>9786257907682</t>
         </is>
       </c>
       <c r="B1582" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C1582" s="1">
-        <v>232</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" s="1" t="inlineStr">
         <is>
-          <t>9786257941617</t>
+          <t>9786257907637</t>
         </is>
       </c>
       <c r="B1583" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C1583" s="1">
-        <v>332</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" s="1" t="inlineStr">
         <is>
-          <t>9786257060189</t>
+          <t>9786257941976</t>
         </is>
       </c>
       <c r="B1584" s="1" t="inlineStr">
         <is>
-          <t>Essays of Travel</t>
+          <t>Karacaoğlan - Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C1584" s="1">
-        <v>304</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" s="1" t="inlineStr">
         <is>
-          <t>9786257060103</t>
+          <t>9786257060035</t>
         </is>
       </c>
       <c r="B1585" s="1" t="inlineStr">
         <is>
-          <t>Essays of Robert Louis Stevenson</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C1585" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" s="1" t="inlineStr">
         <is>
-          <t>9786257060134</t>
+          <t>9786257941495</t>
         </is>
       </c>
       <c r="B1586" s="1" t="inlineStr">
         <is>
-          <t>End of the Tether</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C1586" s="1">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" s="1" t="inlineStr">
         <is>
-          <t>9786257058810</t>
+          <t>9786257941617</t>
         </is>
       </c>
       <c r="B1587" s="1" t="inlineStr">
         <is>
-          <t>The Way of Peace</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C1587" s="1">
-        <v>192</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" s="1" t="inlineStr">
         <is>
-          <t>9786257060141</t>
+          <t>9786257060189</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
-          <t>Eight Hundred Leagues on the Amazon</t>
+          <t>Essays of Travel</t>
         </is>
       </c>
       <c r="C1588" s="1">
-        <v>352</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" s="1" t="inlineStr">
         <is>
-          <t>9786257060219</t>
+          <t>9786257060103</t>
         </is>
       </c>
       <c r="B1589" s="1" t="inlineStr">
         <is>
-          <t>Dream Psychology</t>
+          <t>Essays of Robert Louis Stevenson</t>
         </is>
       </c>
       <c r="C1589" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" s="1" t="inlineStr">
         <is>
-          <t>9786257058681</t>
+          <t>9786257060134</t>
         </is>
       </c>
       <c r="B1590" s="1" t="inlineStr">
         <is>
-          <t>Yıldız ve Konuşan Bebek</t>
+          <t>End of the Tether</t>
         </is>
       </c>
       <c r="C1590" s="1">
-        <v>156</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" s="1" t="inlineStr">
         <is>
-          <t>9786257060240</t>
+          <t>9786257058810</t>
         </is>
       </c>
       <c r="B1591" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>The Way of Peace</t>
         </is>
       </c>
       <c r="C1591" s="1">
-        <v>208</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" s="1" t="inlineStr">
         <is>
-          <t>9786257058711</t>
+          <t>9786257060141</t>
         </is>
       </c>
       <c r="B1592" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Eight Hundred Leagues on the Amazon</t>
         </is>
       </c>
       <c r="C1592" s="1">
-        <v>188</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" s="1" t="inlineStr">
         <is>
-          <t>9786257058292</t>
+          <t>9786257060219</t>
         </is>
       </c>
       <c r="B1593" s="1" t="inlineStr">
         <is>
-          <t>Children of the Frost</t>
+          <t>Dream Psychology</t>
         </is>
       </c>
       <c r="C1593" s="1">
-        <v>192</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" s="1" t="inlineStr">
         <is>
-          <t>9786257058766</t>
+          <t>9786257058681</t>
         </is>
       </c>
       <c r="B1594" s="1" t="inlineStr">
         <is>
-          <t>Three Contributions to the Theory of Sex</t>
+          <t>Yıldız ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C1594" s="1">
-        <v>176</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" s="1" t="inlineStr">
         <is>
-          <t>9786257060349</t>
+          <t>9786257060240</t>
         </is>
       </c>
       <c r="B1595" s="1" t="inlineStr">
         <is>
-          <t>An Enquiry Concerning Human Understanding</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C1595" s="1">
-        <v>276</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" s="1" t="inlineStr">
         <is>
-          <t>9786257941075</t>
+          <t>9786257058711</t>
         </is>
       </c>
       <c r="B1596" s="1" t="inlineStr">
         <is>
-          <t>The Subjection of Women</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C1596" s="1">
-        <v>220</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" s="1" t="inlineStr">
         <is>
-          <t>9786257060356</t>
+          <t>9786257058292</t>
         </is>
       </c>
       <c r="B1597" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>Children of the Frost</t>
         </is>
       </c>
       <c r="C1597" s="1">
-        <v>220</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" s="1" t="inlineStr">
         <is>
-          <t>9786257060394</t>
+          <t>9786257058766</t>
         </is>
       </c>
       <c r="B1598" s="1" t="inlineStr">
         <is>
-          <t>A Man and His Money</t>
+          <t>Three Contributions to the Theory of Sex</t>
         </is>
       </c>
       <c r="C1598" s="1">
-        <v>252</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" s="1" t="inlineStr">
         <is>
-          <t>9786257941167</t>
+          <t>9786257060349</t>
         </is>
       </c>
       <c r="B1599" s="1" t="inlineStr">
         <is>
-          <t>The Secret Sharer</t>
+          <t>An Enquiry Concerning Human Understanding</t>
         </is>
       </c>
       <c r="C1599" s="1">
-        <v>140</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" s="1" t="inlineStr">
         <is>
-          <t>9786257941181</t>
+          <t>9786257941075</t>
         </is>
       </c>
       <c r="B1600" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Plague</t>
+          <t>The Subjection of Women</t>
         </is>
       </c>
       <c r="C1600" s="1">
-        <v>188</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" s="1" t="inlineStr">
         <is>
-          <t>9786257058841</t>
+          <t>9786257060356</t>
         </is>
       </c>
       <c r="B1601" s="1" t="inlineStr">
         <is>
-          <t>The Poetics of Aristotle</t>
+          <t>Altın Işık</t>
         </is>
       </c>
       <c r="C1601" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" s="1" t="inlineStr">
         <is>
-          <t>9786257941723</t>
+          <t>9786257060394</t>
         </is>
       </c>
       <c r="B1602" s="1" t="inlineStr">
         <is>
-          <t>The Fall of the House of Usher</t>
+          <t>A Man and His Money</t>
         </is>
       </c>
       <c r="C1602" s="1">
-        <v>132</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" s="1" t="inlineStr">
         <is>
-          <t>9786257941860</t>
+          <t>9786257941167</t>
         </is>
       </c>
       <c r="B1603" s="1" t="inlineStr">
         <is>
-          <t>The Declaration of Independence of The United States of America</t>
+          <t>The Secret Sharer</t>
         </is>
       </c>
       <c r="C1603" s="1">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" s="1" t="inlineStr">
         <is>
-          <t>9786257941761</t>
+          <t>9786257941181</t>
         </is>
       </c>
       <c r="B1604" s="1" t="inlineStr">
         <is>
-          <t>The Cricket on the Hearth</t>
+          <t>The Scarlet Plague</t>
         </is>
       </c>
       <c r="C1604" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" s="1" t="inlineStr">
         <is>
-          <t>9786257941877</t>
+          <t>9786257058841</t>
         </is>
       </c>
       <c r="B1605" s="1" t="inlineStr">
         <is>
-          <t>The Chimes</t>
+          <t>The Poetics of Aristotle</t>
         </is>
       </c>
       <c r="C1605" s="1">
-        <v>232</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" s="1" t="inlineStr">
         <is>
-          <t>9786257941891</t>
+          <t>9786257941723</t>
         </is>
       </c>
       <c r="B1606" s="1" t="inlineStr">
         <is>
-          <t>The Burning Secret</t>
+          <t>The Fall of the House of Usher</t>
         </is>
       </c>
       <c r="C1606" s="1">
-        <v>156</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" s="1" t="inlineStr">
         <is>
-          <t>9786257941846</t>
+          <t>9786257941860</t>
         </is>
       </c>
       <c r="B1607" s="1" t="inlineStr">
         <is>
-          <t>The Acorn-Planter</t>
+          <t>The Declaration of Independence of The United States of America</t>
         </is>
       </c>
       <c r="C1607" s="1">
-        <v>192</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" s="1" t="inlineStr">
         <is>
-          <t>9786257941839</t>
+          <t>9786257941761</t>
         </is>
       </c>
       <c r="B1608" s="1" t="inlineStr">
         <is>
-          <t>The Abysmal Brute</t>
+          <t>The Cricket on the Hearth</t>
         </is>
       </c>
       <c r="C1608" s="1">
-        <v>192</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" s="1" t="inlineStr">
         <is>
-          <t>9786257941822</t>
+          <t>9786257941877</t>
         </is>
       </c>
       <c r="B1609" s="1" t="inlineStr">
         <is>
-          <t>Tales of the Fish Patrol</t>
+          <t>The Chimes</t>
         </is>
       </c>
       <c r="C1609" s="1">
-        <v>208</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" s="1" t="inlineStr">
         <is>
-          <t>9786257941037</t>
+          <t>9786257941891</t>
         </is>
       </c>
       <c r="B1610" s="1" t="inlineStr">
         <is>
-          <t>Tales of Hearsay</t>
+          <t>The Burning Secret</t>
         </is>
       </c>
       <c r="C1610" s="1">
-        <v>232</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" s="1" t="inlineStr">
         <is>
-          <t>9786257941686</t>
+          <t>9786257941846</t>
         </is>
       </c>
       <c r="B1611" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-i Talat ve Fitnat</t>
+          <t>The Acorn-Planter</t>
         </is>
       </c>
       <c r="C1611" s="1">
-        <v>200</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" s="1" t="inlineStr">
         <is>
-          <t>9786257941303</t>
+          <t>9786257941839</t>
         </is>
       </c>
       <c r="B1612" s="1" t="inlineStr">
         <is>
-          <t>Some Christmas Stories</t>
+          <t>The Abysmal Brute</t>
         </is>
       </c>
       <c r="C1612" s="1">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" s="1" t="inlineStr">
         <is>
-          <t>9786257941327</t>
+          <t>9786257941822</t>
         </is>
       </c>
       <c r="B1613" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Tales of the Fish Patrol</t>
         </is>
       </c>
       <c r="C1613" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" s="1" t="inlineStr">
         <is>
-          <t>9786257941372</t>
+          <t>9786257941037</t>
         </is>
       </c>
       <c r="B1614" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Tales of Hearsay</t>
         </is>
       </c>
       <c r="C1614" s="1">
-        <v>164</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" s="1" t="inlineStr">
         <is>
-          <t>9786257941440</t>
+          <t>9786257941686</t>
         </is>
       </c>
       <c r="B1615" s="1" t="inlineStr">
         <is>
-          <t>Olgun Işıklar</t>
+          <t>Taaşşuk-i Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C1615" s="1">
-        <v>332</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" s="1" t="inlineStr">
         <is>
-          <t>9786257060325</t>
+          <t>9786257941303</t>
         </is>
       </c>
       <c r="B1616" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Some Christmas Stories</t>
         </is>
       </c>
       <c r="C1616" s="1">
-        <v>252</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" s="1" t="inlineStr">
         <is>
-          <t>9786257941457</t>
+          <t>9786257941327</t>
         </is>
       </c>
       <c r="B1617" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C1617" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" s="1" t="inlineStr">
         <is>
-          <t>9786257941280</t>
+          <t>9786257941372</t>
         </is>
       </c>
       <c r="B1618" s="1" t="inlineStr">
         <is>
-          <t>Stories of Ships and the Sea</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C1618" s="1">
         <v>164</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" s="1" t="inlineStr">
         <is>
-          <t>9786257937573</t>
+          <t>9786257941440</t>
         </is>
       </c>
       <c r="B1619" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Dünya Rüyası (Dördüncü Defter)</t>
+          <t>Olgun Işıklar</t>
         </is>
       </c>
       <c r="C1619" s="1">
-        <v>432</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" s="1" t="inlineStr">
         <is>
-          <t>9786257937580</t>
+          <t>9786257060325</t>
         </is>
       </c>
       <c r="B1620" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Sabır Kapısı (Birinci Defter)</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C1620" s="1">
-        <v>432</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" s="1" t="inlineStr">
         <is>
-          <t>9786257937795</t>
+          <t>9786257941457</t>
         </is>
       </c>
       <c r="B1621" s="1" t="inlineStr">
         <is>
-          <t>Menevi - Adem Toprağı (Beşinci Defter)</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C1621" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" s="1" t="inlineStr">
         <is>
-          <t>9786257937597</t>
+          <t>9786257941280</t>
         </is>
       </c>
       <c r="B1622" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi -  Arifin Kıblesi (Altıncı Defter)</t>
+          <t>Stories of Ships and the Sea</t>
         </is>
       </c>
       <c r="C1622" s="1">
-        <v>484</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" s="1" t="inlineStr">
         <is>
-          <t>9786257937801</t>
+          <t>9786257937573</t>
         </is>
       </c>
       <c r="B1623" s="1" t="inlineStr">
         <is>
-          <t>Mein Kampf</t>
+          <t>Mesnevi - Dünya Rüyası (Dördüncü Defter)</t>
         </is>
       </c>
       <c r="C1623" s="1">
-        <v>740</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" s="1" t="inlineStr">
         <is>
-          <t>9786257937818</t>
+          <t>9786257937580</t>
         </is>
       </c>
       <c r="B1624" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Mesnevi - Sabır Kapısı (Birinci Defter)</t>
         </is>
       </c>
       <c r="C1624" s="1">
-        <v>288</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" s="1" t="inlineStr">
         <is>
-          <t>9786257937825</t>
+          <t>9786257937795</t>
         </is>
       </c>
       <c r="B1625" s="1" t="inlineStr">
         <is>
-          <t>Eight Cousins</t>
+          <t>Menevi - Adem Toprağı (Beşinci Defter)</t>
         </is>
       </c>
       <c r="C1625" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" s="1" t="inlineStr">
         <is>
-          <t>9786257937832</t>
+          <t>9786257937597</t>
         </is>
       </c>
       <c r="B1626" s="1" t="inlineStr">
         <is>
-          <t>Edison's Conquest of Mars</t>
+          <t>Mesnevi -  Arifin Kıblesi (Altıncı Defter)</t>
         </is>
       </c>
       <c r="C1626" s="1">
-        <v>364</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" s="1" t="inlineStr">
         <is>
-          <t>9786257937849</t>
+          <t>9786257937801</t>
         </is>
       </c>
       <c r="B1627" s="1" t="inlineStr">
         <is>
-          <t>Daniel Deronda</t>
+          <t>Mein Kampf</t>
         </is>
       </c>
       <c r="C1627" s="1">
-        <v>300</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" s="1" t="inlineStr">
         <is>
-          <t>9786257937856</t>
+          <t>9786257937818</t>
         </is>
       </c>
       <c r="B1628" s="1" t="inlineStr">
         <is>
-          <t>Basil</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C1628" s="1">
-        <v>408</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" s="1" t="inlineStr">
         <is>
-          <t>9786257937948</t>
+          <t>9786257937825</t>
         </is>
       </c>
       <c r="B1629" s="1" t="inlineStr">
         <is>
-          <t>Around the World in Eighty Days</t>
+          <t>Eight Cousins</t>
         </is>
       </c>
       <c r="C1629" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" s="1" t="inlineStr">
         <is>
-          <t>9786257937863</t>
+          <t>9786257937832</t>
         </is>
       </c>
       <c r="B1630" s="1" t="inlineStr">
         <is>
-          <t>A'mak-ı Hayal</t>
+          <t>Edison's Conquest of Mars</t>
         </is>
       </c>
       <c r="C1630" s="1">
-        <v>250</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" s="1" t="inlineStr">
         <is>
-          <t>9786257937870</t>
+          <t>9786257937849</t>
         </is>
       </c>
       <c r="B1631" s="1" t="inlineStr">
         <is>
-          <t>A Young Girl's Diary</t>
+          <t>Daniel Deronda</t>
         </is>
       </c>
       <c r="C1631" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" s="1" t="inlineStr">
         <is>
-          <t>9786257937887</t>
+          <t>9786257937856</t>
         </is>
       </c>
       <c r="B1632" s="1" t="inlineStr">
         <is>
-          <t>A Little Princess</t>
+          <t>Basil</t>
         </is>
       </c>
       <c r="C1632" s="1">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" s="1" t="inlineStr">
         <is>
-          <t>9786257937894</t>
+          <t>9786257937948</t>
         </is>
       </c>
       <c r="B1633" s="1" t="inlineStr">
         <is>
-          <t>A Lady of Quality</t>
+          <t>Around the World in Eighty Days</t>
         </is>
       </c>
       <c r="C1633" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" s="1" t="inlineStr">
         <is>
-          <t>9786257060370</t>
+          <t>9786257937863</t>
         </is>
       </c>
       <c r="B1634" s="1" t="inlineStr">
         <is>
-          <t>A Miscellany of Men</t>
+          <t>A'mak-ı Hayal</t>
         </is>
       </c>
       <c r="C1634" s="1">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" s="1" t="inlineStr">
         <is>
-          <t>9786257937276</t>
+          <t>9786257937870</t>
         </is>
       </c>
       <c r="B1635" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield Vol 1</t>
+          <t>A Young Girl's Diary</t>
         </is>
       </c>
       <c r="C1635" s="1">
-        <v>400</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" s="1" t="inlineStr">
         <is>
-          <t>9786257937122</t>
+          <t>9786257937887</t>
         </is>
       </c>
       <c r="B1636" s="1" t="inlineStr">
         <is>
-          <t>Charles Dickens Children Stories</t>
+          <t>A Little Princess</t>
         </is>
       </c>
       <c r="C1636" s="1">
-        <v>232</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" s="1" t="inlineStr">
         <is>
-          <t>9786257937139</t>
+          <t>9786257937894</t>
         </is>
       </c>
       <c r="B1637" s="1" t="inlineStr">
         <is>
-          <t>Captain Boldheart and The Latin-Grammar Master</t>
+          <t>A Lady of Quality</t>
         </is>
       </c>
       <c r="C1637" s="1">
-        <v>156</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" s="1" t="inlineStr">
         <is>
-          <t>9786257937269</t>
+          <t>9786257060370</t>
         </is>
       </c>
       <c r="B1638" s="1" t="inlineStr">
         <is>
-          <t>Bleak House Vol 2</t>
+          <t>A Miscellany of Men</t>
         </is>
       </c>
       <c r="C1638" s="1">
-        <v>620</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" s="1" t="inlineStr">
         <is>
-          <t>9786257937252</t>
+          <t>9786257937276</t>
         </is>
       </c>
       <c r="B1639" s="1" t="inlineStr">
         <is>
-          <t>Bleak House Vol 1</t>
+          <t>David Copperfield Vol 1</t>
         </is>
       </c>
       <c r="C1639" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" s="1" t="inlineStr">
         <is>
-          <t>9786257941532</t>
+          <t>9786257937122</t>
         </is>
       </c>
       <c r="B1640" s="1" t="inlineStr">
         <is>
-          <t>Greenmantle</t>
+          <t>Charles Dickens Children Stories</t>
         </is>
       </c>
       <c r="C1640" s="1">
-        <v>344</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" s="1" t="inlineStr">
         <is>
-          <t>9786257941556</t>
+          <t>9786257937139</t>
         </is>
       </c>
       <c r="B1641" s="1" t="inlineStr">
         <is>
-          <t>Fool's Goal</t>
+          <t>Captain Boldheart and The Latin-Grammar Master</t>
         </is>
       </c>
       <c r="C1641" s="1">
-        <v>300</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" s="1" t="inlineStr">
         <is>
-          <t>9786257941587</t>
+          <t>9786257937269</t>
         </is>
       </c>
       <c r="B1642" s="1" t="inlineStr">
         <is>
-          <t>Father Damien an Open Letter to the Reverend Dr. Hyde of Honolulu</t>
+          <t>Bleak House Vol 2</t>
         </is>
       </c>
       <c r="C1642" s="1">
-        <v>156</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" s="1" t="inlineStr">
         <is>
-          <t>9786257060042</t>
+          <t>9786257937252</t>
         </is>
       </c>
       <c r="B1643" s="1" t="inlineStr">
         <is>
-          <t>Farawell Nikola</t>
+          <t>Bleak House Vol 1</t>
         </is>
       </c>
       <c r="C1643" s="1">
-        <v>304</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" s="1" t="inlineStr">
         <is>
-          <t>9786257941600</t>
+          <t>9786257941532</t>
         </is>
       </c>
       <c r="B1644" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Greenmantle</t>
         </is>
       </c>
       <c r="C1644" s="1">
-        <v>232</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" s="1" t="inlineStr">
         <is>
-          <t>9786257060127</t>
+          <t>9786257941556</t>
         </is>
       </c>
       <c r="B1645" s="1" t="inlineStr">
         <is>
-          <t>Eski Kahramanlar</t>
+          <t>Fool's Goal</t>
         </is>
       </c>
       <c r="C1645" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" s="1" t="inlineStr">
         <is>
-          <t>9786257060301</t>
+          <t>9786257941587</t>
         </is>
       </c>
       <c r="B1646" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Father Damien an Open Letter to the Reverend Dr. Hyde of Honolulu</t>
         </is>
       </c>
       <c r="C1646" s="1">
-        <v>232</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" s="1" t="inlineStr">
         <is>
-          <t>9786257941969</t>
+          <t>9786257060042</t>
         </is>
       </c>
       <c r="B1647" s="1" t="inlineStr">
         <is>
-          <t>Lady Windermere's Fan</t>
+          <t>Farawell Nikola</t>
         </is>
       </c>
       <c r="C1647" s="1">
-        <v>232</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" s="1" t="inlineStr">
         <is>
-          <t>9786257941754</t>
+          <t>9786257941600</t>
         </is>
       </c>
       <c r="B1648" s="1" t="inlineStr">
         <is>
-          <t>The Dawn Of The Food</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C1648" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" s="1" t="inlineStr">
         <is>
-          <t>9786257941907</t>
+          <t>9786257060127</t>
         </is>
       </c>
       <c r="B1649" s="1" t="inlineStr">
         <is>
-          <t>Lucy Gayheart</t>
+          <t>Eski Kahramanlar</t>
         </is>
       </c>
       <c r="C1649" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" s="1" t="inlineStr">
         <is>
-          <t>9786257941426</t>
+          <t>9786257060301</t>
         </is>
       </c>
       <c r="B1650" s="1" t="inlineStr">
         <is>
-          <t>Ozma Of Oz</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C1650" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" s="1" t="inlineStr">
         <is>
-          <t>9786257058247</t>
+          <t>9786257941969</t>
         </is>
       </c>
       <c r="B1651" s="1" t="inlineStr">
         <is>
-          <t>Preface to Androcles and the Lion: On the Prospects of Christianity</t>
+          <t>Lady Windermere's Fan</t>
         </is>
       </c>
       <c r="C1651" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" s="1" t="inlineStr">
         <is>
-          <t>9786257058001</t>
+          <t>9786257941754</t>
         </is>
       </c>
       <c r="B1652" s="1" t="inlineStr">
         <is>
-          <t>Crimes and Punishments</t>
+          <t>The Dawn Of The Food</t>
         </is>
       </c>
       <c r="C1652" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" s="1" t="inlineStr">
         <is>
-          <t>9786058014121</t>
+          <t>9786257941907</t>
         </is>
       </c>
       <c r="B1653" s="1" t="inlineStr">
         <is>
-          <t>The Early History of the Airplane</t>
+          <t>Lucy Gayheart</t>
         </is>
       </c>
       <c r="C1653" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" s="1" t="inlineStr">
         <is>
-          <t>9786257058407</t>
+          <t>9786257941426</t>
         </is>
       </c>
       <c r="B1654" s="1" t="inlineStr">
         <is>
-          <t>An Ideal Husband</t>
+          <t>Ozma Of Oz</t>
         </is>
       </c>
       <c r="C1654" s="1">
-        <v>220</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" s="1" t="inlineStr">
         <is>
-          <t>9786257058094</t>
+          <t>9786257058247</t>
         </is>
       </c>
       <c r="B1655" s="1" t="inlineStr">
         <is>
-          <t>Archimedes</t>
+          <t>Preface to Androcles and the Lion: On the Prospects of Christianity</t>
         </is>
       </c>
       <c r="C1655" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" s="1" t="inlineStr">
         <is>
-          <t>9786257058254</t>
+          <t>9786257058001</t>
         </is>
       </c>
       <c r="B1656" s="1" t="inlineStr">
         <is>
-          <t>On the Future of our Educational Institutions</t>
+          <t>Crimes and Punishments</t>
         </is>
       </c>
       <c r="C1656" s="1">
-        <v>252</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" s="1" t="inlineStr">
         <is>
-          <t>9786257058032</t>
+          <t>9786058014121</t>
         </is>
       </c>
       <c r="B1657" s="1" t="inlineStr">
         <is>
-          <t>Buddhism in the Modern World</t>
+          <t>The Early History of the Airplane</t>
         </is>
       </c>
       <c r="C1657" s="1">
-        <v>252</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" s="1" t="inlineStr">
         <is>
-          <t>9786257058063</t>
+          <t>9786257058407</t>
         </is>
       </c>
       <c r="B1658" s="1" t="inlineStr">
         <is>
-          <t>Jukes-Edwards A Study in Education and Heredity</t>
+          <t>An Ideal Husband</t>
         </is>
       </c>
       <c r="C1658" s="1">
-        <v>208</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" s="1" t="inlineStr">
         <is>
-          <t>9786257058308</t>
+          <t>9786257058094</t>
         </is>
       </c>
       <c r="B1659" s="1" t="inlineStr">
         <is>
-          <t>Aids to Forensic Medicine and Toxicology</t>
+          <t>Archimedes</t>
         </is>
       </c>
       <c r="C1659" s="1">
-        <v>288</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" s="1" t="inlineStr">
         <is>
-          <t>9786058014190</t>
+          <t>9786257058254</t>
         </is>
       </c>
       <c r="B1660" s="1" t="inlineStr">
         <is>
-          <t>A Footnote To History</t>
+          <t>On the Future of our Educational Institutions</t>
         </is>
       </c>
       <c r="C1660" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" s="1" t="inlineStr">
         <is>
-          <t>9786257058391</t>
+          <t>9786257058032</t>
         </is>
       </c>
       <c r="B1661" s="1" t="inlineStr">
         <is>
-          <t>American Football</t>
+          <t>Buddhism in the Modern World</t>
         </is>
       </c>
       <c r="C1661" s="1">
-        <v>264</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" s="1" t="inlineStr">
         <is>
-          <t>9786058014152</t>
+          <t>9786257058063</t>
         </is>
       </c>
       <c r="B1662" s="1" t="inlineStr">
         <is>
-          <t>Metamorphosis</t>
+          <t>Jukes-Edwards A Study in Education and Heredity</t>
         </is>
       </c>
       <c r="C1662" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" s="1" t="inlineStr">
         <is>
-          <t>9786257058599</t>
+          <t>9786257058308</t>
         </is>
       </c>
       <c r="B1663" s="1" t="inlineStr">
         <is>
-          <t>The Birth of Tragedy or Hellenism and Pessimism</t>
+          <t>Aids to Forensic Medicine and Toxicology</t>
         </is>
       </c>
       <c r="C1663" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" s="1" t="inlineStr">
         <is>
-          <t>9786058014183</t>
+          <t>9786058014190</t>
         </is>
       </c>
       <c r="B1664" s="1" t="inlineStr">
         <is>
-          <t>Common Sense</t>
+          <t>A Footnote To History</t>
         </is>
       </c>
       <c r="C1664" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" s="1" t="inlineStr">
         <is>
-          <t>9786257058193</t>
+          <t>9786257058391</t>
         </is>
       </c>
       <c r="B1665" s="1" t="inlineStr">
         <is>
-          <t>The Education of Children</t>
+          <t>American Football</t>
         </is>
       </c>
       <c r="C1665" s="1">
-        <v>188</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" s="1" t="inlineStr">
         <is>
-          <t>9786257058100</t>
+          <t>9786058014152</t>
         </is>
       </c>
       <c r="B1666" s="1" t="inlineStr">
         <is>
-          <t>Birds in Town and Village</t>
+          <t>Metamorphosis</t>
         </is>
       </c>
       <c r="C1666" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" s="1" t="inlineStr">
         <is>
-          <t>9786058014145</t>
+          <t>9786257058599</t>
         </is>
       </c>
       <c r="B1667" s="1" t="inlineStr">
         <is>
-          <t>On Liberty</t>
+          <t>The Birth of Tragedy or Hellenism and Pessimism</t>
         </is>
       </c>
       <c r="C1667" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" s="1" t="inlineStr">
         <is>
-          <t>9786257058230</t>
+          <t>9786058014183</t>
         </is>
       </c>
       <c r="B1668" s="1" t="inlineStr">
         <is>
-          <t>Myth Ritual and Religion Volume 1</t>
+          <t>Common Sense</t>
         </is>
       </c>
       <c r="C1668" s="1">
-        <v>275</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" s="1" t="inlineStr">
         <is>
-          <t>9786257058421</t>
+          <t>9786257058193</t>
         </is>
       </c>
       <c r="B1669" s="1" t="inlineStr">
         <is>
-          <t>Selected Aphorisms from Nietzsche's Retrospect of his Years of Friendship with Wagner</t>
+          <t>The Education of Children</t>
         </is>
       </c>
       <c r="C1669" s="1">
-        <v>156</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" s="1" t="inlineStr">
         <is>
-          <t>9786257060165</t>
+          <t>9786257058100</t>
         </is>
       </c>
       <c r="B1670" s="1" t="inlineStr">
         <is>
-          <t>Dubliners</t>
+          <t>Birds in Town and Village</t>
         </is>
       </c>
       <c r="C1670" s="1">
-        <v>332</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" s="1" t="inlineStr">
         <is>
-          <t>9786257058346</t>
+          <t>9786058014145</t>
         </is>
       </c>
       <c r="B1671" s="1" t="inlineStr">
         <is>
-          <t>American Renaissance A Review Of Domestic Architecture</t>
+          <t>On Liberty</t>
         </is>
       </c>
       <c r="C1671" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" s="1" t="inlineStr">
         <is>
-          <t>9786257058018</t>
+          <t>9786257058230</t>
         </is>
       </c>
       <c r="B1672" s="1" t="inlineStr">
         <is>
-          <t>Death And Resurrection From The Point Of View Of The Cell-Theory</t>
+          <t>Myth Ritual and Religion Volume 1</t>
         </is>
       </c>
       <c r="C1672" s="1">
-        <v>252</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" s="1" t="inlineStr">
         <is>
-          <t>9786257058315</t>
+          <t>9786257058421</t>
         </is>
       </c>
       <c r="B1673" s="1" t="inlineStr">
         <is>
-          <t>Makers of Modern Medicine</t>
+          <t>Selected Aphorisms from Nietzsche's Retrospect of his Years of Friendship with Wagner</t>
         </is>
       </c>
       <c r="C1673" s="1">
-        <v>420</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" s="1" t="inlineStr">
         <is>
-          <t>9786257058582</t>
+          <t>9786257060165</t>
         </is>
       </c>
       <c r="B1674" s="1" t="inlineStr">
         <is>
-          <t>Sapphira and the Slave Girl</t>
+          <t>Dubliners</t>
         </is>
       </c>
       <c r="C1674" s="1">
-        <v>300</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" s="1" t="inlineStr">
         <is>
-          <t>9786257058117</t>
+          <t>9786257058346</t>
         </is>
       </c>
       <c r="B1675" s="1" t="inlineStr">
         <is>
-          <t>Boyhood</t>
+          <t>American Renaissance A Review Of Domestic Architecture</t>
         </is>
       </c>
       <c r="C1675" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" s="1" t="inlineStr">
         <is>
-          <t>9786257058360</t>
+          <t>9786257058018</t>
         </is>
       </c>
       <c r="B1676" s="1" t="inlineStr">
         <is>
-          <t>Dutch Courage and Other Stories</t>
+          <t>Death And Resurrection From The Point Of View Of The Cell-Theory</t>
         </is>
       </c>
       <c r="C1676" s="1">
-        <v>232</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" s="1" t="inlineStr">
         <is>
-          <t>9786257058537</t>
+          <t>9786257058315</t>
         </is>
       </c>
       <c r="B1677" s="1" t="inlineStr">
         <is>
-          <t>A Discourse on the Study of the Law of Nature and Nations</t>
+          <t>Makers of Modern Medicine</t>
         </is>
       </c>
       <c r="C1677" s="1">
-        <v>176</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" s="1" t="inlineStr">
         <is>
-          <t>9786257058131</t>
+          <t>9786257058582</t>
         </is>
       </c>
       <c r="B1678" s="1" t="inlineStr">
         <is>
-          <t>La Cite De Carcassonne</t>
+          <t>Sapphira and the Slave Girl</t>
         </is>
       </c>
       <c r="C1678" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" s="1" t="inlineStr">
         <is>
-          <t>9786257058353</t>
+          <t>9786257058117</t>
         </is>
       </c>
       <c r="B1679" s="1" t="inlineStr">
         <is>
-          <t>Jacob’s Room</t>
+          <t>Boyhood</t>
         </is>
       </c>
       <c r="C1679" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" s="1" t="inlineStr">
         <is>
-          <t>9786257058162</t>
+          <t>9786257058360</t>
         </is>
       </c>
       <c r="B1680" s="1" t="inlineStr">
         <is>
-          <t>The First Book of Farming</t>
+          <t>Dutch Courage and Other Stories</t>
         </is>
       </c>
       <c r="C1680" s="1">
-        <v>344</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" s="1" t="inlineStr">
         <is>
-          <t>9786058014169</t>
+          <t>9786257058537</t>
         </is>
       </c>
       <c r="B1681" s="1" t="inlineStr">
         <is>
-          <t>Essays and Lectures</t>
+          <t>A Discourse on the Study of the Law of Nature and Nations</t>
         </is>
       </c>
       <c r="C1681" s="1">
-        <v>264</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" s="1" t="inlineStr">
         <is>
-          <t>9786257058285</t>
+          <t>9786257058131</t>
         </is>
       </c>
       <c r="B1682" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>La Cite De Carcassonne</t>
         </is>
       </c>
       <c r="C1682" s="1">
-        <v>468</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" s="1" t="inlineStr">
         <is>
-          <t>9786257058322</t>
+          <t>9786257058353</t>
         </is>
       </c>
       <c r="B1683" s="1" t="inlineStr">
         <is>
-          <t>Human All Too Human</t>
+          <t>Jacob’s Room</t>
         </is>
       </c>
       <c r="C1683" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" s="1" t="inlineStr">
         <is>
-          <t>9786257058070</t>
+          <t>9786257058162</t>
         </is>
       </c>
       <c r="B1684" s="1" t="inlineStr">
         <is>
-          <t>Beyond Good and Evil</t>
+          <t>The First Book of Farming</t>
         </is>
       </c>
       <c r="C1684" s="1">
-        <v>288</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" s="1" t="inlineStr">
         <is>
-          <t>9786257058223</t>
+          <t>9786058014169</t>
         </is>
       </c>
       <c r="B1685" s="1" t="inlineStr">
         <is>
-          <t>Study of Child Life</t>
+          <t>Essays and Lectures</t>
         </is>
       </c>
       <c r="C1685" s="1">
-        <v>276</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" s="1" t="inlineStr">
         <is>
-          <t>9786257058025</t>
+          <t>9786257058285</t>
         </is>
       </c>
       <c r="B1686" s="1" t="inlineStr">
         <is>
-          <t>History of Modern Mathematics</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C1686" s="1">
-        <v>244</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" s="1" t="inlineStr">
         <is>
-          <t>9786257060226</t>
+          <t>9786257058322</t>
         </is>
       </c>
       <c r="B1687" s="1" t="inlineStr">
         <is>
-          <t>Dorothy and the Wizard in Oz</t>
+          <t>Human All Too Human</t>
         </is>
       </c>
       <c r="C1687" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" s="1" t="inlineStr">
         <is>
-          <t>9786257058452</t>
+          <t>9786257058070</t>
         </is>
       </c>
       <c r="B1688" s="1" t="inlineStr">
         <is>
-          <t>An Account of the Foxglove and some of its Medical Uses</t>
+          <t>Beyond Good and Evil</t>
         </is>
       </c>
       <c r="C1688" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" s="1" t="inlineStr">
         <is>
-          <t>9786257058469</t>
+          <t>9786257058223</t>
         </is>
       </c>
       <c r="B1689" s="1" t="inlineStr">
         <is>
-          <t>Homer and Classical Philology</t>
+          <t>Study of Child Life</t>
         </is>
       </c>
       <c r="C1689" s="1">
-        <v>176</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" s="1" t="inlineStr">
         <is>
-          <t>9786257058445</t>
+          <t>9786257058025</t>
         </is>
       </c>
       <c r="B1690" s="1" t="inlineStr">
         <is>
-          <t>A Lost Lady</t>
+          <t>History of Modern Mathematics</t>
         </is>
       </c>
       <c r="C1690" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" s="1" t="inlineStr">
         <is>
-          <t>9786257060202</t>
+          <t>9786257060226</t>
         </is>
       </c>
       <c r="B1691" s="1" t="inlineStr">
         <is>
-          <t>Easy to Kill</t>
+          <t>Dorothy and the Wizard in Oz</t>
         </is>
       </c>
       <c r="C1691" s="1">
-        <v>200</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" s="1" t="inlineStr">
         <is>
-          <t>9786257058056</t>
+          <t>9786257058452</t>
         </is>
       </c>
       <c r="B1692" s="1" t="inlineStr">
         <is>
-          <t>Italian Villas and Their Gardens</t>
+          <t>An Account of the Foxglove and some of its Medical Uses</t>
         </is>
       </c>
       <c r="C1692" s="1">
-        <v>200</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" s="1" t="inlineStr">
         <is>
-          <t>9786257058209</t>
+          <t>9786257058469</t>
         </is>
       </c>
       <c r="B1693" s="1" t="inlineStr">
         <is>
-          <t>Seeds of Michigan Weeds</t>
+          <t>Homer and Classical Philology</t>
         </is>
       </c>
       <c r="C1693" s="1">
-        <v>304</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" s="1" t="inlineStr">
         <is>
-          <t>9786257058216</t>
+          <t>9786257058445</t>
         </is>
       </c>
       <c r="B1694" s="1" t="inlineStr">
         <is>
-          <t>The Cross in Ritual Architecture and Art</t>
+          <t>A Lost Lady</t>
         </is>
       </c>
       <c r="C1694" s="1">
-        <v>252</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" s="1" t="inlineStr">
         <is>
-          <t>9786257060264</t>
+          <t>9786257060202</t>
         </is>
       </c>
       <c r="B1695" s="1" t="inlineStr">
         <is>
-          <t>Daisy Miller</t>
+          <t>Easy to Kill</t>
         </is>
       </c>
       <c r="C1695" s="1">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" s="1" t="inlineStr">
         <is>
-          <t>9786257058278</t>
+          <t>9786257058056</t>
         </is>
       </c>
       <c r="B1696" s="1" t="inlineStr">
         <is>
-          <t>Father Sergius</t>
+          <t>Italian Villas and Their Gardens</t>
         </is>
       </c>
       <c r="C1696" s="1">
-        <v>188</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" s="1" t="inlineStr">
         <is>
-          <t>9786257058087</t>
+          <t>9786257058209</t>
         </is>
       </c>
       <c r="B1697" s="1" t="inlineStr">
         <is>
-          <t>Before Adam</t>
+          <t>Seeds of Michigan Weeds</t>
         </is>
       </c>
       <c r="C1697" s="1">
-        <v>244</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" s="1" t="inlineStr">
         <is>
-          <t>9786257058483</t>
+          <t>9786257058216</t>
         </is>
       </c>
       <c r="B1698" s="1" t="inlineStr">
         <is>
-          <t>A Journey to the Centre of the Earth</t>
+          <t>The Cross in Ritual Architecture and Art</t>
         </is>
       </c>
       <c r="C1698" s="1">
-        <v>420</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" s="1" t="inlineStr">
         <is>
-          <t>9786257058490</t>
+          <t>9786257060264</t>
         </is>
       </c>
       <c r="B1699" s="1" t="inlineStr">
         <is>
-          <t>A House of Pomegranates</t>
+          <t>Daisy Miller</t>
         </is>
       </c>
       <c r="C1699" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" s="1" t="inlineStr">
         <is>
-          <t>9786257058506</t>
+          <t>9786257058278</t>
         </is>
       </c>
       <c r="B1700" s="1" t="inlineStr">
         <is>
-          <t>A Horse’s Tale</t>
+          <t>Father Sergius</t>
         </is>
       </c>
       <c r="C1700" s="1">
         <v>188</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" s="1" t="inlineStr">
         <is>
-          <t>9786257058148</t>
+          <t>9786257058087</t>
         </is>
       </c>
       <c r="B1701" s="1" t="inlineStr">
         <is>
-          <t>Treatise on the Diseases of Women</t>
+          <t>Before Adam</t>
         </is>
       </c>
       <c r="C1701" s="1">
-        <v>276</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" s="1" t="inlineStr">
         <is>
-          <t>9786257058513</t>
+          <t>9786257058483</t>
         </is>
       </c>
       <c r="B1702" s="1" t="inlineStr">
         <is>
-          <t>A Double Barrelled Detectice Story</t>
+          <t>A Journey to the Centre of the Earth</t>
         </is>
       </c>
       <c r="C1702" s="1">
-        <v>236</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" s="1" t="inlineStr">
         <is>
-          <t>9786257058551</t>
+          <t>9786257058490</t>
         </is>
       </c>
       <c r="B1703" s="1" t="inlineStr">
         <is>
-          <t>A Daughter of the Snows</t>
+          <t>A House of Pomegranates</t>
         </is>
       </c>
       <c r="C1703" s="1">
-        <v>364</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" s="1" t="inlineStr">
         <is>
-          <t>9786257058179</t>
+          <t>9786257058506</t>
         </is>
       </c>
       <c r="B1704" s="1" t="inlineStr">
         <is>
-          <t>The Unknown Life of Jesus Christ</t>
+          <t>A Horse’s Tale</t>
         </is>
       </c>
       <c r="C1704" s="1">
-        <v>264</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" s="1" t="inlineStr">
         <is>
-          <t>9786257058186</t>
+          <t>9786257058148</t>
         </is>
       </c>
       <c r="B1705" s="1" t="inlineStr">
         <is>
-          <t>The Religion of Ancient Egypt</t>
+          <t>Treatise on the Diseases of Women</t>
         </is>
       </c>
       <c r="C1705" s="1">
-        <v>200</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" s="1" t="inlineStr">
         <is>
-          <t>9786058014114</t>
+          <t>9786257058513</t>
         </is>
       </c>
       <c r="B1706" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Scientific Management</t>
+          <t>A Double Barrelled Detectice Story</t>
         </is>
       </c>
       <c r="C1706" s="1">
-        <v>244</v>
+        <v>236</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" s="1" t="inlineStr">
         <is>
-          <t>9786257058650</t>
+          <t>9786257058551</t>
         </is>
       </c>
       <c r="B1707" s="1" t="inlineStr">
         <is>
-          <t>The Game</t>
+          <t>A Daughter of the Snows</t>
         </is>
       </c>
       <c r="C1707" s="1">
-        <v>232</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" s="1" t="inlineStr">
         <is>
-          <t>9786257058643</t>
+          <t>9786257058179</t>
         </is>
       </c>
       <c r="B1708" s="1" t="inlineStr">
         <is>
-          <t>The Frozen Deep</t>
+          <t>The Unknown Life of Jesus Christ</t>
         </is>
       </c>
       <c r="C1708" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" s="1" t="inlineStr">
         <is>
-          <t>9786257058636</t>
+          <t>9786257058186</t>
         </is>
       </c>
       <c r="B1709" s="1" t="inlineStr">
         <is>
-          <t>The Forged Coupon and Other Stories</t>
+          <t>The Religion of Ancient Egypt</t>
         </is>
       </c>
       <c r="C1709" s="1">
-        <v>264</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" s="1" t="inlineStr">
         <is>
-          <t>9786257058629</t>
+          <t>9786058014114</t>
         </is>
       </c>
       <c r="B1710" s="1" t="inlineStr">
         <is>
-          <t>The Faith of Men</t>
+          <t>The Principles of Scientific Management</t>
         </is>
       </c>
       <c r="C1710" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" s="1" t="inlineStr">
         <is>
-          <t>9786257058605</t>
+          <t>9786257058650</t>
         </is>
       </c>
       <c r="B1711" s="1" t="inlineStr">
         <is>
-          <t>The Canterville Ghost</t>
+          <t>The Game</t>
         </is>
       </c>
       <c r="C1711" s="1">
-        <v>176</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" s="1" t="inlineStr">
         <is>
-          <t>9786257058575</t>
+          <t>9786257058643</t>
         </is>
       </c>
       <c r="B1712" s="1" t="inlineStr">
         <is>
-          <t>Paradise Lost</t>
+          <t>The Frozen Deep</t>
         </is>
       </c>
       <c r="C1712" s="1">
-        <v>344</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" s="1" t="inlineStr">
         <is>
-          <t>9786257058612</t>
+          <t>9786257058636</t>
         </is>
       </c>
       <c r="B1713" s="1" t="inlineStr">
         <is>
-          <t>The Cossacks</t>
+          <t>The Forged Coupon and Other Stories</t>
         </is>
       </c>
       <c r="C1713" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" s="1" t="inlineStr">
         <is>
-          <t>9786257058520</t>
+          <t>9786257058629</t>
         </is>
       </c>
       <c r="B1714" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist or The Parish Boy's Progress</t>
+          <t>The Faith of Men</t>
         </is>
       </c>
       <c r="C1714" s="1">
-        <v>376</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" s="1" t="inlineStr">
         <is>
-          <t>9786257058339</t>
+          <t>9786257058605</t>
         </is>
       </c>
       <c r="B1715" s="1" t="inlineStr">
         <is>
-          <t>De Profundis</t>
+          <t>The Canterville Ghost</t>
         </is>
       </c>
       <c r="C1715" s="1">
-        <v>188</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" s="1" t="inlineStr">
         <is>
-          <t>9786257058438</t>
+          <t>9786257058575</t>
         </is>
       </c>
       <c r="B1716" s="1" t="inlineStr">
         <is>
-          <t>Lady Susan</t>
+          <t>Paradise Lost</t>
         </is>
       </c>
       <c r="C1716" s="1">
-        <v>232</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" s="1" t="inlineStr">
         <is>
-          <t>9786257058377</t>
+          <t>9786257058612</t>
         </is>
       </c>
       <c r="B1717" s="1" t="inlineStr">
         <is>
-          <t>Crime and Punishment</t>
+          <t>The Cossacks</t>
         </is>
       </c>
       <c r="C1717" s="1">
-        <v>350</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" s="1" t="inlineStr">
         <is>
-          <t>9786257058124</t>
+          <t>9786257058520</t>
         </is>
       </c>
       <c r="B1718" s="1" t="inlineStr">
         <is>
-          <t>Comus</t>
+          <t>Oliver Twist or The Parish Boy's Progress</t>
         </is>
       </c>
       <c r="C1718" s="1">
-        <v>252</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" s="1" t="inlineStr">
         <is>
-          <t>9786257058049</t>
+          <t>9786257058339</t>
         </is>
       </c>
       <c r="B1719" s="1" t="inlineStr">
         <is>
-          <t>Brown Wolf and Other Jack London Stories</t>
+          <t>De Profundis</t>
         </is>
       </c>
       <c r="C1719" s="1">
-        <v>252</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" s="1" t="inlineStr">
         <is>
-          <t>9786257941235</t>
+          <t>9786257058438</t>
         </is>
       </c>
       <c r="B1720" s="1" t="inlineStr">
         <is>
-          <t>The Red Badge of Courage</t>
+          <t>Lady Susan</t>
         </is>
       </c>
       <c r="C1720" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" s="1" t="inlineStr">
         <is>
-          <t>9786257058155</t>
+          <t>9786257058377</t>
         </is>
       </c>
       <c r="B1721" s="1" t="inlineStr">
         <is>
-          <t>The Sport of the Gods</t>
+          <t>Crime and Punishment</t>
         </is>
       </c>
       <c r="C1721" s="1">
-        <v>288</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" s="1" t="inlineStr">
         <is>
-          <t>9786257058919</t>
+          <t>9786257058124</t>
         </is>
       </c>
       <c r="B1722" s="1" t="inlineStr">
         <is>
-          <t>The King in Yellow</t>
+          <t>Comus</t>
         </is>
       </c>
       <c r="C1722" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" s="1" t="inlineStr">
         <is>
-          <t>9786257058865</t>
+          <t>9786257058049</t>
         </is>
       </c>
       <c r="B1723" s="1" t="inlineStr">
         <is>
-          <t>The Memoirs of Sherlock Holmes</t>
+          <t>Brown Wolf and Other Jack London Stories</t>
         </is>
       </c>
       <c r="C1723" s="1">
-        <v>288</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" s="1" t="inlineStr">
         <is>
-          <t>9786257058896</t>
+          <t>9786257941235</t>
         </is>
       </c>
       <c r="B1724" s="1" t="inlineStr">
         <is>
-          <t>The Land of the Blue Flower</t>
+          <t>The Red Badge of Courage</t>
         </is>
       </c>
       <c r="C1724" s="1">
-        <v>156</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" s="1" t="inlineStr">
         <is>
-          <t>9786257058926</t>
+          <t>9786257058155</t>
         </is>
       </c>
       <c r="B1725" s="1" t="inlineStr">
         <is>
-          <t>The Jungle Book</t>
+          <t>The Sport of the Gods</t>
         </is>
       </c>
       <c r="C1725" s="1">
-        <v>248</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" s="1" t="inlineStr">
         <is>
-          <t>9786257058988</t>
+          <t>9786257058919</t>
         </is>
       </c>
       <c r="B1726" s="1" t="inlineStr">
         <is>
-          <t>The Human Drift</t>
+          <t>The King in Yellow</t>
         </is>
       </c>
       <c r="C1726" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" s="1" t="inlineStr">
         <is>
-          <t>9786257941655</t>
+          <t>9786257058865</t>
         </is>
       </c>
       <c r="B1727" s="1" t="inlineStr">
         <is>
-          <t>The Island of Doctor Moreau</t>
+          <t>The Memoirs of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C1727" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" s="1" t="inlineStr">
         <is>
-          <t>9786257058858</t>
+          <t>9786257058896</t>
         </is>
       </c>
       <c r="B1728" s="1" t="inlineStr">
         <is>
-          <t>The Picture of Dorian Gray</t>
+          <t>The Land of the Blue Flower</t>
         </is>
       </c>
       <c r="C1728" s="1">
-        <v>320</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" s="1" t="inlineStr">
         <is>
-          <t>9786257058995</t>
+          <t>9786257058926</t>
         </is>
       </c>
       <c r="B1729" s="1" t="inlineStr">
         <is>
-          <t>The House of Pride</t>
+          <t>The Jungle Book</t>
         </is>
       </c>
       <c r="C1729" s="1">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" s="1" t="inlineStr">
         <is>
-          <t>9786257058971</t>
+          <t>9786257058988</t>
         </is>
       </c>
       <c r="B1730" s="1" t="inlineStr">
         <is>
-          <t>The Idiot</t>
+          <t>The Human Drift</t>
         </is>
       </c>
       <c r="C1730" s="1">
-        <v>528</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" s="1" t="inlineStr">
         <is>
-          <t>9786257941709</t>
+          <t>9786257941655</t>
         </is>
       </c>
       <c r="B1731" s="1" t="inlineStr">
         <is>
-          <t>The Great Gatsby</t>
+          <t>The Island of Doctor Moreau</t>
         </is>
       </c>
       <c r="C1731" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" s="1" t="inlineStr">
         <is>
-          <t>9786257941716</t>
+          <t>9786257058858</t>
         </is>
       </c>
       <c r="B1732" s="1" t="inlineStr">
         <is>
-          <t>The Good Soldier</t>
+          <t>The Picture of Dorian Gray</t>
         </is>
       </c>
       <c r="C1732" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" s="1" t="inlineStr">
         <is>
-          <t>9786257941150</t>
+          <t>9786257058995</t>
         </is>
       </c>
       <c r="B1733" s="1" t="inlineStr">
         <is>
-          <t>The Sign of the Four</t>
+          <t>The House of Pride</t>
         </is>
       </c>
       <c r="C1733" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" s="1" t="inlineStr">
         <is>
-          <t>9786257941105</t>
+          <t>9786257058971</t>
         </is>
       </c>
       <c r="B1734" s="1" t="inlineStr">
         <is>
-          <t>The Strange Case of Dr. Jekyll and Mr. Hyde</t>
+          <t>The Idiot</t>
         </is>
       </c>
       <c r="C1734" s="1">
-        <v>208</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" s="1" t="inlineStr">
         <is>
-          <t>9786257941198</t>
+          <t>9786257941709</t>
         </is>
       </c>
       <c r="B1735" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Letter</t>
+          <t>The Great Gatsby</t>
         </is>
       </c>
       <c r="C1735" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" s="1" t="inlineStr">
         <is>
-          <t>9786257058698</t>
+          <t>9786257941716</t>
         </is>
       </c>
       <c r="B1736" s="1" t="inlineStr">
         <is>
-          <t>White Fang</t>
+          <t>The Good Soldier</t>
         </is>
       </c>
       <c r="C1736" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" s="1" t="inlineStr">
         <is>
-          <t>9786257058742</t>
+          <t>9786257941150</t>
         </is>
       </c>
       <c r="B1737" s="1" t="inlineStr">
         <is>
-          <t>Thus Spake Zarathustra</t>
+          <t>The Sign of the Four</t>
         </is>
       </c>
       <c r="C1737" s="1">
-        <v>360</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" s="1" t="inlineStr">
         <is>
-          <t>9786257941099</t>
+          <t>9786257941105</t>
         </is>
       </c>
       <c r="B1738" s="1" t="inlineStr">
         <is>
-          <t>The Time Machine</t>
+          <t>The Strange Case of Dr. Jekyll and Mr. Hyde</t>
         </is>
       </c>
       <c r="C1738" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" s="1" t="inlineStr">
         <is>
-          <t>9786257941204</t>
+          <t>9786257941198</t>
         </is>
       </c>
       <c r="B1739" s="1" t="inlineStr">
         <is>
-          <t>The Romance of Lust</t>
+          <t>The Scarlet Letter</t>
         </is>
       </c>
       <c r="C1739" s="1">
-        <v>476</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" s="1" t="inlineStr">
         <is>
-          <t>9786257941228</t>
+          <t>9786257058698</t>
         </is>
       </c>
       <c r="B1740" s="1" t="inlineStr">
         <is>
-          <t>The Red Thumb Mark</t>
+          <t>White Fang</t>
         </is>
       </c>
       <c r="C1740" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" s="1" t="inlineStr">
         <is>
-          <t>9786257068536</t>
+          <t>9786257058742</t>
         </is>
       </c>
       <c r="B1741" s="1" t="inlineStr">
         <is>
-          <t>Mr. Standfast</t>
+          <t>Thus Spake Zarathustra</t>
         </is>
       </c>
       <c r="C1741" s="1">
-        <v>416</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" s="1" t="inlineStr">
         <is>
-          <t>9786257068598</t>
+          <t>9786257941099</t>
         </is>
       </c>
       <c r="B1742" s="1" t="inlineStr">
         <is>
-          <t>Mosses From An Old Manse And Other Stories</t>
+          <t>The Time Machine</t>
         </is>
       </c>
       <c r="C1742" s="1">
-        <v>352</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" s="1" t="inlineStr">
         <is>
-          <t>9786257068581</t>
+          <t>9786257941204</t>
         </is>
       </c>
       <c r="B1743" s="1" t="inlineStr">
         <is>
-          <t>Lost Pueblo</t>
+          <t>The Romance of Lust</t>
         </is>
       </c>
       <c r="C1743" s="1">
-        <v>376</v>
+        <v>476</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" s="1" t="inlineStr">
         <is>
-          <t>9786257068567</t>
+          <t>9786257941228</t>
         </is>
       </c>
       <c r="B1744" s="1" t="inlineStr">
         <is>
-          <t>Little Women</t>
+          <t>The Red Thumb Mark</t>
         </is>
       </c>
       <c r="C1744" s="1">
-        <v>584</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" s="1" t="inlineStr">
         <is>
-          <t>9786257068550</t>
+          <t>9786257068536</t>
         </is>
       </c>
       <c r="B1745" s="1" t="inlineStr">
         <is>
-          <t>Life on The Mississippi Complete</t>
+          <t>Mr. Standfast</t>
         </is>
       </c>
       <c r="C1745" s="1">
-        <v>350</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" s="1" t="inlineStr">
         <is>
-          <t>9786257068574</t>
+          <t>9786257068598</t>
         </is>
       </c>
       <c r="B1746" s="1" t="inlineStr">
         <is>
-          <t>Le Morte D'Arthur - Volume 1</t>
+          <t>Mosses From An Old Manse And Other Stories</t>
         </is>
       </c>
       <c r="C1746" s="1">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" s="1" t="inlineStr">
         <is>
-          <t>9786257068604</t>
+          <t>9786257068581</t>
         </is>
       </c>
       <c r="B1747" s="1" t="inlineStr">
         <is>
-          <t>Lady Chatterley's Lover</t>
+          <t>Lost Pueblo</t>
         </is>
       </c>
       <c r="C1747" s="1">
-        <v>432</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" s="1" t="inlineStr">
         <is>
-          <t>9786257923620</t>
+          <t>9786257068567</t>
         </is>
       </c>
       <c r="B1748" s="1" t="inlineStr">
         <is>
-          <t>Grimms' Fairy Tales</t>
+          <t>Little Women</t>
         </is>
       </c>
       <c r="C1748" s="1">
-        <v>352</v>
+        <v>584</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" s="1" t="inlineStr">
         <is>
-          <t>9786257923422</t>
+          <t>9786257068550</t>
         </is>
       </c>
       <c r="B1749" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Life on The Mississippi Complete</t>
         </is>
       </c>
       <c r="C1749" s="1">
-        <v>308</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" s="1" t="inlineStr">
         <is>
-          <t>9786257923231</t>
+          <t>9786257068574</t>
         </is>
       </c>
       <c r="B1750" s="1" t="inlineStr">
         <is>
-          <t>Dear Brutus</t>
+          <t>Le Morte D'Arthur - Volume 1</t>
         </is>
       </c>
       <c r="C1750" s="1">
-        <v>208</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" s="1" t="inlineStr">
         <is>
-          <t>9786257923248</t>
+          <t>9786257068604</t>
         </is>
       </c>
       <c r="B1751" s="1" t="inlineStr">
         <is>
-          <t>Dawn</t>
+          <t>Lady Chatterley's Lover</t>
         </is>
       </c>
       <c r="C1751" s="1">
-        <v>400</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" s="1" t="inlineStr">
         <is>
-          <t>9786257923293</t>
+          <t>9786257923620</t>
         </is>
       </c>
       <c r="B1752" s="1" t="inlineStr">
         <is>
-          <t>Charlie Chan Carries On</t>
+          <t>Grimms' Fairy Tales</t>
         </is>
       </c>
       <c r="C1752" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" s="1" t="inlineStr">
         <is>
-          <t>9786257923606</t>
+          <t>9786257923422</t>
         </is>
       </c>
       <c r="B1753" s="1" t="inlineStr">
         <is>
-          <t>A Group of Noble Dames</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C1753" s="1">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" s="1" t="inlineStr">
         <is>
-          <t>9786257923590</t>
+          <t>9786257923231</t>
         </is>
       </c>
       <c r="B1754" s="1" t="inlineStr">
         <is>
-          <t>A Garland For Girls</t>
+          <t>Dear Brutus</t>
         </is>
       </c>
       <c r="C1754" s="1">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" s="1" t="inlineStr">
         <is>
-          <t>9786257923286</t>
+          <t>9786257923248</t>
         </is>
       </c>
       <c r="B1755" s="1" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>Dawn</t>
         </is>
       </c>
       <c r="C1755" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" s="1" t="inlineStr">
         <is>
-          <t>9786257923361</t>
+          <t>9786257923293</t>
         </is>
       </c>
       <c r="B1756" s="1" t="inlineStr">
         <is>
-          <t>Beyond the Black Waters</t>
+          <t>Charlie Chan Carries On</t>
         </is>
       </c>
       <c r="C1756" s="1">
-        <v>308</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" s="1" t="inlineStr">
         <is>
-          <t>9786257923576</t>
+          <t>9786257923606</t>
         </is>
       </c>
       <c r="B1757" s="1" t="inlineStr">
         <is>
-          <t>A Fair Barbarian</t>
+          <t>A Group of Noble Dames</t>
         </is>
       </c>
       <c r="C1757" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" s="1" t="inlineStr">
         <is>
-          <t>9786257923439</t>
+          <t>9786257923590</t>
         </is>
       </c>
       <c r="B1758" s="1" t="inlineStr">
         <is>
-          <t>Bartleby The Scrivener</t>
+          <t>A Garland For Girls</t>
         </is>
       </c>
       <c r="C1758" s="1">
-        <v>176</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" s="1" t="inlineStr">
         <is>
-          <t>9786257923491</t>
+          <t>9786257923286</t>
         </is>
       </c>
       <c r="B1759" s="1" t="inlineStr">
         <is>
-          <t>As a Man Thinketh</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1759" s="1">
-        <v>156</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" s="1" t="inlineStr">
         <is>
-          <t>9786257923545</t>
+          <t>9786257923361</t>
         </is>
       </c>
       <c r="B1760" s="1" t="inlineStr">
         <is>
-          <t>A Modern Cinderella</t>
+          <t>Beyond the Black Waters</t>
         </is>
       </c>
       <c r="C1760" s="1">
-        <v>156</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" s="1" t="inlineStr">
         <is>
-          <t>9786257923583</t>
+          <t>9786257923576</t>
         </is>
       </c>
       <c r="B1761" s="1" t="inlineStr">
         <is>
-          <t>A Christmas Carol</t>
+          <t>A Fair Barbarian</t>
         </is>
       </c>
       <c r="C1761" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" s="1" t="inlineStr">
         <is>
-          <t>9786257923682</t>
+          <t>9786257923439</t>
         </is>
       </c>
       <c r="B1762" s="1" t="inlineStr">
         <is>
-          <t>A Child’s Garden of Verses</t>
+          <t>Bartleby The Scrivener</t>
         </is>
       </c>
       <c r="C1762" s="1">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" s="1" t="inlineStr">
         <is>
-          <t>9786257923514</t>
+          <t>9786257923491</t>
         </is>
       </c>
       <c r="B1763" s="1" t="inlineStr">
         <is>
-          <t>Alice’s Adventures in Wonderland</t>
+          <t>As a Man Thinketh</t>
         </is>
       </c>
       <c r="C1763" s="1">
-        <v>140</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" s="1" t="inlineStr">
         <is>
-          <t>9786257923651</t>
+          <t>9786257923545</t>
         </is>
       </c>
       <c r="B1764" s="1" t="inlineStr">
         <is>
-          <t>Agnes Grey</t>
+          <t>A Modern Cinderella</t>
         </is>
       </c>
       <c r="C1764" s="1">
-        <v>308</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" s="1" t="inlineStr">
         <is>
-          <t>9786257923712</t>
+          <t>9786257923583</t>
         </is>
       </c>
       <c r="B1765" s="1" t="inlineStr">
         <is>
-          <t>A Doll's House</t>
+          <t>A Christmas Carol</t>
         </is>
       </c>
       <c r="C1765" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" s="1" t="inlineStr">
         <is>
-          <t>9786257923538</t>
+          <t>9786257923682</t>
         </is>
       </c>
       <c r="B1766" s="1" t="inlineStr">
         <is>
-          <t>A Changed Man and Other Tales</t>
+          <t>A Child’s Garden of Verses</t>
         </is>
       </c>
       <c r="C1766" s="1">
-        <v>352</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" s="1" t="inlineStr">
         <is>
-          <t>9786257923569</t>
+          <t>9786257923514</t>
         </is>
       </c>
       <c r="B1767" s="1" t="inlineStr">
         <is>
-          <t>A Country Christmas</t>
+          <t>Alice’s Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C1767" s="1">
-        <v>188</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" s="1" t="inlineStr">
         <is>
-          <t>9786257923552</t>
+          <t>9786257923651</t>
         </is>
       </c>
       <c r="B1768" s="1" t="inlineStr">
         <is>
-          <t>A Columbus of Space</t>
+          <t>Agnes Grey</t>
         </is>
       </c>
       <c r="C1768" s="1">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" s="1" t="inlineStr">
         <is>
-          <t>9786257923262</t>
+          <t>9786257923712</t>
         </is>
       </c>
       <c r="B1769" s="1" t="inlineStr">
         <is>
-          <t>Chronicles of Avonlea</t>
+          <t>A Doll's House</t>
         </is>
       </c>
       <c r="C1769" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" s="1" t="inlineStr">
         <is>
-          <t>9786257923316</t>
+          <t>9786257923538</t>
         </is>
       </c>
       <c r="B1770" s="1" t="inlineStr">
         <is>
-          <t>Carmilla</t>
+          <t>A Changed Man and Other Tales</t>
         </is>
       </c>
       <c r="C1770" s="1">
-        <v>232</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" s="1" t="inlineStr">
         <is>
-          <t>9786257923255</t>
+          <t>9786257923569</t>
         </is>
       </c>
       <c r="B1771" s="1" t="inlineStr">
         <is>
-          <t>Chip of the Flying U</t>
+          <t>A Country Christmas</t>
         </is>
       </c>
       <c r="C1771" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" s="1" t="inlineStr">
         <is>
-          <t>9786257923323</t>
+          <t>9786257923552</t>
         </is>
       </c>
       <c r="B1772" s="1" t="inlineStr">
         <is>
-          <t>Captains Courageous</t>
+          <t>A Columbus of Space</t>
         </is>
       </c>
       <c r="C1772" s="1">
-        <v>276</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" s="1" t="inlineStr">
         <is>
-          <t>9786257923279</t>
+          <t>9786257923262</t>
         </is>
       </c>
       <c r="B1773" s="1" t="inlineStr">
         <is>
-          <t>Charmides</t>
+          <t>Chronicles of Avonlea</t>
         </is>
       </c>
       <c r="C1773" s="1">
-        <v>156</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" s="1" t="inlineStr">
         <is>
-          <t>9786257923330</t>
+          <t>9786257923316</t>
         </is>
       </c>
       <c r="B1774" s="1" t="inlineStr">
         <is>
-          <t>By Reef and Palm</t>
+          <t>Carmilla</t>
         </is>
       </c>
       <c r="C1774" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" s="1" t="inlineStr">
         <is>
-          <t>9786257923347</t>
+          <t>9786257923255</t>
         </is>
       </c>
       <c r="B1775" s="1" t="inlineStr">
         <is>
-          <t>Bush Studies</t>
+          <t>Chip of the Flying U</t>
         </is>
       </c>
       <c r="C1775" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" s="1" t="inlineStr">
         <is>
-          <t>9786257058476</t>
+          <t>9786257923323</t>
         </is>
       </c>
       <c r="B1776" s="1" t="inlineStr">
         <is>
-          <t>A Lady's Visit to the Gold Diggings of Australia in 1852-53</t>
+          <t>Captains Courageous</t>
         </is>
       </c>
       <c r="C1776" s="1">
-        <v>288</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" s="1" t="inlineStr">
         <is>
-          <t>9786058014138</t>
+          <t>9786257923279</t>
         </is>
       </c>
       <c r="B1777" s="1" t="inlineStr">
         <is>
-          <t>Some Mooted Questions in Reinforced Concrete Design</t>
+          <t>Charmides</t>
         </is>
       </c>
       <c r="C1777" s="1">
-        <v>288</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" s="1" t="inlineStr">
         <is>
-          <t>9786257058261</t>
+          <t>9786257923330</t>
         </is>
       </c>
       <c r="B1778" s="1" t="inlineStr">
         <is>
-          <t>On the Genesis of Species</t>
+          <t>By Reef and Palm</t>
         </is>
       </c>
       <c r="C1778" s="1">
-        <v>352</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" s="1" t="inlineStr">
         <is>
-          <t>9786058014176</t>
+          <t>9786257923347</t>
         </is>
       </c>
       <c r="B1779" s="1" t="inlineStr">
         <is>
-          <t>Edinburgh</t>
+          <t>Bush Studies</t>
         </is>
       </c>
       <c r="C1779" s="1">
-        <v>220</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" s="1" t="inlineStr">
         <is>
-          <t>9786257058384</t>
+          <t>9786257058476</t>
         </is>
       </c>
       <c r="B1780" s="1" t="inlineStr">
         <is>
-          <t>Die Verwandlung</t>
+          <t>A Lady's Visit to the Gold Diggings of Australia in 1852-53</t>
         </is>
       </c>
       <c r="C1780" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" s="1" t="inlineStr">
         <is>
-          <t>9786257060257</t>
+          <t>9786058014138</t>
         </is>
       </c>
       <c r="B1781" s="1" t="inlineStr">
         <is>
-          <t>Death of a Celebrity</t>
+          <t>Some Mooted Questions in Reinforced Concrete Design</t>
         </is>
       </c>
       <c r="C1781" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" s="1" t="inlineStr">
         <is>
-          <t>9786257923309</t>
+          <t>9786257058261</t>
         </is>
       </c>
       <c r="B1782" s="1" t="inlineStr">
         <is>
-          <t>Childhood</t>
+          <t>On the Genesis of Species</t>
         </is>
       </c>
       <c r="C1782" s="1">
-        <v>208</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" s="1" t="inlineStr">
         <is>
-          <t>9786257058568</t>
+          <t>9786058014176</t>
         </is>
       </c>
       <c r="B1783" s="1" t="inlineStr">
         <is>
-          <t>A Connecticut Yankee in King Arthur’s Court Complete</t>
+          <t>Edinburgh</t>
         </is>
       </c>
       <c r="C1783" s="1">
-        <v>408</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" s="1" t="inlineStr">
         <is>
-          <t>9786257058544</t>
+          <t>9786257058384</t>
         </is>
       </c>
       <c r="B1784" s="1" t="inlineStr">
         <is>
-          <t>A History Of The United States</t>
+          <t>Die Verwandlung</t>
         </is>
       </c>
       <c r="C1784" s="1">
-        <v>484</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" s="1" t="inlineStr">
         <is>
-          <t>9786257941570</t>
+          <t>9786257060257</t>
         </is>
       </c>
       <c r="B1785" s="1" t="inlineStr">
         <is>
-          <t>Fellow Townsmen</t>
+          <t>Death of a Celebrity</t>
         </is>
       </c>
       <c r="C1785" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" s="1" t="inlineStr">
         <is>
-          <t>9786257941594</t>
+          <t>9786257923309</t>
         </is>
       </c>
       <c r="B1786" s="1" t="inlineStr">
         <is>
-          <t>Falk</t>
+          <t>Childhood</t>
         </is>
       </c>
       <c r="C1786" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" s="1" t="inlineStr">
         <is>
-          <t>9786257060059</t>
+          <t>9786257058568</t>
         </is>
       </c>
       <c r="B1787" s="1" t="inlineStr">
         <is>
-          <t>Fables</t>
+          <t>A Connecticut Yankee in King Arthur’s Court Complete</t>
         </is>
       </c>
       <c r="C1787" s="1">
-        <v>156</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" s="1" t="inlineStr">
         <is>
-          <t>9786257060066</t>
+          <t>9786257058544</t>
         </is>
       </c>
       <c r="B1788" s="1" t="inlineStr">
         <is>
-          <t>Eve's Diary Complete</t>
+          <t>A History Of The United States</t>
         </is>
       </c>
       <c r="C1788" s="1">
-        <v>144</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" s="1" t="inlineStr">
         <is>
-          <t>9786257060172</t>
+          <t>9786257941570</t>
         </is>
       </c>
       <c r="B1789" s="1" t="inlineStr">
         <is>
-          <t>Euthyphro</t>
+          <t>Fellow Townsmen</t>
         </is>
       </c>
       <c r="C1789" s="1">
-        <v>148</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" s="1" t="inlineStr">
         <is>
-          <t>9786257060073</t>
+          <t>9786257941594</t>
         </is>
       </c>
       <c r="B1790" s="1" t="inlineStr">
         <is>
-          <t>Euthydemus</t>
+          <t>Falk</t>
         </is>
       </c>
       <c r="C1790" s="1">
-        <v>148</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" s="1" t="inlineStr">
         <is>
-          <t>9786257060080</t>
+          <t>9786257060059</t>
         </is>
       </c>
       <c r="B1791" s="1" t="inlineStr">
         <is>
-          <t>Eureka</t>
+          <t>Fables</t>
         </is>
       </c>
       <c r="C1791" s="1">
-        <v>232</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" s="1" t="inlineStr">
         <is>
-          <t>9786257060097</t>
+          <t>9786257060066</t>
         </is>
       </c>
       <c r="B1792" s="1" t="inlineStr">
         <is>
-          <t>Essays on Paul Bourget</t>
+          <t>Eve's Diary Complete</t>
         </is>
       </c>
       <c r="C1792" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" s="1" t="inlineStr">
         <is>
-          <t>9786257060110</t>
+          <t>9786257060172</t>
         </is>
       </c>
       <c r="B1793" s="1" t="inlineStr">
         <is>
-          <t>Esmeralda</t>
+          <t>Euthyphro</t>
         </is>
       </c>
       <c r="C1793" s="1">
-        <v>120</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" s="1" t="inlineStr">
         <is>
-          <t>9786257060196</t>
+          <t>9786257060073</t>
         </is>
       </c>
       <c r="B1794" s="1" t="inlineStr">
         <is>
-          <t>Echoes of the War</t>
+          <t>Euthydemus</t>
         </is>
       </c>
       <c r="C1794" s="1">
-        <v>176</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" s="1" t="inlineStr">
         <is>
-          <t>9786257060233</t>
+          <t>9786257060080</t>
         </is>
       </c>
       <c r="B1795" s="1" t="inlineStr">
         <is>
-          <t>Der Weihnachtsabend</t>
+          <t>Eureka</t>
         </is>
       </c>
       <c r="C1795" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" s="1" t="inlineStr">
         <is>
-          <t>9786257060271</t>
+          <t>9786257060097</t>
         </is>
       </c>
       <c r="B1796" s="1" t="inlineStr">
         <is>
-          <t>Crito</t>
+          <t>Essays on Paul Bourget</t>
         </is>
       </c>
       <c r="C1796" s="1">
-        <v>132</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" s="1" t="inlineStr">
         <is>
-          <t>9786257060288</t>
+          <t>9786257060110</t>
         </is>
       </c>
       <c r="B1797" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Esmeralda</t>
         </is>
       </c>
       <c r="C1797" s="1">
-        <v>176</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" s="1" t="inlineStr">
         <is>
-          <t>9786257060295</t>
+          <t>9786257060196</t>
         </is>
       </c>
       <c r="B1798" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Echoes of the War</t>
         </is>
       </c>
       <c r="C1798" s="1">
-        <v>132</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" s="1" t="inlineStr">
         <is>
-          <t>9786257060318</t>
+          <t>9786257060233</t>
         </is>
       </c>
       <c r="B1799" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dalgası</t>
+          <t>Der Weihnachtsabend</t>
         </is>
       </c>
       <c r="C1799" s="1">
-        <v>176</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" s="1" t="inlineStr">
         <is>
-          <t>9786257060158</t>
+          <t>9786257060271</t>
         </is>
       </c>
       <c r="B1800" s="1" t="inlineStr">
         <is>
-          <t>Editorial Wild Oats</t>
+          <t>Crito</t>
         </is>
       </c>
       <c r="C1800" s="1">
-        <v>120</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" s="1" t="inlineStr">
         <is>
-          <t>9786257060363</t>
+          <t>9786257060288</t>
         </is>
       </c>
       <c r="B1801" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin'in Sihirli Lambası - Binbir Gece Masalları</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C1801" s="1">
-        <v>156</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" s="1" t="inlineStr">
         <is>
-          <t>9786257060387</t>
+          <t>9786257060295</t>
         </is>
       </c>
       <c r="B1802" s="1" t="inlineStr">
         <is>
-          <t>A Man of Means</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C1802" s="1">
-        <v>156</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" s="1" t="inlineStr">
         <is>
-          <t>9786257060400</t>
+          <t>9786257060318</t>
         </is>
       </c>
       <c r="B1803" s="1" t="inlineStr">
         <is>
-          <t>A Burlesque Autobiography</t>
+          <t>Aşk Dalgası</t>
         </is>
       </c>
       <c r="C1803" s="1">
-        <v>120</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" s="1" t="inlineStr">
         <is>
+          <t>9786257060158</t>
+        </is>
+      </c>
+      <c r="B1804" s="1" t="inlineStr">
+        <is>
+          <t>Editorial Wild Oats</t>
+        </is>
+      </c>
+      <c r="C1804" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:3">
+      <c r="A1805" s="1" t="inlineStr">
+        <is>
+          <t>9786257060363</t>
+        </is>
+      </c>
+      <c r="B1805" s="1" t="inlineStr">
+        <is>
+          <t>Alaaddin'in Sihirli Lambası - Binbir Gece Masalları</t>
+        </is>
+      </c>
+      <c r="C1805" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:3">
+      <c r="A1806" s="1" t="inlineStr">
+        <is>
+          <t>9786257060387</t>
+        </is>
+      </c>
+      <c r="B1806" s="1" t="inlineStr">
+        <is>
+          <t>A Man of Means</t>
+        </is>
+      </c>
+      <c r="C1806" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:3">
+      <c r="A1807" s="1" t="inlineStr">
+        <is>
+          <t>9786257060400</t>
+        </is>
+      </c>
+      <c r="B1807" s="1" t="inlineStr">
+        <is>
+          <t>A Burlesque Autobiography</t>
+        </is>
+      </c>
+      <c r="C1807" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:3">
+      <c r="A1808" s="1" t="inlineStr">
+        <is>
           <t>9786257060332</t>
         </is>
       </c>
-      <c r="B1804" s="1" t="inlineStr">
+      <c r="B1808" s="1" t="inlineStr">
         <is>
           <t>Apology</t>
         </is>
       </c>
-      <c r="C1804" s="1">
+      <c r="C1808" s="1">
         <v>144</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>