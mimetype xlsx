--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -85,27145 +85,27160 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256517448</t>
+          <t>9786256971677</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tek Bir Tanrı veya Doğa-Üstü-Güç mü, Devasa Sayıda Kuant mı Doğa ve Dünyayı Oluşturdu?</t>
+          <t>Havacılık Sektöründe Anlaşmalar ve Varlık Ticareti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>850</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256454989</t>
+          <t>9786256517448</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tarif Defteri</t>
+          <t>Tek Bir Tanrı veya Doğa-Üstü-Güç mü, Devasa Sayıda Kuant mı Doğa ve Dünyayı Oluşturdu?</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256517509</t>
+          <t>9786256454989</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İşte Geldik Gidiyoruz</t>
+          <t>Tarif Defteri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256634657</t>
+          <t>9786256517509</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Eğitimine Adanmış Bir Ömür Prof. Dr. Mine Yazıcı’ya Armağan</t>
+          <t>İşte Geldik Gidiyoruz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256454064</t>
+          <t>9786256634657</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Batı Karadeniz Bölgesi - Biyoçeşitlilikten Ekonomik Zenginliğe / Kırsaldan Küresele Defne Gücü</t>
+          <t>Çeviri Eğitimine Adanmış Bir Ömür Prof. Dr. Mine Yazıcı’ya Armağan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256517141</t>
+          <t>9786256454064</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Astsubayın Günlüğü 3 - İsimsiz Kahramanlar</t>
+          <t>Batı Karadeniz Bölgesi - Biyoçeşitlilikten Ekonomik Zenginliğe / Kırsaldan Küresele Defne Gücü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256971974</t>
+          <t>9786256517141</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kongre Günlükleri</t>
+          <t>Bir Astsubayın Günlüğü 3 - İsimsiz Kahramanlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259280258</t>
+          <t>9786256971974</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Boz Küheylan</t>
+          <t>Kongre Günlükleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256634794</t>
+          <t>9786259280258</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Soyut Düşünce mi, O Nedir?</t>
+          <t>Boz Küheylan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256634473</t>
+          <t>9786256634794</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Malatya Kırsalının Değişimi ve Sürdürülebilir Kırsal Planlama</t>
+          <t>Soyut Düşünce mi, O Nedir?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256634909</t>
+          <t>9786256634473</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Combination Of Holistic Psychodynamic Theory with Fuzzy Logic And Chaos Theory</t>
+          <t>Malatya Kırsalının Değişimi ve Sürdürülebilir Kırsal Planlama</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>850</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256634244</t>
+          <t>9786256634909</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şiirler</t>
+          <t>Combination Of Holistic Psychodynamic Theory with Fuzzy Logic And Chaos Theory</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256971165</t>
+          <t>9786256634244</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kollektives Erbe und  Seelenverwebungen / Das Phänomen der Schuld in Katharina Hackers Erzählwelten</t>
+          <t>Mavi Şiirler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256517042</t>
+          <t>9786256971165</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Pansiyonu</t>
+          <t>Kollektives Erbe und  Seelenverwebungen / Das Phänomen der Schuld in Katharina Hackers Erzählwelten</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256634152</t>
+          <t>9786256517042</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenlerin Eğitim ve Öğretim Etkinliklerindeki Algı ve Tutumları</t>
+          <t>Hüzün Pansiyonu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256454408</t>
+          <t>9786256634152</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Suya Sabuna Dokunmadan</t>
+          <t>Öğretmenlerin Eğitim ve Öğretim Etkinliklerindeki Algı ve Tutumları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>352</v>
+        <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256454484</t>
+          <t>9786256454408</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Esrarlım</t>
+          <t>Suya Sabuna Dokunmadan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>352</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256454378</t>
+          <t>9786256454484</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Açısından Laiklik</t>
+          <t>Esrarlım</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256517257</t>
+          <t>9786256454378</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ormancılıkta Sel, Çığ ve Kaya Yuvarlanması Kontrolü Terimleri Sözlüğü</t>
+          <t>İnsan Hakları Açısından Laiklik</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256454743</t>
+          <t>9786256517257</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Barış ve Başarı Simgeliğinden Sosyoekonomik ve Endüstriyel Yazar Zirvesine “Defne”</t>
+          <t>Ormancılıkta Sel, Çığ ve Kaya Yuvarlanması Kontrolü Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>610</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256454996</t>
+          <t>9786256454743</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kafa Travmasına Genel Bakış</t>
+          <t>Barış ve Başarı Simgeliğinden Sosyoekonomik ve Endüstriyel Yazar Zirvesine “Defne”</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>610</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256517882</t>
+          <t>9786256454996</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Online Mentor Training in Pre-Service Teacher Education</t>
+          <t>Kafa Travmasına Genel Bakış</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258210750</t>
+          <t>9786256517882</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Buzdan Cehennem ve Ateşten Cennet</t>
+          <t>Online Mentor Training in Pre-Service Teacher Education</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256634169</t>
+          <t>9786258210750</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hapsolmuş Ruhlar</t>
+          <t>Buzdan Cehennem ve Ateşten Cennet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256517233</t>
+          <t>9786256634169</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Akademisyenliğe Başlarken</t>
+          <t>Hapsolmuş Ruhlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256517240</t>
+          <t>9786256517233</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zaman Bağlamında Marcel Proust- A. Hamdi Tanpınar İkilemi</t>
+          <t>Sağlık Bilimlerinde Akademisyenliğe Başlarken</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256517967</t>
+          <t>9786256517240</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Kimlik</t>
+          <t>Zaman Bağlamında Marcel Proust- A. Hamdi Tanpınar İkilemi</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256517929</t>
+          <t>9786256517967</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türk Makam Müziğinin Çokseslendirilmesinde Akor Dizileri</t>
+          <t>Kültür ve Kimlik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256634015</t>
+          <t>9786256517929</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şirket Değerlemesi Teori ve Uygulama</t>
+          <t>Türk Makam Müziğinin Çokseslendirilmesinde Akor Dizileri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256517905</t>
+          <t>9786256634015</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Örümcek Ağı</t>
+          <t>Şirket Değerlemesi Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256634039</t>
+          <t>9786256517905</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Finansal Okuryazarlıkla İlgili Temel Bilgiler</t>
+          <t>Örümcek Ağı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256517998</t>
+          <t>9786256634039</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Atıklardan Biyokompozit Malzeme Üretimi</t>
+          <t>Finansal Okuryazarlıkla İlgili Temel Bilgiler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256634183</t>
+          <t>9786256517998</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Babamın Sevgisi Ekmek Kokardı</t>
+          <t>Tarımsal Atıklardan Biyokompozit Malzeme Üretimi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256634008</t>
+          <t>9786256634183</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Yerleşmesinin Terk Edilmesini Tetikleyen Doğal Faktörler</t>
+          <t>Babamın Sevgisi Ekmek Kokardı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256634176</t>
+          <t>9786256634008</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Katılım Kültürü ve Türkiye</t>
+          <t>Göbeklitepe Yerleşmesinin Terk Edilmesini Tetikleyen Doğal Faktörler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256517035</t>
+          <t>9786256634176</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dedi Bağa Ki</t>
+          <t>Katılım Kültürü ve Türkiye</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256517936</t>
+          <t>9786256517035</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Safevi İdaresinde Bağdad (1623-1703)</t>
+          <t>Dedi Bağa Ki</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>560</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258378801</t>
+          <t>9786256517936</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Fındık’ın Hayatı</t>
+          <t>Osmanlı ve Safevi İdaresinde Bağdad (1623-1703)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256517868</t>
+          <t>9786258378801</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Efsanesi</t>
+          <t>Fındık’ın Hayatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256517851</t>
+          <t>9786256517868</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Tedavilerde Kullanılan Işık Kaynaklarının Doku Benzeri Malzemeler Üzerinde Oluşturduğu Sıcaklık ve Fotoakustik Etkilerinin İncelenmesi</t>
+          <t>Göbeklitepe Efsanesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256517950</t>
+          <t>9786256517851</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ortak Akılla Mı? Birilerinin Gütmesiyle Mi?</t>
+          <t>Tıbbi Tedavilerde Kullanılan Işık Kaynaklarının Doku Benzeri Malzemeler Üzerinde Oluşturduğu Sıcaklık ve Fotoakustik Etkilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256517943</t>
+          <t>9786256517950</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gün Batımı Binboğalar</t>
+          <t>Ortak Akılla Mı? Birilerinin Gütmesiyle Mi?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256517738</t>
+          <t>9786256517943</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şekil Hafızalı CuAlBe Alaşımlarının Mikroyapısal ve Mekaniksel Özellikleri</t>
+          <t>Gün Batımı Binboğalar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256517875</t>
+          <t>9786256517738</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>61 Maddede Kadın Beyni &amp; Erkek Beyni</t>
+          <t>Şekil Hafızalı CuAlBe Alaşımlarının Mikroyapısal ve Mekaniksel Özellikleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256517714</t>
+          <t>9786256517875</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklu Devleti Dönemi’nde Antalya’nın Siyasi ve Tarihi Coğrafyası</t>
+          <t>61 Maddede Kadın Beyni &amp; Erkek Beyni</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256517899</t>
+          <t>9786256517714</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Irak’tan Türkiye’ye Doğru Kürt Göçü: Naratif Bir Okuma</t>
+          <t>Türkiye Selçuklu Devleti Dönemi’nde Antalya’nın Siyasi ve Tarihi Coğrafyası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>700</v>
+        <v>480</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256517912</t>
+          <t>9786256517899</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Asrı Saadete Bir Güneş Doğdu</t>
+          <t>Irak’tan Türkiye’ye Doğru Kürt Göçü: Naratif Bir Okuma</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256517288</t>
+          <t>9786256517912</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kemal Bilbaşar Eğitime ve Sanata Adanmış Bir Hayat</t>
+          <t>Asrı Saadete Bir Güneş Doğdu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256517721</t>
+          <t>9786256517288</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bedir Savaşı</t>
+          <t>Kemal Bilbaşar Eğitime ve Sanata Adanmış Bir Hayat</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256517301</t>
+          <t>9786256517721</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>QGIS ile Coğrafi Bilgi Sistemi Temel Uygulamaları</t>
+          <t>Bedir Savaşı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>480</v>
+        <v>430</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256517844</t>
+          <t>9786256517301</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Yönetim ve Organizasyon &amp; Kullanılan Teknikler</t>
+          <t>QGIS ile Coğrafi Bilgi Sistemi Temel Uygulamaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256517707</t>
+          <t>9786256517844</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Antik Anadolu‘nun Öze Dönüş Çağrısı Antik Çağ Tedavi Merkezlerindeki (Asklepion) Diyet Uygulamaları</t>
+          <t>Dünden Bugüne Yönetim ve Organizasyon &amp; Kullanılan Teknikler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>496</v>
+        <v>420</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256517745</t>
+          <t>9786256517707</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı</t>
+          <t>Antik Anadolu‘nun Öze Dönüş Çağrısı Antik Çağ Tedavi Merkezlerindeki (Asklepion) Diyet Uygulamaları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>480</v>
+        <v>496</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256517769</t>
+          <t>9786256517745</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya Ortamında Polis-Adliye Muhabirliği</t>
+          <t>Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256517783</t>
+          <t>9786256517769</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Namaka</t>
+          <t>Yeni Medya Ortamında Polis-Adliye Muhabirliği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>456</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256517684</t>
+          <t>9786256517783</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İmalat Sektöründe Uzun Dönemde Net İşletme Sermayesi Bileşenlerinin İncelenmesi</t>
+          <t>Namaka</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>592</v>
+        <v>456</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256454798</t>
+          <t>9786256517684</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barışı</t>
+          <t>Türkiye’de İmalat Sektöründe Uzun Dönemde Net İşletme Sermayesi Bileşenlerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>592</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256454217</t>
+          <t>9786256454798</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mardin İlinin İktisadi ve Sosyal Açıdan Gelişimi (1950-2000)</t>
+          <t>Dünya Barışı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256517271</t>
+          <t>9786256454217</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Cerrahinin Esasları</t>
+          <t>Mardin İlinin İktisadi ve Sosyal Açıdan Gelişimi (1950-2000)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256454439</t>
+          <t>9786256517271</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ne Günlere Kaldık</t>
+          <t>Veteriner Cerrahinin Esasları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>392</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256517370</t>
+          <t>9786256454439</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de Beyne Mucizesi ve Yaşayan Kur’an Mucizeleri 2</t>
+          <t>Ne Günlere Kaldık</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>500</v>
+        <v>392</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256971233</t>
+          <t>9786256517370</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Unutturulan Farz</t>
+          <t>Kur'an-ı Kerim'de Beyne Mucizesi ve Yaşayan Kur’an Mucizeleri 2</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256517318</t>
+          <t>9786256971233</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İki Galaksi Bir Yıldız</t>
+          <t>Unutturulan Farz</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>312</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256517059</t>
+          <t>9786256517318</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Materialism, Opportunism, And Moral Decay In Theodore Dreiser</t>
+          <t>İki Galaksi Bir Yıldız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>312</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256517356</t>
+          <t>9786256517059</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Toksikolojide Güncel Yaklaşımlar</t>
+          <t>Materialism, Opportunism, And Moral Decay In Theodore Dreiser</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256517363</t>
+          <t>9786256517356</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Başka Baharlara Kalan Baharlar</t>
+          <t>Toksikolojide Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>352</v>
+        <v>480</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256517295</t>
+          <t>9786256517363</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>Başka Baharlara Kalan Baharlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>392</v>
+        <v>352</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256454330</t>
+          <t>9786256517295</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ortaöğretim Öğrencilerinde Dinî Hayat ile Kaygı ve Yalnızlık Arasındaki İlişki Üzerine Bir Araştırma (Mersin Örneği)</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>576</v>
+        <v>392</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256971929</t>
+          <t>9786256454330</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Uyarım Terapisi</t>
+          <t>Ortaöğretim Öğrencilerinde Dinî Hayat ile Kaygı ve Yalnızlık Arasındaki İlişki Üzerine Bir Araştırma (Mersin Örneği)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>576</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256517066</t>
+          <t>9786256971929</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>"Hükmi Şahsiyet" Türkiye'nin Kimliksiz Sakinleri</t>
+          <t>Bilişsel Uyarım Terapisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256454385</t>
+          <t>9786256517066</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yaban Hayvanları Üretimi</t>
+          <t>"Hükmi Şahsiyet" Türkiye'nin Kimliksiz Sakinleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256454637</t>
+          <t>9786256454385</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen</t>
+          <t>Yaban Hayvanları Üretimi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>456</v>
+        <v>520</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256454620</t>
+          <t>9786256454637</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyı Öteki Taraf</t>
+          <t>Müzeyyen</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>496</v>
+        <v>456</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256517332</t>
+          <t>9786256454620</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Nereden Geldik-Nereye Gidiyoruz Doğa Yaratıldı mı? Oluşmakta mı?</t>
+          <t>Karşı Kıyı Öteki Taraf</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>430</v>
+        <v>496</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256454613</t>
+          <t>9786256517332</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum Z Kuşağı</t>
+          <t>Nereden Geldik-Nereye Gidiyoruz Doğa Yaratıldı mı? Oluşmakta mı?</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>456</v>
+        <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256454293</t>
+          <t>9786256454613</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sanal Lojistik Örgütlerde Başarı</t>
+          <t>Seni Anlıyorum Z Kuşağı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>496</v>
+        <v>456</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256454422</t>
+          <t>9786256454293</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mavi</t>
+          <t>Sanal Lojistik Örgütlerde Başarı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>448</v>
+        <v>496</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256454231</t>
+          <t>9786256454422</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Diken</t>
+          <t>Mavi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>352</v>
+        <v>448</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256454354</t>
+          <t>9786256454231</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Doğrudan Yabancı Yatırımların Ticaret ve İhracata Etkisi Teorik Bir İnceleme</t>
+          <t>Gül ve Diken</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>576</v>
+        <v>352</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256454446</t>
+          <t>9786256454354</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Basın Mensubunun Hatıralarından</t>
+          <t>Doğrudan Yabancı Yatırımların Ticaret ve İhracata Etkisi Teorik Bir İnceleme</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>448</v>
+        <v>576</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256454309</t>
+          <t>9786256454446</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dünyada Medyanın Yapısal Dönüşümü</t>
+          <t>Bir Basın Mensubunun Hatıralarından</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>480</v>
+        <v>448</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256454415</t>
+          <t>9786256454309</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Örgüt İçinde Örgüt</t>
+          <t>Dijital Dünyada Medyanın Yapısal Dönüşümü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>496</v>
+        <v>480</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256971783</t>
+          <t>9786256454415</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dini, Siyasi ve Felsefi Fikir Akımları</t>
+          <t>Örgüt İçinde Örgüt</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>496</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256454323</t>
+          <t>9786256971783</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Safra Kesesi Anomalileri</t>
+          <t>Dini, Siyasi ve Felsefi Fikir Akımları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>392</v>
+        <v>496</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256454316</t>
+          <t>9786256454323</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sömürüsüz Bir Dünya İçin</t>
+          <t>Safra Kesesi Anomalileri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>312</v>
+        <v>392</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256454347</t>
+          <t>9786256454316</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Mevlevi Şifreler</t>
+          <t>Sömürüsüz Bir Dünya İçin</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>352</v>
+        <v>312</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256454392</t>
+          <t>9786256454347</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Başoğul Şiirleri</t>
+          <t>Kozmik Mevlevi Şifreler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256454361</t>
+          <t>9786256454392</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Artık Uyandırma Vakti</t>
+          <t>Başoğul Şiirleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>312</v>
+        <v>376</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256454255</t>
+          <t>9786256454361</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İki Günlük Devrim</t>
+          <t>Artık Uyandırma Vakti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>336</v>
+        <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256454286</t>
+          <t>9786256454255</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hareketin Kognitif (Bilişsel) Temeli Motor Öğrenme Kuram ve Stratejileri</t>
+          <t>İki Günlük Devrim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>392</v>
+        <v>336</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256454200</t>
+          <t>9786256454286</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sinan Süleymaniye’de</t>
+          <t>Hareketin Kognitif (Bilişsel) Temeli Motor Öğrenme Kuram ve Stratejileri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>176</v>
+        <v>392</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256454187</t>
+          <t>9786256454200</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Kıta</t>
+          <t>Sinan Süleymaniye’de</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>456</v>
+        <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256454248</t>
+          <t>9786256454187</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tıbbiyeli Azınlık</t>
+          <t>Yedinci Kıta</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>376</v>
+        <v>456</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256971356</t>
+          <t>9786256454248</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Azərbaycanda Psixologiya Elminin Dünəni, Bu Günü Və Gələcək İnkişaf Perspektivləri: Problemlər; Vəzifələr; Şərhlər – XX Əsr Və XXI Əsrin 20-Ci İlləri</t>
+          <t>Tıbbiyeli Azınlık</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>576</v>
+        <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256971936</t>
+          <t>9786256971356</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Faaliyetlerine Katılan Bireylerin Çevrimiçi Öğrenme Ortamında Algılanan Sosyalleşme Düzeyleri</t>
+          <t>Azərbaycanda Psixologiya Elminin Dünəni, Bu Günü Və Gələcək İnkişaf Perspektivləri: Problemlər; Vəzifələr; Şərhlər – XX Əsr Və XXI Əsrin 20-Ci İlləri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>352</v>
+        <v>576</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256454279</t>
+          <t>9786256971936</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Araştırmalar</t>
+          <t>Rekreasyon Faaliyetlerine Katılan Bireylerin Çevrimiçi Öğrenme Ortamında Algılanan Sosyalleşme Düzeyleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>480</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256454224</t>
+          <t>9786256454279</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kavga</t>
+          <t>Spor Bilimlerinde Araştırmalar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>312</v>
+        <v>480</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256971806</t>
+          <t>9786256454224</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Damgalı Medeniyet</t>
+          <t>Kavga</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>352</v>
+        <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256971004</t>
+          <t>9786256971806</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kapatma Kapıyı Aralık Kalsın</t>
+          <t>Beyaz Damgalı Medeniyet</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>296</v>
+        <v>352</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256971400</t>
+          <t>9786256971004</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Kapatma Kapıyı Aralık Kalsın</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>232</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256454170</t>
+          <t>9786256971400</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Mangaları</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>488</v>
+        <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256454262</t>
+          <t>9786256454170</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Saudade</t>
+          <t>Ölüm Mangaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>336</v>
+        <v>488</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256971240</t>
+          <t>9786256454262</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Elvedasız Gidişler</t>
+          <t>Saudade</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>392</v>
+        <v>336</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256971295</t>
+          <t>9786256971240</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Adanmışlar</t>
+          <t>Elvedasız Gidişler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>496</v>
+        <v>392</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256971561</t>
+          <t>9786256971295</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Uşşaki Mürşidleri ve Yolu</t>
+          <t>Adanmışlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>352</v>
+        <v>496</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256971769</t>
+          <t>9786256971561</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Uzaklarda Çok Uzaklarda</t>
+          <t>Uşşaki Mürşidleri ve Yolu</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256971714</t>
+          <t>9786256971769</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Etik, Hukuk ve Medya Bakışıyla Salgınlar (Epidemics from International Ethical, Legal, and Media Perspectives)</t>
+          <t>Uzaklarda Çok Uzaklarda</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>540</v>
+        <v>352</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256971721</t>
+          <t>9786256971714</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Uluslar ve Alanlararası Bakışla Salgınlar Tarihi (History of Epidemics from International and Interdisciplinary Perspectives)</t>
+          <t>Uluslararası Etik, Hukuk ve Medya Bakışıyla Salgınlar (Epidemics from International Ethical, Legal, and Media Perspectives)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>510</v>
+        <v>540</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256971660</t>
+          <t>9786256971721</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Ahidleşme</t>
+          <t>Uluslar ve Alanlararası Bakışla Salgınlar Tarihi (History of Epidemics from International and Interdisciplinary Perspectives)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>392</v>
+        <v>510</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256971288</t>
+          <t>9786256971660</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşıklar</t>
+          <t>Kur’an’da Ahidleşme</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>380</v>
+        <v>392</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256971141</t>
+          <t>9786256971288</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kitaplar Diyarı’nda Doğan Beyaz Kitapçık</t>
+          <t>Sarmaşıklar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>456</v>
+        <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256971172</t>
+          <t>9786256971141</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gitme</t>
+          <t>Kitaplar Diyarı’nda Doğan Beyaz Kitapçık</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>456</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258210590</t>
+          <t>9786256971172</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İtirafçı</t>
+          <t>Gitme</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>416</v>
+        <v>456</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256971196</t>
+          <t>9786258210590</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>The Motivational Characteristics of An English Coursebook Tasks</t>
+          <t>İtirafçı</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>416</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256971776</t>
+          <t>9786256971196</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Global Power China’s Strategic Management Of Economic and Internaional Security Issues</t>
+          <t>The Motivational Characteristics of An English Coursebook Tasks</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>456</v>
+        <v>416</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256971684</t>
+          <t>9786256971776</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Mikro Milliyetçilik</t>
+          <t>Global Power China’s Strategic Management Of Economic and Internaional Security Issues</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>376</v>
+        <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256971738</t>
+          <t>9786256971684</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Pankreas Kanserlerine Histopatolojik Yaklaşım</t>
+          <t>Küreselleşme ve Mikro Milliyetçilik</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>456</v>
+        <v>376</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258210460</t>
+          <t>9786256971738</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mümkünler Köprüsü - Sinan</t>
+          <t>Pankreas Kanserlerine Histopatolojik Yaklaşım</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>392</v>
+        <v>456</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258210606</t>
+          <t>9786258210460</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>The Massacre</t>
+          <t>Mümkünler Köprüsü - Sinan</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>576</v>
+        <v>392</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256971585</t>
+          <t>9786258210606</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Karboğazı Aşkına</t>
+          <t>The Massacre</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>472</v>
+        <v>576</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256971745</t>
+          <t>9786256971585</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Bilimlerinde Güncel Yaklaşımlar</t>
+          <t>Karboğazı Aşkına</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>392</v>
+        <v>472</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258210613</t>
+          <t>9786256971745</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Doğadan İkonlar</t>
+          <t>Mühendislik Bilimlerinde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>312</v>
+        <v>392</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256971752</t>
+          <t>9786258210613</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Varlığın Çemberi</t>
+          <t>Doğadan İkonlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>336</v>
+        <v>312</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256971639</t>
+          <t>9786256971752</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sefa ve Cefa</t>
+          <t>Varlığın Çemberi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>452</v>
+        <v>336</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256971707</t>
+          <t>9786256971639</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Rıhtımda Üç Arkadaş</t>
+          <t>Sefa ve Cefa</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>360</v>
+        <v>452</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256971110</t>
+          <t>9786256971707</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sohbeti Rahman'dan İnciler - Seyid Ali Efendi</t>
+          <t>Rıhtımda Üç Arkadaş</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>524</v>
+        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256971653</t>
+          <t>9786256971110</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hava Kirliliği ve Sağlık Üzerine Etkileri</t>
+          <t>Sohbeti Rahman'dan İnciler - Seyid Ali Efendi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>540</v>
+        <v>524</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256971622</t>
+          <t>9786256971653</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Akran Zorbalığının Sanal Hali: Siber Zorbalık</t>
+          <t>Hava Kirliliği ve Sağlık Üzerine Etkileri</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256971646</t>
+          <t>9786256971622</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kadim Sorunu: Uyuşturucu</t>
+          <t>Akran Zorbalığının Sanal Hali: Siber Zorbalık</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>484</v>
+        <v>540</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256971608</t>
+          <t>9786256971646</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Sen</t>
+          <t>İnsanlığın Kadim Sorunu: Uyuşturucu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>508</v>
+        <v>484</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256971615</t>
+          <t>9786256971608</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Yaşamda Nokta Atışı</t>
+          <t>İçindeki Sen</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>484</v>
+        <v>508</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258210729</t>
+          <t>9786256971615</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mekaniği ve Analizi</t>
+          <t>Hukuk ve Yaşamda Nokta Atışı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>750</v>
+        <v>484</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258210811</t>
+          <t>9786258210729</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gödeli Mehmet / Memduh Şevket Esendal Öyküleri 1</t>
+          <t>Yapı Mekaniği ve Analizi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>320</v>
+        <v>750</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256971011</t>
+          <t>9786258210811</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Twelve Good Musicians</t>
+          <t>Gödeli Mehmet / Memduh Şevket Esendal Öyküleri 1</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>432</v>
+        <v>320</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256971028</t>
+          <t>9786256971011</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>The Use and Abuse of Church Bells; With Practical Suggestions Concerning Them</t>
+          <t>Twelve Good Musicians</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>188</v>
+        <v>432</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256971035</t>
+          <t>9786256971028</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>The Operatic Problem</t>
+          <t>The Use and Abuse of Church Bells; With Practical Suggestions Concerning Them</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256971042</t>
+          <t>9786256971035</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>The Mentor</t>
+          <t>The Operatic Problem</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256971059</t>
+          <t>9786256971042</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>The Loves of Great Composers</t>
+          <t>The Mentor</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256971066</t>
+          <t>9786256971059</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>The Influence of the Organ in History</t>
+          <t>The Loves of Great Composers</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258210934</t>
+          <t>9786256971066</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>The Great Musicians</t>
+          <t>The Influence of the Organ in History</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258210941</t>
+          <t>9786258210934</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>The Development of Certain Tendencies in Modern Opera</t>
+          <t>The Great Musicians</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258210958</t>
+          <t>9786258210941</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>The Beggar's Opera</t>
+          <t>The Development of Certain Tendencies in Modern Opera</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258210965</t>
+          <t>9786258210958</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Stories of the Wagner Opera</t>
+          <t>The Beggar's Opera</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258210972</t>
+          <t>9786258210965</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Spirit and Music</t>
+          <t>Stories of the Wagner Opera</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>364</v>
+        <v>484</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258210989</t>
+          <t>9786258210972</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Songs From Alice in Wonderland and Through the Looking-Glass</t>
+          <t>Spirit and Music</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258210996</t>
+          <t>9786258210989</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sketch of a New Esthetic of Music</t>
+          <t>Songs From Alice in Wonderland and Through the Looking-Glass</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258210927</t>
+          <t>9786258210996</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Music and Its Masters</t>
+          <t>Sketch of a New Esthetic of Music</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>388</v>
+        <v>264</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258210873</t>
+          <t>9786258210927</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mozart's Youth</t>
+          <t>Music and Its Masters</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>352</v>
+        <v>388</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258210910</t>
+          <t>9786258210873</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ludwig Van Beethoven</t>
+          <t>Mozart's Youth</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258210897</t>
+          <t>9786258210910</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hansel and Gretel</t>
+          <t>Ludwig Van Beethoven</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258210880</t>
+          <t>9786258210897</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Modern Opera</t>
+          <t>Hansel and Gretel</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258210866</t>
+          <t>9786258210880</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Amadis of Gaul, an opera</t>
+          <t>Aspects of Modern Opera</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258210842</t>
+          <t>9786258210866</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>A Practical Discourse on Some Principles of Hymn-Singing</t>
+          <t>Amadis of Gaul, an opera</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258210859</t>
+          <t>9786258210842</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>A Day with Ludwig Beethoven</t>
+          <t>A Practical Discourse on Some Principles of Hymn-Singing</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258210538</t>
+          <t>9786258210859</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kırımlı</t>
+          <t>A Day with Ludwig Beethoven</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258210347</t>
+          <t>9786258210538</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kardiyovasküler Aciller</t>
+          <t>Kırımlı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>550</v>
+        <v>484</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256971592</t>
+          <t>9786258210347</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Kardiyovasküler Aciller</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>396</v>
+        <v>550</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256971554</t>
+          <t>9786256971592</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Parıltılar</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>388</v>
+        <v>396</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256971578</t>
+          <t>9786256971554</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Susmamak</t>
+          <t>Parıltılar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>476</v>
+        <v>388</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257505352</t>
+          <t>9786256971578</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzleri</t>
+          <t>Susmamak</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>350</v>
+        <v>476</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258210583</t>
+          <t>9786257505352</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş - Hilde</t>
+          <t>Ayak İzleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>484</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258464795</t>
+          <t>9786258210583</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mori</t>
+          <t>Yükseliş - Hilde</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>60</v>
+        <v>484</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258378542</t>
+          <t>9786258464795</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Sohbeti Rahman Cilt 2</t>
+          <t>Mori</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>2500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256971080</t>
+          <t>9786258378542</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Medyatik Şiddet</t>
+          <t>Sohbeti Rahman Cilt 2</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>484</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256971073</t>
+          <t>9786256971080</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalbe Atılan Adım - Aşık Adam</t>
+          <t>Medyatik Şiddet</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256971103</t>
+          <t>9786256971073</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinden Erbaa</t>
+          <t>Bir Kalbe Atılan Adım - Aşık Adam</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>464</v>
+        <v>320</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256971097</t>
+          <t>9786256971103</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bulaşıkhane</t>
+          <t>Yaşamın İçinden Erbaa</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>464</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258210743</t>
+          <t>9786256971097</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Aşk</t>
+          <t>Bulaşıkhane</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>408</v>
+        <v>464</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258378900</t>
+          <t>9786258210743</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Muğla'nın Direksiyon Kraliçeleri</t>
+          <t>Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>520</v>
+        <v>408</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258210835</t>
+          <t>9786258378900</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İnatçı Keraban</t>
+          <t>Muğla'nın Direksiyon Kraliçeleri</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>244</v>
+        <v>520</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258210767</t>
+          <t>9786258210835</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçi Felsefenin İlkeleri</t>
+          <t>İnatçı Keraban</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>450</v>
+        <v>244</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258210804</t>
+          <t>9786258210767</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Nanik Yapın Hayata</t>
+          <t>Gerçekçi Felsefenin İlkeleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258210781</t>
+          <t>9786258210804</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mesleki Eğitimde Buluş Yoluyla Öğretim Stratejisi</t>
+          <t>Nanik Yapın Hayata</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>396</v>
+        <v>540</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258210774</t>
+          <t>9786258210781</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Taştan Ekmek</t>
+          <t>Mesleki Eğitimde Buluş Yoluyla Öğretim Stratejisi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>464</v>
+        <v>396</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258210828</t>
+          <t>9786258210774</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tecrübe Damlaları</t>
+          <t>Taştan Ekmek</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>408</v>
+        <v>464</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258210798</t>
+          <t>9786258210828</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Tecrübe Damlaları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258378726</t>
+          <t>9786258210798</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Dokunuver Hayata İki</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>628</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258210712</t>
+          <t>9786258378726</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Dibi - Global Yalanlar</t>
+          <t>Dokunuver Hayata İki</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>450</v>
+        <v>628</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258210675</t>
+          <t>9786258210712</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ben Melidya'lıyım ve Melidya'dan Hikayeler Anlatacağım</t>
+          <t>Karanlığın Dibi - Global Yalanlar</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>484</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258210699</t>
+          <t>9786258210675</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Rüya</t>
+          <t>Ben Melidya'lıyım ve Melidya'dan Hikayeler Anlatacağım</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258210682</t>
+          <t>9786258210699</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sayıklamalar</t>
+          <t>Rüya</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258210736</t>
+          <t>9786258210682</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Memleketimin Hava'ları</t>
+          <t>Sayıklamalar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258210514</t>
+          <t>9786258210736</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Külleri</t>
+          <t>Memleketimin Hava'ları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258210576</t>
+          <t>9786258210514</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Global Yalanlar</t>
+          <t>Zamanın Külleri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>596</v>
+        <v>484</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258378535</t>
+          <t>9786258210576</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sohbeti Rahman Cilt 1</t>
+          <t>Global Yalanlar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>2500</v>
+        <v>596</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258210644</t>
+          <t>9786258378535</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Özgür Düşüncelerin Mücadelesi</t>
+          <t>Sohbeti Rahman Cilt 1</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>628</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258210668</t>
+          <t>9786258210644</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Güncelleme</t>
+          <t>Özgür Düşüncelerin Mücadelesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>376</v>
+        <v>628</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258210507</t>
+          <t>9786258210668</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sardunyanın Devrimi</t>
+          <t>Güncelleme</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>350</v>
+        <v>376</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258210545</t>
+          <t>9786258210507</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İç Savaş</t>
+          <t>Sardunyanın Devrimi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>432</v>
+        <v>350</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258210446</t>
+          <t>9786258210545</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sırat Bu Dünya Cennet Cehennem Nere</t>
+          <t>İç Savaş</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>364</v>
+        <v>432</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258210569</t>
+          <t>9786258210446</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Varlığını Onurlandır Güzel İnsan</t>
+          <t>Sırat Bu Dünya Cennet Cehennem Nere</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>324</v>
+        <v>364</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258210552</t>
+          <t>9786258210569</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve İsyan Mektupları</t>
+          <t>Varlığını Onurlandır Güzel İnsan</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>484</v>
+        <v>324</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258210408</t>
+          <t>9786258210552</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Lightning, Thunder and Lightning Conductors</t>
+          <t>Aşk ve İsyan Mektupları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258210651</t>
+          <t>9786258210408</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Efendi ile Uşağı</t>
+          <t>Lightning, Thunder and Lightning Conductors</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>192</v>
+        <v>320</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258210521</t>
+          <t>9786258210651</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Toprağım O Kadar Dardı Ki</t>
+          <t>Efendi ile Uşağı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>484</v>
+        <v>192</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258210484</t>
+          <t>9786258210521</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Adı Yurtsuz - Bir Köy Estitülü</t>
+          <t>Toprağım O Kadar Dardı Ki</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258210033</t>
+          <t>9786258210484</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gülmek</t>
+          <t>Adı Yurtsuz - Bir Köy Estitülü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>1750</v>
+        <v>320</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258210491</t>
+          <t>9786258210033</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Gülmek</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>208</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258210415</t>
+          <t>9786258210491</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucu</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>684</v>
+        <v>208</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258210477</t>
+          <t>9786258210415</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Yaram Kudüs</t>
+          <t>İpin Ucu</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>524</v>
+        <v>684</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258210453</t>
+          <t>9786258210477</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Torunumla Baş Başa</t>
+          <t>Kanayan Yaram Kudüs</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>376</v>
+        <v>524</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258210422</t>
+          <t>9786258210453</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Tezgah Altı Düşünceler</t>
+          <t>Torunumla Baş Başa</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>484</v>
+        <v>376</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257525770</t>
+          <t>9786258210422</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ağlasam Gözlerime İhanet</t>
+          <t>Tezgah Altı Düşünceler</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>540</v>
+        <v>484</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258210309</t>
+          <t>9786257525770</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Göykurşağı</t>
+          <t>Ağlasam Gözlerime İhanet</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>408</v>
+        <v>540</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258378740</t>
+          <t>9786258210309</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Siyah Güneş</t>
+          <t>Ömrümün Göykurşağı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>684</v>
+        <v>408</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258210392</t>
+          <t>9786258378740</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal İsrafil Rodop</t>
+          <t>Siyah Güneş</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>452</v>
+        <v>684</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258210354</t>
+          <t>9786258210392</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İcar Hukuku</t>
+          <t>Hoşça Kal İsrafil Rodop</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>480</v>
+        <v>452</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258378887</t>
+          <t>9786258210354</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Mutluluk Serüveni</t>
+          <t>İcar Hukuku</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>376</v>
+        <v>480</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258210163</t>
+          <t>9786258378887</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma Kuramı Epigenetik ve Nörobilim</t>
+          <t>İnsanlığın Mutluluk Serüveni</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>376</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258378986</t>
+          <t>9786258210163</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Astrology - How to Make and Read Your Own Horoscope</t>
+          <t>Bağlanma Kuramı Epigenetik ve Nörobilim</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>140</v>
+        <v>376</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258378948</t>
+          <t>9786258378986</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Second Sight - A Study of Natural and Induced Clairvoyance</t>
+          <t>Astrology - How to Make and Read Your Own Horoscope</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>188</v>
+        <v>140</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258378955</t>
+          <t>9786258378948</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>How to Read the Crystal; or, Crystal and Seer</t>
+          <t>Second Sight - A Study of Natural and Induced Clairvoyance</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>176</v>
+        <v>188</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258378931</t>
+          <t>9786258378955</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>The Symbolism of the Tarot</t>
+          <t>How to Read the Crystal; or, Crystal and Seer</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>84</v>
+        <v>176</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258378993</t>
+          <t>9786258378931</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Abbe Mouret's Transgression</t>
+          <t>The Symbolism of the Tarot</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>528</v>
+        <v>84</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258210002</t>
+          <t>9786258378993</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>A Love Episode</t>
+          <t>Abbe Mouret's Transgression</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>528</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258378962</t>
+          <t>9786258210002</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Doctor Pascal</t>
+          <t>A Love Episode</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>528</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258210019</t>
+          <t>9786258378962</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>For a Night of Love</t>
+          <t>Doctor Pascal</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>188</v>
+        <v>528</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786258378979</t>
+          <t>9786258210019</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Claude's Confession</t>
+          <t>For a Night of Love</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>396</v>
+        <v>188</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258210026</t>
+          <t>9786258378979</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Four Short Stories</t>
+          <t>Claude's Confession</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>500</v>
+        <v>396</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258210217</t>
+          <t>9786258210026</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>The Flood</t>
+          <t>Four Short Stories</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>156</v>
+        <v>500</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258210378</t>
+          <t>9786258210217</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Paul Verlaine</t>
+          <t>The Flood</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258210385</t>
+          <t>9786258210378</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Emile Verhaeren</t>
+          <t>Paul Verlaine</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>376</v>
+        <v>156</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258210361</t>
+          <t>9786258210385</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Queen Elizabeth</t>
+          <t>Emile Verhaeren</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258210194</t>
+          <t>9786258210361</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>The Fete At Coqueville</t>
+          <t>Queen Elizabeth</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>156</v>
+        <v>352</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258210286</t>
+          <t>9786258210194</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>The Soil</t>
+          <t>The Fete At Coqueville</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>608</v>
+        <v>156</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258210248</t>
+          <t>9786258210286</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>The Monomaniac</t>
+          <t>The Soil</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>540</v>
+        <v>608</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258210224</t>
+          <t>9786258210248</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>The Ladies Paradise</t>
+          <t>The Monomaniac</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>576</v>
+        <v>540</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258210200</t>
+          <t>9786258210224</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>The Fortune of the Rougons</t>
+          <t>The Ladies Paradise</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>576</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786258210187</t>
+          <t>9786258210200</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>The Fat and the Thin</t>
+          <t>The Fortune of the Rougons</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>576</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258210118</t>
+          <t>9786258210187</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Piping Hot!</t>
+          <t>The Fat and the Thin</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>608</v>
+        <v>576</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258210279</t>
+          <t>9786258210118</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>The Three Cities Trilogy, Lourdes</t>
+          <t>Piping Hot!</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>608</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258210231</t>
+          <t>9786258210279</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>The Joy of Life (La joie de vivre)</t>
+          <t>The Three Cities Trilogy, Lourdes</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>576</v>
+        <v>608</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258210057</t>
+          <t>9786258210231</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Fruitfulness</t>
+          <t>The Joy of Life (La joie de vivre)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>608</v>
+        <v>576</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258210149</t>
+          <t>9786258210057</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>The Conquest of Plassans</t>
+          <t>Fruitfulness</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>608</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786258210170</t>
+          <t>9786258210149</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>The Dream</t>
+          <t>The Conquest of Plassans</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>320</v>
+        <v>608</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258210330</t>
+          <t>9786258210170</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Work</t>
+          <t>The Dream</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>608</v>
+        <v>320</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786258210132</t>
+          <t>9786258210330</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>The Downfall</t>
+          <t>Work</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>772</v>
+        <v>608</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786258210323</t>
+          <t>9786258210132</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Truth</t>
+          <t>The Downfall</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>692</v>
+        <v>772</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786258210316</t>
+          <t>9786258210323</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Therese Raquin</t>
+          <t>Truth</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>264</v>
+        <v>692</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786258210262</t>
+          <t>9786258210316</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>The Three Cities Trilogy</t>
+          <t>Therese Raquin</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>696</v>
+        <v>264</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786258210101</t>
+          <t>9786258210262</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Money (L’Argent)</t>
+          <t>The Three Cities Trilogy</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>608</v>
+        <v>696</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786258210293</t>
+          <t>9786258210101</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>The Rush for the Spoil</t>
+          <t>Money (L’Argent)</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>484</v>
+        <v>608</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786258210125</t>
+          <t>9786258210293</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>The Attack on the Mill and Other Sketches of War</t>
+          <t>The Rush for the Spoil</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>208</v>
+        <v>484</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786258210040</t>
+          <t>9786258210125</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina</t>
+          <t>The Attack on the Mill and Other Sketches of War</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>828</v>
+        <v>208</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786258210095</t>
+          <t>9786258210040</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>His Masterpiece</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>540</v>
+        <v>828</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786258210088</t>
+          <t>9786258210095</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>L’assommoir</t>
+          <t>His Masterpiece</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>608</v>
+        <v>540</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786258210071</t>
+          <t>9786258210088</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>His Excellency</t>
+          <t>L’assommoir</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>608</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786258210064</t>
+          <t>9786258210071</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>His Excellency</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>540</v>
+        <v>608</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786258378924</t>
+          <t>9786258210064</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Lale</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>376</v>
+        <v>540</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786258210156</t>
+          <t>9786258378924</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kum Tanesi - Sand Korn</t>
+          <t>Lale</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786258378894</t>
+          <t>9786258210156</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Telgrafçı</t>
+          <t>Kum Tanesi - Sand Korn</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786258378672</t>
+          <t>9786258378894</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hünkar ile Mimar - Düşlerde Selimiye</t>
+          <t>Telgrafçı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786258378702</t>
+          <t>9786258378672</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yabanciko</t>
+          <t>Hünkar ile Mimar - Düşlerde Selimiye</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786258378825</t>
+          <t>9786258378702</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Yabanciko</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>232</v>
+        <v>320</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786258378856</t>
+          <t>9786258378825</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulaşımın Temelleri ve Geleceği</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>416</v>
+        <v>232</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786258378870</t>
+          <t>9786258378856</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Şanslı Bobo - 1</t>
+          <t>Yeni Ulaşımın Temelleri ve Geleceği</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>208</v>
+        <v>416</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786258378832</t>
+          <t>9786258378870</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş (Arapça)</t>
+          <t>Şanslı Bobo - 1</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>480</v>
+        <v>208</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786258378511</t>
+          <t>9786258378832</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Savcı</t>
+          <t>Din Felsefesine Giriş (Arapça)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>484</v>
+        <v>480</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786258378641</t>
+          <t>9786258378511</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dil Bilgisi</t>
+          <t>Savcı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>650</v>
+        <v>484</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786258378573</t>
+          <t>9786258378641</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Güneş Orada Daha Kırmızı</t>
+          <t>Arapça Dil Bilgisi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>608</v>
+        <v>650</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786258378696</t>
+          <t>9786258378573</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Işığa Düşen Gölge</t>
+          <t>Güneş Orada Daha Kırmızı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>288</v>
+        <v>608</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786258378795</t>
+          <t>9786258378696</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ben Küçükken</t>
+          <t>Işığa Düşen Gölge</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>200</v>
+        <v>288</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786258378658</t>
+          <t>9786258378795</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Tasavvuf - Varlık Birliği</t>
+          <t>Ben Küçükken</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>464</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786258378443</t>
+          <t>9786258378658</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Dokunuver Hayata Bir</t>
+          <t>Diyalektik Tasavvuf - Varlık Birliği</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>520</v>
+        <v>464</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786258378818</t>
+          <t>9786258378443</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Alın Teri</t>
+          <t>Dokunuver Hayata Bir</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786258378566</t>
+          <t>9786258378818</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Gurbetteki Tabut</t>
+          <t>Alın Teri</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>344</v>
+        <v>120</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786258378733</t>
+          <t>9786258378566</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Savorjin</t>
+          <t>Gurbetteki Tabut</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786258378610</t>
+          <t>9786258378733</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Aşklar</t>
+          <t>Savorjin</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786258378504</t>
+          <t>9786258378610</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Hindistan</t>
+          <t>Elektronik Aşklar</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>484</v>
+        <v>220</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786258378788</t>
+          <t>9786258378504</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Bozkırların Meleği</t>
+          <t>Hindistan</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>396</v>
+        <v>484</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786258378757</t>
+          <t>9786258378788</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş İçin Tek Yol Doğrudan Demokrasi</t>
+          <t>Bozkırların Meleği</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>264</v>
+        <v>396</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786258378719</t>
+          <t>9786258378757</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Girişimciler ve Girişimci Adayları için 5 Adımda - Pazarlama Şifreleri</t>
+          <t>Kurtuluş İçin Tek Yol Doğrudan Demokrasi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786258378344</t>
+          <t>9786258378719</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’dan Dünya’ya Yayılan Özgürlük Simgesi - Frig Başlığı</t>
+          <t>Girişimciler ve Girişimci Adayları için 5 Adımda - Pazarlama Şifreleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786258464498</t>
+          <t>9786258378344</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Demirhisar Mübadilleri</t>
+          <t>Anadolu’dan Dünya’ya Yayılan Özgürlük Simgesi - Frig Başlığı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786258378665</t>
+          <t>9786258464498</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Güne Bak</t>
+          <t>Demirhisar Mübadilleri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>360</v>
+        <v>352</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786258378580</t>
+          <t>9786258378665</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıcın Ahı</t>
+          <t>Güne Bak</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>432</v>
+        <v>360</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786258378351</t>
+          <t>9786258378580</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Bir Tohum Bir Fidan</t>
+          <t>Kırlangıcın Ahı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>300</v>
+        <v>432</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786258378634</t>
+          <t>9786258378351</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Felsefe İlkelerinden Seçimler</t>
+          <t>Bir Tohum Bir Fidan</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>132</v>
+        <v>300</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786258378597</t>
+          <t>9786258378634</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Jesus Love</t>
+          <t>Felsefe İlkelerinden Seçimler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>264</v>
+        <v>132</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786258378559</t>
+          <t>9786258378597</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Sır</t>
+          <t>Jesus Love</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>156</v>
+        <v>264</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786258378481</t>
+          <t>9786258378559</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Türk Tangosundan Portreler - Mazi Kalbimde Bir Yara</t>
+          <t>Denizden Gelen Sır</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>620</v>
+        <v>156</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786258378412</t>
+          <t>9786258378481</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Sağlıkta Şiddete Hayır! Şiddetin Olmadığı İletişim</t>
+          <t>Türk Tangosundan Portreler - Mazi Kalbimde Bir Yara</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>364</v>
+        <v>620</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786258378313</t>
+          <t>9786258378412</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Yürümeden Koşamazsın Yaşamadan Bilemezsin</t>
+          <t>Sağlıkta Şiddete Hayır! Şiddetin Olmadığı İletişim</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257121132</t>
+          <t>9786258378313</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Yürümeden Koşamazsın Yaşamadan Bilemezsin</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786258378498</t>
+          <t>9786257121132</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme 12:9</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786258378320</t>
+          <t>9786258378498</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Kıyısında Kal</t>
+          <t>Yüzleşme 12:9</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>408</v>
+        <v>264</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786258378429</t>
+          <t>9786258378320</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı: Ay</t>
+          <t>Kıyısında Kal</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>628</v>
+        <v>408</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786258378306</t>
+          <t>9786258378429</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Scale Up Your Word Power (YKS - DİL - YDS - YÖK Dil Sınavlarına Hazırlık Kelime Kitabı)</t>
+          <t>Kod Adı: Ay</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>304</v>
+        <v>628</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786258464603</t>
+          <t>9786258378306</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kuyu</t>
+          <t>Scale Up Your Word Power (YKS - DİL - YDS - YÖK Dil Sınavlarına Hazırlık Kelime Kitabı)</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>432</v>
+        <v>304</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786258378474</t>
+          <t>9786258464603</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>The Mesnevi</t>
+          <t>Kuyu</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>452</v>
+        <v>432</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786258378467</t>
+          <t>9786258378474</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Menaqibu’l Arifin</t>
+          <t>The Mesnevi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>320</v>
+        <v>452</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786258378436</t>
+          <t>9786258378467</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Menaqibu’l Arifin</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786258378283</t>
+          <t>9786258378436</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kral Kızı</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>370</v>
+        <v>244</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786258378450</t>
+          <t>9786258378283</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Sende Cenneti Gördüm</t>
+          <t>Kral Kızı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>364</v>
+        <v>370</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786258378337</t>
+          <t>9786258378450</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İki Yüzü</t>
+          <t>Sende Cenneti Gördüm</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786258378184</t>
+          <t>9786258378337</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Alihan</t>
+          <t>Kalbin İki Yüzü</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>540</v>
+        <v>244</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786258378115</t>
+          <t>9786258378184</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Tercih</t>
+          <t>Alihan</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786258378221</t>
+          <t>9786258378115</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Yanlış Tercih</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786258378238</t>
+          <t>9786258378221</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Elif'in Şems'i</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>500</v>
+        <v>208</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786258378276</t>
+          <t>9786258378238</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Kentler ve Göçler</t>
+          <t>Elif'in Şems'i</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>396</v>
+        <v>500</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786258378375</t>
+          <t>9786258378276</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>The Secret of Chimneys</t>
+          <t>Kentler ve Göçler</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>376</v>
+        <v>396</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786258378382</t>
+          <t>9786258378375</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>The Secret Adversary</t>
+          <t>The Secret of Chimneys</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>376</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786258378399</t>
+          <t>9786258378382</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>The Murder on the Links</t>
+          <t>The Secret Adversary</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786258378405</t>
+          <t>9786258378399</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Poirot Investigates</t>
+          <t>The Murder on the Links</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786258378368</t>
+          <t>9786258378405</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>The Man in the Brown Suit</t>
+          <t>Poirot Investigates</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786258378122</t>
+          <t>9786258378368</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>The Mysterious Affair at Styles</t>
+          <t>The Man in the Brown Suit</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786258378290</t>
+          <t>9786258378122</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>The Count of Monte Cristo Illustrated Vol. 1</t>
+          <t>The Mysterious Affair at Styles</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786258378214</t>
+          <t>9786258378290</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Kandil'de Kaybolan Yıllar</t>
+          <t>The Count of Monte Cristo Illustrated Vol. 1</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786258378252</t>
+          <t>9786258378214</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yeniden Çağdaş Uygarlığa Dönüşümü için Ne Yapmalı?</t>
+          <t>Kandil'de Kaybolan Yıllar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786258378207</t>
+          <t>9786258378252</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Nörobiyolojisi</t>
+          <t>Türkiye’nin Yeniden Çağdaş Uygarlığa Dönüşümü için Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>396</v>
+        <v>276</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786258464955</t>
+          <t>9786258378207</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Aşkın Nörobiyolojisi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>156</v>
+        <v>396</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786258378191</t>
+          <t>9786258464955</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Aslanlarına Çağrı</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>320</v>
+        <v>156</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786258464870</t>
+          <t>9786258378191</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Aykırı İlişkiler</t>
+          <t>Anadolu Aslanlarına Çağrı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786258378245</t>
+          <t>9786258464870</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Süper Güçlü Aslan</t>
+          <t>Aykırı İlişkiler</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>176</v>
+        <v>344</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786258464863</t>
+          <t>9786258378245</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Saf Algı, Saf Zekâ, Sonsuz Güven</t>
+          <t>Süper Güçlü Aslan</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>320</v>
+        <v>176</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786258464979</t>
+          <t>9786258464863</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Döndüm Yüzümü</t>
+          <t>Saf Algı, Saf Zekâ, Sonsuz Güven</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786258378016</t>
+          <t>9786258464979</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bir Astsubayın Günlüğü-2 Kod Adı: Cyberius</t>
+          <t>Güneşe Döndüm Yüzümü</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786258464764</t>
+          <t>9786258378016</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Dünya Birleşirse Savaşlar Biter</t>
+          <t>Bir Astsubayın Günlüğü-2 Kod Adı: Cyberius</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786258378177</t>
+          <t>9786258464764</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>The Shark</t>
+          <t>Dünya Birleşirse Savaşlar Biter</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>100</v>
+        <v>376</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786258378160</t>
+          <t>9786258378177</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>The Shark</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>188</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786258378139</t>
+          <t>9786258378160</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>The Plymouth Express Affair</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>120</v>
+        <v>188</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786258378146</t>
+          <t>9786258378139</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>The Missing Will</t>
+          <t>The Plymouth Express Affair</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786258378153</t>
+          <t>9786258378146</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>The Hunter's Lodge Case</t>
+          <t>The Missing Will</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786258378078</t>
+          <t>9786258378153</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>The Antichrist</t>
+          <t>The Hunter's Lodge Case</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>264</v>
+        <v>120</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257609067</t>
+          <t>9786258378078</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>The Antichrist</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786258378047</t>
+          <t>9786257609067</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>The Joyful Wisdom</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786258378054</t>
+          <t>9786258378047</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>The Genealogy of Morals</t>
+          <t>The Joyful Wisdom</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>264</v>
+        <v>408</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786258378030</t>
+          <t>9786258378054</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>The Twilight of the Idols; or, How to Philosophize</t>
+          <t>The Genealogy of Morals</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786258378061</t>
+          <t>9786258378030</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>The Dawn of Day</t>
+          <t>The Twilight of the Idols; or, How to Philosophize</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>408</v>
+        <v>264</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786258378023</t>
+          <t>9786258378061</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Thoughts out of Season</t>
+          <t>The Dawn of Day</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>264</v>
+        <v>408</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786258464696</t>
+          <t>9786258378023</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sudenaz</t>
+          <t>Thoughts out of Season</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786258464948</t>
+          <t>9786258464696</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Yalnızlıktır Ey Nebi</t>
+          <t>Sudenaz</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786258378085</t>
+          <t>9786258464948</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Psychopathology of Everyday Life</t>
+          <t>Sensizlik Yalnızlıktır Ey Nebi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>288</v>
+        <v>352</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257525329</t>
+          <t>9786258378085</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Gazete Yazıları Aktüel 2</t>
+          <t>Psychopathology of Everyday Life</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>344</v>
+        <v>288</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786258378092</t>
+          <t>9786257525329</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Ecce Homo</t>
+          <t>Gazete Yazıları Aktüel 2</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786258378108</t>
+          <t>9786258378092</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Early Greek Philosophy &amp; Other Essays</t>
+          <t>Ecce Homo</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>304</v>
+        <v>208</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786258464580</t>
+          <t>9786258378108</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bozoklu Genç</t>
+          <t>Early Greek Philosophy &amp; Other Essays</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>220</v>
+        <v>304</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786258464900</t>
+          <t>9786258464580</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kır Güzeli</t>
+          <t>Bozoklu Genç</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>288</v>
+        <v>220</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786258464924</t>
+          <t>9786258464900</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Kendine Yolculukta Olan</t>
+          <t>Kır Güzeli</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786258464597</t>
+          <t>9786258464924</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>İçinizden Biri</t>
+          <t>Kendinden Kendine Yolculukta Olan</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>66</v>
+        <v>264</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786258464917</t>
+          <t>9786258464597</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>A Compendium on the Soul</t>
+          <t>İçinizden Biri</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>176</v>
+        <v>66</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257525282</t>
+          <t>9786258464917</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kızları</t>
+          <t>A Compendium on the Soul</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>400</v>
+        <v>176</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786258464894</t>
+          <t>9786257525282</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Türk</t>
+          <t>Güneşin Kızları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>244</v>
+        <v>400</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786258464931</t>
+          <t>9786258464894</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Fenerciler</t>
+          <t>Türk</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>188</v>
+        <v>244</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786258464887</t>
+          <t>9786258464931</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Sürüklenişi</t>
+          <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>38</v>
+        <v>188</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786258464856</t>
+          <t>9786258464887</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Caspian</t>
+          <t>İnsanlığın Sürüklenişi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>376</v>
+        <v>38</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786258464740</t>
+          <t>9786258464856</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Recep’in Kahvesi</t>
+          <t>Caspian</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>350</v>
+        <v>376</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786258464733</t>
+          <t>9786258464740</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Fransızların ve Ermenilerin Gaziantep Yöresinde Yaptığı Türk Soykırımı</t>
+          <t>Recep’in Kahvesi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786258464849</t>
+          <t>9786258464733</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Ege'nin Bir Sahil Kasabasında Emeklilik</t>
+          <t>Fransızların ve Ermenilerin Gaziantep Yöresinde Yaptığı Türk Soykırımı</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>248</v>
+        <v>420</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786258464832</t>
+          <t>9786258464849</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Amerika Birleşik Devletleri Bağımsızlık Bildirgesi</t>
+          <t>Ege'nin Bir Sahil Kasabasında Emeklilik</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>176</v>
+        <v>248</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786258464757</t>
+          <t>9786258464832</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>İstiridye (Tılsımlı Aşk)</t>
+          <t>Amerika Birleşik Devletleri Bağımsızlık Bildirgesi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>484</v>
+        <v>176</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786258464818</t>
+          <t>9786258464757</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>The Book of the Hamburgs</t>
+          <t>İstiridye (Tılsımlı Aşk)</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>176</v>
+        <v>484</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786258464771</t>
+          <t>9786258464818</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Parmenides</t>
+          <t>The Book of the Hamburgs</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786258464788</t>
+          <t>9786258464771</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>Parmenides</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786258464702</t>
+          <t>9786258464788</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Nasıl?</t>
+          <t>Parmenides</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>220</v>
+        <v>176</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786258464825</t>
+          <t>9786258464702</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Les Sports a la Mode</t>
+          <t>Nasıl?</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>176</v>
+        <v>220</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257374965</t>
+          <t>9786258464825</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Les Sports a la Mode</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786258464726</t>
+          <t>9786257374965</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Delusion and Dream</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>320</v>
+        <v>164</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786258464719</t>
+          <t>9786258464726</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Sanrı ve Düş</t>
+          <t>Delusion and Dream</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>176</v>
+        <v>320</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786258464672</t>
+          <t>9786258464719</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>How to Live on 24 Hours a Day</t>
+          <t>Sanrı ve Düş</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786258464689</t>
+          <t>9786258464672</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Andersen's Fairy Tales</t>
+          <t>How to Live on 24 Hours a Day</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>332</v>
+        <v>208</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786258464610</t>
+          <t>9786258464689</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Tek Başıma Gezdim</t>
+          <t>Andersen's Fairy Tales</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>156</v>
+        <v>332</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786258464634</t>
+          <t>9786258464610</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Hz. Nuh’un Işığı ve Göbeklitepe</t>
+          <t>Tek Başıma Gezdim</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>350</v>
+        <v>156</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786258464658</t>
+          <t>9786258464634</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Hücresel Düşünce Topluluğu</t>
+          <t>Hz. Nuh’un Işığı ve Göbeklitepe</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786258464276</t>
+          <t>9786258464658</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Serüveni Yüzyılın Türk'ü"</t>
+          <t>Hücresel Düşünce Topluluğu</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>90</v>
+        <v>352</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786258464627</t>
+          <t>9786258464276</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Var mısın?</t>
+          <t>Atatürk'ün Serüveni Yüzyılın Türk'ü"</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>408</v>
+        <v>90</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786258464641</t>
+          <t>9786258464627</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Diyabetle Yaşam Sanatı</t>
+          <t>Var mısın?</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>408</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786258464573</t>
+          <t>9786258464641</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Beklemek</t>
+          <t>Diyabetle Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>344</v>
+        <v>408</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786258464429</t>
+          <t>9786258464573</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Beklemek</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>200</v>
+        <v>344</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786258464405</t>
+          <t>9786258464429</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>The Basis Of Morality</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>388</v>
+        <v>200</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786258464344</t>
+          <t>9786258464405</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>The Art Of Controversy</t>
+          <t>The Basis Of Morality</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>300</v>
+        <v>388</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786258464382</t>
+          <t>9786258464344</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>The Art Of Literature</t>
+          <t>The Art Of Controversy</t>
         </is>
       </c>
       <c r="C373" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786258464375</t>
+          <t>9786258464382</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Studies in Pessimism</t>
+          <t>The Art Of Literature</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786258464368</t>
+          <t>9786258464375</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>On Human Nature</t>
+          <t>Studies in Pessimism</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786258464245</t>
+          <t>9786258464368</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sen Herkes Değilsin</t>
+          <t>On Human Nature</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>58</v>
+        <v>300</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786258464412</t>
+          <t>9786258464245</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Gone With The Wind</t>
+          <t>Sen Herkes Değilsin</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>628</v>
+        <v>58</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786258464351</t>
+          <t>9786258464412</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Counsels and Maxims</t>
+          <t>Gone With The Wind</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>300</v>
+        <v>628</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786258464320</t>
+          <t>9786258464351</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Aklı Çocuk Haklı</t>
+          <t>Counsels and Maxims</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257525817</t>
+          <t>9786258464320</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sürecinde Çocuk ve Biz</t>
+          <t>Çocuk Aklı Çocuk Haklı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>220</v>
+        <v>288</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786258464252</t>
+          <t>9786257525817</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Hem Komik Hem Değil</t>
+          <t>Eğitim Sürecinde Çocuk ve Biz</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786258464467</t>
+          <t>9786258464252</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Faydacılık</t>
+          <t>Hem Komik Hem Değil</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786258464283</t>
+          <t>9786258464467</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bendeniz Sırma</t>
+          <t>Faydacılık</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>376</v>
+        <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786258464450</t>
+          <t>9786258464283</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Utilitarianism</t>
+          <t>Bendeniz Sırma</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>200</v>
+        <v>376</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786258464436</t>
+          <t>9786258464450</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Böğürtlen</t>
+          <t>Utilitarianism</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>264</v>
+        <v>200</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786258464399</t>
+          <t>9786258464436</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>The Wisdom Of Life</t>
+          <t>Böğürtlen</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>65</v>
+        <v>264</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786258464139</t>
+          <t>9786258464399</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve İnsanlık</t>
+          <t>The Wisdom Of Life</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>264</v>
+        <v>65</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786258464269</t>
+          <t>9786258464139</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Karye Sosyalizmi</t>
+          <t>Özgürlük ve İnsanlık</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>94</v>
+        <v>264</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786258464078</t>
+          <t>9786258464269</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>An Adventure</t>
+          <t>Karye Sosyalizmi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>364</v>
+        <v>94</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786258464054</t>
+          <t>9786258464078</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Cennet Kapım</t>
+          <t>An Adventure</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257525862</t>
+          <t>9786258464054</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>You Will Be Superior If You Are True Believers (Koran) (But How?)</t>
+          <t>Cennet Kapım</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786258464191</t>
+          <t>9786257525862</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Bir Vampirin Aşk Güncesi</t>
+          <t>You Will Be Superior If You Are True Believers (Koran) (But How?)</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>276</v>
+        <v>376</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257525893</t>
+          <t>9786258464191</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Yassıada Menderes ve Muhafızları</t>
+          <t>Bir Vampirin Aşk Güncesi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>288</v>
+        <v>276</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786258464511</t>
+          <t>9786257525893</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalbin Ülkesi</t>
+          <t>Yassıada Menderes ve Muhafızları</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786258464238</t>
+          <t>9786258464511</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Kılıçların Gölgesinde Aşk - Karadağlı Kara Davud</t>
+          <t>Bir Kalbin Ülkesi</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>484</v>
+        <v>288</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786258464504</t>
+          <t>9786258464238</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Ya Devlet Başa Ya Kuzgun Leşe - Karadağlı Kara Davud</t>
+          <t>Kılıçların Gölgesinde Aşk - Karadağlı Kara Davud</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786258464665</t>
+          <t>9786258464504</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Adam</t>
+          <t>Ya Devlet Başa Ya Kuzgun Leşe - Karadağlı Kara Davud</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>288</v>
+        <v>484</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786258464559</t>
+          <t>9786258464665</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Amerikalı Köle Frederick Douglass’ın Yaşam Öyküsü</t>
+          <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786258464566</t>
+          <t>9786258464559</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Eksenli İslam</t>
+          <t>Amerikalı Köle Frederick Douglass’ın Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>540</v>
+        <v>264</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786258464108</t>
+          <t>9786258464566</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunu Zehirleme</t>
+          <t>Kur’an Eksenli İslam</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>78</v>
+        <v>540</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786258464092</t>
+          <t>9786258464108</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Çiçeğin Şifası</t>
+          <t>Çocuğunu Zehirleme</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>376</v>
+        <v>78</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257525978</t>
+          <t>9786258464092</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Günebakan</t>
+          <t>Çiçeğin Şifası</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>84</v>
+        <v>376</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786258464313</t>
+          <t>9786257525978</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Huzur Yolu</t>
+          <t>Günebakan</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>200</v>
+        <v>84</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786258464184</t>
+          <t>9786258464313</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Damla Su</t>
+          <t>Huzur Yolu</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>344</v>
+        <v>200</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786258464221</t>
+          <t>9786258464184</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Damla Su</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>232</v>
+        <v>344</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786258464337</t>
+          <t>9786258464221</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>192</v>
+        <v>232</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786258464290</t>
+          <t>9786258464337</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>344</v>
+        <v>192</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786258464306</t>
+          <t>9786258464290</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Hazan</t>
+          <t>Farkındalık</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>432</v>
+        <v>344</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786258464535</t>
+          <t>9786258464306</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Envar-ı Esrar</t>
+          <t>Hazan</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>352</v>
+        <v>432</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257525787</t>
+          <t>9786258464535</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Yusuf'la Kur'anın İzinde -1</t>
+          <t>Envar-ı Esrar</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257525497</t>
+          <t>9786257525787</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Batı'da Bir Türk Hayatımı Değiştiren Adım</t>
+          <t>Yusuf'la Kur'anın İzinde -1</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>308</v>
+        <v>344</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257525992</t>
+          <t>9786257525497</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Vahşi Batı'da Bir Türk Hayatımı Değiştiren Adım</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>308</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786258464146</t>
+          <t>9786257525992</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>188</v>
+        <v>308</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257525794</t>
+          <t>9786258464146</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Uyansın</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>452</v>
+        <v>188</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257525831</t>
+          <t>9786257525794</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Ruhun En'leri</t>
+          <t>Sevgi Uyansın</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>416</v>
+        <v>452</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257525855</t>
+          <t>9786257525831</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Sessizliği</t>
+          <t>Ruhun En'leri</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>332</v>
+        <v>416</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786258464177</t>
+          <t>9786257525855</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Poetika</t>
+          <t>Ruhumun Sessizliği</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>200</v>
+        <v>332</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257525954</t>
+          <t>9786258464177</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Otonom Araçlarının Gelişi ve Geleceği</t>
+          <t>Poetika</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257525183</t>
+          <t>9786257525954</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Nepal</t>
+          <t>Otonom Araçlarının Gelişi ve Geleceği</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257525015</t>
+          <t>9786257525183</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal ile Çanakkale'den Ankara'ya</t>
+          <t>Nepal</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257525886</t>
+          <t>9786257525015</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Geçişleri</t>
+          <t>Mustafa Kemal ile Çanakkale'den Ankara'ya</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257525879</t>
+          <t>9786257525886</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Matta İncil</t>
+          <t>Mevsim Geçişleri</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>360</v>
+        <v>264</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257525848</t>
+          <t>9786257525879</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Lezra</t>
+          <t>Matta İncil</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>113</v>
+        <v>360</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786258464122</t>
+          <t>9786257525848</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Kriton</t>
+          <t>Lezra</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>164</v>
+        <v>113</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257525961</t>
+          <t>9786258464122</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>İstiridye 3</t>
+          <t>Kriton</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>320</v>
+        <v>164</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786258464009</t>
+          <t>9786257525961</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Gemici</t>
+          <t>İstiridye 3</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786258464115</t>
+          <t>9786258464009</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Grimms' Fairy Tales</t>
+          <t>İhtiyar Gemici</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786258464047</t>
+          <t>9786258464115</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Gilda</t>
+          <t>Grimms' Fairy Tales</t>
         </is>
       </c>
       <c r="C428" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257525800</t>
+          <t>9786258464047</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Çizgiler Üzerinde Dans</t>
+          <t>Gilda</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>376</v>
+        <v>300</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257525763</t>
+          <t>9786257525800</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Büyük İnsanlar ve Sıra Dışı Yaşamları</t>
+          <t>Çizgiler Üzerinde Dans</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786258464085</t>
+          <t>9786257525763</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları ve Diğer Masallar</t>
+          <t>Büyük İnsanlar ve Sıra Dışı Yaşamları</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>176</v>
+        <v>364</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257525039</t>
+          <t>9786258464085</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Biz Üçümüz</t>
+          <t>Bremen Mızıkacıları ve Diğer Masallar</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>540</v>
+        <v>176</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786258464160</t>
+          <t>9786257525039</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Söylev ve Demeçlerinden Seçmeler</t>
+          <t>Biz Üçümüz</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>264</v>
+        <v>540</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786258464153</t>
+          <t>9786258464160</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Öğretmen Heyetlerine Yönelik Demeçleri</t>
+          <t>Atatürk'ün Söylev ve Demeçlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786257525466</t>
+          <t>9786258464153</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Al Bayrak Gökten İnmez</t>
+          <t>Atatürk'ün Öğretmen Heyetlerine Yönelik Demeçleri</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>464</v>
+        <v>244</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786258464542</t>
+          <t>9786257525466</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Pusula</t>
+          <t>Al Bayrak Gökten İnmez</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>320</v>
+        <v>464</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786258464443</t>
+          <t>9786258464542</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Dalgalar</t>
+          <t>Pusula</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786258464528</t>
+          <t>9786258464443</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>7 Nokta</t>
+          <t>Dalgalar</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>272</v>
+        <v>360</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786258464481</t>
+          <t>9786258464528</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Katranı</t>
+          <t>7 Nokta</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>300</v>
+        <v>272</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786258464474</t>
+          <t>9786258464481</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Seviyorum</t>
+          <t>Ardıç Katranı</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786258464214</t>
+          <t>9786258464474</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Cezaevi</t>
+          <t>Kendimi Seviyorum</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>484</v>
+        <v>308</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257525985</t>
+          <t>9786258464214</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Örtülü Köyü'nden Şenkaya İlçesine Uzanan Aydınlık Yolun Mimarı Hüseyin Köycü ve Diğer Yönleriyle Eğitim ve Bilim Pınarı Şenkaya</t>
+          <t>Kutsal Cezaevi</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786258464207</t>
+          <t>9786257525985</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Biz Kimiz?</t>
+          <t>Örtülü Köyü'nden Şenkaya İlçesine Uzanan Aydınlık Yolun Mimarı Hüseyin Köycü ve Diğer Yönleriyle Eğitim ve Bilim Pınarı Şenkaya</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>396</v>
+        <v>320</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257525442</t>
+          <t>9786258464207</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Aşk Mektupları</t>
+          <t>Biz Kimiz?</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>388</v>
+        <v>396</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257609517</t>
+          <t>9786257525442</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Sazlıkların Arasında</t>
+          <t>Bir Delinin Aşk Mektupları</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>300</v>
+        <v>388</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257609500</t>
+          <t>9786257609517</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Kutup Işıkları</t>
+          <t>Sazlıkların Arasında</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257609548</t>
+          <t>9786257609500</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Logos ve Pathos</t>
+          <t>Kutup Işıkları</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>232</v>
+        <v>320</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786257609531</t>
+          <t>9786257609548</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Ben Sana Geç Kaldım</t>
+          <t>Logos ve Pathos</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>300</v>
+        <v>232</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257923224</t>
+          <t>9786257609531</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Death Comes for the Archbishop</t>
+          <t>Ben Sana Geç Kaldım</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257121149</t>
+          <t>9786257923224</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>The Daughter Of The Commandant</t>
+          <t>Death Comes for the Archbishop</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257645942</t>
+          <t>9786257121149</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>War and Peace - Book Ten</t>
+          <t>The Daughter Of The Commandant</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>484</v>
+        <v>288</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257609838</t>
+          <t>9786257645942</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Müge Sokağı</t>
+          <t>War and Peace - Book Ten</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257689113</t>
+          <t>9786257609838</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Fifty Orwell Essays</t>
+          <t>Müge Sokağı</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257609845</t>
+          <t>9786257689113</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Eureka - Bilgi Yarışmalarına Hazırlananlar için Genel Kültür Testi ve Genel Kültür Ajandası</t>
+          <t>Fifty Orwell Essays</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>464</v>
+        <v>400</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257609746</t>
+          <t>9786257609845</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Elimde Değil</t>
+          <t>Eureka - Bilgi Yarışmalarına Hazırlananlar için Genel Kültür Testi ve Genel Kültür Ajandası</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>344</v>
+        <v>464</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257609821</t>
+          <t>9786257609746</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>1948 Doğumlular</t>
+          <t>Elimde Değil</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257609760</t>
+          <t>9786257609821</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>1948 Doğumlular</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>304</v>
+        <v>364</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257525176</t>
+          <t>9786257609760</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Kırık Anılar</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>344</v>
+        <v>304</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257609876</t>
+          <t>9786257525176</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Yine Aynı Avni</t>
+          <t>Kırık Anılar</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257525145</t>
+          <t>9786257609876</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Soğukoluk</t>
+          <t>Yine Aynı Avni</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257525053</t>
+          <t>9786257525145</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Teorisi - Allah ve Yaratması</t>
+          <t>Bir Zamanlar Soğukoluk</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786257525084</t>
+          <t>9786257525053</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Hikmetli Basamakları</t>
+          <t>Yaratılış Teorisi - Allah ve Yaratması</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>320</v>
+        <v>232</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257609944</t>
+          <t>9786257525084</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Zeynepce</t>
+          <t>Hayatın Hikmetli Basamakları</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257609135</t>
+          <t>9786257609944</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Tezatların Şairi Tevfik Fikret</t>
+          <t>Zeynepce</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>308</v>
+        <v>288</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786257525091</t>
+          <t>9786257609135</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Hakikatci Alevi Komün</t>
+          <t>Tezatların Şairi Tevfik Fikret</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>540</v>
+        <v>308</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786257609494</t>
+          <t>9786257525091</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Hakikatci Alevi Komün</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>244</v>
+        <v>540</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257645522</t>
+          <t>9786257609494</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Aşkını İstemiyorum</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>608</v>
+        <v>244</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257609319</t>
+          <t>9786257645522</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Sanat Ve Fotoğraf Üstüne Denemeler</t>
+          <t>Aşkını İstemiyorum</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>308</v>
+        <v>608</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257609326</t>
+          <t>9786257609319</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Gereği Düşünülse Ne Yazar</t>
+          <t>Sanat Ve Fotoğraf Üstüne Denemeler</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>308</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257609364</t>
+          <t>9786257609326</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Haberlerin Sosyal Beyin Üzerindeki Etkisi Bütünsel Yaklaşım Olarak Medya Psikoloji Ve Nörobilim</t>
+          <t>Gereği Düşünülse Ne Yazar</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786257609470</t>
+          <t>9786257609364</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Sihirli Öyküler - Macera 1</t>
+          <t>Haberlerin Sosyal Beyin Üzerindeki Etkisi Bütünsel Yaklaşım Olarak Medya Psikoloji Ve Nörobilim</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257121811</t>
+          <t>9786257609470</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Sinop Olayı</t>
+          <t>Fantastik Sihirli Öyküler - Macera 1</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257121767</t>
+          <t>9786257121811</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye</t>
+          <t>Sinop Olayı</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257525510</t>
+          <t>9786257121767</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli - Bütün Öyküleri</t>
+          <t>Nereden Nereye</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>176</v>
+        <v>364</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257525596</t>
+          <t>9786257525510</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>The Lady With The Dog and Other Stories</t>
+          <t>Orhan Veli - Bütün Öyküleri</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>344</v>
+        <v>176</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257525534</t>
+          <t>9786257525596</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Uncle Vanya - Scenes From Country Life (In Four Acts)</t>
+          <t>The Lady With The Dog and Other Stories</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>288</v>
+        <v>344</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257525558</t>
+          <t>9786257525534</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>The Wife and Other Stories</t>
+          <t>Uncle Vanya - Scenes From Country Life (In Four Acts)</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>344</v>
+        <v>288</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257525541</t>
+          <t>9786257525558</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>The Witch and Other Stories</t>
+          <t>The Wife and Other Stories</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257525565</t>
+          <t>9786257525541</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>The Schoolmistress and Other Stories</t>
+          <t>The Witch and Other Stories</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257525572</t>
+          <t>9786257525565</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>The Schoolmaster and Other Stories</t>
+          <t>The Schoolmistress and Other Stories</t>
         </is>
       </c>
       <c r="C480" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257525619</t>
+          <t>9786257525572</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>The Duel and Other Stories</t>
+          <t>The Schoolmaster and Other Stories</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257525589</t>
+          <t>9786257525619</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>The Party and Other Stories</t>
+          <t>The Duel and Other Stories</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257525602</t>
+          <t>9786257525589</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>The Horse-Stealers and Other Stories</t>
+          <t>The Party and Other Stories</t>
         </is>
       </c>
       <c r="C483" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786257525626</t>
+          <t>9786257525602</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>The Darling and Other Stories</t>
+          <t>The Horse-Stealers and Other Stories</t>
         </is>
       </c>
       <c r="C484" s="1">
         <v>344</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786257525756</t>
+          <t>9786257525626</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>The Corsair: A Romantic Legend of Hell Gate</t>
+          <t>The Darling and Other Stories</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257525633</t>
+          <t>9786257525756</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>The Cook’s Wedding and Other Stories</t>
+          <t>The Corsair: A Romantic Legend of Hell Gate</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>344</v>
+        <v>244</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786257525664</t>
+          <t>9786257525633</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>The Bishop and Other Stories</t>
+          <t>The Cook’s Wedding and Other Stories</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786257525688</t>
+          <t>9786257525664</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Plays by Chekhov, Second Series</t>
+          <t>The Bishop and Other Stories</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>440</v>
+        <v>376</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257525701</t>
+          <t>9786257525688</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Ivanoff - A Play</t>
+          <t>Plays by Chekhov, Second Series</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786257525671</t>
+          <t>9786257525701</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Swan Song</t>
+          <t>Ivanoff - A Play</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257525749</t>
+          <t>9786257525671</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Pygmalion</t>
+          <t>Swan Song</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>352</v>
+        <v>188</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257525725</t>
+          <t>9786257525749</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Candide</t>
+          <t>Pygmalion</t>
         </is>
       </c>
       <c r="C492" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257525695</t>
+          <t>9786257525725</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Love and Other Stories</t>
+          <t>Candide</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257525718</t>
+          <t>9786257525695</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Best Russian Short Stories</t>
+          <t>Love and Other Stories</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>432</v>
+        <v>344</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257525657</t>
+          <t>9786257525718</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>The Black Monk and Other Stories</t>
+          <t>Best Russian Short Stories</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>344</v>
+        <v>432</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257525350</t>
+          <t>9786257525657</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Ya Başka Bir Hayat Mümkünse</t>
+          <t>The Black Monk and Other Stories</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>276</v>
+        <v>344</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257525206</t>
+          <t>9786257525350</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Cinayet - Bir Kasaba Eğlencesi</t>
+          <t>Ya Başka Bir Hayat Mümkünse</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257525527</t>
+          <t>9786257525206</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Kars’ta Bir Sufi: Baba Kara 1. Kitap</t>
+          <t>Cinayet - Bir Kasaba Eğlencesi</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>108</v>
+        <v>264</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257525404</t>
+          <t>9786257525527</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Herkesleşmenin Bilinçsizliği ve Öz’ün İnkarı</t>
+          <t>Kars’ta Bir Sufi: Baba Kara 1. Kitap</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>308</v>
+        <v>108</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257525732</t>
+          <t>9786257525404</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Beowulf</t>
+          <t>Herkesleşmenin Bilinçsizliği ve Öz’ün İnkarı</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>344</v>
+        <v>308</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257525121</t>
+          <t>9786257525732</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Tadı Tuzu</t>
+          <t>Beowulf</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257525220</t>
+          <t>9786257525121</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Lafügüzaf</t>
+          <t>Aşkın Tadı Tuzu</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257525213</t>
+          <t>9786257525220</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Olağan Kötülükler</t>
+          <t>Lafügüzaf</t>
         </is>
       </c>
       <c r="C503" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257525138</t>
+          <t>9786257525213</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Yetim Halil</t>
+          <t>Olağan Kötülükler</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>408</v>
+        <v>244</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257525152</t>
+          <t>9786257525138</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>“Pratik Yöntemlerle” Hızlı Okuma, Dikkat ve Konsantrasyon Sınav Kazandıran Taktikler Serisi 4</t>
+          <t>Yetim Halil</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>344</v>
+        <v>408</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257609852</t>
+          <t>9786257525152</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Ciğerparem</t>
+          <t>“Pratik Yöntemlerle” Hızlı Okuma, Dikkat ve Konsantrasyon Sınav Kazandıran Taktikler Serisi 4</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257609890</t>
+          <t>9786257609852</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed (Sav) ve Ashabının Şakalaşması</t>
+          <t>Ciğerparem</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786257609869</t>
+          <t>9786257609890</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Terapisti</t>
+          <t>Hz. Muhammed (Sav) ve Ashabının Şakalaşması</t>
         </is>
       </c>
       <c r="C508" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257609616</t>
+          <t>9786257609869</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>İlişki Serüveni</t>
+          <t>Sevgi Terapisti</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>276</v>
+        <v>264</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257609579</t>
+          <t>9786257609616</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>İlişki Serüveni</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>308</v>
+        <v>276</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257609487</t>
+          <t>9786257609579</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Kedi, Kadın ve Chopin</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257121941</t>
+          <t>9786257609487</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Anlatılar</t>
+          <t>Kedi, Kadın ve Chopin</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257689540</t>
+          <t>9786257121941</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Son İnsan Irkının Sonu</t>
+          <t>Unutulmaz Anlatılar</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>376</v>
+        <v>308</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257689793</t>
+          <t>9786257689540</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Master and Man</t>
+          <t>Son İnsan Irkının Sonu</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>208</v>
+        <v>376</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257689755</t>
+          <t>9786257689793</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Tom Sawyer Complete</t>
+          <t>Master and Man</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>376</v>
+        <v>208</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257689748</t>
+          <t>9786257689755</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>A Modest Proposal</t>
+          <t>The Adventures of Tom Sawyer Complete</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>176</v>
+        <v>376</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257689762</t>
+          <t>9786257689748</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>A Modest Proposal</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>232</v>
+        <v>176</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257689779</t>
+          <t>9786257689762</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Arsene Lupin</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>360</v>
+        <v>232</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257689786</t>
+          <t>9786257689779</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy on Shakespeare</t>
+          <t>Arsene Lupin</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>244</v>
+        <v>360</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257609234</t>
+          <t>9786257689786</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Bayandan Az Kullanılmış!</t>
+          <t>Tolstoy on Shakespeare</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257609463</t>
+          <t>9786257609234</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Değişim Raporları</t>
+          <t>Bayandan Az Kullanılmış!</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257609432</t>
+          <t>9786257609463</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>The Raven - Kuzgun</t>
+          <t>Eğitim Değişim Raporları</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>188</v>
+        <v>484</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257609166</t>
+          <t>9786257609432</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Sosyal Medya Bağımlılığı - Eğitim Yönetimi ve Denetiminde Akademik Araştırmalar</t>
+          <t>The Raven - Kuzgun</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257609357</t>
+          <t>9786257609166</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Künyesizler Savaş Başlıyor</t>
+          <t>Eğitimde Sosyal Medya Bağımlılığı - Eğitim Yönetimi ve Denetiminde Akademik Araştırmalar</t>
         </is>
       </c>
       <c r="C524" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786257525169</t>
+          <t>9786257609357</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Pilot Amca Beni de Al</t>
+          <t>Künyesizler Savaş Başlıyor</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786257609937</t>
+          <t>9786257525169</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes – Korku Vadisi</t>
+          <t>Pilot Amca Beni de Al</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786257609623</t>
+          <t>9786257609937</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Adalet Peşinde</t>
+          <t>Sherlock Holmes – Korku Vadisi</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>220</v>
+        <v>308</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786257121842</t>
+          <t>9786257609623</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Anılarla Erbaa</t>
+          <t>Adalet Peşinde</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786257121835</t>
+          <t>9786257121842</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Askıda Anı</t>
+          <t>Geçmişten Günümüze Anılarla Erbaa</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>376</v>
+        <v>300</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786257121866</t>
+          <t>9786257121835</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Hapishane Günlüğü: Barlinnie-Glasgow</t>
+          <t>Askıda Anı</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786257121859</t>
+          <t>9786257121866</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Gaziantep’te Eğitimin Tarihsel Gelişimi</t>
+          <t>Hapishane Günlüğü: Barlinnie-Glasgow</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786257121750</t>
+          <t>9786257121859</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Bir Türküdür Yaşamak</t>
+          <t>Gaziantep’te Eğitimin Tarihsel Gelişimi</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786257609050</t>
+          <t>9786257121750</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Beyaz'ın Son Hali</t>
+          <t>Bir Türküdür Yaşamak</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>244</v>
+        <v>432</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786257609197</t>
+          <t>9786257609050</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulunda  Duymak İstemediklerimiz</t>
+          <t>Beyaz'ın Son Hali</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>352</v>
+        <v>244</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786257525060</t>
+          <t>9786257609197</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Hayat Okulunda  Duymak İstemediklerimiz</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786257525046</t>
+          <t>9786257525060</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmışlığın Kalemi</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786257609982</t>
+          <t>9786257525046</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşlarım</t>
+          <t>Yaşanmışlığın Kalemi</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>432</v>
+        <v>376</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786257609968</t>
+          <t>9786257609982</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Mudanya'da Aşk Başkadır</t>
+          <t>Yol Arkadaşlarım</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>376</v>
+        <v>432</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786257525077</t>
+          <t>9786257609968</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2053</t>
+          <t>Mudanya'da Aşk Başkadır</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786257525008</t>
+          <t>9786257525077</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Neyleyim</t>
+          <t>2053</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786257609555</t>
+          <t>9786257525008</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Zehirde Panzehirsin</t>
+          <t>Neyleyim</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786257645300</t>
+          <t>9786257609555</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Değerler Eğitimi</t>
+          <t>Zehirde Panzehirsin</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786257609654</t>
+          <t>9786257645300</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Keklik Palazı</t>
+          <t>Oyunlarla Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786257609593</t>
+          <t>9786257609654</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Dönemi</t>
+          <t>Keklik Palazı</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786257609609</t>
+          <t>9786257609593</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Sesler Dağılıyor</t>
+          <t>Cahiliye Dönemi</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786257609586</t>
+          <t>9786257609609</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hayatlar (Anadolu’dan Gerçek Kesit)</t>
+          <t>Sesler Dağılıyor</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>344</v>
+        <v>230</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786257609562</t>
+          <t>9786257609586</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Okul Kapısı</t>
+          <t>Kırık Hayatlar (Anadolu’dan Gerçek Kesit)</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>288</v>
+        <v>344</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257689663</t>
+          <t>9786257609562</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Evrensellik</t>
+          <t>Okul Kapısı</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257121798</t>
+          <t>9786257689663</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Teo ve Gitarı - Teo’nun Maceraları</t>
+          <t>Sanatta Evrensellik</t>
         </is>
       </c>
       <c r="C549" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257525107</t>
+          <t>9786257121798</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>12 Öfkeli Kadın</t>
+          <t>Teo ve Gitarı - Teo’nun Maceraları</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257525343</t>
+          <t>9786257525107</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Yanan Topraklar</t>
+          <t>12 Öfkeli Kadın</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>464</v>
+        <v>264</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257525398</t>
+          <t>9786257525343</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Kardaki İz</t>
+          <t>Yanan Topraklar</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>288</v>
+        <v>464</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257525336</t>
+          <t>9786257525398</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Elifimin Zülfesi</t>
+          <t>Kardaki İz</t>
         </is>
       </c>
       <c r="C553" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257525275</t>
+          <t>9786257525336</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Aşıklık Geleneği Elazığ Sün Köyü Nefesleri</t>
+          <t>Elifimin Zülfesi</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257525251</t>
+          <t>9786257525275</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Ankara'da Nasıl İş Bulurum? / 2021</t>
+          <t>Türklerde Aşıklık Geleneği Elazığ Sün Köyü Nefesleri</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257525190</t>
+          <t>9786257525251</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Ankara'da Nasıl İş Bulurum? / 2021</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>188</v>
+        <v>308</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257525022</t>
+          <t>9786257525190</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Bu Hasret Bitsin</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786257525503</t>
+          <t>9786257525022</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Bu Hasret Bitsin</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>464</v>
+        <v>300</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786257645911</t>
+          <t>9786257525503</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Twelve</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>364</v>
+        <v>464</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786257645898</t>
+          <t>9786257645911</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Two</t>
+          <t>War And Peace - Book Twelve</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257645928</t>
+          <t>9786257645898</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Three</t>
+          <t>War And Peace - Book Two</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786257645973</t>
+          <t>9786257645928</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book One</t>
+          <t>War And Peace - Book Three</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257374606</t>
+          <t>9786257645973</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>A General Introduction to Psychoanalysis</t>
+          <t>War And Peace - Book One</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>608</v>
+        <v>364</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257645959</t>
+          <t>9786257374606</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Six</t>
+          <t>A General Introduction to Psychoanalysis</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>364</v>
+        <v>608</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257374002</t>
+          <t>9786257645959</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Four</t>
+          <t>War And Peace - Book Six</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257645980</t>
+          <t>9786257374002</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Nine</t>
+          <t>War And Peace - Book Four</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>432</v>
+        <v>344</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786257645966</t>
+          <t>9786257645980</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Seven</t>
+          <t>War And Peace - Book Nine</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>364</v>
+        <v>432</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786257645935</t>
+          <t>9786257645966</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Thirteen</t>
+          <t>War And Peace - Book Seven</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786257645997</t>
+          <t>9786257645935</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Fourteen</t>
+          <t>War And Peace - Book Thirteen</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786257374019</t>
+          <t>9786257645997</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Five</t>
+          <t>War And Peace - Book Fourteen</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786257374033</t>
+          <t>9786257374019</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Eleven</t>
+          <t>War And Peace - Book Five</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>408</v>
+        <v>376</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786257645904</t>
+          <t>9786257374033</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Eight</t>
+          <t>War And Peace - Book Eleven</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786257374026</t>
+          <t>9786257645904</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>War And Peace - Book Fifteen</t>
+          <t>War And Peace - Book Eight</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>452</v>
+        <v>300</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786257609777</t>
+          <t>9786257374026</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Döngü Kuşları</t>
+          <t>War And Peace - Book Fifteen</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>396</v>
+        <v>452</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786257609708</t>
+          <t>9786257609777</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Apartman</t>
+          <t>Döngü Kuşları</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>300</v>
+        <v>396</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786257609722</t>
+          <t>9786257609708</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Laiklik, Şeriat ve Türban Tartışmaları</t>
+          <t>Apartman</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786257609791</t>
+          <t>9786257609722</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Plevne Kahramanları</t>
+          <t>Laiklik, Şeriat ve Türban Tartışmaları</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>320</v>
+        <v>432</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786257609715</t>
+          <t>9786257609791</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Tehdit Milliyetçilik</t>
+          <t>Plevne Kahramanları</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257609784</t>
+          <t>9786257609715</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Ruhunu Sevdim</t>
+          <t>En Büyük Tehdit Milliyetçilik</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>396</v>
+        <v>376</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257689571</t>
+          <t>9786257609784</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Gülcem</t>
+          <t>Ruhunu Sevdim</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>420</v>
+        <v>396</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257689595</t>
+          <t>9786257689571</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ada</t>
+          <t>Gülcem</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>408</v>
+        <v>420</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786257525640</t>
+          <t>9786257689595</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>The Chorus Girl and Other Stories</t>
+          <t>Mavi Ada</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>344</v>
+        <v>408</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257609692</t>
+          <t>9786257525640</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Sorma</t>
+          <t>The Chorus Girl and Other Stories</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257609081</t>
+          <t>9786257609692</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Sorma</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257609395</t>
+          <t>9786257609081</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Hayat Öyküleri</t>
+          <t>Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257923767</t>
+          <t>9786257609395</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>The Mind and Its Education</t>
+          <t>Yaşanmış Hayat Öyküleri</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257923736</t>
+          <t>9786257923767</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Talks to Freshman Girls</t>
+          <t>The Mind and Its Education</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>188</v>
+        <v>408</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257923729</t>
+          <t>9786257923736</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>The Teacher</t>
+          <t>Talks to Freshman Girls</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>376</v>
+        <v>188</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786257907552</t>
+          <t>9786257923729</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Mansfield Park</t>
+          <t>The Teacher</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>350</v>
+        <v>376</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786257923750</t>
+          <t>9786257907552</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>The Infant System</t>
+          <t>Mansfield Park</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>484</v>
+        <v>350</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786257907545</t>
+          <t>9786257923750</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Racketty-Packetty House, As Told By Queen Crosspatch</t>
+          <t>The Infant System</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>188</v>
+        <v>484</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786257689687</t>
+          <t>9786257907545</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>İpeksi Masallar</t>
+          <t>Racketty-Packetty House, As Told By Queen Crosspatch</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786257907583</t>
+          <t>9786257689687</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>İpeksi Masallar</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257121330</t>
+          <t>9786257907583</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257907699</t>
+          <t>9786257121330</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Anthropology</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>300</v>
+        <v>232</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786257907538</t>
+          <t>9786257907699</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>A Vindication of the Rights of Woman</t>
+          <t>Anthropology</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786257907705</t>
+          <t>9786257907538</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>A Hero of Our Time</t>
+          <t>A Vindication of the Rights of Woman</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>364</v>
+        <v>484</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257923774</t>
+          <t>9786257907705</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Gentle Measures in the Management and Training of the Young</t>
+          <t>A Hero of Our Time</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786257923781</t>
+          <t>9786257923774</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Household Education</t>
+          <t>Gentle Measures in the Management and Training of the Young</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786257121408</t>
+          <t>9786257923781</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Deniz, Kum, Güneş ve Kamp</t>
+          <t>Household Education</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786257525824</t>
+          <t>9786257121408</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Göçmen, Etnisite ve Yaşam Kalitesi: Tahran Örneği</t>
+          <t>Deniz, Kum, Güneş ve Kamp</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>552</v>
+        <v>244</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786257609951</t>
+          <t>9786257525824</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Kültürümüzden Dökülen İnciler</t>
+          <t>Göçmen, Etnisite ve Yaşam Kalitesi: Tahran Örneği</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>376</v>
+        <v>552</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786257609906</t>
+          <t>9786257609951</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Özgür Ruh - Kıbrıs</t>
+          <t>Kültürümüzden Dökülen İnciler</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>432</v>
+        <v>376</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786257609920</t>
+          <t>9786257609906</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kucaklaaa</t>
+          <t>Özgür Ruh - Kıbrıs</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>248</v>
+        <v>432</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786257078252</t>
+          <t>9786257609920</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Bees</t>
+          <t>Hayatı Kucaklaaa</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>264</v>
+        <v>248</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786257525909</t>
+          <t>9786257078252</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Seçme Hikayeler</t>
+          <t>Bees</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>188</v>
+        <v>264</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786257525947</t>
+          <t>9786257525909</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Bir İzdivacın Tarih-i Muaşakası</t>
+          <t>Ömer Seyfettin Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C607" s="1">
         <v>188</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786257525923</t>
+          <t>9786257525947</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Bu Muydu?</t>
+          <t>Bir İzdivacın Tarih-i Muaşakası</t>
         </is>
       </c>
       <c r="C608" s="1">
         <v>188</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786257525916</t>
+          <t>9786257525923</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Ferdi ve Şürekası</t>
+          <t>Bu Muydu?</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786257525930</t>
+          <t>9786257525916</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Bir Muhtıranın Son Yaprakları</t>
+          <t>Ferdi ve Şürekası</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>176</v>
+        <v>300</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786257525411</t>
+          <t>9786257525930</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Elimden Gelen Bu</t>
+          <t>Bir Muhtıranın Son Yaprakları</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>320</v>
+        <v>176</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786257525381</t>
+          <t>9786257525411</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Mamo Çete</t>
+          <t>Elimden Gelen Bu</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786257525312</t>
+          <t>9786257525381</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Bir Şirket Nasıl Kötü Yönetilir?</t>
+          <t>Mamo Çete</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>308</v>
+        <v>276</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786257525299</t>
+          <t>9786257525312</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk Kırıntıları</t>
+          <t>Bir Şirket Nasıl Kötü Yönetilir?</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>264</v>
+        <v>308</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786257525268</t>
+          <t>9786257525299</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Yer Gösterici</t>
+          <t>Bir Aşk Kırıntıları</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>432</v>
+        <v>264</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786257609807</t>
+          <t>9786257525268</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Vargit Çiçekleri</t>
+          <t>Yer Gösterici</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>248</v>
+        <v>432</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786257609999</t>
+          <t>9786257609807</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Kötü Ruhların Oyunu - Kötü Ruhlar Gecesi 1</t>
+          <t>Vargit Çiçekleri</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>300</v>
+        <v>248</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786257609975</t>
+          <t>9786257609999</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık İçin</t>
+          <t>Kötü Ruhların Oyunu - Kötü Ruhlar Gecesi 1</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>176</v>
+        <v>300</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786257121651</t>
+          <t>9786257609975</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın İstihdamının Mutluluk Ekonomisi Açısından Değerlendirilmesi</t>
+          <t>İnsanlık İçin</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>396</v>
+        <v>176</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786257609883</t>
+          <t>9786257121651</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Tohum</t>
+          <t>Türkiye’de Kadın İstihdamının Mutluluk Ekonomisi Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>308</v>
+        <v>396</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786257374996</t>
+          <t>9786257609883</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>İmge Zengini</t>
+          <t>Tohum</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786257121972</t>
+          <t>9786257374996</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Siyahımsın</t>
+          <t>İmge Zengini</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786257121958</t>
+          <t>9786257121972</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Dansöz</t>
+          <t>Siyahımsın</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>288</v>
+        <v>252</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786257609425</t>
+          <t>9786257121958</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun (Resimli)</t>
+          <t>Dansöz</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>132</v>
+        <v>288</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786257609074</t>
+          <t>9786257609425</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Büyük Göç</t>
+          <t>Kuzgun (Resimli)</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>280</v>
+        <v>132</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786257609227</t>
+          <t>9786257609074</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Gerisi Hikaye Zaten</t>
+          <t>Büyük Göç</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786257609173</t>
+          <t>9786257609227</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sözleşmesi</t>
+          <t>Gerisi Hikaye Zaten</t>
         </is>
       </c>
       <c r="C627" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786257609111</t>
+          <t>9786257609173</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Kitabımda Gün Işığı</t>
+          <t>İstanbul Sözleşmesi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786257609043</t>
+          <t>9786257609111</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Damlayanlar</t>
+          <t>Kitabımda Gün Işığı</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786257374903</t>
+          <t>9786257609043</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Onlar İçin Kendime Yazdığım Şiirler</t>
+          <t>Aşktan Damlayanlar</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786257645508</t>
+          <t>9786257374903</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Damlalar</t>
+          <t>Onlar İçin Kendime Yazdığım Şiirler</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786257689809</t>
+          <t>9786257645508</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Vücut Geliştirme Hareketlerinde Doğru ve Yanlış</t>
+          <t>Damlalar</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786257689892</t>
+          <t>9786257689809</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Buğday Yolculuğu</t>
+          <t>Vücut Geliştirme Hareketlerinde Doğru ve Yanlış</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>264</v>
+        <v>484</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786257645348</t>
+          <t>9786257689892</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Lota</t>
+          <t>Buğday Yolculuğu</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786257689823</t>
+          <t>9786257645348</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Kendi Hikayemizin Masumuyuz</t>
+          <t>Hoşça Kal Lota</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786257645270</t>
+          <t>9786257689823</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Sonbahar</t>
+          <t>Kendi Hikayemizin Masumuyuz</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>244</v>
+        <v>484</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786257645423</t>
+          <t>9786257645270</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Kıyısında</t>
+          <t>Aynadaki Sonbahar</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786257689847</t>
+          <t>9786257645423</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Kadının Üç Çağı</t>
+          <t>Sonsuzluğun Kıyısında</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786257645485</t>
+          <t>9786257689847</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzay Macerası - Küçük Prens Argon</t>
+          <t>Kadının Üç Çağı</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786257645003</t>
+          <t>9786257645485</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Yaradanın Derdi Ne</t>
+          <t>Bir Uzay Macerası - Küçük Prens Argon</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>452</v>
+        <v>208</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786257645317</t>
+          <t>9786257645003</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Bana Ne Diyor? (Surelerin Kısa Analizi)</t>
+          <t>Yaradanın Derdi Ne</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>308</v>
+        <v>452</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786257689861</t>
+          <t>9786257645317</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Günden Güne</t>
+          <t>Kur’an Bana Ne Diyor? (Surelerin Kısa Analizi)</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>188</v>
+        <v>308</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786257689632</t>
+          <t>9786257689861</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Militan</t>
+          <t>Günden Güne</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>250</v>
+        <v>188</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786257689557</t>
+          <t>9786257689632</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar İmparatorluğu</t>
+          <t>Sıradan Militan</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786257689427</t>
+          <t>9786257689557</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimdeki Dünya</t>
+          <t>Kayıp Ruhlar İmparatorluğu</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>376</v>
+        <v>300</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786257689878</t>
+          <t>9786257689427</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Antik Dünyanın Tüccarları Macera Atlası</t>
+          <t>Gözlerimdeki Dünya</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786257121262</t>
+          <t>9786257689878</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Reform</t>
+          <t>Antik Dünyanın Tüccarları Macera Atlası</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786257907651</t>
+          <t>9786257121262</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Çilekler</t>
+          <t>Reform</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>16.8</v>
+        <v>244</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786257907644</t>
+          <t>9786257907651</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Çilekler</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>15.4</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786257121163</t>
+          <t>9786257907644</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Günbegün Tükendiler</t>
+          <t>İnsan Ne İle Yaşar?</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>376</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786257907835</t>
+          <t>9786257121163</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Biz Dul Kadınlar</t>
+          <t>Günbegün Tükendiler</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>464</v>
+        <v>376</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786257121156</t>
+          <t>9786257907835</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz’e Kıyısı Olan Adam ve Kadın Hikayeleri Zeynep</t>
+          <t>Biz Dul Kadınlar</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>352</v>
+        <v>464</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786257907866</t>
+          <t>9786257121156</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Koruma Tedbirleri Nedeniyle Tazminat Davaları</t>
+          <t>Karadeniz’e Kıyısı Olan Adam ve Kadın Hikayeleri Zeynep</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>420</v>
+        <v>352</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786257907965</t>
+          <t>9786257907866</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Meslek Liselerindeki Staj ve Dersler Hakkında Öğrenci Algıları</t>
+          <t>Türk Ceza Hukukunda Koruma Tedbirleri Nedeniyle Tazminat Davaları</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>308</v>
+        <v>420</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786257121040</t>
+          <t>9786257907965</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak: Dünya'dan Çıkar Sokak: Glosep</t>
+          <t>Meslek Liselerindeki Staj ve Dersler Hakkında Öğrenci Algıları</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>396</v>
+        <v>308</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786257525237</t>
+          <t>9786257121040</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Don Quixote - Complete (Volume 1-2)</t>
+          <t>Çıkmaz Sokak: Dünya'dan Çıkar Sokak: Glosep</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>740</v>
+        <v>396</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786257645850</t>
+          <t>9786257525237</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>In Defence Of Harriet Shelley</t>
+          <t>Don Quixote - Complete (Volume 1-2)</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>300</v>
+        <v>740</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786257645751</t>
+          <t>9786257645850</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>The Mysterious Stranger</t>
+          <t>In Defence Of Harriet Shelley</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>416</v>
+        <v>300</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786257374491</t>
+          <t>9786257645751</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>The Parasite</t>
+          <t>The Mysterious Stranger</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>288</v>
+        <v>416</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786257374644</t>
+          <t>9786257374491</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>The Odyssey of Homer</t>
+          <t>The Parasite</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>350</v>
+        <v>288</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786257374040</t>
+          <t>9786257374644</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Youth</t>
+          <t>The Odyssey of Homer</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>484</v>
+        <v>350</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786257374132</t>
+          <t>9786257374040</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>What To Do?</t>
+          <t>Youth</t>
         </is>
       </c>
       <c r="C662" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786257374286</t>
+          <t>9786257374132</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>The Poison Belt</t>
+          <t>What To Do?</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>288</v>
+        <v>484</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786257374507</t>
+          <t>9786257374286</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>The Mystery of Cloomber</t>
+          <t>The Poison Belt</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>420</v>
+        <v>288</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786257645683</t>
+          <t>9786257374507</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>The Man That Corrupted Hadleyburg</t>
+          <t>The Mystery of Cloomber</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>304</v>
+        <v>420</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786257374187</t>
+          <t>9786257645683</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>The Last Man</t>
+          <t>The Man That Corrupted Hadleyburg</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>250</v>
+        <v>304</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786257374514</t>
+          <t>9786257374187</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>The Gully of Bluemansdyke, and Other Stories</t>
+          <t>The Last Man</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>416</v>
+        <v>250</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786257374064</t>
+          <t>9786257374514</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>The Kingdom of God is Within You</t>
+          <t>The Gully of Bluemansdyke, and Other Stories</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>692</v>
+        <v>416</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786257374668</t>
+          <t>9786257374064</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>The Iliad</t>
+          <t>The Kingdom of God is Within You</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>500</v>
+        <v>692</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786257374651</t>
+          <t>9786257374668</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>The Iliad of Homer</t>
+          <t>The Iliad</t>
         </is>
       </c>
       <c r="C670" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786257374378</t>
+          <t>9786257374651</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>The Captain of the Polestar, and Other Tales</t>
+          <t>The Iliad of Homer</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>524</v>
+        <v>500</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786257374620</t>
+          <t>9786257374378</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>The Captain of the Polestar, and Other Tales</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>264</v>
+        <v>524</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786257374781</t>
+          <t>9786257374620</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Lord Arthur Savile's Crime</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>332</v>
+        <v>264</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786257374538</t>
+          <t>9786257374781</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>The Coming of the Fairies</t>
+          <t>Lord Arthur Savile's Crime</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>352</v>
+        <v>332</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786257374248</t>
+          <t>9786257374538</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Ulysses</t>
+          <t>The Coming of the Fairies</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786257374095</t>
+          <t>9786257374248</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Katia</t>
+          <t>The Adventures of Ulysses</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786257645690</t>
+          <t>9786257374095</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>The American Claimant</t>
+          <t>Katia</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>508</v>
+        <v>344</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786257374798</t>
+          <t>9786257645690</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Intentions</t>
+          <t>The American Claimant</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>432</v>
+        <v>508</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786257374545</t>
+          <t>9786257374798</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Gerard</t>
+          <t>Intentions</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>484</v>
+        <v>432</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786257645645</t>
+          <t>9786257374545</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>King Leopold's Soliloquy</t>
+          <t>The Adventures of Gerard</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>236</v>
+        <v>484</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786257374705</t>
+          <t>9786257645645</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Maya the Bee</t>
+          <t>King Leopold's Soliloquy</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>304</v>
+        <v>236</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786257645737</t>
+          <t>9786257374705</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Is Shakespeare Dead?</t>
+          <t>The Adventures of Maya the Bee</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>360</v>
+        <v>304</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786257374330</t>
+          <t>9786257645737</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of Wisteria Lodge</t>
+          <t>Is Shakespeare Dead?</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>236</v>
+        <v>360</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786257374309</t>
+          <t>9786257374330</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Bruce-Partington Plans</t>
+          <t>The Adventure of Wisteria Lodge</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>248</v>
+        <v>236</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786257374804</t>
+          <t>9786257374309</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Impressions Of America</t>
+          <t>The Adventure of the Bruce-Partington Plans</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>164</v>
+        <v>248</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786257374347</t>
+          <t>9786257374804</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Devil's Foot</t>
+          <t>Impressions Of America</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>220</v>
+        <v>164</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786257374118</t>
+          <t>9786257374347</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>The Invaders, and Other Stories</t>
+          <t>The Adventure of the Devil's Foot</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786257645867</t>
+          <t>9786257374118</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Goldsmith's Friend Abroad Again</t>
+          <t>The Invaders, and Other Stories</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786257374361</t>
+          <t>9786257645867</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Red Circle</t>
+          <t>Goldsmith's Friend Abroad Again</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786257374231</t>
+          <t>9786257374361</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>History Of A Six Weeks Tour</t>
+          <t>The Adventure of the Red Circle</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>276</v>
+        <v>208</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786257374262</t>
+          <t>9786257374231</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>His Last Bow</t>
+          <t>History Of A Six Weeks Tour</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>484</v>
+        <v>276</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786257374316</t>
+          <t>9786257374262</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>The Adventure of the Dying Detective</t>
+          <t>His Last Bow</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>200</v>
+        <v>484</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786257374811</t>
+          <t>9786257374316</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Hesiod, The Homeric Hymns, And Homerica</t>
+          <t>The Adventure of the Dying Detective</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>552</v>
+        <v>200</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786257645706</t>
+          <t>9786257374811</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>The £1,000,000 Bank-Note</t>
+          <t>Hesiod, The Homeric Hymns, And Homerica</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>484</v>
+        <v>552</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786257645713</t>
+          <t>9786257645706</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>The $30,000 Bequest and Other Stories</t>
+          <t>The £1,000,000 Bank-Note</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>608</v>
+        <v>484</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786257374194</t>
+          <t>9786257645713</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Tales and Stories</t>
+          <t>The $30,000 Bequest and Other Stories</t>
         </is>
       </c>
       <c r="C696" s="1">
         <v>608</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786257645829</t>
+          <t>9786257374194</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Some Rambling Notes of an Idle Excursion</t>
+          <t>Tales and Stories</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>304</v>
+        <v>608</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786257374279</t>
+          <t>9786257645829</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Tales of Terror and Mystery</t>
+          <t>Some Rambling Notes of an Idle Excursion</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>608</v>
+        <v>304</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786257645720</t>
+          <t>9786257374279</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Sketches New and Old</t>
+          <t>Tales of Terror and Mystery</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>540</v>
+        <v>608</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786257374613</t>
+          <t>9786257645720</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Reflections On War And Death</t>
+          <t>Sketches New and Old</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>192</v>
+        <v>540</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786257374071</t>
+          <t>9786257374613</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Sevastopol</t>
+          <t>Reflections On War And Death</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>432</v>
+        <v>192</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786257374729</t>
+          <t>9786257374071</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Selected Poems of Oscar Wilde</t>
+          <t>Sevastopol</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>252</v>
+        <v>432</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786257374750</t>
+          <t>9786257374729</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Oscar Wilde Miscellaneous</t>
+          <t>Selected Poems of Oscar Wilde</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>220</v>
+        <v>252</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786257374743</t>
+          <t>9786257374750</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Reviews</t>
+          <t>Oscar Wilde Miscellaneous</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786257374156</t>
+          <t>9786257374743</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Fruits Of Culture</t>
+          <t>Reviews</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>352</v>
+        <v>550</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786257374200</t>
+          <t>9786257374156</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Prosepine And Midas</t>
+          <t>Fruits Of Culture</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>308</v>
+        <v>352</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786257645836</t>
+          <t>9786257374200</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Moments With Mark Twain</t>
+          <t>Prosepine And Midas</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>464</v>
+        <v>308</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786257374859</t>
+          <t>9786257645836</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>American İndian Stories</t>
+          <t>Moments With Mark Twain</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>320</v>
+        <v>464</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786257374385</t>
+          <t>9786257374859</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>My Friend The Murderer</t>
+          <t>American İndian Stories</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786257374774</t>
+          <t>9786257374385</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Miscellanies</t>
+          <t>My Friend The Murderer</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>484</v>
+        <v>220</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786257374439</t>
+          <t>9786257374774</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Danger! And Other Stories</t>
+          <t>Miscellanies</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>496</v>
+        <v>484</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786257645744</t>
+          <t>9786257374439</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Christian Science</t>
+          <t>Danger! And Other Stories</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>220</v>
+        <v>496</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786257374217</t>
+          <t>9786257645744</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Notes To The Complete Poetical Works Of Percy Bysshe Shelley</t>
+          <t>Christian Science</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>308</v>
+        <v>220</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786257374552</t>
+          <t>9786257374217</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Round The Red Lamp</t>
+          <t>Notes To The Complete Poetical Works Of Percy Bysshe Shelley</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>520</v>
+        <v>308</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786257374088</t>
+          <t>9786257374552</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>My Religion</t>
+          <t>Round The Red Lamp</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>496</v>
+        <v>520</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786257374293</t>
+          <t>9786257374088</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Round the Fire Stories</t>
+          <t>My Religion</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>608</v>
+        <v>496</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786257374767</t>
+          <t>9786257374293</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Old Indian Legends</t>
+          <t>Round the Fire Stories</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>288</v>
+        <v>608</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786257374736</t>
+          <t>9786257374767</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Salome: A Tragedy in One Act</t>
+          <t>Old Indian Legends</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>308</v>
+        <v>288</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786257374323</t>
+          <t>9786257374736</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Rodney Stone</t>
+          <t>Salome: A Tragedy in One Act</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>608</v>
+        <v>308</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786257645843</t>
+          <t>9786257374323</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Merry Tales</t>
+          <t>Rodney Stone</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>452</v>
+        <v>608</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786257374828</t>
+          <t>9786257645843</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>For Love of the King: A Burmese Masque</t>
+          <t>Merry Tales</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>188</v>
+        <v>452</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786257645768</t>
+          <t>9786257374828</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Extract from Captain Stormfield’s Visit to Heaven</t>
+          <t>For Love of the King: A Burmese Masque</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786257374224</t>
+          <t>9786257645768</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Mathilda</t>
+          <t>Extract from Captain Stormfield’s Visit to Heaven</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786257374835</t>
+          <t>9786257374224</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Charmides and Other Poems</t>
+          <t>Mathilda</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>288</v>
+        <v>352</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786257374842</t>
+          <t>9786257374835</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Athletics and Games of the Ancient Greeks</t>
+          <t>Charmides and Other Poems</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>276</v>
+        <v>288</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786257374101</t>
+          <t>9786257374842</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Ma Confession</t>
+          <t>Athletics and Games of the Ancient Greeks</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>352</v>
+        <v>276</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786257374477</t>
+          <t>9786257374101</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>The Wanderings of a Spiritualist</t>
+          <t>Ma Confession</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>520</v>
+        <v>352</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786257645805</t>
+          <t>9786257374477</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>The Facts Concerning The Recent Carnival Of Crime In Connecticut</t>
+          <t>The Wanderings of a Spiritualist</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>220</v>
+        <v>520</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786257374682</t>
+          <t>9786257645805</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>The Fortunate Mistress (Parts 1 and 2)</t>
+          <t>The Facts Concerning The Recent Carnival Of Crime In Connecticut</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>672</v>
+        <v>220</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786257374125</t>
+          <t>9786257374682</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Three Days in the Village</t>
+          <t>The Fortunate Mistress (Parts 1 and 2)</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>300</v>
+        <v>672</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786257374675</t>
+          <t>9786257374125</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>The Fortunes And Misfortunes Of The Famous Moll Flanders</t>
+          <t>Three Days in the Village</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786257645874</t>
+          <t>9786257374675</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Alonzo Fitz and Other Stories</t>
+          <t>The Fortunes And Misfortunes Of The Famous Moll Flanders</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786257374866</t>
+          <t>9786257645874</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>A Woman of No Importance</t>
+          <t>Alonzo Fitz and Other Stories</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786257374583</t>
+          <t>9786257374866</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>The Great Keinplatz Experiment And Other Tales Of Twilight And The Unseen</t>
+          <t>A Woman of No Importance</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>520</v>
+        <v>276</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786257374880</t>
+          <t>9786257374583</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>A General History of the Pyrates</t>
+          <t>The Great Keinplatz Experiment And Other Tales Of Twilight And The Unseen</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>552</v>
+        <v>520</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786257374873</t>
+          <t>9786257374880</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>A Journal of the Plague Year</t>
+          <t>A General History of the Pyrates</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>250</v>
+        <v>552</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786257374590</t>
+          <t>9786257374873</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>The German War</t>
+          <t>A Journal of the Plague Year</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>344</v>
+        <v>250</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786257121620</t>
+          <t>9786257374590</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi ve Kazak Türkçesinde Hayvan Adı İçeren Atasözleri Üzerine Karşılaştırmalı Bir Çalışma</t>
+          <t>The German War</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>628</v>
+        <v>344</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786257121552</t>
+          <t>9786257121620</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Naxçıvanda Maarifçilik İdeyalarının Teşekkülü ve İnkişafı</t>
+          <t>Türkiye Türkçesi ve Kazak Türkçesinde Hayvan Adı İçeren Atasözleri Üzerine Karşılaştırmalı Bir Çalışma</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>432</v>
+        <v>628</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786257121545</t>
+          <t>9786257121552</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar ve Filler</t>
+          <t>Naxçıvanda Maarifçilik İdeyalarının Teşekkülü ve İnkişafı</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>364</v>
+        <v>432</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786257121873</t>
+          <t>9786257121545</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Gazete</t>
+          <t>Kuşlar ve Filler</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786257121927</t>
+          <t>9786257121873</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Ant</t>
+          <t>Gazete</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786257941358</t>
+          <t>9786257121927</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Ant</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>508</v>
+        <v>188</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786257525305</t>
+          <t>9786257941358</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Annemin Mutfağı</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>650</v>
+        <v>508</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786257525244</t>
+          <t>9786257525305</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayı Arz Ederim</t>
+          <t>Annemin Mutfağı</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>576</v>
+        <v>650</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786257689588</t>
+          <t>9786257525244</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Tohumları</t>
+          <t>Yaşamayı Arz Ederim</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>252</v>
+        <v>576</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786257689489</t>
+          <t>9786257689588</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık Adacıkları</t>
+          <t>Mutluluk Tohumları</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786257374057</t>
+          <t>9786257689489</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>The Power of Darkness</t>
+          <t>Aydınlık Adacıkları</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>420</v>
+        <v>244</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786257645812</t>
+          <t>9786257374057</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>The Curious Republic Of Gondour</t>
+          <t>The Power of Darkness</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>332</v>
+        <v>420</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786257689465</t>
+          <t>9786257645812</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>İkinci Meşrutiyet Dönemi Gazetecilerinden Zeki Bey Suikasti</t>
+          <t>The Curious Republic Of Gondour</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>352</v>
+        <v>332</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786257689397</t>
+          <t>9786257689465</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Rotam Kaderim</t>
+          <t>İkinci Meşrutiyet Dönemi Gazetecilerinden Zeki Bey Suikasti</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786257689564</t>
+          <t>9786257689397</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes İpucu</t>
+          <t>Rotam Kaderim</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786257689502</t>
+          <t>9786257689564</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Çardaklı’da Yaşam</t>
+          <t>Sherlock Holmes İpucu</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786257689182</t>
+          <t>9786257689502</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>8 Dakika</t>
+          <t>Çardaklı’da Yaşam</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>277</v>
+        <v>300</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786257689175</t>
+          <t>9786257689182</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Patronun Mizanı</t>
+          <t>8 Dakika</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>300</v>
+        <v>277</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786257525459</t>
+          <t>9786257689175</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Kan Kardeşler</t>
+          <t>Patronun Mizanı</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786257525473</t>
+          <t>9786257525459</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Dostluk ve Anıların Anatomisi</t>
+          <t>Kan Kardeşler</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786257525428</t>
+          <t>9786257525473</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Operasyon Cennete Çıkan Merdiven</t>
+          <t>Dostluk ve Anıların Anatomisi</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786257525480</t>
+          <t>9786257525428</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Mana Aşığın Kanında</t>
+          <t>Operasyon Cennete Çıkan Merdiven</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>264</v>
+        <v>484</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786257374354</t>
+          <t>9786257525480</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>The Disappearance Of Lady Frances Carfax</t>
+          <t>Mana Aşığın Kanında</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786257689083</t>
+          <t>9786257374354</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>The Road To Wigan Pier</t>
+          <t>The Disappearance Of Lady Frances Carfax</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>320</v>
+        <v>208</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786257609913</t>
+          <t>9786257689083</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Vatan Sevgisi</t>
+          <t>The Road To Wigan Pier</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786257609814</t>
+          <t>9786257609913</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Başkomiser Muzaffer</t>
+          <t>Vatan Sevgisi</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786257609524</t>
+          <t>9786257609814</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Evimize Bomba Düştü Kızım Nepal’e Gidiyor</t>
+          <t>Başkomiser Muzaffer</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786257374521</t>
+          <t>9786257609524</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Through The Magic Door</t>
+          <t>Evimize Bomba Düştü Kızım Nepal’e Gidiyor</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>416</v>
+        <v>344</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786257374149</t>
+          <t>9786257374521</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>The First Distiller</t>
+          <t>Through The Magic Door</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>220</v>
+        <v>416</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786257645775</t>
+          <t>9786257374149</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Those Extraordinary Twins</t>
+          <t>The First Distiller</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>276</v>
+        <v>220</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786257374569</t>
+          <t>9786257645775</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>The War in South Africa, İts Cause and Conduct</t>
+          <t>Those Extraordinary Twins</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>452</v>
+        <v>276</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786257374255</t>
+          <t>9786257374569</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>The Valley of Fear</t>
+          <t>The War in South Africa, İts Cause and Conduct</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>352</v>
+        <v>452</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786257645638</t>
+          <t>9786257374255</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>The Prince and the Pauper</t>
+          <t>The Valley of Fear</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>420</v>
+        <v>352</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786257374460</t>
+          <t>9786257645638</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>The Exploits Of Brigadier Gerard</t>
+          <t>The Prince and the Pauper</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>508</v>
+        <v>420</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786257645782</t>
+          <t>9786257374460</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>The Treaty With China, İts Provisions Explained</t>
+          <t>The Exploits Of Brigadier Gerard</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>208</v>
+        <v>508</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786257374576</t>
+          <t>9786257645782</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>The Dealings Of Captain Sharkey, And Other Tales Of Pirates</t>
+          <t>The Treaty With China, İts Provisions Explained</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>496</v>
+        <v>208</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786257645676</t>
+          <t>9786257374576</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>The Tragedy of Pudd'nhead Wilson</t>
+          <t>The Dealings Of Captain Sharkey, And Other Tales Of Pirates</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>420</v>
+        <v>496</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786257374637</t>
+          <t>9786257645676</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>The Soul of Man under Socialism</t>
+          <t>The Tragedy of Pudd'nhead Wilson</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>276</v>
+        <v>420</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786257374699</t>
+          <t>9786257374637</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>The Duchess Of Padua</t>
+          <t>The Soul of Man under Socialism</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>376</v>
+        <v>276</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786257645799</t>
+          <t>9786257374699</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>The Stolen White Elephant</t>
+          <t>The Duchess Of Padua</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>208</v>
+        <v>376</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786257374453</t>
+          <t>9786257645799</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>The Crime Of The Congo</t>
+          <t>The Stolen White Elephant</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>416</v>
+        <v>208</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786257689281</t>
+          <t>9786257374453</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yaşında Kadın</t>
+          <t>The Crime Of The Congo</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>300</v>
+        <v>416</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786257689298</t>
+          <t>9786257689281</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Gözler</t>
+          <t>Kırk Yaşında Kadın</t>
         </is>
       </c>
       <c r="C780" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786257689304</t>
+          <t>9786257689298</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Deneyimleri Öğreti</t>
+          <t>Hüzünlü Gözler</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786257689311</t>
+          <t>9786257689304</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Güç</t>
+          <t>Sevgi Deneyimleri Öğreti</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786257689328</t>
+          <t>9786257689311</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Bir Astsubayın Günlüğü</t>
+          <t>Yaşam ve Güç</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>432</v>
+        <v>300</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786257121736</t>
+          <t>9786257689328</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Selçuklu Çağı Kadın Türbeleri</t>
+          <t>Bir Astsubayın Günlüğü</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>484</v>
+        <v>432</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786257121514</t>
+          <t>9786257121736</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Pili Bitmeyen Oyunlar</t>
+          <t>Türkiye'nin Selçuklu Çağı Kadın Türbeleri</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>364</v>
+        <v>484</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786257121569</t>
+          <t>9786257121514</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Genre Analysis, Video Game Magazines and the Formation of the Video Game Discourse Community</t>
+          <t>Pili Bitmeyen Oyunlar</t>
         </is>
       </c>
       <c r="C786" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786257525114</t>
+          <t>9786257121569</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Genre Analysis, Video Game Magazines and the Formation of the Video Game Discourse Community</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786257645584</t>
+          <t>9786257525114</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Kırmız Olsun Da</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786257609340</t>
+          <t>9786257645584</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Hormonlu Aşk</t>
+          <t>Kırmız Olsun Da</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>376</v>
+        <v>308</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786257689274</t>
+          <t>9786257609340</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Posof’ta Seyran</t>
+          <t>Hormonlu Aşk</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786257689359</t>
+          <t>9786257689274</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Kumsala Yazılan Şiirler</t>
+          <t>Posof’ta Seyran</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786257689335</t>
+          <t>9786257689359</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Bercis</t>
+          <t>Kumsala Yazılan Şiirler</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786257689373</t>
+          <t>9786257689335</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Sirius Başlangıç</t>
+          <t>Bercis</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786257689403</t>
+          <t>9786257689373</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Yol Pusulası 1</t>
+          <t>Sirius Başlangıç</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786257525435</t>
+          <t>9786257689403</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Bumerang</t>
+          <t>Yol Pusulası 1</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>376</v>
+        <v>300</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786257525367</t>
+          <t>9786257525435</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Paradoks</t>
+          <t>Bumerang</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>396</v>
+        <v>376</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786257689106</t>
+          <t>9786257525367</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Nineteen Eighty-Four</t>
+          <t>Paradoks</t>
         </is>
       </c>
       <c r="C797" s="1">
         <v>396</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786257689090</t>
+          <t>9786257689106</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Keep the Aspidistra Flying</t>
+          <t>Nineteen Eighty-Four</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>408</v>
+        <v>396</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786257525374</t>
+          <t>9786257689090</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Mucize Meleği: Nil</t>
+          <t>Keep the Aspidistra Flying</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>300</v>
+        <v>408</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786257689076</t>
+          <t>9786257525374</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Politics and the English Language</t>
+          <t>Mucize Meleği: Nil</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>156</v>
+        <v>300</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786257689052</t>
+          <t>9786257689076</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Homage to Catalonia</t>
+          <t>Politics and the English Language</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>352</v>
+        <v>156</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786257689120</t>
+          <t>9786257689052</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Homage to Catalonia</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>208</v>
+        <v>352</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786257689021</t>
+          <t>9786257689120</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Burmese Days</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>432</v>
+        <v>208</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786257689014</t>
+          <t>9786257689021</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Coming Up For Air</t>
+          <t>Burmese Days</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>352</v>
+        <v>432</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786257689038</t>
+          <t>9786257689014</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm</t>
+          <t>Coming Up For Air</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>208</v>
+        <v>352</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786257689007</t>
+          <t>9786257689038</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Down and Out in Paris and London</t>
+          <t>Animal Farm</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>344</v>
+        <v>208</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786257689045</t>
+          <t>9786257689007</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>A Clergyman's Daughter</t>
+          <t>Down and Out in Paris and London</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>432</v>
+        <v>344</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786257689069</t>
+          <t>9786257689045</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Shooting an Elephant</t>
+          <t>A Clergyman's Daughter</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>264</v>
+        <v>432</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786257121415</t>
+          <t>9786257689069</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp ve Türk Töresi</t>
+          <t>Shooting an Elephant</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>432</v>
+        <v>264</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786257609302</t>
+          <t>9786257121415</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>What Men Live By</t>
+          <t>Ziya Gökalp ve Türk Töresi</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>188</v>
+        <v>432</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786257609296</t>
+          <t>9786257609302</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>What Men Live By - İnsan Ne İle Yaşar</t>
+          <t>What Men Live By</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786257609289</t>
+          <t>9786257609296</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Yaban Çilekleri</t>
+          <t>What Men Live By - İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>156</v>
+        <v>232</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786257609272</t>
+          <t>9786257609289</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne ile Yaşar?</t>
+          <t>Yaban Çilekleri</t>
         </is>
       </c>
       <c r="C813" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786257374446</t>
+          <t>9786257609272</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>İnsan Ne ile Yaşar?</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>300</v>
+        <v>156</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786257645287</t>
+          <t>9786257374446</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Rise And Fall of Revolutionary Primates</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C815" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786257645478</t>
+          <t>9786257645287</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Rise And Fall of Revolutionary Primates</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786257374910</t>
+          <t>9786257645478</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Yarınlara Sızan Umutlar</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C817" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786257121446</t>
+          <t>9786257374910</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Venüs Döngüsü</t>
+          <t>Beklenen Yarınlara Sızan Umutlar</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>420</v>
+        <v>244</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786257907880</t>
+          <t>9786257121446</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Yaman Sevda</t>
+          <t>Venüs Döngüsü</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>352</v>
+        <v>420</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786257121170</t>
+          <t>9786257907880</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Varlığını İnkar Etme</t>
+          <t>Yaman Sevda</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>32</v>
+        <v>352</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786257121484</t>
+          <t>9786257121170</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Duru Düşler</t>
+          <t>Varlığını İnkar Etme</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>376</v>
+        <v>32</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786257645652</t>
+          <t>9786257121484</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer, Detective</t>
+          <t>Duru Düşler</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>220</v>
+        <v>376</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786257689410</t>
+          <t>9786257645652</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Gemi ve Deniz Hikayeleri</t>
+          <t>Tom Sawyer, Detective</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>208</v>
+        <v>220</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786257609388</t>
+          <t>9786257689410</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>Before Adam - Adem’den Önce</t>
+          <t>Gemi ve Deniz Hikayeleri</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>320</v>
+        <v>208</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786257374484</t>
+          <t>9786257609388</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Uncle Bernac</t>
+          <t>Before Adam - Adem’den Önce</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>540</v>
+        <v>320</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786257645621</t>
+          <t>9786257374484</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>To The Person Sitting In Darkness</t>
+          <t>Uncle Bernac</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>188</v>
+        <v>540</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786257645669</t>
+          <t>9786257645621</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer Abroad</t>
+          <t>To The Person Sitting In Darkness</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786257609456</t>
+          <t>9786257645669</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>The Black Tulip</t>
+          <t>Tom Sawyer Abroad</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>320</v>
+        <v>232</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786257609739</t>
+          <t>9786257609456</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Şafağın Melodisi</t>
+          <t>The Black Tulip</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786257645881</t>
+          <t>9786257609739</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Uncle's Dream; And The Permanent Husband</t>
+          <t>Şafağın Melodisi</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>450</v>
+        <v>308</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786257907569</t>
+          <t>9786257645881</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Elma - Osmanlca Orijinal Metin</t>
+          <t>Uncle's Dream; And The Permanent Husband</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>244</v>
+        <v>450</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786257121668</t>
+          <t>9786257907569</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>The God is Found Time and Space</t>
+          <t>Kızıl Elma - Osmanlca Orijinal Metin</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>332</v>
+        <v>244</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786257121804</t>
+          <t>9786257121668</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Kaşdişlen Tahtacılarının Dini ve Sosyo-Kültürel Yapısı</t>
+          <t>The God is Found Time and Space</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>344</v>
+        <v>332</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786257121644</t>
+          <t>9786257121804</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>Oğullarıma Notlar</t>
+          <t>Kaşdişlen Tahtacılarının Dini ve Sosyo-Kültürel Yapısı</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786257121637</t>
+          <t>9786257121644</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Açısından Çevre Etiği Ve Güzellik İlişkisi</t>
+          <t>Oğullarıma Notlar</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>376</v>
+        <v>244</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786257121699</t>
+          <t>9786257121637</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Gurbete Gülen Hikaye</t>
+          <t>Din Felsefesi Açısından Çevre Etiği Ve Güzellik İlişkisi</t>
         </is>
       </c>
       <c r="C836" s="1">
         <v>376</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786257121675</t>
+          <t>9786257121699</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Baş Ağrısı</t>
+          <t>Gurbete Gülen Hikaye</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786257121248</t>
+          <t>9786257121675</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Öteki Taraf</t>
+          <t>Baş Ağrısı</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>424</v>
+        <v>300</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786257121231</t>
+          <t>9786257121248</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Dağı</t>
+          <t>Öteki Taraf</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>320</v>
+        <v>424</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786257121187</t>
+          <t>9786257121231</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Otizmi Kabullenmek</t>
+          <t>Tanrı Dağı</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786257078368</t>
+          <t>9786257121187</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>The Religious Life of London</t>
+          <t>Otizmi Kabullenmek</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786257078375</t>
+          <t>9786257078368</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>The Progress of Invention in the Nineteenth Century</t>
+          <t>The Religious Life of London</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>628</v>
+        <v>364</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786257078399</t>
+          <t>9786257078375</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>The Narrative Of The Life Of Frederick Douglass An American Slave</t>
+          <t>The Progress of Invention in the Nineteenth Century</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>288</v>
+        <v>628</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786257078412</t>
+          <t>9786257078399</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>The Influence of Buddhism on Primitive Christianity</t>
+          <t>The Narrative Of The Life Of Frederick Douglass An American Slave</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786257078443</t>
+          <t>9786257078412</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>The Gasoline Motor</t>
+          <t>The Influence of Buddhism on Primitive Christianity</t>
         </is>
       </c>
       <c r="C845" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786257078498</t>
+          <t>9786257078443</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>The Evolution Of Capitalism</t>
+          <t>The Gasoline Motor</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786257078504</t>
+          <t>9786257078498</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>The Elements of Geology</t>
+          <t>The Evolution Of Capitalism</t>
         </is>
       </c>
       <c r="C847" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786257078559</t>
+          <t>9786257078504</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>The Confessions of Saint Augustine</t>
+          <t>The Elements of Geology</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>432</v>
+        <v>540</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786257078566</t>
+          <t>9786257078559</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>The Confessions of Al Ghazzali</t>
+          <t>The Confessions of Saint Augustine</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>208</v>
+        <v>432</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786257078528</t>
+          <t>9786257078566</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>The Christian Mythology</t>
+          <t>The Confessions of Al Ghazzali</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>244</v>
+        <v>208</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786257078634</t>
+          <t>9786257078528</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology And To Students On Some Of Life’s Ideals</t>
+          <t>The Christian Mythology</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786257078672</t>
+          <t>9786257078634</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Steam Engines</t>
+          <t>Talks To Teachers On Psychology And To Students On Some Of Life’s Ideals</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>252</v>
+        <v>364</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786257078696</t>
+          <t>9786257078672</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Shinto: The Ancient Religion of Japan</t>
+          <t>Steam Engines</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786257078665</t>
+          <t>9786257078696</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Rough and Tumble Engineering</t>
+          <t>Shinto: The Ancient Religion of Japan</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786257078719</t>
+          <t>9786257078665</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Roman Farm Management</t>
+          <t>Rough and Tumble Engineering</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>376</v>
+        <v>288</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786257078726</t>
+          <t>9786257078719</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Roman Britain In 1914</t>
+          <t>Roman Farm Management</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>244</v>
+        <v>376</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786257078733</t>
+          <t>9786257078726</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Representation Of Deities Of The Maya Manuscripts</t>
+          <t>Roman Britain In 1914</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786257078740</t>
+          <t>9786257078733</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Religions of Ancient China</t>
+          <t>Representation Of Deities Of The Maya Manuscripts</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786257078771</t>
+          <t>9786257078740</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Practical Rules for the Management of a Locomotive Engine</t>
+          <t>Religions of Ancient China</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>188</v>
+        <v>244</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786257078788</t>
+          <t>9786257078771</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>Practical Exercises in Elementary Meteorology</t>
+          <t>Practical Rules for the Management of a Locomotive Engine</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>528</v>
+        <v>188</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786257078801</t>
+          <t>9786257078788</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Pagan And Christian Rome</t>
+          <t>Practical Exercises in Elementary Meteorology</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>464</v>
+        <v>528</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786257078917</t>
+          <t>9786257078801</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Opportunities in Engineering</t>
+          <t>Pagan And Christian Rome</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>208</v>
+        <v>464</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786257121682</t>
+          <t>9786257078917</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Gönlüme Düşen Hasret</t>
+          <t>Opportunities in Engineering</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>288</v>
+        <v>208</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786257078993</t>
+          <t>9786257121682</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>On The Duty Of Civil Disobedience</t>
+          <t>Gönlüme Düşen Hasret</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>200</v>
+        <v>288</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786257907019</t>
+          <t>9786257078993</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Nerves And Common Sense</t>
+          <t>On The Duty Of Civil Disobedience</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>308</v>
+        <v>200</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786257078962</t>
+          <t>9786257907019</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Meteorology: The Science of the Atmosphere</t>
+          <t>Nerves And Common Sense</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>464</v>
+        <v>308</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786257907033</t>
+          <t>9786257078962</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Türkçe Meali</t>
+          <t>Meteorology: The Science of the Atmosphere</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>540</v>
+        <v>464</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786257907323</t>
+          <t>9786257907033</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Key to the Science of Theology</t>
+          <t>Kur’an-ı Kerim Türkçe Meali</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>308</v>
+        <v>540</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786257907026</t>
+          <t>9786257907323</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Judaism</t>
+          <t>Key to the Science of Theology</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>288</v>
+        <v>308</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786257907316</t>
+          <t>9786257907026</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Jewish History</t>
+          <t>Judaism</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786257907354</t>
+          <t>9786257907316</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Industrial Biography Iron Workers and Tool Makers</t>
+          <t>Jewish History</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>476</v>
+        <v>300</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786257907040</t>
+          <t>9786257907354</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>History of the Spanish Conquest of Yucatan and of the Itzas</t>
+          <t>Industrial Biography Iron Workers and Tool Makers</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>364</v>
+        <v>476</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786257907293</t>
+          <t>9786257907040</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Hakk'ın Kapısını Çalmak</t>
+          <t>History of the Spanish Conquest of Yucatan and of the Itzas</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786257907187</t>
+          <t>9786257907293</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Experimental Researches In Electricity</t>
+          <t>Hakk'ın Kapısını Çalmak</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>550</v>
+        <v>376</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786257907095</t>
+          <t>9786257907187</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Elements of Military Art and Science</t>
+          <t>Experimental Researches In Electricity</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786257907330</t>
+          <t>9786257907095</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Discourses on the First Decade of Titus Livius</t>
+          <t>Elements of Military Art and Science</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>484</v>
+        <v>520</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786257907163</t>
+          <t>9786257907330</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Cratylus</t>
+          <t>Discourses on the First Decade of Titus Livius</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>232</v>
+        <v>484</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786257907378</t>
+          <t>9786257907163</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Conservation Through Engineering</t>
+          <t>Cratylus</t>
         </is>
       </c>
       <c r="C878" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786257907361</t>
+          <t>9786257907378</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Common Minerals and Rocks</t>
+          <t>Conservation Through Engineering</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>376</v>
+        <v>232</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786257078429</t>
+          <t>9786257907361</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>The Imitation of Christ</t>
+          <t>Common Minerals and Rocks</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786257907194</t>
+          <t>9786257078429</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Christianity And Islam</t>
+          <t>The Imitation of Christ</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>264</v>
+        <v>352</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786257078276</t>
+          <t>9786257907194</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Buddhism and Buddhists in China</t>
+          <t>Christianity And Islam</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786257907446</t>
+          <t>9786257078276</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Atlantic Classics</t>
+          <t>Buddhism and Buddhists in China</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786257907460</t>
+          <t>9786257907446</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Aşk Susmaktır</t>
+          <t>Atlantic Classics</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786257907415</t>
+          <t>9786257907460</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>An Inquiry Into The Nature And Causes Of The Wealth Of Nations</t>
+          <t>Aşk Susmaktır</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>608</v>
+        <v>376</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786257078184</t>
+          <t>9786257907415</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Alternate Currents of High Potential and High Frequency</t>
+          <t>An Inquiry Into The Nature And Causes Of The Wealth Of Nations</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>300</v>
+        <v>608</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786257078177</t>
+          <t>9786257078184</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Aircraft and Submarines</t>
+          <t>Alternate Currents of High Potential and High Frequency</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>552</v>
+        <v>300</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786257937429</t>
+          <t>9786257078177</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Tabip (Osmanlıca Orijinal Metin)</t>
+          <t>Aircraft and Submarines</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>232</v>
+        <v>552</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786257937436</t>
+          <t>9786257937429</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Yıldız ile Kargalar</t>
+          <t>Zoraki Tabip (Osmanlıca Orijinal Metin)</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>160</v>
+        <v>232</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257937443</t>
+          <t>9786257937436</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre (Osmanlıca Orijinal Metin)</t>
+          <t>Yıldız ile Kargalar</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>264</v>
+        <v>160</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786257937450</t>
+          <t>9786257937443</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>The Sea-Wolf</t>
+          <t>Vatan Yahut Silistre (Osmanlıca Orijinal Metin)</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>416</v>
+        <v>264</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257937467</t>
+          <t>9786257937450</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>The Road</t>
+          <t>The Sea-Wolf</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>248</v>
+        <v>416</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786257060646</t>
+          <t>9786257937467</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>The Philosophy of Spinoza</t>
+          <t>The Road</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>540</v>
+        <v>248</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786257060561</t>
+          <t>9786257060646</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>The Little Prince</t>
+          <t>The Philosophy of Spinoza</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>276</v>
+        <v>540</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786257060547</t>
+          <t>9786257060561</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>The Letters of Jane Austen</t>
+          <t>The Little Prince</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>416</v>
+        <v>276</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786257937474</t>
+          <t>9786257060547</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>The Iron Heel</t>
+          <t>The Letters of Jane Austen</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>364</v>
+        <v>416</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786257060806</t>
+          <t>9786257937474</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>The Ethics</t>
+          <t>The Iron Heel</t>
         </is>
       </c>
       <c r="C897" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786257060691</t>
+          <t>9786257060806</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>The Essays or Counsels Civil and Moral</t>
+          <t>The Ethics</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>276</v>
+        <v>364</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786257937481</t>
+          <t>9786257060691</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>The Advancement of Learning</t>
+          <t>The Essays or Counsels Civil and Moral</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>364</v>
+        <v>276</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786257937498</t>
+          <t>9786257937481</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Teslim Ol Rahat Bul</t>
+          <t>The Advancement of Learning</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>432</v>
+        <v>364</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786257937504</t>
+          <t>9786257937498</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Teslim Ol Rahat Bul</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>140</v>
+        <v>432</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786257937511</t>
+          <t>9786257937504</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Rahman</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>484</v>
+        <v>140</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786257937528</t>
+          <t>9786257937511</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>Rahim</t>
+          <t>Rahman</t>
         </is>
       </c>
       <c r="C903" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786257937535</t>
+          <t>9786257937528</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Phanomenologie des Geistes</t>
+          <t>Rahim</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>620</v>
+        <v>484</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786257060837</t>
+          <t>9786257937535</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Persuasion</t>
+          <t>Phanomenologie des Geistes</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>344</v>
+        <v>620</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786257060882</t>
+          <t>9786257060837</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>Persuasion</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>420</v>
+        <v>344</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786257937542</t>
+          <t>9786257060882</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Persuasion</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786257060943</t>
+          <t>9786257937542</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Moon-Face and Other Stories</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>276</v>
+        <v>140</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786257060967</t>
+          <t>9786257060943</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Michael Brother of Jerry</t>
+          <t>Moon-Face and Other Stories</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>424</v>
+        <v>276</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786257937559</t>
+          <t>9786257060967</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Mesneviden Seçmeler</t>
+          <t>Michael Brother of Jerry</t>
         </is>
       </c>
       <c r="C910" s="1">
         <v>424</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786257937603</t>
+          <t>9786257937559</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Mesneviden Seçmeler</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786257937610</t>
+          <t>9786257937603</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>140</v>
+        <v>484</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786257937627</t>
+          <t>9786257937610</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Kel Güvercinci</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C913" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786257937634</t>
+          <t>9786257937627</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Kalp İle Zikir</t>
+          <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>360</v>
+        <v>140</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786257060974</t>
+          <t>9786257937634</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Kalp İle Zikir</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>344</v>
+        <v>360</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786257060981</t>
+          <t>9786257060974</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>Jerry of the Islands</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>304</v>
+        <v>344</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786257937009</t>
+          <t>9786257060981</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Jeremiah: A Drama in Nine Scenes</t>
+          <t>Jerry of the Islands</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>364</v>
+        <v>304</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786257937030</t>
+          <t>9786257937009</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Island Tales and On the Makaloa Mat</t>
+          <t>Jeremiah: A Drama in Nine Scenes</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786257937641</t>
+          <t>9786257937030</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kalbiyle İbadet Eder</t>
+          <t>Island Tales and On the Makaloa Mat</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>424</v>
+        <v>300</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786257937658</t>
+          <t>9786257937641</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>İlim Üzerine</t>
+          <t>İnsan Kalbiyle İbadet Eder</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>304</v>
+        <v>424</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786257937665</t>
+          <t>9786257937658</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Hoş Gör</t>
+          <t>İlim Üzerine</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>424</v>
+        <v>304</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786257937672</t>
+          <t>9786257937665</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Hegel's Philosophy of Mind</t>
+          <t>Hoş Gör</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>408</v>
+        <v>424</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786257937054</t>
+          <t>9786257937672</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Hearts of Three</t>
+          <t>Hegel's Philosophy of Mind</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>420</v>
+        <v>408</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786257937689</t>
+          <t>9786257937054</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Hayy</t>
+          <t>Hearts of Three</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>484</v>
+        <v>420</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786257937696</t>
+          <t>9786257937689</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gibi Ol</t>
+          <t>Hayy</t>
         </is>
       </c>
       <c r="C925" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786257937702</t>
+          <t>9786257937696</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Group Psychology and The Analysis of The Ego</t>
+          <t>Güneş Gibi Ol</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>244</v>
+        <v>484</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786257937085</t>
+          <t>9786257937702</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Gevoel en Verstand</t>
+          <t>Group Psychology and The Analysis of The Ego</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>540</v>
+        <v>244</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786257937719</t>
+          <t>9786257937085</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Ene’l Hak</t>
+          <t>Gevoel en Verstand</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786257937115</t>
+          <t>9786257937719</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Emma (Tam Metin)</t>
+          <t>Ene’l Hak</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786257937092</t>
+          <t>9786257937115</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Emile</t>
+          <t>Emma (Tam Metin)</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>744</v>
+        <v>540</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786257937726</t>
+          <t>9786257937092</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Dert Etme Dua Et</t>
+          <t>Emile</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>364</v>
+        <v>744</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786257941938</t>
+          <t>9786257937726</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Love And Freindship And Other Early Works</t>
+          <t>Dert Etme Dua Et</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>248</v>
+        <v>364</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786257941990</t>
+          <t>9786257941938</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Itırlı Bahçe</t>
+          <t>Love And Freindship And Other Early Works</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>176</v>
+        <v>248</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786257941488</t>
+          <t>9786257941990</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Hunted Down (1860)</t>
+          <t>Itırlı Bahçe</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>140</v>
+        <v>176</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786257941525</t>
+          <t>9786257941488</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Hunted Down (1860)</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>188</v>
+        <v>140</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786257060004</t>
+          <t>9786257941525</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>Gaspar Ruiz</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C936" s="1">
         <v>188</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786257609753</t>
+          <t>9786257060004</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Cinayet Sokağı</t>
+          <t>Gaspar Ruiz</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786257609685</t>
+          <t>9786257609753</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Keskin Dönüş</t>
+          <t>Sherlock Holmes - Cinayet Sokağı</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786257609630</t>
+          <t>9786257609685</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Behçet'ül Baki</t>
+          <t>Keskin Dönüş</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786257609661</t>
+          <t>9786257609630</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Diyaliz İle Yaşam</t>
+          <t>Behçet'ül Baki</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786257609678</t>
+          <t>9786257609661</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Blueprint From The Dictator Factory</t>
+          <t>Diyaliz İle Yaşam</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786257689243</t>
+          <t>9786257609678</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Sebo</t>
+          <t>Blueprint From The Dictator Factory</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>408</v>
+        <v>308</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786257609333</t>
+          <t>9786257689243</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Sebo</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>364</v>
+        <v>408</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786257609647</t>
+          <t>9786257609333</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Odlanış</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786257121989</t>
+          <t>9786257609647</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Adalet İçgüdüsü</t>
+          <t>Odlanış</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9786257121996</t>
+          <t>9786257121989</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Hicivden Hırka-i Saadete</t>
+          <t>Adalet İçgüdüsü</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786257121965</t>
+          <t>9786257121996</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Tarih ve Doğa</t>
+          <t>Hicivden Hırka-i Saadete</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>264</v>
+        <v>344</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786257609401</t>
+          <t>9786257121965</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Gazete Yazıları Aktüel 1</t>
+          <t>Kıbrıs’ta Tarih ve Doğa</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786257121422</t>
+          <t>9786257609401</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Yıldız Bıraktım</t>
+          <t>Gazete Yazıları Aktüel 1</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786257121590</t>
+          <t>9786257121422</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Tevrat, İnciller ve Kur’an’da H-S-B Kökünün Semantik Açıdan İncelenmesi</t>
+          <t>Sana Bir Yıldız Bıraktım</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>332</v>
+        <v>300</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786257121453</t>
+          <t>9786257121590</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Sagalassos</t>
+          <t>Tevrat, İnciller ve Kur’an’da H-S-B Kökünün Semantik Açıdan İncelenmesi</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>484</v>
+        <v>332</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786257121583</t>
+          <t>9786257121453</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>İnsani ve İslami Değerlerimiz</t>
+          <t>Sagalassos</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>520</v>
+        <v>484</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786257121613</t>
+          <t>9786257121583</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Kulluğunu Bil, Sultanlığa Yeltenme</t>
+          <t>İnsani ve İslami Değerlerimiz</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>352</v>
+        <v>520</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786257689915</t>
+          <t>9786257121613</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Üç Fidan İki Umut</t>
+          <t>Kulluğunu Bil, Sultanlığa Yeltenme</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>288</v>
+        <v>352</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786257689670</t>
+          <t>9786257689915</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Türk Cumhuriyetleri’nin Bağımsızlıklarını Kazanmalarının Milliyet ve Tercüman Gazetelerine Yansımaları</t>
+          <t>Üç Fidan İki Umut</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>376</v>
+        <v>288</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786257689816</t>
+          <t>9786257689670</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>Orta Asya Türk Cumhuriyetleri’nin Bağımsızlıklarını Kazanmalarının Milliyet ve Tercüman Gazetelerine Yansımaları</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>244</v>
+        <v>376</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786257689717</t>
+          <t>9786257689816</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>Can Yangısı</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>376</v>
+        <v>244</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786257689953</t>
+          <t>9786257689717</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Yas</t>
+          <t>Can Yangısı</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>288</v>
+        <v>376</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786257689618</t>
+          <t>9786257689953</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Esma’ül Hüsna</t>
+          <t>Yas</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786257689724</t>
+          <t>9786257689618</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yanık Fotoğrafı</t>
+          <t>Esma’ül Hüsna</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786257121439</t>
+          <t>9786257689724</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Kırbaç Altında</t>
+          <t>Aşkın Yanık Fotoğrafı</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786257121200</t>
+          <t>9786257121439</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>Sergüzaşk</t>
+          <t>Kırbaç Altında</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>420</v>
+        <v>484</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786257121354</t>
+          <t>9786257121200</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Sergüzaşk</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>188</v>
+        <v>420</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786257121101</t>
+          <t>9786257121354</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Düşümde Bir Bayram Var</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C964" s="1">
-        <v>252</v>
+        <v>188</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786257907859</t>
+          <t>9786257121101</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>Söylemekten Korkma</t>
+          <t>Düşümde Bir Bayram Var</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>320</v>
+        <v>252</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786257121125</t>
+          <t>9786257907859</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Karantina</t>
+          <t>Söylemekten Korkma</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786257060509</t>
+          <t>9786257121125</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>The Uncommercial Traveller</t>
+          <t>İçimizdeki Karantina</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>484</v>
+        <v>408</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786257060790</t>
+          <t>9786257060509</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>Pictures From Italy</t>
+          <t>The Uncommercial Traveller</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786257060608</t>
+          <t>9786257060790</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Man and The Ghost's Bargain</t>
+          <t>Pictures From Italy</t>
         </is>
       </c>
       <c r="C969" s="1">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>9786257060875</t>
+          <t>9786257060608</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Reprinted Pieces (Ciltli)</t>
+          <t>The Haunted Man and The Ghost's Bargain</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>408</v>
+        <v>308</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786257060455</t>
+          <t>9786257060875</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>To Be Read At Dusk</t>
+          <t>Reprinted Pieces (Ciltli)</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>176</v>
+        <v>408</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786257923965</t>
+          <t>9786257060455</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>The Law</t>
+          <t>To Be Read At Dusk</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>244</v>
+        <v>176</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786257060936</t>
+          <t>9786257923965</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens ve Diğer Hikayeler</t>
+          <t>The Law</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>208</v>
+        <v>244</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9786257060905</t>
+          <t>9786257060936</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Mugby Junction</t>
+          <t>Mutlu Prens ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786257060998</t>
+          <t>9786257060905</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Master Humphrey's Clock</t>
+          <t>Mugby Junction</t>
         </is>
       </c>
       <c r="C975" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9786257060578</t>
+          <t>9786257060998</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>The Mystery Of Edwin Drood</t>
+          <t>Master Humphrey's Clock</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9786257078047</t>
+          <t>9786257060578</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>International Law - A Treatise - Volume 2</t>
+          <t>The Mystery Of Edwin Drood</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>852</v>
+        <v>420</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786257078054</t>
+          <t>9786257078047</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>International Law - A Treatise - Volume 1</t>
+          <t>International Law - A Treatise - Volume 2</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>740</v>
+        <v>852</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786257937290</t>
+          <t>9786257078054</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Dombey and Son Vol. 2</t>
+          <t>International Law - A Treatise - Volume 1</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>640</v>
+        <v>740</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786257937306</t>
+          <t>9786257937290</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Dombey and Son Vol. 1</t>
+          <t>Dombey and Son Vol. 2</t>
         </is>
       </c>
       <c r="C980" s="1">
         <v>640</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786257937078</t>
+          <t>9786257937306</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Doctor Marigold</t>
+          <t>Dombey and Son Vol. 1</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>188</v>
+        <v>640</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786257923897</t>
+          <t>9786257937078</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Die Piraterie. Beitrage zum internationalen Seerecht</t>
+          <t>Doctor Marigold</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786257078061</t>
+          <t>9786257923897</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Die Gerichtliche Arzneikunde in İhrem Verhältnisse Zur Rechtspflege</t>
+          <t>Die Piraterie. Beitrage zum internationalen Seerecht</t>
         </is>
       </c>
       <c r="C983" s="1">
-        <v>552</v>
+        <v>208</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786257078078</t>
+          <t>9786257078061</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Criminal Psychology: A Manual for Judges, Practitioners, and Students</t>
+          <t>Die Gerichtliche Arzneikunde in İhrem Verhältnisse Zur Rechtspflege</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>740</v>
+        <v>552</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>9786257937146</t>
+          <t>9786257078078</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>Cantique de Noel</t>
+          <t>Criminal Psychology: A Manual for Judges, Practitioners, and Students</t>
         </is>
       </c>
       <c r="C985" s="1">
-        <v>300</v>
+        <v>740</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>9786257937177</t>
+          <t>9786257937146</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Cantique de Noel</t>
         </is>
       </c>
       <c r="C986" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>9786257937214</t>
+          <t>9786257937177</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>A Message from the Sea</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C987" s="1">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>9786257937221</t>
+          <t>9786257937214</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>A Child's History of England</t>
+          <t>A Message from the Sea</t>
         </is>
       </c>
       <c r="C988" s="1">
-        <v>596</v>
+        <v>208</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>9786257937245</t>
+          <t>9786257937221</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>A Child's Dream of a Star</t>
+          <t>A Child's History of England</t>
         </is>
       </c>
       <c r="C989" s="1">
-        <v>188</v>
+        <v>596</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>9786257937238</t>
+          <t>9786257937245</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>A Budget of Christmas Tales by Charles Dickens and Others</t>
+          <t>A Child's Dream of a Star</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>408</v>
+        <v>188</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>9786257937160</t>
+          <t>9786257937238</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>American Notes for General Circulation</t>
+          <t>A Budget of Christmas Tales by Charles Dickens and Others</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>424</v>
+        <v>408</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>9786257121910</t>
+          <t>9786257937160</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Seyahati (Azerice)</t>
+          <t>American Notes for General Circulation</t>
         </is>
       </c>
       <c r="C992" s="1">
-        <v>440</v>
+        <v>424</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>9786257121880</t>
+          <t>9786257121910</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Anahtar</t>
+          <t>Aydınlanma Seyahati (Azerice)</t>
         </is>
       </c>
       <c r="C993" s="1">
-        <v>288</v>
+        <v>440</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>9786257121828</t>
+          <t>9786257121880</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>Uyanış: Bir Kadın Yaratmak</t>
+          <t>Kayıp Anahtar</t>
         </is>
       </c>
       <c r="C994" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>9786257121934</t>
+          <t>9786257121828</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>“Game Over’i” Sevmek</t>
+          <t>Uyanış: Bir Kadın Yaratmak</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>9786257609128</t>
+          <t>9786257121934</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>Onu Anlatabilmek Adına Bir Deneme</t>
+          <t>“Game Over’i” Sevmek</t>
         </is>
       </c>
       <c r="C996" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>9786257609180</t>
+          <t>9786257609128</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>Tutulu Gelecek Gözükmeyen Efendiler</t>
+          <t>Onu Anlatabilmek Adına Bir Deneme</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>9786257609012</t>
+          <t>9786257609180</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>2021 TYT Türkçe Konu Anlatımı</t>
+          <t>Tutulu Gelecek Gözükmeyen Efendiler</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>484</v>
+        <v>352</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>9786257645607</t>
+          <t>9786257609012</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>Duygulardan Yansıyanlar</t>
+          <t>2021 TYT Türkçe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C999" s="1">
-        <v>300</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>9786257645058</t>
+          <t>9786257645607</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 2</t>
+          <t>Duygulardan Yansıyanlar</t>
         </is>
       </c>
       <c r="C1000" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>9786257645041</t>
+          <t>9786257645058</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 1</t>
+          <t>The Works Of Edgar Allan Poe, Volume 2</t>
         </is>
       </c>
       <c r="C1001" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>9786257645027</t>
+          <t>9786257645041</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 5</t>
+          <t>The Works Of Edgar Allan Poe, Volume 1</t>
         </is>
       </c>
       <c r="C1002" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>9786257645034</t>
+          <t>9786257645027</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 4</t>
+          <t>The Works Of Edgar Allan Poe, Volume 5</t>
         </is>
       </c>
       <c r="C1003" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>9786257645065</t>
+          <t>9786257645034</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>The Works Of Edgar Allan Poe, Volume 3</t>
+          <t>The Works Of Edgar Allan Poe, Volume 4</t>
         </is>
       </c>
       <c r="C1004" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>9786257645072</t>
+          <t>9786257645065</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>The Raven</t>
+          <t>The Works Of Edgar Allan Poe, Volume 3</t>
         </is>
       </c>
       <c r="C1005" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>9786257645089</t>
+          <t>9786257645072</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>The Narrative Of Arthur Gordon Pym Of Nantucket</t>
+          <t>The Raven</t>
         </is>
       </c>
       <c r="C1006" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>9786257645096</t>
+          <t>9786257645089</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>Second Treatise Of Government</t>
+          <t>The Narrative Of Arthur Gordon Pym Of Nantucket</t>
         </is>
       </c>
       <c r="C1007" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>9786257645126</t>
+          <t>9786257645096</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>Ethan Frome</t>
+          <t>Second Treatise Of Government</t>
         </is>
       </c>
       <c r="C1008" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>9786257645119</t>
+          <t>9786257645126</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>Flowers From Shakespeare's Garden</t>
+          <t>Ethan Frome</t>
         </is>
       </c>
       <c r="C1009" s="1">
-        <v>232</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>9786257645102</t>
+          <t>9786257645119</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>Narrative Of The Captivity and Restoration Of Mrs. Mary Rowlandson</t>
+          <t>Flowers From Shakespeare's Garden</t>
         </is>
       </c>
       <c r="C1010" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>9786257645133</t>
+          <t>9786257645102</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>A Pickle For The Knowing</t>
+          <t>Narrative Of The Captivity and Restoration Of Mrs. Mary Rowlandson</t>
         </is>
       </c>
       <c r="C1011" s="1">
-        <v>200</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>9786257121378</t>
+          <t>9786257645133</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>Macır Tahsin Hikayeler</t>
+          <t>A Pickle For The Knowing</t>
         </is>
       </c>
       <c r="C1012" s="1">
-        <v>388</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>9786257121194</t>
+          <t>9786257121378</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>Ase</t>
+          <t>Macır Tahsin Hikayeler</t>
         </is>
       </c>
       <c r="C1013" s="1">
-        <v>464</v>
+        <v>388</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>9786257645010</t>
+          <t>9786257121194</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>The Tragedie Of Hamlet, Prince Of Denmark</t>
+          <t>Ase</t>
         </is>
       </c>
       <c r="C1014" s="1">
-        <v>452</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>9786257689137</t>
+          <t>9786257645010</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Yol ve Yolculuk</t>
+          <t>The Tragedie Of Hamlet, Prince Of Denmark</t>
         </is>
       </c>
       <c r="C1015" s="1">
-        <v>432</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>9786257689168</t>
+          <t>9786257689137</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>Kanatlarım Yok Benim</t>
+          <t>Sinemada Yol ve Yolculuk</t>
         </is>
       </c>
       <c r="C1016" s="1">
-        <v>264</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>9786257689144</t>
+          <t>9786257689168</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı: Zincirkıran</t>
+          <t>Kanatlarım Yok Benim</t>
         </is>
       </c>
       <c r="C1017" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>9786257645577</t>
+          <t>9786257689144</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de “Beyne” Mucizesi ve Yaşayan Kur’an Mucizeleri</t>
+          <t>Kod Adı: Zincirkıran</t>
         </is>
       </c>
       <c r="C1018" s="1">
-        <v>432</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>9786257609029</t>
+          <t>9786257645577</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>Aşkta Oyun Olur Mu Hiç?</t>
+          <t>Kur’an-ı Kerim’de “Beyne” Mucizesi ve Yaşayan Kur’an Mucizeleri</t>
         </is>
       </c>
       <c r="C1019" s="1">
-        <v>288</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>9786257689946</t>
+          <t>9786257609029</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>Hababam’a Selam</t>
+          <t>Aşkta Oyun Olur Mu Hiç?</t>
         </is>
       </c>
       <c r="C1020" s="1">
-        <v>332</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>9786257609265</t>
+          <t>9786257689946</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Unutulan "Yaşatan Akıl"</t>
+          <t>Hababam’a Selam</t>
         </is>
       </c>
       <c r="C1021" s="1">
-        <v>300</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>9786257374712</t>
+          <t>9786257609265</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Yıllar</t>
+          <t>Eğitimde Unutulan "Yaşatan Akıl"</t>
         </is>
       </c>
       <c r="C1022" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>9786257609036</t>
+          <t>9786257374712</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>Ayla</t>
+          <t>Soğuk Yıllar</t>
         </is>
       </c>
       <c r="C1023" s="1">
-        <v>64</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>9786257645539</t>
+          <t>9786257609036</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>Solucan</t>
+          <t>Ayla</t>
         </is>
       </c>
       <c r="C1024" s="1">
-        <v>432</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>9786257078320</t>
+          <t>9786257645539</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman ve İki Müsibet Okulunun Diploması</t>
+          <t>Solucan</t>
         </is>
       </c>
       <c r="C1025" s="1">
-        <v>452</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>9786257121392</t>
+          <t>9786257078320</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>Göçmenler</t>
+          <t>Bediüzzaman ve İki Müsibet Okulunun Diploması</t>
         </is>
       </c>
       <c r="C1026" s="1">
-        <v>484</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>9786257121323</t>
+          <t>9786257121392</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Senfoni</t>
+          <t>Göçmenler</t>
         </is>
       </c>
       <c r="C1027" s="1">
-        <v>264</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>9786257374415</t>
+          <t>9786257121323</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>Bitmez Bu Aşk</t>
+          <t>Duyulmayan Senfoni</t>
         </is>
       </c>
       <c r="C1028" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>9786257121064</t>
+          <t>9786257374415</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Bitmez Bu Aşk</t>
         </is>
       </c>
       <c r="C1029" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>9786257121057</t>
+          <t>9786257121064</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>A Criminal’s Last Hours</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C1030" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>9786257937153</t>
+          <t>9786257121057</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>Burning Daylight</t>
+          <t>A Criminal’s Last Hours</t>
         </is>
       </c>
       <c r="C1031" s="1">
-        <v>424</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>9786257937733</t>
+          <t>9786257937153</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>Black Beauty</t>
+          <t>Burning Daylight</t>
         </is>
       </c>
       <c r="C1032" s="1">
-        <v>300</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>9786257937740</t>
+          <t>9786257937733</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>Bir Günlük Düş</t>
+          <t>Black Beauty</t>
         </is>
       </c>
       <c r="C1033" s="1">
-        <v>188</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>9786257937184</t>
+          <t>9786257937740</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>Allah'a Ulaşmak</t>
+          <t>Bir Günlük Düş</t>
         </is>
       </c>
       <c r="C1034" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>9786257937191</t>
+          <t>9786257937184</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>Adventure</t>
+          <t>Allah'a Ulaşmak</t>
         </is>
       </c>
       <c r="C1035" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>9786257937207</t>
+          <t>9786257937191</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>A Son Of The Sun</t>
+          <t>Adventure</t>
         </is>
       </c>
       <c r="C1036" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>9786257907736</t>
+          <t>9786257937207</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>Yük</t>
+          <t>A Son Of The Sun</t>
         </is>
       </c>
       <c r="C1037" s="1">
-        <v>424</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>9786257941389</t>
+          <t>9786257907736</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>Pictures Of Travel</t>
+          <t>Yük</t>
         </is>
       </c>
       <c r="C1038" s="1">
-        <v>264</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>9786257058704</t>
+          <t>9786257941389</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>What Men Live By and Other Tales</t>
+          <t>Pictures Of Travel</t>
         </is>
       </c>
       <c r="C1039" s="1">
-        <v>188</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>9786257941747</t>
+          <t>9786257058704</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>The Defendant</t>
+          <t>What Men Live By and Other Tales</t>
         </is>
       </c>
       <c r="C1040" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>9786257941549</t>
+          <t>9786257941747</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
-          <t>Great Expectations</t>
+          <t>The Defendant</t>
         </is>
       </c>
       <c r="C1041" s="1">
-        <v>320</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>9786257941778</t>
+          <t>9786257941549</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
-          <t>Mapp and Lucia</t>
+          <t>Great Expectations</t>
         </is>
       </c>
       <c r="C1042" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>9786257941563</t>
+          <t>9786257941778</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>First Russia Then Tibet</t>
+          <t>Mapp and Lucia</t>
         </is>
       </c>
       <c r="C1043" s="1">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" s="1" t="inlineStr">
         <is>
-          <t>9786257689472</t>
+          <t>9786257941563</t>
         </is>
       </c>
       <c r="B1044" s="1" t="inlineStr">
         <is>
-          <t>Göğsümdeki Virüsün Adı</t>
+          <t>First Russia Then Tibet</t>
         </is>
       </c>
       <c r="C1044" s="1">
-        <v>288</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" s="1" t="inlineStr">
         <is>
-          <t>9786257689380</t>
+          <t>9786257689472</t>
         </is>
       </c>
       <c r="B1045" s="1" t="inlineStr">
         <is>
-          <t>Homo Sapiens’den Homo Conscious’a Bilinç (D)evrimi</t>
+          <t>Göğsümdeki Virüsün Adı</t>
         </is>
       </c>
       <c r="C1045" s="1">
-        <v>308</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" s="1" t="inlineStr">
         <is>
-          <t>9786257689526</t>
+          <t>9786257689380</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
-          <t>Anne… Bana Ne Oldu?</t>
+          <t>Homo Sapiens’den Homo Conscious’a Bilinç (D)evrimi</t>
         </is>
       </c>
       <c r="C1046" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" s="1" t="inlineStr">
         <is>
-          <t>9786257689342</t>
+          <t>9786257689526</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
-          <t>Cennetten Bir Damla</t>
+          <t>Anne… Bana Ne Oldu?</t>
         </is>
       </c>
       <c r="C1047" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" s="1" t="inlineStr">
         <is>
-          <t>9786257689496</t>
+          <t>9786257689342</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
-          <t>Adnan Menderes'in Psikolojik Analizi</t>
+          <t>Cennetten Bir Damla</t>
         </is>
       </c>
       <c r="C1048" s="1">
-        <v>416</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" s="1" t="inlineStr">
         <is>
-          <t>9786257121897</t>
+          <t>9786257689496</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
-          <t>Bütün Hindistan'a Hakim Olan Türk Alaeddin Halaci</t>
+          <t>Adnan Menderes'in Psikolojik Analizi</t>
         </is>
       </c>
       <c r="C1049" s="1">
-        <v>300</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" s="1" t="inlineStr">
         <is>
-          <t>9786257689519</t>
+          <t>9786257121897</t>
         </is>
       </c>
       <c r="B1050" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Analizler</t>
+          <t>Bütün Hindistan'a Hakim Olan Türk Alaeddin Halaci</t>
         </is>
       </c>
       <c r="C1050" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" s="1" t="inlineStr">
         <is>
-          <t>9786257689236</t>
+          <t>9786257689519</t>
         </is>
       </c>
       <c r="B1051" s="1" t="inlineStr">
         <is>
-          <t>Aşk Faciası</t>
+          <t>Siyasi Analizler</t>
         </is>
       </c>
       <c r="C1051" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" s="1" t="inlineStr">
         <is>
-          <t>9786257689267</t>
+          <t>9786257689236</t>
         </is>
       </c>
       <c r="B1052" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba</t>
+          <t>Aşk Faciası</t>
         </is>
       </c>
       <c r="C1052" s="1">
-        <v>220</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" s="1" t="inlineStr">
         <is>
-          <t>9786257689366</t>
+          <t>9786257689267</t>
         </is>
       </c>
       <c r="B1053" s="1" t="inlineStr">
         <is>
-          <t>Besmele</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C1053" s="1">
-        <v>264</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" s="1" t="inlineStr">
         <is>
-          <t>9786257689151</t>
+          <t>9786257689366</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
-          <t>Seyir Defteri - Bayburt Notları</t>
+          <t>Besmele</t>
         </is>
       </c>
       <c r="C1054" s="1">
-        <v>344</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" s="1" t="inlineStr">
         <is>
-          <t>9786257121903</t>
+          <t>9786257689151</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
-          <t>Oyun</t>
+          <t>Seyir Defteri - Bayburt Notları</t>
         </is>
       </c>
       <c r="C1055" s="1">
-        <v>188</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" s="1" t="inlineStr">
         <is>
-          <t>9786257689212</t>
+          <t>9786257121903</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
-          <t>Duru Hüzün</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C1056" s="1">
-        <v>352</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" s="1" t="inlineStr">
         <is>
-          <t>9786257689250</t>
+          <t>9786257689212</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
-          <t>Ben Seni Mayın Tarlasında Sevdim</t>
+          <t>Duru Hüzün</t>
         </is>
       </c>
       <c r="C1057" s="1">
-        <v>596</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" s="1" t="inlineStr">
         <is>
-          <t>9786257689205</t>
+          <t>9786257689250</t>
         </is>
       </c>
       <c r="B1058" s="1" t="inlineStr">
         <is>
-          <t>Kanıt Yok</t>
+          <t>Ben Seni Mayın Tarlasında Sevdim</t>
         </is>
       </c>
       <c r="C1058" s="1">
-        <v>320</v>
+        <v>596</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" s="1" t="inlineStr">
         <is>
-          <t>9786257121460</t>
+          <t>9786257689205</t>
         </is>
       </c>
       <c r="B1059" s="1" t="inlineStr">
         <is>
-          <t>Adem’den Önce</t>
+          <t>Kanıt Yok</t>
         </is>
       </c>
       <c r="C1059" s="1">
-        <v>40</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" s="1" t="inlineStr">
         <is>
-          <t>9786257689229</t>
+          <t>9786257121460</t>
         </is>
       </c>
       <c r="B1060" s="1" t="inlineStr">
         <is>
-          <t>İstiridye - 2</t>
+          <t>Adem’den Önce</t>
         </is>
       </c>
       <c r="C1060" s="1">
-        <v>288</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" s="1" t="inlineStr">
         <is>
-          <t>9786257923743</t>
+          <t>9786257689229</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
-          <t>The Education Of American Girls</t>
+          <t>İstiridye - 2</t>
         </is>
       </c>
       <c r="C1061" s="1">
-        <v>396</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" s="1" t="inlineStr">
         <is>
-          <t>9786257645447</t>
+          <t>9786257923743</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
-          <t>Anılarım</t>
+          <t>The Education Of American Girls</t>
         </is>
       </c>
       <c r="C1062" s="1">
-        <v>300</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" s="1" t="inlineStr">
         <is>
-          <t>9786257645614</t>
+          <t>9786257645447</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
-          <t>Çiçek</t>
+          <t>Anılarım</t>
         </is>
       </c>
       <c r="C1063" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" s="1" t="inlineStr">
         <is>
-          <t>9786257645379</t>
+          <t>9786257645614</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu</t>
+          <t>Çiçek</t>
         </is>
       </c>
       <c r="C1064" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" s="1" t="inlineStr">
         <is>
-          <t>9786257374408</t>
+          <t>9786257645379</t>
         </is>
       </c>
       <c r="B1065" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Değerler Eğitimi</t>
+          <t>Anka Kuşu</t>
         </is>
       </c>
       <c r="C1065" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" s="1" t="inlineStr">
         <is>
-          <t>9786257645560</t>
+          <t>9786257374408</t>
         </is>
       </c>
       <c r="B1066" s="1" t="inlineStr">
         <is>
-          <t>Oxeloba Mate Lazuri</t>
+          <t>Masallarla Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C1066" s="1">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" s="1" t="inlineStr">
         <is>
-          <t>9786257374170</t>
+          <t>9786257645560</t>
         </is>
       </c>
       <c r="B1067" s="1" t="inlineStr">
         <is>
-          <t>Papatya Kırıntıları</t>
+          <t>Oxeloba Mate Lazuri</t>
         </is>
       </c>
       <c r="C1067" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" s="1" t="inlineStr">
         <is>
-          <t>9786257374392</t>
+          <t>9786257374170</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
-          <t>Ulaşım ve Alt Yapıda 21.Yüzyıl</t>
+          <t>Papatya Kırıntıları</t>
         </is>
       </c>
       <c r="C1068" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" s="1" t="inlineStr">
         <is>
-          <t>9786257121507</t>
+          <t>9786257374392</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Perspektifinden Göçler ve Göç Kuramları</t>
+          <t>Ulaşım ve Alt Yapıda 21.Yüzyıl</t>
         </is>
       </c>
       <c r="C1069" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" s="1" t="inlineStr">
         <is>
-          <t>9786257121477</t>
+          <t>9786257121507</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırma Planlaması ve Yüksek Hızlı Tren</t>
+          <t>Coğrafya Perspektifinden Göçler ve Göç Kuramları</t>
         </is>
       </c>
       <c r="C1070" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" s="1" t="inlineStr">
         <is>
-          <t>9786257121491</t>
+          <t>9786257121477</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
-          <t>Son Fasıl</t>
+          <t>Ulaştırma Planlaması ve Yüksek Hızlı Tren</t>
         </is>
       </c>
       <c r="C1071" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" s="1" t="inlineStr">
         <is>
-          <t>9786257121255</t>
+          <t>9786257121491</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pişmani - Tasa</t>
+          <t>Son Fasıl</t>
         </is>
       </c>
       <c r="C1072" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" s="1" t="inlineStr">
         <is>
-          <t>9786257121279</t>
+          <t>9786257121255</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pişmani - Aşka ve Özleme Dair</t>
+          <t>Aşık Pişmani - Tasa</t>
         </is>
       </c>
       <c r="C1073" s="1">
-        <v>396</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="1" t="inlineStr">
         <is>
-          <t>9786257078337</t>
+          <t>9786257121279</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
-          <t>The Seven Lamps Of Architecture</t>
+          <t>Aşık Pişmani - Aşka ve Özleme Dair</t>
         </is>
       </c>
       <c r="C1074" s="1">
-        <v>364</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="1" t="inlineStr">
         <is>
-          <t>9786257078290</t>
+          <t>9786257078337</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
-          <t>The Untroubled Mind</t>
+          <t>The Seven Lamps Of Architecture</t>
         </is>
       </c>
       <c r="C1075" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="1" t="inlineStr">
         <is>
-          <t>9786257078382</t>
+          <t>9786257078290</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
-          <t>The Principles Of Gothic Ecclesiastical Architecture</t>
+          <t>The Untroubled Mind</t>
         </is>
       </c>
       <c r="C1076" s="1">
-        <v>320</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="1" t="inlineStr">
         <is>
-          <t>9786257068734</t>
+          <t>9786257078382</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
-          <t>Three Hundred Things A Bright Boy Can Do</t>
+          <t>The Principles Of Gothic Ecclesiastical Architecture</t>
         </is>
       </c>
       <c r="C1077" s="1">
-        <v>540</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="1" t="inlineStr">
         <is>
-          <t>9786257078313</t>
+          <t>9786257068734</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
-          <t>The Sports And Pastimes Of The People Of England</t>
+          <t>Three Hundred Things A Bright Boy Can Do</t>
         </is>
       </c>
       <c r="C1078" s="1">
-        <v>608</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" s="1" t="inlineStr">
         <is>
-          <t>9786257078344</t>
+          <t>9786257078313</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
-          <t>The Science Of Being Well</t>
+          <t>The Sports And Pastimes Of The People Of England</t>
         </is>
       </c>
       <c r="C1079" s="1">
-        <v>264</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" s="1" t="inlineStr">
         <is>
-          <t>9786257078436</t>
+          <t>9786257078344</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
-          <t>The Half-Back: A Story Of School Football And Golf</t>
+          <t>The Science Of Being Well</t>
         </is>
       </c>
       <c r="C1080" s="1">
-        <v>348</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" s="1" t="inlineStr">
         <is>
-          <t>9786257078474</t>
+          <t>9786257078436</t>
         </is>
       </c>
       <c r="B1081" s="1" t="inlineStr">
         <is>
-          <t>The Expression Of The Emotion In Man And Animals</t>
+          <t>The Half-Back: A Story Of School Football And Golf</t>
         </is>
       </c>
       <c r="C1081" s="1">
-        <v>432</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" s="1" t="inlineStr">
         <is>
-          <t>9786257078542</t>
+          <t>9786257078474</t>
         </is>
       </c>
       <c r="B1082" s="1" t="inlineStr">
         <is>
-          <t>The Cathedral Church Of Canterbury</t>
+          <t>The Expression Of The Emotion In Man And Animals</t>
         </is>
       </c>
       <c r="C1082" s="1">
-        <v>300</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" s="1" t="inlineStr">
         <is>
-          <t>9786257078481</t>
+          <t>9786257078542</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
-          <t>The Evolution Of Modern Medicine</t>
+          <t>The Cathedral Church Of Canterbury</t>
         </is>
       </c>
       <c r="C1083" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" s="1" t="inlineStr">
         <is>
-          <t>9786257078597</t>
+          <t>9786257078481</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
-          <t>The Cathedral Church Of Peterborough</t>
+          <t>The Evolution Of Modern Medicine</t>
         </is>
       </c>
       <c r="C1084" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" s="1" t="inlineStr">
         <is>
-          <t>9786257078702</t>
+          <t>9786257078597</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
-          <t>Sex: Avoided Subjects Discussed In Plain English</t>
+          <t>The Cathedral Church Of Peterborough</t>
         </is>
       </c>
       <c r="C1085" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" s="1" t="inlineStr">
         <is>
-          <t>9786257078764</t>
+          <t>9786257078702</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
-          <t>Private Sex Advice To Women</t>
+          <t>Sex: Avoided Subjects Discussed In Plain English</t>
         </is>
       </c>
       <c r="C1086" s="1">
-        <v>352</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" s="1" t="inlineStr">
         <is>
-          <t>9786257078795</t>
+          <t>9786257078764</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
-          <t>Portuguese Architecture</t>
+          <t>Private Sex Advice To Women</t>
         </is>
       </c>
       <c r="C1087" s="1">
-        <v>464</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" s="1" t="inlineStr">
         <is>
-          <t>9786257078832</t>
+          <t>9786257078795</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
-          <t>Physiological Researches On Life and Death Part 2</t>
+          <t>Portuguese Architecture</t>
         </is>
       </c>
       <c r="C1088" s="1">
-        <v>304</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" s="1" t="inlineStr">
         <is>
-          <t>9786257078948</t>
+          <t>9786257078832</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
-          <t>Old St. Paul's Cathedral</t>
+          <t>Physiological Researches On Life and Death Part 2</t>
         </is>
       </c>
       <c r="C1089" s="1">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" s="1" t="inlineStr">
         <is>
-          <t>9786257078856</t>
+          <t>9786257078948</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
-          <t>Physiological Researches On Life and Death Part 1</t>
+          <t>Old St. Paul's Cathedral</t>
         </is>
       </c>
       <c r="C1090" s="1">
-        <v>344</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" s="1" t="inlineStr">
         <is>
-          <t>9786257907491</t>
+          <t>9786257078856</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Teşkilat Yapısı İçerisinde Çorum Sancağı</t>
+          <t>Physiological Researches On Life and Death Part 1</t>
         </is>
       </c>
       <c r="C1091" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" s="1" t="inlineStr">
         <is>
-          <t>9786257907484</t>
+          <t>9786257907491</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Bir Osmanlı Şehri Antakya</t>
+          <t>Osmanlı Teşkilat Yapısı İçerisinde Çorum Sancağı</t>
         </is>
       </c>
       <c r="C1092" s="1">
         <v>376</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" s="1" t="inlineStr">
         <is>
-          <t>9786257923163</t>
+          <t>9786257907484</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe’s Complete Poetical Works</t>
+          <t>19. Yüzyılda Bir Osmanlı Şehri Antakya</t>
         </is>
       </c>
       <c r="C1093" s="1">
-        <v>396</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" s="1" t="inlineStr">
         <is>
-          <t>9786257923460</t>
+          <t>9786257923163</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
-          <t>An American Angler in Australia</t>
+          <t>Edgar Allan Poe’s Complete Poetical Works</t>
         </is>
       </c>
       <c r="C1094" s="1">
-        <v>252</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" s="1" t="inlineStr">
         <is>
-          <t>9786257923613</t>
+          <t>9786257923460</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
-          <t>A Mere Interlude</t>
+          <t>An American Angler in Australia</t>
         </is>
       </c>
       <c r="C1095" s="1">
-        <v>188</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" s="1" t="inlineStr">
         <is>
-          <t>9786257923484</t>
+          <t>9786257923613</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
-          <t>Allan and The Ice Gods A Tale Of Beginnings</t>
+          <t>A Mere Interlude</t>
         </is>
       </c>
       <c r="C1096" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" s="1" t="inlineStr">
         <is>
-          <t>9786257923675</t>
+          <t>9786257923484</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
-          <t>A Portrait Of the Artist As A Young Man</t>
+          <t>Allan and The Ice Gods A Tale Of Beginnings</t>
         </is>
       </c>
       <c r="C1097" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" s="1" t="inlineStr">
         <is>
-          <t>9786257923477</t>
+          <t>9786257923675</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
-          <t>Anne of The Island</t>
+          <t>A Portrait Of the Artist As A Young Man</t>
         </is>
       </c>
       <c r="C1098" s="1">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" s="1" t="inlineStr">
         <is>
-          <t>9786257923453</t>
+          <t>9786257923477</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
-          <t>Anne of Green Gables</t>
+          <t>Anne of The Island</t>
         </is>
       </c>
       <c r="C1099" s="1">
-        <v>360</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" s="1" t="inlineStr">
         <is>
-          <t>9786257923446</t>
+          <t>9786257923453</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
-          <t>Anne of Avonlea</t>
+          <t>Anne of Green Gables</t>
         </is>
       </c>
       <c r="C1100" s="1">
-        <v>344</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" s="1" t="inlineStr">
         <is>
-          <t>9786257923378</t>
+          <t>9786257923446</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
-          <t>Betty's Bright Idea; Deacon Pitkin's Farm; and The First Christmas of New England</t>
+          <t>Anne of Avonlea</t>
         </is>
       </c>
       <c r="C1101" s="1">
-        <v>244</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" s="1" t="inlineStr">
         <is>
-          <t>9786257078573</t>
+          <t>9786257923378</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
-          <t>The Cricket Field Or The History and Science Of The Game Of Cricket</t>
+          <t>Betty's Bright Idea; Deacon Pitkin's Farm; and The First Christmas of New England</t>
         </is>
       </c>
       <c r="C1102" s="1">
-        <v>332</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" s="1" t="inlineStr">
         <is>
-          <t>9786257923385</t>
+          <t>9786257078573</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
-          <t>Better Dead</t>
+          <t>The Cricket Field Or The History and Science Of The Game Of Cricket</t>
         </is>
       </c>
       <c r="C1103" s="1">
-        <v>208</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" s="1" t="inlineStr">
         <is>
-          <t>9786257923637</t>
+          <t>9786257923385</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
-          <t>And Now Tomorrow</t>
+          <t>Better Dead</t>
         </is>
       </c>
       <c r="C1104" s="1">
-        <v>364</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" s="1" t="inlineStr">
         <is>
-          <t>9786257923392</t>
+          <t>9786257923637</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
-          <t>Behind that Curtain</t>
+          <t>And Now Tomorrow</t>
         </is>
       </c>
       <c r="C1105" s="1">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" s="1" t="inlineStr">
         <is>
-          <t>9786257923521</t>
+          <t>9786257923392</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
-          <t>Barren Ground</t>
+          <t>Behind that Curtain</t>
         </is>
       </c>
       <c r="C1106" s="1">
-        <v>484</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" s="1" t="inlineStr">
         <is>
-          <t>9786257923507</t>
+          <t>9786257923521</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
-          <t>Barnaby Rudge</t>
+          <t>Barren Ground</t>
         </is>
       </c>
       <c r="C1107" s="1">
-        <v>672</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" s="1" t="inlineStr">
         <is>
-          <t>9786257923644</t>
+          <t>9786257923507</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
-          <t>A Tale of Two Cities</t>
+          <t>Barnaby Rudge</t>
         </is>
       </c>
       <c r="C1108" s="1">
-        <v>484</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" s="1" t="inlineStr">
         <is>
-          <t>9786257923354</t>
+          <t>9786257923644</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
-          <t>Black Heart and White Heart</t>
+          <t>A Tale of Two Cities</t>
         </is>
       </c>
       <c r="C1109" s="1">
-        <v>232</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" s="1" t="inlineStr">
         <is>
-          <t>9786257923408</t>
+          <t>9786257923354</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
-          <t>Behind A Mask or A Woman's Power</t>
+          <t>Black Heart and White Heart</t>
         </is>
       </c>
       <c r="C1110" s="1">
-        <v>248</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" s="1" t="inlineStr">
         <is>
-          <t>9786257923415</t>
+          <t>9786257923408</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
-          <t>Beatrice</t>
+          <t>Behind A Mask or A Woman's Power</t>
         </is>
       </c>
       <c r="C1111" s="1">
-        <v>360</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" s="1" t="inlineStr">
         <is>
-          <t>9786257923668</t>
+          <t>9786257923415</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
-          <t>A Study in Scarlet</t>
+          <t>Beatrice</t>
         </is>
       </c>
       <c r="C1112" s="1">
-        <v>288</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" s="1" t="inlineStr">
         <is>
-          <t>9786257923705</t>
+          <t>9786257923668</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
-          <t>A Silent Witness</t>
+          <t>A Study in Scarlet</t>
         </is>
       </c>
       <c r="C1113" s="1">
-        <v>364</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" s="1" t="inlineStr">
         <is>
-          <t>9786257078627</t>
+          <t>9786257923705</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
-          <t>The Architecture And Landscape Gardening Of The Exposition</t>
+          <t>A Silent Witness</t>
         </is>
       </c>
       <c r="C1114" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" s="1" t="inlineStr">
         <is>
-          <t>9786257121774</t>
+          <t>9786257078627</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
-          <t>Hindistan'da Türklerin Son Savaşı (1857)</t>
+          <t>The Architecture And Landscape Gardening Of The Exposition</t>
         </is>
       </c>
       <c r="C1115" s="1">
-        <v>332</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" s="1" t="inlineStr">
         <is>
-          <t>9786257121729</t>
+          <t>9786257121774</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
-          <t>İstatistiksel İşaret İşleme Yöntemleri ile Görüntü İşleme</t>
+          <t>Hindistan'da Türklerin Son Savaşı (1857)</t>
         </is>
       </c>
       <c r="C1116" s="1">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" s="1" t="inlineStr">
         <is>
-          <t>9786257121576</t>
+          <t>9786257121729</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
-          <t>Şefkat Kahramanları Anneler</t>
+          <t>İstatistiksel İşaret İşleme Yöntemleri ile Görüntü İşleme</t>
         </is>
       </c>
       <c r="C1117" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" s="1" t="inlineStr">
         <is>
-          <t>9786257121743</t>
+          <t>9786257121576</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Sonbahar</t>
+          <t>Şefkat Kahramanları Anneler</t>
         </is>
       </c>
       <c r="C1118" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" s="1" t="inlineStr">
         <is>
-          <t>9786257374897</t>
+          <t>9786257121743</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
-          <t>Bir Gurbetçinin Kaleminden... Almanlar</t>
+          <t>Mevsim Sonbahar</t>
         </is>
       </c>
       <c r="C1119" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" s="1" t="inlineStr">
         <is>
-          <t>9786257374422</t>
+          <t>9786257374897</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
-          <t>Sessizler Sokağı</t>
+          <t>Bir Gurbetçinin Kaleminden... Almanlar</t>
         </is>
       </c>
       <c r="C1120" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" s="1" t="inlineStr">
         <is>
-          <t>9786257645294</t>
+          <t>9786257374422</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
-          <t>Patronlarım</t>
+          <t>Sessizler Sokağı</t>
         </is>
       </c>
       <c r="C1121" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" s="1" t="inlineStr">
         <is>
-          <t>9786257078894</t>
+          <t>9786257645294</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
-          <t>Notes On Nursing: What It Is And What It Is Not</t>
+          <t>Patronlarım</t>
         </is>
       </c>
       <c r="C1122" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" s="1" t="inlineStr">
         <is>
-          <t>9786257078863</t>
+          <t>9786257078894</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
-          <t>Outdoor Sports And Games</t>
+          <t>Notes On Nursing: What It Is And What It Is Not</t>
         </is>
       </c>
       <c r="C1123" s="1">
-        <v>376</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" s="1" t="inlineStr">
         <is>
-          <t>9786257078986</t>
+          <t>9786257078863</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
-          <t>Louis Pasteur: His Life And Labours</t>
+          <t>Outdoor Sports And Games</t>
         </is>
       </c>
       <c r="C1124" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" s="1" t="inlineStr">
         <is>
-          <t>9786257907057</t>
+          <t>9786257078986</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
-          <t>Little Masterpieces of Science: Health and Healing</t>
+          <t>Louis Pasteur: His Life And Labours</t>
         </is>
       </c>
       <c r="C1125" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" s="1" t="inlineStr">
         <is>
-          <t>9786257907309</t>
+          <t>9786257907057</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
-          <t>Hunting in Many Lands: The Book of the Boone and Crockett Club</t>
+          <t>Little Masterpieces of Science: Health and Healing</t>
         </is>
       </c>
       <c r="C1126" s="1">
-        <v>408</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" s="1" t="inlineStr">
         <is>
-          <t>9786257078979</t>
+          <t>9786257907309</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
-          <t>Ladies in the Field: Sketches of Sport</t>
+          <t>Hunting in Many Lands: The Book of the Boone and Crockett Club</t>
         </is>
       </c>
       <c r="C1127" s="1">
-        <v>320</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" s="1" t="inlineStr">
         <is>
-          <t>9786257078580</t>
+          <t>9786257078979</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
-          <t>The City of Domes</t>
+          <t>Ladies in the Field: Sketches of Sport</t>
         </is>
       </c>
       <c r="C1128" s="1">
-        <v>304</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" s="1" t="inlineStr">
         <is>
-          <t>9786257645355</t>
+          <t>9786257078580</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
-          <t>Gönlümün Gözü, Özümün Sözü, Ruhumun Hazı Şiirlerim</t>
+          <t>The City of Domes</t>
         </is>
       </c>
       <c r="C1129" s="1">
-        <v>352</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" s="1" t="inlineStr">
         <is>
-          <t>9786257907064</t>
+          <t>9786257645355</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
-          <t>Hunting Dogs</t>
+          <t>Gönlümün Gözü, Özümün Sözü, Ruhumun Hazı Şiirlerim</t>
         </is>
       </c>
       <c r="C1130" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" s="1" t="inlineStr">
         <is>
-          <t>9786257907279</t>
+          <t>9786257907064</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
-          <t>Historical Sketch of the Cathedral of Strasburg</t>
+          <t>Hunting Dogs</t>
         </is>
       </c>
       <c r="C1131" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" s="1" t="inlineStr">
         <is>
-          <t>9786257907408</t>
+          <t>9786257907279</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
-          <t>Healthful Sports for Boys</t>
+          <t>Historical Sketch of the Cathedral of Strasburg</t>
         </is>
       </c>
       <c r="C1132" s="1">
-        <v>344</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" s="1" t="inlineStr">
         <is>
-          <t>9786257907347</t>
+          <t>9786257907408</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
-          <t>Handbook of Summer Athletic Sports</t>
+          <t>Healthful Sports for Boys</t>
         </is>
       </c>
       <c r="C1133" s="1">
-        <v>308</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" s="1" t="inlineStr">
         <is>
-          <t>9786257907125</t>
+          <t>9786257907347</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
-          <t>Garden Design and Architects' Gardens</t>
+          <t>Handbook of Summer Athletic Sports</t>
         </is>
       </c>
       <c r="C1134" s="1">
-        <v>232</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" s="1" t="inlineStr">
         <is>
-          <t>9786257907422</t>
+          <t>9786257907125</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
-          <t>Greek Athletic Sports And Festivals</t>
+          <t>Garden Design and Architects' Gardens</t>
         </is>
       </c>
       <c r="C1135" s="1">
-        <v>520</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" s="1" t="inlineStr">
         <is>
-          <t>9786257907149</t>
+          <t>9786257907422</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
-          <t>Ginseng And Other Medicinal Plants</t>
+          <t>Greek Athletic Sports And Festivals</t>
         </is>
       </c>
       <c r="C1136" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" s="1" t="inlineStr">
         <is>
-          <t>9786257907156</t>
+          <t>9786257907149</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
-          <t>Fishing and Shooting Sketches</t>
+          <t>Ginseng And Other Medicinal Plants</t>
         </is>
       </c>
       <c r="C1137" s="1">
-        <v>264</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" s="1" t="inlineStr">
         <is>
-          <t>9786257907231</t>
+          <t>9786257907156</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
-          <t>Base-Ball: How to Become a Player</t>
+          <t>Fishing and Shooting Sketches</t>
         </is>
       </c>
       <c r="C1138" s="1">
-        <v>304</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" s="1" t="inlineStr">
         <is>
-          <t>9786257907255</t>
+          <t>9786257907231</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>Base-Ball: How to Become a Player</t>
         </is>
       </c>
       <c r="C1139" s="1">
-        <v>484</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" s="1" t="inlineStr">
         <is>
-          <t>9786257907392</t>
+          <t>9786257907255</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
-          <t>Architettura Comacina</t>
+          <t>Cricket</t>
         </is>
       </c>
       <c r="C1140" s="1">
-        <v>188</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" s="1" t="inlineStr">
         <is>
-          <t>9786257907224</t>
+          <t>9786257907392</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
-          <t>Association Football and How To Play It</t>
+          <t>Architettura Comacina</t>
         </is>
       </c>
       <c r="C1141" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" s="1" t="inlineStr">
         <is>
-          <t>9786257078191</t>
+          <t>9786257907224</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
-          <t>Architecture</t>
+          <t>Association Football and How To Play It</t>
         </is>
       </c>
       <c r="C1142" s="1">
-        <v>308</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" s="1" t="inlineStr">
         <is>
-          <t>9786257907453</t>
+          <t>9786257078191</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
-          <t>Architecture Gothic and Renaissance</t>
+          <t>Architecture</t>
         </is>
       </c>
       <c r="C1143" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" s="1" t="inlineStr">
         <is>
-          <t>9786257078160</t>
+          <t>9786257907453</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
-          <t>A Treatise On Sheep</t>
+          <t>Architecture Gothic and Renaissance</t>
         </is>
       </c>
       <c r="C1144" s="1">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" s="1" t="inlineStr">
         <is>
-          <t>9786257078207</t>
+          <t>9786257078160</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
-          <t>Architecture: Classic and Early Christian</t>
+          <t>A Treatise On Sheep</t>
         </is>
       </c>
       <c r="C1145" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" s="1" t="inlineStr">
         <is>
-          <t>9786257078221</t>
+          <t>9786257078207</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
-          <t>An Abridgment Of The Architecture Of Vitruvius</t>
+          <t>Architecture: Classic and Early Christian</t>
         </is>
       </c>
       <c r="C1146" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" s="1" t="inlineStr">
         <is>
-          <t>9786257078238</t>
+          <t>9786257078221</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
-          <t>Architecture And Democracy</t>
+          <t>An Abridgment Of The Architecture Of Vitruvius</t>
         </is>
       </c>
       <c r="C1147" s="1">
         <v>308</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" s="1" t="inlineStr">
         <is>
-          <t>9786257078153</t>
+          <t>9786257078238</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
-          <t>A Sportsman's Sketches Vol 2</t>
+          <t>Architecture And Democracy</t>
         </is>
       </c>
       <c r="C1148" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" s="1" t="inlineStr">
         <is>
-          <t>9786257078139</t>
+          <t>9786257078153</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
-          <t>A History Of Art For Beginners and Students</t>
+          <t>A Sportsman's Sketches Vol 2</t>
         </is>
       </c>
       <c r="C1149" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" s="1" t="inlineStr">
         <is>
-          <t>9786257078146</t>
+          <t>9786257078139</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
-          <t>A Sportsman's Sketches Vol 1</t>
+          <t>A History Of Art For Beginners and Students</t>
         </is>
       </c>
       <c r="C1150" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" s="1" t="inlineStr">
         <is>
-          <t>9786257078092</t>
+          <t>9786257078146</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
-          <t>A 'Bawl' For American Cricket</t>
+          <t>A Sportsman's Sketches Vol 1</t>
         </is>
       </c>
       <c r="C1151" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" s="1" t="inlineStr">
         <is>
-          <t>9786257078085</t>
+          <t>9786257078092</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
-          <t>A B C Of Gothic Architectue</t>
+          <t>A 'Bawl' For American Cricket</t>
         </is>
       </c>
       <c r="C1152" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" s="1" t="inlineStr">
         <is>
-          <t>9786257078641</t>
+          <t>9786257078085</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
-          <t>Swimming Scientifically Taught</t>
+          <t>A B C Of Gothic Architectue</t>
         </is>
       </c>
       <c r="C1153" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" s="1" t="inlineStr">
         <is>
-          <t>9786257060615</t>
+          <t>9786257078641</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
-          <t>The Seven Poor Travellers</t>
+          <t>Swimming Scientifically Taught</t>
         </is>
       </c>
       <c r="C1154" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" s="1" t="inlineStr">
         <is>
-          <t>9786257923903</t>
+          <t>9786257060615</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
-          <t>The Secret History of the Court of Justinian</t>
+          <t>The Seven Poor Travellers</t>
         </is>
       </c>
       <c r="C1155" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" s="1" t="inlineStr">
         <is>
-          <t>9786257923927</t>
+          <t>9786257923903</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
-          <t>The Relations between the Laws of Babylonia and the Laws of the Hebrew Peoples</t>
+          <t>The Secret History of the Court of Justinian</t>
         </is>
       </c>
       <c r="C1156" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" s="1" t="inlineStr">
         <is>
-          <t>9786257907842</t>
+          <t>9786257923927</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>The Relations between the Laws of Babylonia and the Laws of the Hebrew Peoples</t>
         </is>
       </c>
       <c r="C1157" s="1">
-        <v>63</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" s="1" t="inlineStr">
         <is>
-          <t>9786257907606</t>
+          <t>9786257907842</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
-          <t>Ömer Hayyam Bütün Dörtlükler</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C1158" s="1">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" s="1" t="inlineStr">
         <is>
-          <t>9786257923934</t>
+          <t>9786257907606</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Masonic Law</t>
+          <t>Ömer Hayyam Bütün Dörtlükler</t>
         </is>
       </c>
       <c r="C1159" s="1">
-        <v>364</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" s="1" t="inlineStr">
         <is>
-          <t>9786257937405</t>
+          <t>9786257923934</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
-          <t>The Personal History of David Copperfield Vol. 2</t>
+          <t>The Principles of Masonic Law</t>
         </is>
       </c>
       <c r="C1160" s="1">
-        <v>584</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" s="1" t="inlineStr">
         <is>
-          <t>9786257923941</t>
+          <t>9786257937405</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
-          <t>The Orations of Lysias</t>
+          <t>The Personal History of David Copperfield Vol. 2</t>
         </is>
       </c>
       <c r="C1161" s="1">
-        <v>264</v>
+        <v>584</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" s="1" t="inlineStr">
         <is>
-          <t>9786257923958</t>
+          <t>9786257923941</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
-          <t>The Oldest Code Of Laws in The World</t>
+          <t>The Orations of Lysias</t>
         </is>
       </c>
       <c r="C1162" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="1" t="inlineStr">
         <is>
-          <t>9786257060677</t>
+          <t>9786257923958</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
-          <t>The Magic Fishbone</t>
+          <t>The Oldest Code Of Laws in The World</t>
         </is>
       </c>
       <c r="C1163" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="1" t="inlineStr">
         <is>
-          <t>9786257078009</t>
+          <t>9786257060677</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
-          <t>The English Constitution</t>
+          <t>The Magic Fishbone</t>
         </is>
       </c>
       <c r="C1164" s="1">
-        <v>376</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="1" t="inlineStr">
         <is>
-          <t>9786257078016</t>
+          <t>9786257078009</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
-          <t>The Common Law</t>
+          <t>The English Constitution</t>
         </is>
       </c>
       <c r="C1165" s="1">
-        <v>540</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" s="1" t="inlineStr">
         <is>
-          <t>9786257937203</t>
+          <t>9786257078016</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
-          <t>Southern Horrors Lynch Law in All Its Phases</t>
+          <t>The Common Law</t>
         </is>
       </c>
       <c r="C1166" s="1">
-        <v>208</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" s="1" t="inlineStr">
         <is>
-          <t>9786257060783</t>
+          <t>9786257937203</t>
         </is>
       </c>
       <c r="B1167" s="1" t="inlineStr">
         <is>
-          <t>Sketches by Boz</t>
+          <t>Southern Horrors Lynch Law in All Its Phases</t>
         </is>
       </c>
       <c r="C1167" s="1">
-        <v>610</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" s="1" t="inlineStr">
         <is>
-          <t>9786257937313</t>
+          <t>9786257060783</t>
         </is>
       </c>
       <c r="B1168" s="1" t="inlineStr">
         <is>
-          <t>Life And Adventures Of Martin Chuzzlewit Vol. 2</t>
+          <t>Sketches by Boz</t>
         </is>
       </c>
       <c r="C1168" s="1">
-        <v>640</v>
+        <v>610</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" s="1" t="inlineStr">
         <is>
-          <t>9786257937320</t>
+          <t>9786257937313</t>
         </is>
       </c>
       <c r="B1169" s="1" t="inlineStr">
         <is>
-          <t>Life And Adventures Of Martin Chuzzlewit Vol. 1</t>
+          <t>Life And Adventures Of Martin Chuzzlewit Vol. 2</t>
         </is>
       </c>
       <c r="C1169" s="1">
         <v>640</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" s="1" t="inlineStr">
         <is>
-          <t>9786257923880</t>
+          <t>9786257937320</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
-          <t>Laws</t>
+          <t>Life And Adventures Of Martin Chuzzlewit Vol. 1</t>
         </is>
       </c>
       <c r="C1170" s="1">
-        <v>728</v>
+        <v>640</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" s="1" t="inlineStr">
         <is>
-          <t>9786257907828</t>
+          <t>9786257923880</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
-          <t>Ayaklı Suç Takvimi</t>
+          <t>Laws</t>
         </is>
       </c>
       <c r="C1171" s="1">
-        <v>42</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" s="1" t="inlineStr">
         <is>
-          <t>9786257907590</t>
+          <t>9786257907828</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
-          <t>Şermin</t>
+          <t>Ayaklı Suç Takvimi</t>
         </is>
       </c>
       <c r="C1172" s="1">
-        <v>232</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" s="1" t="inlineStr">
         <is>
-          <t>9786257907804</t>
+          <t>9786257907590</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Şermin</t>
         </is>
       </c>
       <c r="C1173" s="1">
-        <v>58.8</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" s="1" t="inlineStr">
         <is>
-          <t>9786257907811</t>
+          <t>9786257907804</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C1174" s="1">
-        <v>42</v>
+        <v>58.8</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" s="1" t="inlineStr">
         <is>
-          <t>9786257907507</t>
+          <t>9786257907811</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Kültürel ve Sosyal Gelişmemizin Mihenk Taşı Halkevleri (1932-1951)</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C1175" s="1">
-        <v>376</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" s="1" t="inlineStr">
         <is>
-          <t>9786257907514</t>
+          <t>9786257907507</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kıtaya Osmanlı Göçleri ve Neticeleri</t>
+          <t>Cumhuriyet Dönemi Kültürel ve Sosyal Gelişmemizin Mihenk Taşı Halkevleri (1932-1951)</t>
         </is>
       </c>
       <c r="C1176" s="1">
         <v>376</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" s="1" t="inlineStr">
         <is>
-          <t>9786257907576</t>
+          <t>9786257907514</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
-          <t>Dinamik Oluşum mekanizması</t>
+          <t>Yeni Kıtaya Osmanlı Göçleri ve Neticeleri</t>
         </is>
       </c>
       <c r="C1177" s="1">
-        <v>280</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" s="1" t="inlineStr">
         <is>
-          <t>9786257907613</t>
+          <t>9786257907576</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
-          <t>İran ve Turan’ın Derinlerinde</t>
+          <t>Dinamik Oluşum mekanizması</t>
         </is>
       </c>
       <c r="C1178" s="1">
-        <v>376</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" s="1" t="inlineStr">
         <is>
-          <t>9786257907798</t>
+          <t>9786257907613</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
-          <t>Adalet Peşinde</t>
+          <t>İran ve Turan’ın Derinlerinde</t>
         </is>
       </c>
       <c r="C1179" s="1">
-        <v>25.2</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" s="1" t="inlineStr">
         <is>
-          <t>9786257121521</t>
+          <t>9786257907798</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitimde Etkin Öğrenme Sistemi</t>
+          <t>Adalet Peşinde</t>
         </is>
       </c>
       <c r="C1180" s="1">
-        <v>320</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" s="1" t="inlineStr">
         <is>
-          <t>9786257121538</t>
+          <t>9786257121521</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
-          <t>Kartvizit</t>
+          <t>Okul Öncesi Eğitimde Etkin Öğrenme Sistemi</t>
         </is>
       </c>
       <c r="C1181" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" s="1" t="inlineStr">
         <is>
-          <t>9786257121606</t>
+          <t>9786257121538</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Silüeti</t>
+          <t>Kartvizit</t>
         </is>
       </c>
       <c r="C1182" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" s="1" t="inlineStr">
         <is>
-          <t>9786257645324</t>
+          <t>9786257121606</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kendi Olamadı</t>
+          <t>Aşkın Silüeti</t>
         </is>
       </c>
       <c r="C1183" s="1">
-        <v>308</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" s="1" t="inlineStr">
         <is>
-          <t>9786257689984</t>
+          <t>9786257645324</t>
         </is>
       </c>
       <c r="B1184" s="1" t="inlineStr">
         <is>
-          <t>Özge Öyküler</t>
+          <t>İnsan Kendi Olamadı</t>
         </is>
       </c>
       <c r="C1184" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" s="1" t="inlineStr">
         <is>
-          <t>9786257689601</t>
+          <t>9786257689984</t>
         </is>
       </c>
       <c r="B1185" s="1" t="inlineStr">
         <is>
-          <t>Yurtiçi Gezilerim</t>
+          <t>Özge Öyküler</t>
         </is>
       </c>
       <c r="C1185" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" s="1" t="inlineStr">
         <is>
-          <t>9786257645416</t>
+          <t>9786257689601</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Hikayeleri</t>
+          <t>Yurtiçi Gezilerim</t>
         </is>
       </c>
       <c r="C1186" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" s="1" t="inlineStr">
         <is>
-          <t>9786257645515</t>
+          <t>9786257645416</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
-          <t>Son Nefesim</t>
+          <t>Sosyal Medya Hikayeleri</t>
         </is>
       </c>
       <c r="C1187" s="1">
-        <v>420</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" s="1" t="inlineStr">
         <is>
-          <t>9786257689960</t>
+          <t>9786257645515</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
-          <t>En Azından Mutlu Ölelim</t>
+          <t>Son Nefesim</t>
         </is>
       </c>
       <c r="C1188" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" s="1" t="inlineStr">
         <is>
-          <t>9786257689854</t>
+          <t>9786257689960</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
-          <t>Mecbursun</t>
+          <t>En Azından Mutlu Ölelim</t>
         </is>
       </c>
       <c r="C1189" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" s="1" t="inlineStr">
         <is>
-          <t>9786257645362</t>
+          <t>9786257689854</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
-          <t>Gömülür</t>
+          <t>Mecbursun</t>
         </is>
       </c>
       <c r="C1190" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" s="1" t="inlineStr">
         <is>
-          <t>9786257689885</t>
+          <t>9786257645362</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerimle Hayat'tan Esintiler</t>
+          <t>Gömülür</t>
         </is>
       </c>
       <c r="C1191" s="1">
-        <v>232</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" s="1" t="inlineStr">
         <is>
-          <t>9786257645331</t>
+          <t>9786257689885</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
-          <t>İncir Ağacı</t>
+          <t>Şiirlerimle Hayat'tan Esintiler</t>
         </is>
       </c>
       <c r="C1192" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" s="1" t="inlineStr">
         <is>
-          <t>9786257689977</t>
+          <t>9786257645331</t>
         </is>
       </c>
       <c r="B1193" s="1" t="inlineStr">
         <is>
-          <t>Demir Attım Yalnızlığa</t>
+          <t>İncir Ağacı</t>
         </is>
       </c>
       <c r="C1193" s="1">
-        <v>352</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" s="1" t="inlineStr">
         <is>
-          <t>9786257645454</t>
+          <t>9786257689977</t>
         </is>
       </c>
       <c r="B1194" s="1" t="inlineStr">
         <is>
-          <t>Orası Uzun Hikaye</t>
+          <t>Demir Attım Yalnızlığa</t>
         </is>
       </c>
       <c r="C1194" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" s="1" t="inlineStr">
         <is>
-          <t>9786257907668</t>
+          <t>9786257645454</t>
         </is>
       </c>
       <c r="B1195" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Psikolojik Dünyası - Başlangıç</t>
+          <t>Orası Uzun Hikaye</t>
         </is>
       </c>
       <c r="C1195" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" s="1" t="inlineStr">
         <is>
-          <t>9786257058667</t>
+          <t>9786257907668</t>
         </is>
       </c>
       <c r="B1196" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı</t>
+          <t>Bir Seri Katilin Psikolojik Dünyası - Başlangıç</t>
         </is>
       </c>
       <c r="C1196" s="1">
-        <v>232</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" s="1" t="inlineStr">
         <is>
-          <t>9786257058797</t>
+          <t>9786257058667</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
-          <t>The Wonderful Wizard Of Oz</t>
+          <t>Yüzakı</t>
         </is>
       </c>
       <c r="C1197" s="1">
-        <v>192</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" s="1" t="inlineStr">
         <is>
-          <t>9786257058964</t>
+          <t>9786257058797</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
-          <t>The Importance of Being Earnest - A Trivial Comedy for Serious People</t>
+          <t>The Wonderful Wizard Of Oz</t>
         </is>
       </c>
       <c r="C1198" s="1">
-        <v>244</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" s="1" t="inlineStr">
         <is>
-          <t>9786257941273</t>
+          <t>9786257058964</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
-          <t>Sunset Pass</t>
+          <t>The Importance of Being Earnest - A Trivial Comedy for Serious People</t>
         </is>
       </c>
       <c r="C1199" s="1">
-        <v>304</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" s="1" t="inlineStr">
         <is>
-          <t>9786257941952</t>
+          <t>9786257941273</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
-          <t>Little Lord Fauntleroy</t>
+          <t>Sunset Pass</t>
         </is>
       </c>
       <c r="C1200" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" s="1" t="inlineStr">
         <is>
-          <t>9786257907521</t>
+          <t>9786257941952</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
-          <t>Demdeme</t>
+          <t>Little Lord Fauntleroy</t>
         </is>
       </c>
       <c r="C1201" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" s="1" t="inlineStr">
         <is>
-          <t>9786257058674</t>
+          <t>9786257907521</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Ökçeler</t>
+          <t>Demdeme</t>
         </is>
       </c>
       <c r="C1202" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" s="1" t="inlineStr">
         <is>
-          <t>9786257058803</t>
+          <t>9786257058674</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
-          <t>The White People</t>
+          <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C1203" s="1">
-        <v>188</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" s="1" t="inlineStr">
         <is>
-          <t>9786257941242</t>
+          <t>9786257058803</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
-          <t>The Harwest of the Food</t>
+          <t>The White People</t>
         </is>
       </c>
       <c r="C1204" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" s="1" t="inlineStr">
         <is>
-          <t>9786257941082</t>
+          <t>9786257941242</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
-          <t>The Yellow Wallpaper</t>
+          <t>The Harwest of the Food</t>
         </is>
       </c>
       <c r="C1205" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" s="1" t="inlineStr">
         <is>
-          <t>9786257941044</t>
+          <t>9786257941082</t>
         </is>
       </c>
       <c r="B1206" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>The Yellow Wallpaper</t>
         </is>
       </c>
       <c r="C1206" s="1">
-        <v>188</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" s="1" t="inlineStr">
         <is>
-          <t>9786257941129</t>
+          <t>9786257941044</t>
         </is>
       </c>
       <c r="B1207" s="1" t="inlineStr">
         <is>
-          <t>The Sorrows of Young Werther</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C1207" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" s="1" t="inlineStr">
         <is>
-          <t>9786257941259</t>
+          <t>9786257941129</t>
         </is>
       </c>
       <c r="B1208" s="1" t="inlineStr">
         <is>
-          <t>The Happy Prince and Other Tales</t>
+          <t>The Sorrows of Young Werther</t>
         </is>
       </c>
       <c r="C1208" s="1">
-        <v>156</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" s="1" t="inlineStr">
         <is>
-          <t>9786257058902</t>
+          <t>9786257941259</t>
         </is>
       </c>
       <c r="B1209" s="1" t="inlineStr">
         <is>
-          <t>The Ladies Delight</t>
+          <t>The Happy Prince and Other Tales</t>
         </is>
       </c>
       <c r="C1209" s="1">
-        <v>176</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" s="1" t="inlineStr">
         <is>
-          <t>9786257941174</t>
+          <t>9786257058902</t>
         </is>
       </c>
       <c r="B1210" s="1" t="inlineStr">
         <is>
-          <t>The Sea-Gull</t>
+          <t>The Ladies Delight</t>
         </is>
       </c>
       <c r="C1210" s="1">
-        <v>244</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" s="1" t="inlineStr">
         <is>
-          <t>9786257941266</t>
+          <t>9786257941174</t>
         </is>
       </c>
       <c r="B1211" s="1" t="inlineStr">
         <is>
-          <t>The Guilty River</t>
+          <t>The Sea-Gull</t>
         </is>
       </c>
       <c r="C1211" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" s="1" t="inlineStr">
         <is>
-          <t>9786257941792</t>
+          <t>9786257941266</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
-          <t>Miss Mapp</t>
+          <t>The Guilty River</t>
         </is>
       </c>
       <c r="C1212" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" s="1" t="inlineStr">
         <is>
-          <t>9786257941730</t>
+          <t>9786257941792</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
-          <t>The Dunwich Horror</t>
+          <t>Miss Mapp</t>
         </is>
       </c>
       <c r="C1213" s="1">
-        <v>244</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="1" t="inlineStr">
         <is>
-          <t>9786257941785</t>
+          <t>9786257941730</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
-          <t>Memoirs of Fanny Hill</t>
+          <t>The Dunwich Horror</t>
         </is>
       </c>
       <c r="C1214" s="1">
-        <v>364</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="1" t="inlineStr">
         <is>
-          <t>9786257941914</t>
+          <t>9786257941785</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
-          <t>Lucia's Progress</t>
+          <t>Memoirs of Fanny Hill</t>
         </is>
       </c>
       <c r="C1215" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" s="1" t="inlineStr">
         <is>
-          <t>9786257058759</t>
+          <t>9786257941914</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
-          <t>Through the Looking-Glass</t>
+          <t>Lucia's Progress</t>
         </is>
       </c>
       <c r="C1216" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" s="1" t="inlineStr">
         <is>
-          <t>9786257058872</t>
+          <t>9786257058759</t>
         </is>
       </c>
       <c r="B1217" s="1" t="inlineStr">
         <is>
-          <t>The Marvelous Land of Oz</t>
+          <t>Through the Looking-Glass</t>
         </is>
       </c>
       <c r="C1217" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" s="1" t="inlineStr">
         <is>
-          <t>9786257941051</t>
+          <t>9786257058872</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
-          <t>Two Stories by Mark Twain</t>
+          <t>The Marvelous Land of Oz</t>
         </is>
       </c>
       <c r="C1218" s="1">
-        <v>188</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="1" t="inlineStr">
         <is>
-          <t>9786257941853</t>
+          <t>9786257941051</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
-          <t>The Diary of a Nobody</t>
+          <t>Two Stories by Mark Twain</t>
         </is>
       </c>
       <c r="C1219" s="1">
-        <v>264</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="1" t="inlineStr">
         <is>
-          <t>9786257941921</t>
+          <t>9786257941853</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
-          <t>Lucia in London</t>
+          <t>The Diary of a Nobody</t>
         </is>
       </c>
       <c r="C1220" s="1">
-        <v>344</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="1" t="inlineStr">
         <is>
-          <t>9786257058773</t>
+          <t>9786257941921</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
-          <t>Theo: A Sprightly Love Story</t>
+          <t>Lucia in London</t>
         </is>
       </c>
       <c r="C1221" s="1">
-        <v>288</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" s="1" t="inlineStr">
         <is>
-          <t>9786257941211</t>
+          <t>9786257058773</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
-          <t>The Rime of the Ancient Mariner</t>
+          <t>Theo: A Sprightly Love Story</t>
         </is>
       </c>
       <c r="C1222" s="1">
-        <v>100</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" s="1" t="inlineStr">
         <is>
-          <t>9786257060028</t>
+          <t>9786257941211</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
-          <t>Last Leaves from Dunk Island</t>
+          <t>The Rime of the Ancient Mariner</t>
         </is>
       </c>
       <c r="C1223" s="1">
-        <v>264</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" s="1" t="inlineStr">
         <is>
-          <t>9786257941983</t>
+          <t>9786257060028</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
-          <t>Just So Stories</t>
+          <t>Last Leaves from Dunk Island</t>
         </is>
       </c>
       <c r="C1224" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" s="1" t="inlineStr">
         <is>
-          <t>9786257941464</t>
+          <t>9786257941983</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
-          <t>Indian Summer</t>
+          <t>Just So Stories</t>
         </is>
       </c>
       <c r="C1225" s="1">
-        <v>424</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" s="1" t="inlineStr">
         <is>
-          <t>9786257941471</t>
+          <t>9786257941464</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
-          <t>Hunter Quatermain's Story</t>
+          <t>Indian Summer</t>
         </is>
       </c>
       <c r="C1226" s="1">
-        <v>192</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" s="1" t="inlineStr">
         <is>
-          <t>9786257941501</t>
+          <t>9786257941471</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>Hunter Quatermain's Story</t>
         </is>
       </c>
       <c r="C1227" s="1">
-        <v>252</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" s="1" t="inlineStr">
         <is>
-          <t>9786257941518</t>
+          <t>9786257941501</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C1228" s="1">
-        <v>232</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" s="1" t="inlineStr">
         <is>
-          <t>9786257941945</t>
+          <t>9786257941518</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
-          <t>Lost Face</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C1229" s="1">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" s="1" t="inlineStr">
         <is>
-          <t>9786257058889</t>
+          <t>9786257941945</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
-          <t>The Legend of Sleepy Hollow</t>
+          <t>Lost Face</t>
         </is>
       </c>
       <c r="C1230" s="1">
-        <v>188</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" s="1" t="inlineStr">
         <is>
-          <t>9786257121781</t>
+          <t>9786257058889</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Hayatım</t>
+          <t>The Legend of Sleepy Hollow</t>
         </is>
       </c>
       <c r="C1231" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" s="1" t="inlineStr">
         <is>
-          <t>9786257121705</t>
+          <t>9786257121781</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
-          <t>Hira’ya Yolculuk</t>
+          <t>Ben ve Hayatım</t>
         </is>
       </c>
       <c r="C1232" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" s="1" t="inlineStr">
         <is>
-          <t>9786257121712</t>
+          <t>9786257121705</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
-          <t>İlköğretmen Okullarında Bir Zamanlar</t>
+          <t>Hira’ya Yolculuk</t>
         </is>
       </c>
       <c r="C1233" s="1">
-        <v>484</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" s="1" t="inlineStr">
         <is>
-          <t>9786257645386</t>
+          <t>9786257121712</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>İlköğretmen Okullarında Bir Zamanlar</t>
         </is>
       </c>
       <c r="C1234" s="1">
-        <v>188</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" s="1" t="inlineStr">
         <is>
-          <t>9786257645263</t>
+          <t>9786257645386</t>
         </is>
       </c>
       <c r="B1235" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C1235" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" s="1" t="inlineStr">
         <is>
-          <t>9786257689991</t>
+          <t>9786257645263</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Psikoloji ile Başarıyı Keşfet</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C1236" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" s="1" t="inlineStr">
         <is>
-          <t>9786257689922</t>
+          <t>9786257689991</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
-          <t>İşte Beklediğim Öğretmen</t>
+          <t>Pozitif Psikoloji ile Başarıyı Keşfet</t>
         </is>
       </c>
       <c r="C1237" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" s="1" t="inlineStr">
         <is>
-          <t>9786257689939</t>
+          <t>9786257689922</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>İşte Beklediğim Öğretmen</t>
         </is>
       </c>
       <c r="C1238" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" s="1" t="inlineStr">
         <is>
-          <t>9786257689649</t>
+          <t>9786257689939</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Anastasia</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C1239" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" s="1" t="inlineStr">
         <is>
-          <t>3990057923972</t>
+          <t>9786257689649</t>
         </is>
       </c>
       <c r="B1240" s="1" t="inlineStr">
         <is>
-          <t>The Institutes of Justinian</t>
+          <t>Sevgili Anastasia</t>
         </is>
       </c>
       <c r="C1240" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" s="1" t="inlineStr">
         <is>
-          <t>9786257907477</t>
+          <t>3990057923972</t>
         </is>
       </c>
       <c r="B1241" s="1" t="inlineStr">
         <is>
-          <t>Zoonomia; Or, The Laws Of Organic Life, Vol. 1</t>
+          <t>The Institutes of Justinian</t>
         </is>
       </c>
       <c r="C1241" s="1">
-        <v>672</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" s="1" t="inlineStr">
         <is>
-          <t>9786257078450</t>
+          <t>9786257907477</t>
         </is>
       </c>
       <c r="B1242" s="1" t="inlineStr">
         <is>
-          <t>The Movements And Habits of Climbing Plants</t>
+          <t>Zoonomia; Or, The Laws Of Organic Life, Vol. 1</t>
         </is>
       </c>
       <c r="C1242" s="1">
-        <v>300</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" s="1" t="inlineStr">
         <is>
-          <t>9786257078351</t>
+          <t>9786257078450</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
-          <t>The Science and Philosophy of the Organism</t>
+          <t>The Movements And Habits of Climbing Plants</t>
         </is>
       </c>
       <c r="C1243" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" s="1" t="inlineStr">
         <is>
-          <t>9786257078306</t>
+          <t>9786257078351</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
-          <t>The Story Of Alchemy And The Beginnings Of Chemistry</t>
+          <t>The Science and Philosophy of the Organism</t>
         </is>
       </c>
       <c r="C1244" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" s="1" t="inlineStr">
         <is>
-          <t>9786257078467</t>
+          <t>9786257078306</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
-          <t>The Fat of the Land</t>
+          <t>The Story Of Alchemy And The Beginnings Of Chemistry</t>
         </is>
       </c>
       <c r="C1245" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" s="1" t="inlineStr">
         <is>
-          <t>9786257078405</t>
+          <t>9786257078467</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
-          <t>The Minds and Manners of Wild Animals</t>
+          <t>The Fat of the Land</t>
         </is>
       </c>
       <c r="C1246" s="1">
-        <v>408</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" s="1" t="inlineStr">
         <is>
-          <t>9786257078535</t>
+          <t>9786257078405</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
-          <t>The Elements of Agriculture</t>
+          <t>The Minds and Manners of Wild Animals</t>
         </is>
       </c>
       <c r="C1247" s="1">
-        <v>320</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" s="1" t="inlineStr">
         <is>
-          <t>9786257078283</t>
+          <t>9786257078535</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
-          <t>The First Six Books of the Elements of Euclid</t>
+          <t>The Elements of Agriculture</t>
         </is>
       </c>
       <c r="C1248" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" s="1" t="inlineStr">
         <is>
-          <t>9786257078511</t>
+          <t>9786257078283</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
-          <t>The Descent Of Man And Selection In Relation To Sex 1</t>
+          <t>The First Six Books of the Elements of Euclid</t>
         </is>
       </c>
       <c r="C1249" s="1">
-        <v>364</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" s="1" t="inlineStr">
         <is>
-          <t>9786257078658</t>
+          <t>9786257078511</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
-          <t>Sweet Clover: Growing the Crop</t>
+          <t>The Descent Of Man And Selection In Relation To Sex 1</t>
         </is>
       </c>
       <c r="C1250" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" s="1" t="inlineStr">
         <is>
-          <t>9786257078603</t>
+          <t>9786257078658</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
-          <t>The Care and Feeding of Children</t>
+          <t>Sweet Clover: Growing the Crop</t>
         </is>
       </c>
       <c r="C1251" s="1">
-        <v>320</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" s="1" t="inlineStr">
         <is>
-          <t>9786257078610</t>
+          <t>9786257078603</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
-          <t>The Biology, Physiology and Sociology of Reproduction</t>
+          <t>The Care and Feeding of Children</t>
         </is>
       </c>
       <c r="C1252" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" s="1" t="inlineStr">
         <is>
-          <t>9786257078825</t>
+          <t>9786257078610</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
-          <t>Pleasant Talk About Fruits, Flowers and Farming</t>
+          <t>The Biology, Physiology and Sociology of Reproduction</t>
         </is>
       </c>
       <c r="C1253" s="1">
-        <v>540</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" s="1" t="inlineStr">
         <is>
-          <t>9786257078689</t>
+          <t>9786257078825</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
-          <t>Social Life in the Insect World</t>
+          <t>Pleasant Talk About Fruits, Flowers and Farming</t>
         </is>
       </c>
       <c r="C1254" s="1">
-        <v>396</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" s="1" t="inlineStr">
         <is>
-          <t>9786257078757</t>
+          <t>9786257078689</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
-          <t>Problems of Genetics</t>
+          <t>Social Life in the Insect World</t>
         </is>
       </c>
       <c r="C1255" s="1">
-        <v>344</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" s="1" t="inlineStr">
         <is>
-          <t>9786257078887</t>
+          <t>9786257078757</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
-          <t>Our Italy</t>
+          <t>Problems of Genetics</t>
         </is>
       </c>
       <c r="C1256" s="1">
-        <v>304</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" s="1" t="inlineStr">
         <is>
-          <t>9786257078870</t>
+          <t>9786257078887</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
-          <t>Philosophy of Osteopathy</t>
+          <t>Our Italy</t>
         </is>
       </c>
       <c r="C1257" s="1">
-        <v>320</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" s="1" t="inlineStr">
         <is>
-          <t>9786257078900</t>
+          <t>9786257078870</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
-          <t>Our Common Insects</t>
+          <t>Philosophy of Osteopathy</t>
         </is>
       </c>
       <c r="C1258" s="1">
-        <v>396</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" s="1" t="inlineStr">
         <is>
-          <t>9786257078849</t>
+          <t>9786257078900</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
-          <t>Opticks: or, a Treatise of the Reflections, Refractions, Inflections and Colours of Light</t>
+          <t>Our Common Insects</t>
         </is>
       </c>
       <c r="C1259" s="1">
-        <v>376</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" s="1" t="inlineStr">
         <is>
-          <t>9786257078931</t>
+          <t>9786257078849</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
-          <t>Notes on Agriculture in Cyprus and Its Products</t>
+          <t>Opticks: or, a Treatise of the Reflections, Refractions, Inflections and Colours of Light</t>
         </is>
       </c>
       <c r="C1260" s="1">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" s="1" t="inlineStr">
         <is>
-          <t>9786257078924</t>
+          <t>9786257078931</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
-          <t>Michael Faraday, Man Of Science</t>
+          <t>Notes on Agriculture in Cyprus and Its Products</t>
         </is>
       </c>
       <c r="C1261" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" s="1" t="inlineStr">
         <is>
-          <t>9786257907002</t>
+          <t>9786257078924</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
-          <t>Hygeia, a City of Health</t>
+          <t>Michael Faraday, Man Of Science</t>
         </is>
       </c>
       <c r="C1262" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" s="1" t="inlineStr">
         <is>
-          <t>9786257078818</t>
+          <t>9786257907002</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
-          <t>Marvels of Pond-life: A Year's Microscopic Recreations</t>
+          <t>Hygeia, a City of Health</t>
         </is>
       </c>
       <c r="C1263" s="1">
-        <v>332</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" s="1" t="inlineStr">
         <is>
-          <t>9786257078955</t>
+          <t>9786257078818</t>
         </is>
       </c>
       <c r="B1264" s="1" t="inlineStr">
         <is>
-          <t>Life and Habit</t>
+          <t>Marvels of Pond-life: A Year's Microscopic Recreations</t>
         </is>
       </c>
       <c r="C1264" s="1">
-        <v>344</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" s="1" t="inlineStr">
         <is>
-          <t>9786257907071</t>
+          <t>9786257078955</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
-          <t>Histology of the Blood</t>
+          <t>Life and Habit</t>
         </is>
       </c>
       <c r="C1265" s="1">
-        <v>320</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" s="1" t="inlineStr">
         <is>
-          <t>9786257907118</t>
+          <t>9786257907071</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
-          <t>Flowers of the Farm</t>
+          <t>Histology of the Blood</t>
         </is>
       </c>
       <c r="C1266" s="1">
-        <v>244</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" s="1" t="inlineStr">
         <is>
-          <t>9786257907088</t>
+          <t>9786257907118</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
-          <t>Elements of Agricultural Chemistry</t>
+          <t>Flowers of the Farm</t>
         </is>
       </c>
       <c r="C1267" s="1">
-        <v>484</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" s="1" t="inlineStr">
         <is>
-          <t>9786257907262</t>
+          <t>9786257907088</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
-          <t>Electricity For The Farm</t>
+          <t>Elements of Agricultural Chemistry</t>
         </is>
       </c>
       <c r="C1268" s="1">
-        <v>320</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" s="1" t="inlineStr">
         <is>
-          <t>9786257923811</t>
+          <t>9786257907262</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
-          <t>Five Lectures on Blindness</t>
+          <t>Electricity For The Farm</t>
         </is>
       </c>
       <c r="C1269" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" s="1" t="inlineStr">
         <is>
-          <t>9786257907101</t>
+          <t>9786257923811</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
-          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+          <t>Five Lectures on Blindness</t>
         </is>
       </c>
       <c r="C1270" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" s="1" t="inlineStr">
         <is>
-          <t>9786257907132</t>
+          <t>9786257907101</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
-          <t>Fat and Blood</t>
+          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
         </is>
       </c>
       <c r="C1271" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" s="1" t="inlineStr">
         <is>
-          <t>9786257923804</t>
+          <t>9786257907132</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
-          <t>Education: How Old The New</t>
+          <t>Fat and Blood</t>
         </is>
       </c>
       <c r="C1272" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" s="1" t="inlineStr">
         <is>
-          <t>9786257923798</t>
+          <t>9786257923804</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
-          <t>Education et Sociologie</t>
+          <t>Education: How Old The New</t>
         </is>
       </c>
       <c r="C1273" s="1">
-        <v>308</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" s="1" t="inlineStr">
         <is>
-          <t>9786257907385</t>
+          <t>9786257923798</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
-          <t>Domestic Animals</t>
+          <t>Education et Sociologie</t>
         </is>
       </c>
       <c r="C1274" s="1">
-        <v>364</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" s="1" t="inlineStr">
         <is>
-          <t>9786257923828</t>
+          <t>9786257907385</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
-          <t>Educating by Story-Telling</t>
+          <t>Domestic Animals</t>
         </is>
       </c>
       <c r="C1275" s="1">
-        <v>408</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" s="1" t="inlineStr">
         <is>
-          <t>9786257907200</t>
+          <t>9786257923828</t>
         </is>
       </c>
       <c r="B1276" s="1" t="inlineStr">
         <is>
-          <t>Darwin and Modern Science</t>
+          <t>Educating by Story-Telling</t>
         </is>
       </c>
       <c r="C1276" s="1">
-        <v>852</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" s="1" t="inlineStr">
         <is>
-          <t>9786257907170</t>
+          <t>9786257907200</t>
         </is>
       </c>
       <c r="B1277" s="1" t="inlineStr">
         <is>
-          <t>Crops and Methods for Soil Improvement</t>
+          <t>Darwin and Modern Science</t>
         </is>
       </c>
       <c r="C1277" s="1">
-        <v>300</v>
+        <v>852</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" s="1" t="inlineStr">
         <is>
-          <t>9786257907439</t>
+          <t>9786257907170</t>
         </is>
       </c>
       <c r="B1278" s="1" t="inlineStr">
         <is>
-          <t>Diet and Health; With Key to the Calories</t>
+          <t>Crops and Methods for Soil Improvement</t>
         </is>
       </c>
       <c r="C1278" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" s="1" t="inlineStr">
         <is>
-          <t>9786257923835</t>
+          <t>9786257907439</t>
         </is>
       </c>
       <c r="B1279" s="1" t="inlineStr">
         <is>
-          <t>Craftsmanship in Teaching</t>
+          <t>Diet and Health; With Key to the Calories</t>
         </is>
       </c>
       <c r="C1279" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" s="1" t="inlineStr">
         <is>
-          <t>9786257907217</t>
+          <t>9786257923835</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
-          <t>Catalogue of Economic Plants in the Collection of the U. S. Department of Agriculture</t>
+          <t>Craftsmanship in Teaching</t>
         </is>
       </c>
       <c r="C1280" s="1">
-        <v>264</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" s="1" t="inlineStr">
         <is>
-          <t>9786257923866</t>
+          <t>9786257907217</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
-          <t>Character Building</t>
+          <t>Catalogue of Economic Plants in the Collection of the U. S. Department of Agriculture</t>
         </is>
       </c>
       <c r="C1281" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" s="1" t="inlineStr">
         <is>
-          <t>9786257907248</t>
+          <t>9786257923866</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
-          <t>Cabbages and Cauliflowers: How to Grow Them</t>
+          <t>Character Building</t>
         </is>
       </c>
       <c r="C1282" s="1">
-        <v>264</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" s="1" t="inlineStr">
         <is>
-          <t>9786257923842</t>
+          <t>9786257907248</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
-          <t>Classic French Course in English</t>
+          <t>Cabbages and Cauliflowers: How to Grow Them</t>
         </is>
       </c>
       <c r="C1283" s="1">
-        <v>352</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" s="1" t="inlineStr">
         <is>
-          <t>9786257078245</t>
+          <t>9786257923842</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
-          <t>Bee Keeping</t>
+          <t>Classic French Course in English</t>
         </is>
       </c>
       <c r="C1284" s="1">
-        <v>244</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" s="1" t="inlineStr">
         <is>
-          <t>9786257923859</t>
+          <t>9786257078245</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
-          <t>Aristotle and Ancient Educational Ideals</t>
+          <t>Bee Keeping</t>
         </is>
       </c>
       <c r="C1285" s="1">
-        <v>308</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" s="1" t="inlineStr">
         <is>
-          <t>9786257923873</t>
+          <t>9786257923859</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
-          <t>An Introduction To Psychology</t>
+          <t>Aristotle and Ancient Educational Ideals</t>
         </is>
       </c>
       <c r="C1286" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" s="1" t="inlineStr">
         <is>
-          <t>9786257078269</t>
+          <t>9786257923873</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
-          <t>Biology and Its Makers</t>
+          <t>An Introduction To Psychology</t>
         </is>
       </c>
       <c r="C1287" s="1">
-        <v>484</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" s="1" t="inlineStr">
         <is>
-          <t>9786257907996</t>
+          <t>9786257078269</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
-          <t>Selections From The Principles Of Philosophy</t>
+          <t>Biology and Its Makers</t>
         </is>
       </c>
       <c r="C1288" s="1">
-        <v>232</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" s="1" t="inlineStr">
         <is>
-          <t>9786257121002</t>
+          <t>9786257907996</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Selections From The Principles Of Philosophy</t>
         </is>
       </c>
       <c r="C1289" s="1">
-        <v>320</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" s="1" t="inlineStr">
         <is>
-          <t>9786257121019</t>
+          <t>9786257121002</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C1290" s="1">
-        <v>344</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" s="1" t="inlineStr">
         <is>
-          <t>9786257121026</t>
+          <t>9786257121019</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C1291" s="1">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" s="1" t="inlineStr">
         <is>
-          <t>9786257907972</t>
+          <t>9786257121026</t>
         </is>
       </c>
       <c r="B1292" s="1" t="inlineStr">
         <is>
-          <t>Kamyon (Seçme Öyküler)</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C1292" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" s="1" t="inlineStr">
         <is>
-          <t>9786257121033</t>
+          <t>9786257907972</t>
         </is>
       </c>
       <c r="B1293" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kamyon (Seçme Öyküler)</t>
         </is>
       </c>
       <c r="C1293" s="1">
-        <v>364</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" s="1" t="inlineStr">
         <is>
-          <t>9786257121118</t>
+          <t>9786257121033</t>
         </is>
       </c>
       <c r="B1294" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Esrarengiz Katil</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C1294" s="1">
-        <v>244</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" s="1" t="inlineStr">
         <is>
-          <t>9786257078214</t>
+          <t>9786257121118</t>
         </is>
       </c>
       <c r="B1295" s="1" t="inlineStr">
         <is>
-          <t>A Start in Life: A Journey Across America - Fruit Farming in California</t>
+          <t>Sherlock Holmes - Esrarengiz Katil</t>
         </is>
       </c>
       <c r="C1295" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" s="1" t="inlineStr">
         <is>
-          <t>9786257609449</t>
+          <t>9786257078214</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>A Start in Life: A Journey Across America - Fruit Farming in California</t>
         </is>
       </c>
       <c r="C1296" s="1">
-        <v>396</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" s="1" t="inlineStr">
         <is>
-          <t>9786257907934</t>
+          <t>9786257609449</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
-          <t>Claude Gueux</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C1297" s="1">
-        <v>188</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" s="1" t="inlineStr">
         <is>
-          <t>9786257907903</t>
+          <t>9786257907934</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali  Bütün Öyküleri  2</t>
+          <t>Claude Gueux</t>
         </is>
       </c>
       <c r="C1298" s="1">
-        <v>396</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" s="1" t="inlineStr">
         <is>
-          <t>9786257060424</t>
+          <t>9786257907903</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
-          <t>When God Laughs and Other Stories</t>
+          <t>Sabahattin Ali  Bütün Öyküleri  2</t>
         </is>
       </c>
       <c r="C1299" s="1">
-        <v>352</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" s="1" t="inlineStr">
         <is>
-          <t>9786257060431</t>
+          <t>9786257060424</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
-          <t>War Of The Classes</t>
+          <t>When God Laughs and Other Stories</t>
         </is>
       </c>
       <c r="C1300" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" s="1" t="inlineStr">
         <is>
-          <t>9786257060448</t>
+          <t>9786257060431</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
-          <t>Tom Tiddler's Ground</t>
+          <t>War Of The Classes</t>
         </is>
       </c>
       <c r="C1301" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" s="1" t="inlineStr">
         <is>
-          <t>9786257060462</t>
+          <t>9786257060448</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
-          <t>Three Ghost Stories</t>
+          <t>Tom Tiddler's Ground</t>
         </is>
       </c>
       <c r="C1302" s="1">
-        <v>244</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" s="1" t="inlineStr">
         <is>
-          <t>9786257060486</t>
+          <t>9786257060462</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
-          <t>The Wreck of the Golden Mary</t>
+          <t>Three Ghost Stories</t>
         </is>
       </c>
       <c r="C1303" s="1">
-        <v>188</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" s="1" t="inlineStr">
         <is>
-          <t>9786257060493</t>
+          <t>9786257060486</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
-          <t>The Valley of the Moon</t>
+          <t>The Wreck of the Golden Mary</t>
         </is>
       </c>
       <c r="C1304" s="1">
-        <v>400</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" s="1" t="inlineStr">
         <is>
-          <t>9786257060516</t>
+          <t>9786257060493</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
-          <t>The Turtles of Tasman</t>
+          <t>The Valley of the Moon</t>
         </is>
       </c>
       <c r="C1305" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" s="1" t="inlineStr">
         <is>
-          <t>9786257060523</t>
+          <t>9786257060516</t>
         </is>
       </c>
       <c r="B1306" s="1" t="inlineStr">
         <is>
-          <t>The Strength of the Strong</t>
+          <t>The Turtles of Tasman</t>
         </is>
       </c>
       <c r="C1306" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" s="1" t="inlineStr">
         <is>
-          <t>9786257060622</t>
+          <t>9786257060523</t>
         </is>
       </c>
       <c r="B1307" s="1" t="inlineStr">
         <is>
-          <t>The Red One</t>
+          <t>The Strength of the Strong</t>
         </is>
       </c>
       <c r="C1307" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" s="1" t="inlineStr">
         <is>
-          <t>9786257060639</t>
+          <t>9786257060622</t>
         </is>
       </c>
       <c r="B1308" s="1" t="inlineStr">
         <is>
-          <t>The Poems and Verses of Charles Dickens</t>
+          <t>The Red One</t>
         </is>
       </c>
       <c r="C1308" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" s="1" t="inlineStr">
         <is>
-          <t>9786257937382</t>
+          <t>9786257060639</t>
         </is>
       </c>
       <c r="B1309" s="1" t="inlineStr">
         <is>
-          <t>The Pickwick Papers Vol 2</t>
+          <t>The Poems and Verses of Charles Dickens</t>
         </is>
       </c>
       <c r="C1309" s="1">
-        <v>400</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" s="1" t="inlineStr">
         <is>
-          <t>9786257937375</t>
+          <t>9786257937382</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
-          <t>The Pickwick Papers Vol 1</t>
+          <t>The Pickwick Papers Vol 2</t>
         </is>
       </c>
       <c r="C1310" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" s="1" t="inlineStr">
         <is>
-          <t>9786257060653</t>
+          <t>9786257937375</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
-          <t>The Perils of Certain English Prisoners</t>
+          <t>The Pickwick Papers Vol 1</t>
         </is>
       </c>
       <c r="C1311" s="1">
-        <v>208</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" s="1" t="inlineStr">
         <is>
-          <t>9786257060707</t>
+          <t>9786257060653</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
-          <t>The Old Curiosity Shop</t>
+          <t>The Perils of Certain English Prisoners</t>
         </is>
       </c>
       <c r="C1312" s="1">
-        <v>740</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" s="1" t="inlineStr">
         <is>
-          <t>9786257060585</t>
+          <t>9786257060707</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
-          <t>The Night - Born</t>
+          <t>The Old Curiosity Shop</t>
         </is>
       </c>
       <c r="C1313" s="1">
-        <v>376</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" s="1" t="inlineStr">
         <is>
-          <t>9786257060660</t>
+          <t>9786257060585</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
-          <t>The Mutiny of the Elsinore</t>
+          <t>The Night - Born</t>
         </is>
       </c>
       <c r="C1314" s="1">
-        <v>484</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" s="1" t="inlineStr">
         <is>
-          <t>9786257060554</t>
+          <t>9786257060660</t>
         </is>
       </c>
       <c r="B1315" s="1" t="inlineStr">
         <is>
-          <t>The Little Lady of the Big House</t>
+          <t>The Mutiny of the Elsinore</t>
         </is>
       </c>
       <c r="C1315" s="1">
-        <v>432</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" s="1" t="inlineStr">
         <is>
-          <t>9786257937412</t>
+          <t>9786257060554</t>
         </is>
       </c>
       <c r="B1316" s="1" t="inlineStr">
         <is>
-          <t>The Life And Adventures of Nicholas Nickleby Vol 2</t>
+          <t>The Little Lady of the Big House</t>
         </is>
       </c>
       <c r="C1316" s="1">
-        <v>400</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" s="1" t="inlineStr">
         <is>
-          <t>9786257937351</t>
+          <t>9786257937412</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
-          <t>The Life And Adventures of Nicholas Nickleby Vol 1</t>
+          <t>The Life And Adventures of Nicholas Nickleby Vol 2</t>
         </is>
       </c>
       <c r="C1317" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" s="1" t="inlineStr">
         <is>
-          <t>9786257060530</t>
+          <t>9786257937351</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
-          <t>The Lamplighter</t>
+          <t>The Life And Adventures of Nicholas Nickleby Vol 1</t>
         </is>
       </c>
       <c r="C1318" s="1">
-        <v>176</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" s="1" t="inlineStr">
         <is>
-          <t>9786257060769</t>
+          <t>9786257060530</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
-          <t>The Jacket</t>
+          <t>The Lamplighter</t>
         </is>
       </c>
       <c r="C1319" s="1">
-        <v>432</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" s="1" t="inlineStr">
         <is>
-          <t>9786257060592</t>
+          <t>9786257060769</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
-          <t>The God of His Fathers</t>
+          <t>The Jacket</t>
         </is>
       </c>
       <c r="C1320" s="1">
-        <v>300</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" s="1" t="inlineStr">
         <is>
-          <t>9786257060714</t>
+          <t>9786257060592</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
-          <t>The Cruise Of The Snark</t>
+          <t>The God of His Fathers</t>
         </is>
       </c>
       <c r="C1321" s="1">
-        <v>352</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" s="1" t="inlineStr">
         <is>
-          <t>9786257060745</t>
+          <t>9786257060714</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
-          <t>The Cruise Of The Dazzler</t>
+          <t>The Cruise Of The Snark</t>
         </is>
       </c>
       <c r="C1322" s="1">
-        <v>288</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" s="1" t="inlineStr">
         <is>
-          <t>9786257060813</t>
+          <t>9786257060745</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
-          <t>Sunday Under Three Heads</t>
+          <t>The Cruise Of The Dazzler</t>
         </is>
       </c>
       <c r="C1323" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" s="1" t="inlineStr">
         <is>
-          <t>9786257060776</t>
+          <t>9786257060813</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
-          <t>Somebody's Luggage</t>
+          <t>Sunday Under Three Heads</t>
         </is>
       </c>
       <c r="C1324" s="1">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" s="1" t="inlineStr">
         <is>
-          <t>9786257060738</t>
+          <t>9786257060776</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
-          <t>Smoke Bellew</t>
+          <t>Somebody's Luggage</t>
         </is>
       </c>
       <c r="C1325" s="1">
-        <v>264</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" s="1" t="inlineStr">
         <is>
-          <t>9786257060844</t>
+          <t>9786257060738</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
-          <t>Sketches of Young Gentlemen</t>
+          <t>Smoke Bellew</t>
         </is>
       </c>
       <c r="C1326" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" s="1" t="inlineStr">
         <is>
-          <t>9786257060820</t>
+          <t>9786257060844</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
-          <t>Scorn of Women</t>
+          <t>Sketches of Young Gentlemen</t>
         </is>
       </c>
       <c r="C1327" s="1">
-        <v>352</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" s="1" t="inlineStr">
         <is>
-          <t>9786257060752</t>
+          <t>9786257060820</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
-          <t>Revolution and Other Stories</t>
+          <t>Scorn of Women</t>
         </is>
       </c>
       <c r="C1328" s="1">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" s="1" t="inlineStr">
         <is>
-          <t>9786257060479</t>
+          <t>9786257060752</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Revolution and Other Stories</t>
         </is>
       </c>
       <c r="C1329" s="1">
-        <v>360</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" s="1" t="inlineStr">
         <is>
-          <t>9786257060851</t>
+          <t>9786257060479</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
-          <t>Rambles in Dickens Land</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="C1330" s="1">
-        <v>352</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" s="1" t="inlineStr">
         <is>
-          <t>9786257060868</t>
+          <t>9786257060851</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
-          <t>Our Mutual Friend Vol 2</t>
+          <t>Rambles in Dickens Land</t>
         </is>
       </c>
       <c r="C1331" s="1">
-        <v>400</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" s="1" t="inlineStr">
         <is>
-          <t>9786257937368</t>
+          <t>9786257060868</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
-          <t>Our Mutual Friend Vol 1</t>
+          <t>Our Mutual Friend Vol 2</t>
         </is>
       </c>
       <c r="C1332" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" s="1" t="inlineStr">
         <is>
-          <t>9786257060929</t>
+          <t>9786257937368</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Lirriper's Legacy</t>
+          <t>Our Mutual Friend Vol 1</t>
         </is>
       </c>
       <c r="C1333" s="1">
-        <v>208</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" s="1" t="inlineStr">
         <is>
-          <t>9786257060950</t>
+          <t>9786257060929</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
-          <t>Miscellaneous Papers</t>
+          <t>Mrs. Lirriper's Legacy</t>
         </is>
       </c>
       <c r="C1334" s="1">
-        <v>244</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" s="1" t="inlineStr">
         <is>
-          <t>9786257937344</t>
+          <t>9786257060950</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
-          <t>Little Dorrit Vol 2</t>
+          <t>Miscellaneous Papers</t>
         </is>
       </c>
       <c r="C1335" s="1">
-        <v>620</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" s="1" t="inlineStr">
         <is>
-          <t>9786257937337</t>
+          <t>9786257937344</t>
         </is>
       </c>
       <c r="B1336" s="1" t="inlineStr">
         <is>
-          <t>Little Dorrit Vol 1</t>
+          <t>Little Dorrit Vol 2</t>
         </is>
       </c>
       <c r="C1336" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" s="1" t="inlineStr">
         <is>
-          <t>9786257937016</t>
+          <t>9786257937337</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
-          <t>Holiday Romance</t>
+          <t>Little Dorrit Vol 1</t>
         </is>
       </c>
       <c r="C1337" s="1">
-        <v>188</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" s="1" t="inlineStr">
         <is>
-          <t>9786257937047</t>
+          <t>9786257937016</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
-          <t>Hard Times</t>
+          <t>Holiday Romance</t>
         </is>
       </c>
       <c r="C1338" s="1">
-        <v>424</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" s="1" t="inlineStr">
         <is>
-          <t>9786257937023</t>
+          <t>9786257937047</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
-          <t>Going Into Society</t>
+          <t>Hard Times</t>
         </is>
       </c>
       <c r="C1339" s="1">
-        <v>120</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" s="1" t="inlineStr">
         <is>
-          <t>9786257937061</t>
+          <t>9786257937023</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
-          <t>George Silverman's Explanation</t>
+          <t>Going Into Society</t>
         </is>
       </c>
       <c r="C1340" s="1">
-        <v>188</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" s="1" t="inlineStr">
         <is>
-          <t>9786257937108</t>
+          <t>9786257937061</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
-          <t>Dickens Stories About Children Every Child Can Read</t>
+          <t>George Silverman's Explanation</t>
         </is>
       </c>
       <c r="C1341" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" s="1" t="inlineStr">
         <is>
-          <t>9786257060912</t>
+          <t>9786257937108</t>
         </is>
       </c>
       <c r="B1342" s="1" t="inlineStr">
         <is>
-          <t>No Thoroughfare</t>
+          <t>Dickens Stories About Children Every Child Can Read</t>
         </is>
       </c>
       <c r="C1342" s="1">
-        <v>288</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" s="1" t="inlineStr">
         <is>
-          <t>9786257907675</t>
+          <t>9786257060912</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
-          <t>Dağ Gülleri</t>
+          <t>No Thoroughfare</t>
         </is>
       </c>
       <c r="C1343" s="1">
-        <v>304</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" s="1" t="inlineStr">
         <is>
-          <t>9786257907750</t>
+          <t>9786257907675</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
-          <t>Enosis Hedefinden Avrupa Birliği’ne Kıbrıs’ta Rum Milliyetçiliğinin Evrimi Üzerine Bir İnceleme</t>
+          <t>Dağ Gülleri</t>
         </is>
       </c>
       <c r="C1344" s="1">
-        <v>376</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" s="1" t="inlineStr">
         <is>
-          <t>9786257907774</t>
+          <t>9786257907750</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Toptancı Hallerinin İşleyişi ve Belediyelerin Rolü - Perakende Sektörünün Etkileri Ve Tekelcilik Faaliyetleri</t>
+          <t>Enosis Hedefinden Avrupa Birliği’ne Kıbrıs’ta Rum Milliyetçiliğinin Evrimi Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C1345" s="1">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" s="1" t="inlineStr">
         <is>
-          <t>9786257068611</t>
+          <t>9786257907774</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
-          <t>Jude the Obscure</t>
+          <t>Türkiye’de Toptancı Hallerinin İşleyişi ve Belediyelerin Rolü - Perakende Sektörünün Etkileri Ve Tekelcilik Faaliyetleri</t>
         </is>
       </c>
       <c r="C1346" s="1">
-        <v>520</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" s="1" t="inlineStr">
         <is>
-          <t>9786257068642</t>
+          <t>9786257068611</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Jude the Obscure</t>
         </is>
       </c>
       <c r="C1347" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" s="1" t="inlineStr">
         <is>
-          <t>9786257068635</t>
+          <t>9786257068642</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
-          <t>For The Term Of His Natural Life</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C1348" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" s="1" t="inlineStr">
         <is>
-          <t>9786257068628</t>
+          <t>9786257068635</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
-          <t>Five Months at Anzac</t>
+          <t>For The Term Of His Natural Life</t>
         </is>
       </c>
       <c r="C1349" s="1">
-        <v>288</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" s="1" t="inlineStr">
         <is>
-          <t>9786257058728</t>
+          <t>9786257068628</t>
         </is>
       </c>
       <c r="B1350" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Five Months at Anzac</t>
         </is>
       </c>
       <c r="C1350" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" s="1" t="inlineStr">
         <is>
-          <t>9786257058735</t>
+          <t>9786257058728</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
-          <t>Totem and Taboo</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C1351" s="1">
         <v>244</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" s="1" t="inlineStr">
         <is>
-          <t>9786257058780</t>
+          <t>9786257058735</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
-          <t>The Young Lion Hunter</t>
+          <t>Totem and Taboo</t>
         </is>
       </c>
       <c r="C1352" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" s="1" t="inlineStr">
         <is>
-          <t>9786257058827</t>
+          <t>9786257058780</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
-          <t>The War of the Worlds</t>
+          <t>The Young Lion Hunter</t>
         </is>
       </c>
       <c r="C1353" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" s="1" t="inlineStr">
         <is>
-          <t>9786257941068</t>
+          <t>9786257058827</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
-          <t>The Voyage Out</t>
+          <t>The War of the Worlds</t>
         </is>
       </c>
       <c r="C1354" s="1">
-        <v>320</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" s="1" t="inlineStr">
         <is>
-          <t>9786257941112</t>
+          <t>9786257941068</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
-          <t>The Stoneware Monkey</t>
+          <t>The Voyage Out</t>
         </is>
       </c>
       <c r="C1355" s="1">
-        <v>304</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" s="1" t="inlineStr">
         <is>
-          <t>9786257941136</t>
+          <t>9786257941112</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
-          <t>The Son of the Wolf</t>
+          <t>The Stoneware Monkey</t>
         </is>
       </c>
       <c r="C1356" s="1">
-        <v>276</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" s="1" t="inlineStr">
         <is>
-          <t>9786257941143</t>
+          <t>9786257941136</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
-          <t>The Singing Bone</t>
+          <t>The Son of the Wolf</t>
         </is>
       </c>
       <c r="C1357" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" s="1" t="inlineStr">
         <is>
-          <t>9786257058834</t>
+          <t>9786257941143</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
-          <t>The Professor's House</t>
+          <t>The Singing Bone</t>
         </is>
       </c>
       <c r="C1358" s="1">
-        <v>248</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" s="1" t="inlineStr">
         <is>
-          <t>9786257058940</t>
+          <t>9786257058834</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
-          <t>The Innocence of Father Brown</t>
+          <t>The Professor's House</t>
         </is>
       </c>
       <c r="C1359" s="1">
-        <v>288</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" s="1" t="inlineStr">
         <is>
-          <t>9786257058957</t>
+          <t>9786257058940</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
-          <t>The Incredulity of Father Brown</t>
+          <t>The Innocence of Father Brown</t>
         </is>
       </c>
       <c r="C1360" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" s="1" t="inlineStr">
         <is>
-          <t>9786257941006</t>
+          <t>9786257058957</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
-          <t>The Hound of the Baskervilles</t>
+          <t>The Incredulity of Father Brown</t>
         </is>
       </c>
       <c r="C1361" s="1">
-        <v>248</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" s="1" t="inlineStr">
         <is>
-          <t>9786257941013</t>
+          <t>9786257941006</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Hotel: A Mystery of Modern Venice</t>
+          <t>The Hound of the Baskervilles</t>
         </is>
       </c>
       <c r="C1362" s="1">
         <v>248</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" s="1" t="inlineStr">
         <is>
-          <t>9786257941884</t>
+          <t>9786257941013</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
-          <t>The Byzantine Achievement: An Historical Perspective CE 330 - 1453</t>
+          <t>The Haunted Hotel: A Mystery of Modern Venice</t>
         </is>
       </c>
       <c r="C1363" s="1">
-        <v>300</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" s="1" t="inlineStr">
         <is>
-          <t>9786257941693</t>
+          <t>9786257941884</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
-          <t>Tales of Unrest</t>
+          <t>The Byzantine Achievement: An Historical Perspective CE 330 - 1453</t>
         </is>
       </c>
       <c r="C1364" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" s="1" t="inlineStr">
         <is>
-          <t>9786257941020</t>
+          <t>9786257941693</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
-          <t>Tales of Space and Time</t>
+          <t>Tales of Unrest</t>
         </is>
       </c>
       <c r="C1365" s="1">
-        <v>344</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" s="1" t="inlineStr">
         <is>
-          <t>9786257941815</t>
+          <t>9786257941020</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
-          <t>Tales and Fantasies</t>
+          <t>Tales of Space and Time</t>
         </is>
       </c>
       <c r="C1366" s="1">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" s="1" t="inlineStr">
         <is>
-          <t>9786257941679</t>
+          <t>9786257941815</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
-          <t>Şems İle Sohbet</t>
+          <t>Tales and Fantasies</t>
         </is>
       </c>
       <c r="C1367" s="1">
-        <v>244</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" s="1" t="inlineStr">
         <is>
-          <t>9786257941297</t>
+          <t>9786257941679</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
-          <t>South Sea Tales</t>
+          <t>Şems İle Sohbet</t>
         </is>
       </c>
       <c r="C1368" s="1">
-        <v>308</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" s="1" t="inlineStr">
         <is>
-          <t>9786257941310</t>
+          <t>9786257941297</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
-          <t>She: A History of Adventure</t>
+          <t>South Sea Tales</t>
         </is>
       </c>
       <c r="C1369" s="1">
-        <v>344</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" s="1" t="inlineStr">
         <is>
-          <t>9786257941341</t>
+          <t>9786257941310</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>She: A History of Adventure</t>
         </is>
       </c>
       <c r="C1370" s="1">
-        <v>264</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" s="1" t="inlineStr">
         <is>
-          <t>9786257941365</t>
+          <t>9786257941341</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
-          <t>Rodeo</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C1371" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" s="1" t="inlineStr">
         <is>
-          <t>9786257058933</t>
+          <t>9786257941365</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
-          <t>The Invisible Man</t>
+          <t>Rodeo</t>
         </is>
       </c>
       <c r="C1372" s="1">
-        <v>208</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" s="1" t="inlineStr">
         <is>
-          <t>9786257941624</t>
+          <t>9786257058933</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
-          <t>Robbers' Roost</t>
+          <t>The Invisible Man</t>
         </is>
       </c>
       <c r="C1373" s="1">
-        <v>304</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" s="1" t="inlineStr">
         <is>
-          <t>9786257941396</t>
+          <t>9786257941624</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Robbers' Roost</t>
         </is>
       </c>
       <c r="C1374" s="1">
-        <v>208</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" s="1" t="inlineStr">
         <is>
-          <t>9786257941402</t>
+          <t>9786257941396</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
-          <t>Paying Guests</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C1375" s="1">
-        <v>304</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" s="1" t="inlineStr">
         <is>
-          <t>9786257941419</t>
+          <t>9786257941402</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
-          <t>Pacific Tales</t>
+          <t>Paying Guests</t>
         </is>
       </c>
       <c r="C1376" s="1">
-        <v>264</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" s="1" t="inlineStr">
         <is>
-          <t>9786257941433</t>
+          <t>9786257941419</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
-          <t>Orthodoxy</t>
+          <t>Pacific Tales</t>
         </is>
       </c>
       <c r="C1377" s="1">
-        <v>232</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" s="1" t="inlineStr">
         <is>
-          <t>9786257941631</t>
+          <t>9786257941433</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
-          <t>Northanger Abbey</t>
+          <t>Orthodoxy</t>
         </is>
       </c>
       <c r="C1378" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" s="1" t="inlineStr">
         <is>
-          <t>9786257941662</t>
+          <t>9786257941631</t>
         </is>
       </c>
       <c r="B1379" s="1" t="inlineStr">
         <is>
-          <t>Mr. Pottermack's Oversight</t>
+          <t>Northanger Abbey</t>
         </is>
       </c>
       <c r="C1379" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" s="1" t="inlineStr">
         <is>
-          <t>9786257941808</t>
+          <t>9786257941662</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
-          <t>Mr. Polton Explains</t>
+          <t>Mr. Pottermack's Oversight</t>
         </is>
       </c>
       <c r="C1380" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" s="1" t="inlineStr">
         <is>
-          <t>9786257060011</t>
+          <t>9786257941808</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
-          <t>First and Last Things</t>
+          <t>Mr. Polton Explains</t>
         </is>
       </c>
       <c r="C1381" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" s="1" t="inlineStr">
         <is>
-          <t>9786257941648</t>
+          <t>9786257060011</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
-          <t>My Tropic Isle</t>
+          <t>First and Last Things</t>
         </is>
       </c>
       <c r="C1382" s="1">
-        <v>252</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" s="1" t="inlineStr">
         <is>
-          <t>9786257645546</t>
+          <t>9786257941648</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
-          <t>Varis</t>
+          <t>My Tropic Isle</t>
         </is>
       </c>
       <c r="C1383" s="1">
-        <v>440</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" s="1" t="inlineStr">
         <is>
-          <t>9786257609098</t>
+          <t>9786257645546</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
-          <t>İnsan Dediğin Bir Ömürlük</t>
+          <t>Varis</t>
         </is>
       </c>
       <c r="C1384" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" s="1" t="inlineStr">
         <is>
-          <t>9786257609104</t>
+          <t>9786257609098</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Mektupları</t>
+          <t>İnsan Dediğin Bir Ömürlük</t>
         </is>
       </c>
       <c r="C1385" s="1">
-        <v>452</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" s="1" t="inlineStr">
         <is>
-          <t>9786257609142</t>
+          <t>9786257609104</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Serüveni</t>
+          <t>İstanbul Mektupları</t>
         </is>
       </c>
       <c r="C1386" s="1">
-        <v>304</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" s="1" t="inlineStr">
         <is>
-          <t>9786257609159</t>
+          <t>9786257609142</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
-          <t>Ölüden Notlar</t>
+          <t>Türk’ün Serüveni</t>
         </is>
       </c>
       <c r="C1387" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" s="1" t="inlineStr">
         <is>
-          <t>9786257645188</t>
+          <t>9786257609159</t>
         </is>
       </c>
       <c r="B1388" s="1" t="inlineStr">
         <is>
-          <t>The Tragedy of King Lear</t>
+          <t>Ölüden Notlar</t>
         </is>
       </c>
       <c r="C1388" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" s="1" t="inlineStr">
         <is>
-          <t>9786257645249</t>
+          <t>9786257645188</t>
         </is>
       </c>
       <c r="B1389" s="1" t="inlineStr">
         <is>
-          <t>Julius Caesar</t>
+          <t>The Tragedy of King Lear</t>
         </is>
       </c>
       <c r="C1389" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" s="1" t="inlineStr">
         <is>
-          <t>9786257645225</t>
+          <t>9786257645249</t>
         </is>
       </c>
       <c r="B1390" s="1" t="inlineStr">
         <is>
-          <t>Much Ado About Nothing</t>
+          <t>Julius Caesar</t>
         </is>
       </c>
       <c r="C1390" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" s="1" t="inlineStr">
         <is>
-          <t>9786257645492</t>
+          <t>9786257645225</t>
         </is>
       </c>
       <c r="B1391" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Much Ado About Nothing</t>
         </is>
       </c>
       <c r="C1391" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" s="1" t="inlineStr">
         <is>
-          <t>9786257645409</t>
+          <t>9786257645492</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
-          <t>The Gambler</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C1392" s="1">
-        <v>352</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" s="1" t="inlineStr">
         <is>
-          <t>9786257645430</t>
+          <t>9786257645409</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
-          <t>Poor Folk</t>
+          <t>The Gambler</t>
         </is>
       </c>
       <c r="C1393" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" s="1" t="inlineStr">
         <is>
-          <t>9786257645201</t>
+          <t>9786257645430</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare's Sonnets</t>
+          <t>Poor Folk</t>
         </is>
       </c>
       <c r="C1394" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" s="1" t="inlineStr">
         <is>
-          <t>9786257645164</t>
+          <t>9786257645201</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
-          <t>Romeo and Juliet</t>
+          <t>Shakespeare's Sonnets</t>
         </is>
       </c>
       <c r="C1395" s="1">
-        <v>220</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" s="1" t="inlineStr">
         <is>
-          <t>9786257645195</t>
+          <t>9786257645164</t>
         </is>
       </c>
       <c r="B1396" s="1" t="inlineStr">
         <is>
-          <t>The Merchant of Venice</t>
+          <t>Romeo and Juliet</t>
         </is>
       </c>
       <c r="C1396" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" s="1" t="inlineStr">
         <is>
-          <t>9786257645171</t>
+          <t>9786257645195</t>
         </is>
       </c>
       <c r="B1397" s="1" t="inlineStr">
         <is>
-          <t>Twelfth Night; Or, What You Will</t>
+          <t>The Merchant of Venice</t>
         </is>
       </c>
       <c r="C1397" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" s="1" t="inlineStr">
         <is>
-          <t>9786257645157</t>
+          <t>9786257645171</t>
         </is>
       </c>
       <c r="B1398" s="1" t="inlineStr">
         <is>
-          <t>The Tempest</t>
+          <t>Twelfth Night; Or, What You Will</t>
         </is>
       </c>
       <c r="C1398" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" s="1" t="inlineStr">
         <is>
-          <t>9786257645140</t>
+          <t>9786257645157</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>The Tempest</t>
         </is>
       </c>
       <c r="C1399" s="1">
-        <v>264</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" s="1" t="inlineStr">
         <is>
-          <t>9786257645393</t>
+          <t>9786257645140</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
-          <t>The Grand Inquisitor</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C1400" s="1">
-        <v>188</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" s="1" t="inlineStr">
         <is>
-          <t>9786257645256</t>
+          <t>9786257645393</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
-          <t>A Midsummer Night's Dream</t>
+          <t>The Grand Inquisitor</t>
         </is>
       </c>
       <c r="C1401" s="1">
-        <v>288</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" s="1" t="inlineStr">
         <is>
-          <t>9786257645232</t>
+          <t>9786257645256</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>A Midsummer Night's Dream</t>
         </is>
       </c>
       <c r="C1402" s="1">
-        <v>232</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" s="1" t="inlineStr">
         <is>
-          <t>9786257645218</t>
+          <t>9786257645232</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
-          <t>Othello, the Moor of Venice</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C1403" s="1">
-        <v>288</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" s="1" t="inlineStr">
         <is>
-          <t>9786257121361</t>
+          <t>9786257645218</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Markalaşma Serüveni</t>
+          <t>Othello, the Moor of Venice</t>
         </is>
       </c>
       <c r="C1404" s="1">
-        <v>348</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" s="1" t="inlineStr">
         <is>
-          <t>9786257121286</t>
+          <t>9786257121361</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
-          <t>Şeftali Kokusu</t>
+          <t>İstanbul’un Markalaşma Serüveni</t>
         </is>
       </c>
       <c r="C1405" s="1">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" s="1" t="inlineStr">
         <is>
-          <t>9786257121293</t>
+          <t>9786257121286</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
-          <t>On Yaş Gözünden Hayat</t>
+          <t>Şeftali Kokusu</t>
         </is>
       </c>
       <c r="C1406" s="1">
-        <v>408</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" s="1" t="inlineStr">
         <is>
-          <t>9786257121217</t>
+          <t>9786257121293</t>
         </is>
       </c>
       <c r="B1407" s="1" t="inlineStr">
         <is>
-          <t>Korona ile Mücadele</t>
+          <t>On Yaş Gözünden Hayat</t>
         </is>
       </c>
       <c r="C1407" s="1">
-        <v>320</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" s="1" t="inlineStr">
         <is>
-          <t>9786257121385</t>
+          <t>9786257121217</t>
         </is>
       </c>
       <c r="B1408" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Varlıklar Açısından Baskil</t>
+          <t>Korona ile Mücadele</t>
         </is>
       </c>
       <c r="C1408" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" s="1" t="inlineStr">
         <is>
-          <t>9786257078122</t>
+          <t>9786257121385</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
-          <t>A Course of Mechanical Magnetical Optical Hydrostatical and Pneumatical Experiments</t>
+          <t>Tarihi ve Kültürel Varlıklar Açısından Baskil</t>
         </is>
       </c>
       <c r="C1409" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" s="1" t="inlineStr">
         <is>
-          <t>9786257078115</t>
+          <t>9786257078122</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
-          <t>A Certain Dr Thorndyke</t>
+          <t>A Course of Mechanical Magnetical Optical Hydrostatical and Pneumatical Experiments</t>
         </is>
       </c>
       <c r="C1410" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" s="1" t="inlineStr">
         <is>
-          <t>9786257078108</t>
+          <t>9786257078115</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
-          <t>A Bid for Fortune or Dr. Nikola's Vendetta</t>
+          <t>A Certain Dr Thorndyke</t>
         </is>
       </c>
       <c r="C1411" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" s="1" t="inlineStr">
         <is>
-          <t>9786257923699</t>
+          <t>9786257078108</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
-          <t>The Fall of Ulysses</t>
+          <t>A Bid for Fortune or Dr. Nikola's Vendetta</t>
         </is>
       </c>
       <c r="C1412" s="1">
-        <v>208</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" s="1" t="inlineStr">
         <is>
-          <t>9786257907620</t>
+          <t>9786257923699</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Fısıltılar</t>
+          <t>The Fall of Ulysses</t>
         </is>
       </c>
       <c r="C1413" s="1">
-        <v>304</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" s="1" t="inlineStr">
         <is>
-          <t>9786257907729</t>
+          <t>9786257907620</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
-          <t>Gitti Kahve Gözlerini de Alıp</t>
+          <t>Yüreğimdeki Fısıltılar</t>
         </is>
       </c>
       <c r="C1414" s="1">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" s="1" t="inlineStr">
         <is>
-          <t>9786257937955</t>
+          <t>9786257907729</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
-          <t>Wuthering Heights</t>
+          <t>Gitti Kahve Gözlerini de Alıp</t>
         </is>
       </c>
       <c r="C1415" s="1">
-        <v>424</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" s="1" t="inlineStr">
         <is>
-          <t>9786257937962</t>
+          <t>9786257937955</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
-          <t>Wilderness Trek</t>
+          <t>Wuthering Heights</t>
         </is>
       </c>
       <c r="C1416" s="1">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" s="1" t="inlineStr">
         <is>
-          <t>9786257937979</t>
+          <t>9786257937962</t>
         </is>
       </c>
       <c r="B1417" s="1" t="inlineStr">
         <is>
-          <t>Why Crime Does Not Pay</t>
+          <t>Wilderness Trek</t>
         </is>
       </c>
       <c r="C1417" s="1">
-        <v>344</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" s="1" t="inlineStr">
         <is>
-          <t>9786257937986</t>
+          <t>9786257937979</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
-          <t>When Wilderness was King</t>
+          <t>Why Crime Does Not Pay</t>
         </is>
       </c>
       <c r="C1418" s="1">
-        <v>420</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" s="1" t="inlineStr">
         <is>
-          <t>9786257068031</t>
+          <t>9786257937986</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
-          <t>When Rogues Fall Out</t>
+          <t>When Wilderness was King</t>
         </is>
       </c>
       <c r="C1419" s="1">
-        <v>376</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" s="1" t="inlineStr">
         <is>
-          <t>9786257937900</t>
+          <t>9786257068031</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
-          <t>Washington Square</t>
+          <t>When Rogues Fall Out</t>
         </is>
       </c>
       <c r="C1420" s="1">
-        <v>360</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" s="1" t="inlineStr">
         <is>
-          <t>9786257937993</t>
+          <t>9786257937900</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
-          <t>Villette</t>
+          <t>Washington Square</t>
         </is>
       </c>
       <c r="C1421" s="1">
-        <v>484</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" s="1" t="inlineStr">
         <is>
-          <t>9786257068000</t>
+          <t>9786257937993</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
-          <t>Vein of Iron</t>
+          <t>Villette</t>
         </is>
       </c>
       <c r="C1422" s="1">
-        <v>424</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" s="1" t="inlineStr">
         <is>
-          <t>9786257068017</t>
+          <t>9786257068000</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
-          <t>Under the Tonto Rim</t>
+          <t>Vein of Iron</t>
         </is>
       </c>
       <c r="C1423" s="1">
-        <v>416</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" s="1" t="inlineStr">
         <is>
-          <t>9786257068055</t>
+          <t>9786257068017</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
-          <t>Uncle Tom’s Cabin</t>
+          <t>Under the Tonto Rim</t>
         </is>
       </c>
       <c r="C1424" s="1">
-        <v>608</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" s="1" t="inlineStr">
         <is>
-          <t>9786257068062</t>
+          <t>9786257068055</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
-          <t>Twin Sombreros</t>
+          <t>Uncle Tom’s Cabin</t>
         </is>
       </c>
       <c r="C1425" s="1">
-        <v>352</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" s="1" t="inlineStr">
         <is>
-          <t>9786257068024</t>
+          <t>9786257068062</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
-          <t>Trouble for Lucia</t>
+          <t>Twin Sombreros</t>
         </is>
       </c>
       <c r="C1426" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" s="1" t="inlineStr">
         <is>
-          <t>9786257068079</t>
+          <t>9786257068024</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
-          <t>Tropic Days</t>
+          <t>Trouble for Lucia</t>
         </is>
       </c>
       <c r="C1427" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" s="1" t="inlineStr">
         <is>
-          <t>9786257068048</t>
+          <t>9786257068079</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
-          <t>Treasure Island</t>
+          <t>Tropic Days</t>
         </is>
       </c>
       <c r="C1428" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" s="1" t="inlineStr">
         <is>
-          <t>9786257068109</t>
+          <t>9786257068048</t>
         </is>
       </c>
       <c r="B1429" s="1" t="inlineStr">
         <is>
-          <t>Time Out of Mind</t>
+          <t>Treasure Island</t>
         </is>
       </c>
       <c r="C1429" s="1">
-        <v>540</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" s="1" t="inlineStr">
         <is>
-          <t>9786257068086</t>
+          <t>9786257068109</t>
         </is>
       </c>
       <c r="B1430" s="1" t="inlineStr">
         <is>
-          <t>Tiger Eye</t>
+          <t>Time Out of Mind</t>
         </is>
       </c>
       <c r="C1430" s="1">
-        <v>276</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" s="1" t="inlineStr">
         <is>
-          <t>9786257068123</t>
+          <t>9786257068086</t>
         </is>
       </c>
       <c r="B1431" s="1" t="inlineStr">
         <is>
-          <t>Three Men in a Boat</t>
+          <t>Tiger Eye</t>
         </is>
       </c>
       <c r="C1431" s="1">
-        <v>348</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" s="1" t="inlineStr">
         <is>
-          <t>9786257068116</t>
+          <t>9786257068123</t>
         </is>
       </c>
       <c r="B1432" s="1" t="inlineStr">
         <is>
-          <t>This Side of Paradise</t>
+          <t>Three Men in a Boat</t>
         </is>
       </c>
       <c r="C1432" s="1">
-        <v>424</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" s="1" t="inlineStr">
         <is>
-          <t>9786257068147</t>
+          <t>9786257068116</t>
         </is>
       </c>
       <c r="B1433" s="1" t="inlineStr">
         <is>
-          <t>Thirty - Thousand on the Hoof</t>
+          <t>This Side of Paradise</t>
         </is>
       </c>
       <c r="C1433" s="1">
-        <v>432</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" s="1" t="inlineStr">
         <is>
-          <t>9786257068154</t>
+          <t>9786257068147</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
-          <t>The Woman in White</t>
+          <t>Thirty - Thousand on the Hoof</t>
         </is>
       </c>
       <c r="C1434" s="1">
-        <v>672</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" s="1" t="inlineStr">
         <is>
-          <t>9786257068178</t>
+          <t>9786257068154</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
-          <t>The Well of Loneliness</t>
+          <t>The Woman in White</t>
         </is>
       </c>
       <c r="C1435" s="1">
-        <v>608</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" s="1" t="inlineStr">
         <is>
-          <t>9786257068130</t>
+          <t>9786257068178</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
-          <t>The Warden</t>
+          <t>The Well of Loneliness</t>
         </is>
       </c>
       <c r="C1436" s="1">
-        <v>424</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" s="1" t="inlineStr">
         <is>
-          <t>9786257068093</t>
+          <t>9786257068130</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
-          <t>The Thundering Herd</t>
+          <t>The Warden</t>
         </is>
       </c>
       <c r="C1437" s="1">
-        <v>464</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" s="1" t="inlineStr">
         <is>
-          <t>9786257068185</t>
+          <t>9786257068093</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
-          <t>The Three Hostages</t>
+          <t>The Thundering Herd</t>
         </is>
       </c>
       <c r="C1438" s="1">
-        <v>380</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" s="1" t="inlineStr">
         <is>
-          <t>9786257068161</t>
+          <t>9786257068185</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
-          <t>The Tenant of Wildfell Hall</t>
+          <t>The Three Hostages</t>
         </is>
       </c>
       <c r="C1439" s="1">
-        <v>520</v>
+        <v>380</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" s="1" t="inlineStr">
         <is>
-          <t>9786257068208</t>
+          <t>9786257068161</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
-          <t>The Story of My Life</t>
+          <t>The Tenant of Wildfell Hall</t>
         </is>
       </c>
       <c r="C1440" s="1">
-        <v>484</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" s="1" t="inlineStr">
         <is>
-          <t>9786257068192</t>
+          <t>9786257068208</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
-          <t>The Station: Travels to the Holy Mountain of Greece</t>
+          <t>The Story of My Life</t>
         </is>
       </c>
       <c r="C1441" s="1">
-        <v>424</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" s="1" t="inlineStr">
         <is>
-          <t>9786257937757</t>
+          <t>9786257068192</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
         <is>
-          <t>The Belief in Immortality and the Worship of the Dead - Vol 1</t>
+          <t>The Station: Travels to the Holy Mountain of Greece</t>
         </is>
       </c>
       <c r="C1442" s="1">
-        <v>620</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" s="1" t="inlineStr">
         <is>
-          <t>9786257937764</t>
+          <t>9786257937757</t>
         </is>
       </c>
       <c r="B1443" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Huckleberry Finn</t>
+          <t>The Belief in Immortality and the Worship of the Dead - Vol 1</t>
         </is>
       </c>
       <c r="C1443" s="1">
-        <v>416</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" s="1" t="inlineStr">
         <is>
-          <t>9786257937771</t>
+          <t>9786257937764</t>
         </is>
       </c>
       <c r="B1444" s="1" t="inlineStr">
         <is>
-          <t>Sabret Rabbin Seni Bulur</t>
+          <t>The Adventures of Huckleberry Finn</t>
         </is>
       </c>
       <c r="C1444" s="1">
-        <v>484</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" s="1" t="inlineStr">
         <is>
-          <t>9786257937917</t>
+          <t>9786257937771</t>
         </is>
       </c>
       <c r="B1445" s="1" t="inlineStr">
         <is>
-          <t>Romain Rolland: The Man and His Work</t>
+          <t>Sabret Rabbin Seni Bulur</t>
         </is>
       </c>
       <c r="C1445" s="1">
-        <v>396</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" s="1" t="inlineStr">
         <is>
-          <t>9786257937924</t>
+          <t>9786257937917</t>
         </is>
       </c>
       <c r="B1446" s="1" t="inlineStr">
         <is>
-          <t>People of the Abyss</t>
+          <t>Romain Rolland: The Man and His Work</t>
         </is>
       </c>
       <c r="C1446" s="1">
-        <v>348</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" s="1" t="inlineStr">
         <is>
-          <t>9786257937566</t>
+          <t>9786257937924</t>
         </is>
       </c>
       <c r="B1447" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Aşk Şeriatı (İkinci Defter)</t>
+          <t>People of the Abyss</t>
         </is>
       </c>
       <c r="C1447" s="1">
-        <v>432</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" s="1" t="inlineStr">
         <is>
-          <t>9786257937931</t>
+          <t>9786257937566</t>
         </is>
       </c>
       <c r="B1448" s="1" t="inlineStr">
         <is>
-          <t>Oblomov</t>
+          <t>Mesnevi - Aşk Şeriatı (İkinci Defter)</t>
         </is>
       </c>
       <c r="C1448" s="1">
         <v>432</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" s="1" t="inlineStr">
         <is>
-          <t>9786257937788</t>
+          <t>9786257937931</t>
         </is>
       </c>
       <c r="B1449" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Lamekan Alemi (Üçüncü Defter)</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C1449" s="1">
-        <v>484</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" s="1" t="inlineStr">
         <is>
-          <t>9786257609371</t>
+          <t>9786257937788</t>
         </is>
       </c>
       <c r="B1450" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Mesnevi - Lamekan Alemi (Üçüncü Defter)</t>
         </is>
       </c>
       <c r="C1450" s="1">
-        <v>42</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" s="1" t="inlineStr">
         <is>
-          <t>9786257645553</t>
+          <t>9786257609371</t>
         </is>
       </c>
       <c r="B1451" s="1" t="inlineStr">
         <is>
-          <t>Söz Bahar</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C1451" s="1">
-        <v>408</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" s="1" t="inlineStr">
         <is>
-          <t>9786257645461</t>
+          <t>9786257645553</t>
         </is>
       </c>
       <c r="B1452" s="1" t="inlineStr">
         <is>
-          <t>Kaşık Büyüsü</t>
+          <t>Söz Bahar</t>
         </is>
       </c>
       <c r="C1452" s="1">
-        <v>376</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" s="1" t="inlineStr">
         <is>
-          <t>9786257645591</t>
+          <t>9786257645461</t>
         </is>
       </c>
       <c r="B1453" s="1" t="inlineStr">
         <is>
-          <t>Kato’nun Ardı</t>
+          <t>Kaşık Büyüsü</t>
         </is>
       </c>
       <c r="C1453" s="1">
-        <v>300</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" s="1" t="inlineStr">
         <is>
-          <t>9786257374163</t>
+          <t>9786257645591</t>
         </is>
       </c>
       <c r="B1454" s="1" t="inlineStr">
         <is>
-          <t>Çıkış</t>
+          <t>Kato’nun Ardı</t>
         </is>
       </c>
       <c r="C1454" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" s="1" t="inlineStr">
         <is>
-          <t>9786257689656</t>
+          <t>9786257374163</t>
         </is>
       </c>
       <c r="B1455" s="1" t="inlineStr">
         <is>
-          <t>Sazcının Güneşi</t>
+          <t>Çıkış</t>
         </is>
       </c>
       <c r="C1455" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" s="1" t="inlineStr">
         <is>
-          <t>9786257689700</t>
+          <t>9786257689656</t>
         </is>
       </c>
       <c r="B1456" s="1" t="inlineStr">
         <is>
-          <t>Doğu Ekspresi Doğuya Uzanan Raylar</t>
+          <t>Sazcının Güneşi</t>
         </is>
       </c>
       <c r="C1456" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" s="1" t="inlineStr">
         <is>
-          <t>9786257689908</t>
+          <t>9786257689700</t>
         </is>
       </c>
       <c r="B1457" s="1" t="inlineStr">
         <is>
-          <t>Asla, Asla Deme Endişe</t>
+          <t>Doğu Ekspresi Doğuya Uzanan Raylar</t>
         </is>
       </c>
       <c r="C1457" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" s="1" t="inlineStr">
         <is>
-          <t>9786257907941</t>
+          <t>9786257689908</t>
         </is>
       </c>
       <c r="B1458" s="1" t="inlineStr">
         <is>
-          <t>Told Under Canvas: Bug-Jargal</t>
+          <t>Asla, Asla Deme Endişe</t>
         </is>
       </c>
       <c r="C1458" s="1">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" s="1" t="inlineStr">
         <is>
-          <t>9786257907927</t>
+          <t>9786257907941</t>
         </is>
       </c>
       <c r="B1459" s="1" t="inlineStr">
         <is>
-          <t>The Possessed (The Devils)</t>
+          <t>Told Under Canvas: Bug-Jargal</t>
         </is>
       </c>
       <c r="C1459" s="1">
-        <v>608</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" s="1" t="inlineStr">
         <is>
-          <t>9786257907989</t>
+          <t>9786257907927</t>
         </is>
       </c>
       <c r="B1460" s="1" t="inlineStr">
         <is>
-          <t>The Pagan Tribes Of Borneo</t>
+          <t>The Possessed (The Devils)</t>
         </is>
       </c>
       <c r="C1460" s="1">
-        <v>540</v>
+        <v>608</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" s="1" t="inlineStr">
         <is>
-          <t>9786257907958</t>
+          <t>9786257907989</t>
         </is>
       </c>
       <c r="B1461" s="1" t="inlineStr">
         <is>
-          <t>The Brothers Karamazov</t>
+          <t>The Pagan Tribes Of Borneo</t>
         </is>
       </c>
       <c r="C1461" s="1">
-        <v>804</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" s="1" t="inlineStr">
         <is>
-          <t>9786257907897</t>
+          <t>9786257907958</t>
         </is>
       </c>
       <c r="B1462" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Cinayet Sokağı</t>
+          <t>The Brothers Karamazov</t>
         </is>
       </c>
       <c r="C1462" s="1">
-        <v>34.3</v>
+        <v>804</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" s="1" t="inlineStr">
         <is>
-          <t>9786257937283</t>
+          <t>9786257907897</t>
         </is>
       </c>
       <c r="B1463" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield Vol 2</t>
+          <t>Sherlock Holmes - Cinayet Sokağı</t>
         </is>
       </c>
       <c r="C1463" s="1">
-        <v>400</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" s="1" t="inlineStr">
         <is>
-          <t>9786257907910</t>
+          <t>9786257937283</t>
         </is>
       </c>
       <c r="B1464" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>David Copperfield Vol 2</t>
         </is>
       </c>
       <c r="C1464" s="1">
-        <v>244</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" s="1" t="inlineStr">
         <is>
-          <t>9786257121224</t>
+          <t>9786257907910</t>
         </is>
       </c>
       <c r="B1465" s="1" t="inlineStr">
         <is>
-          <t>Fındıklı Kahve</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C1465" s="1">
-        <v>464</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" s="1" t="inlineStr">
         <is>
-          <t>9786257121316</t>
+          <t>9786257121224</t>
         </is>
       </c>
       <c r="B1466" s="1" t="inlineStr">
         <is>
-          <t>Esinlenme Sahnemde Söz, Fikir ve Şiirlerim</t>
+          <t>Fındıklı Kahve</t>
         </is>
       </c>
       <c r="C1466" s="1">
-        <v>264</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" s="1" t="inlineStr">
         <is>
-          <t>9786257121071</t>
+          <t>9786257121316</t>
         </is>
       </c>
       <c r="B1467" s="1" t="inlineStr">
         <is>
-          <t>Stok Hata - Hileleri ve Önlenmesine Yönelik Çözümler</t>
+          <t>Esinlenme Sahnemde Söz, Fikir ve Şiirlerim</t>
         </is>
       </c>
       <c r="C1467" s="1">
-        <v>364</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" s="1" t="inlineStr">
         <is>
-          <t>9786257068895</t>
+          <t>9786257121071</t>
         </is>
       </c>
       <c r="B1468" s="1" t="inlineStr">
         <is>
-          <t>We Philologists</t>
+          <t>Stok Hata - Hileleri ve Önlenmesine Yönelik Çözümler</t>
         </is>
       </c>
       <c r="C1468" s="1">
-        <v>220</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" s="1" t="inlineStr">
         <is>
-          <t>9786257068765</t>
+          <t>9786257068895</t>
         </is>
       </c>
       <c r="B1469" s="1" t="inlineStr">
         <is>
-          <t>The History of Court Fools</t>
+          <t>We Philologists</t>
         </is>
       </c>
       <c r="C1469" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" s="1" t="inlineStr">
         <is>
-          <t>9786257068703</t>
+          <t>9786257068765</t>
         </is>
       </c>
       <c r="B1470" s="1" t="inlineStr">
         <is>
-          <t>The Hash Knife Outfit: A Western Story</t>
+          <t>The History of Court Fools</t>
         </is>
       </c>
       <c r="C1470" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" s="1" t="inlineStr">
         <is>
-          <t>9786257068680</t>
+          <t>9786257068703</t>
         </is>
       </c>
       <c r="B1471" s="1" t="inlineStr">
         <is>
-          <t>The Food in the Village</t>
+          <t>The Hash Knife Outfit: A Western Story</t>
         </is>
       </c>
       <c r="C1471" s="1">
-        <v>188</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" s="1" t="inlineStr">
         <is>
-          <t>9786257068901</t>
+          <t>9786257068680</t>
         </is>
       </c>
       <c r="B1472" s="1" t="inlineStr">
         <is>
-          <t>The Flying U's Last Stand</t>
+          <t>The Food in the Village</t>
         </is>
       </c>
       <c r="C1472" s="1">
-        <v>364</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" s="1" t="inlineStr">
         <is>
-          <t>9786257068710</t>
+          <t>9786257068901</t>
         </is>
       </c>
       <c r="B1473" s="1" t="inlineStr">
         <is>
-          <t>The Flying U Strikes</t>
+          <t>The Flying U's Last Stand</t>
         </is>
       </c>
       <c r="C1473" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" s="1" t="inlineStr">
         <is>
-          <t>9786257068758</t>
+          <t>9786257068710</t>
         </is>
       </c>
       <c r="B1474" s="1" t="inlineStr">
         <is>
-          <t>The Everlasting Man</t>
+          <t>The Flying U Strikes</t>
         </is>
       </c>
       <c r="C1474" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" s="1" t="inlineStr">
         <is>
-          <t>9786257068772</t>
+          <t>9786257068758</t>
         </is>
       </c>
       <c r="B1475" s="1" t="inlineStr">
         <is>
-          <t>The Elements of Style</t>
+          <t>The Everlasting Man</t>
         </is>
       </c>
       <c r="C1475" s="1">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" s="1" t="inlineStr">
         <is>
-          <t>9786257068796</t>
+          <t>9786257068772</t>
         </is>
       </c>
       <c r="B1476" s="1" t="inlineStr">
         <is>
-          <t>The Distracted Preacher</t>
+          <t>The Elements of Style</t>
         </is>
       </c>
       <c r="C1476" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" s="1" t="inlineStr">
         <is>
-          <t>9786257068697</t>
+          <t>9786257068796</t>
         </is>
       </c>
       <c r="B1477" s="1" t="inlineStr">
         <is>
-          <t>The Golden Age</t>
+          <t>The Distracted Preacher</t>
         </is>
       </c>
       <c r="C1477" s="1">
-        <v>260</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" s="1" t="inlineStr">
         <is>
-          <t>9786257068802</t>
+          <t>9786257068697</t>
         </is>
       </c>
       <c r="B1478" s="1" t="inlineStr">
         <is>
-          <t>The Dead Alive</t>
+          <t>The Golden Age</t>
         </is>
       </c>
       <c r="C1478" s="1">
-        <v>208</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" s="1" t="inlineStr">
         <is>
-          <t>9786257068819</t>
+          <t>9786257068802</t>
         </is>
       </c>
       <c r="B1479" s="1" t="inlineStr">
         <is>
-          <t>The Dawn of a To-morrow</t>
+          <t>The Dead Alive</t>
         </is>
       </c>
       <c r="C1479" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" s="1" t="inlineStr">
         <is>
-          <t>9786257068888</t>
+          <t>9786257068819</t>
         </is>
       </c>
       <c r="B1480" s="1" t="inlineStr">
         <is>
-          <t>The Confessions of a Beachcomber</t>
+          <t>The Dawn of a To-morrow</t>
         </is>
       </c>
       <c r="C1480" s="1">
-        <v>376</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" s="1" t="inlineStr">
         <is>
-          <t>9786257068871</t>
+          <t>9786257068888</t>
         </is>
       </c>
       <c r="B1481" s="1" t="inlineStr">
         <is>
-          <t>The Chinese Parrot</t>
+          <t>The Confessions of a Beachcomber</t>
         </is>
       </c>
       <c r="C1481" s="1">
-        <v>360</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" s="1" t="inlineStr">
         <is>
-          <t>9786257068918</t>
+          <t>9786257068871</t>
         </is>
       </c>
       <c r="B1482" s="1" t="inlineStr">
         <is>
-          <t>The Call of The Wild</t>
+          <t>The Chinese Parrot</t>
         </is>
       </c>
       <c r="C1482" s="1">
-        <v>208</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" s="1" t="inlineStr">
         <is>
-          <t>9786257068826</t>
+          <t>9786257068918</t>
         </is>
       </c>
       <c r="B1483" s="1" t="inlineStr">
         <is>
-          <t>The Call of the Canyon</t>
+          <t>The Call of The Wild</t>
         </is>
       </c>
       <c r="C1483" s="1">
-        <v>308</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" s="1" t="inlineStr">
         <is>
-          <t>9786257068864</t>
+          <t>9786257068826</t>
         </is>
       </c>
       <c r="B1484" s="1" t="inlineStr">
         <is>
-          <t>The Black Camel</t>
+          <t>The Call of the Canyon</t>
         </is>
       </c>
       <c r="C1484" s="1">
-        <v>332</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" s="1" t="inlineStr">
         <is>
-          <t>9786257068857</t>
+          <t>9786257068864</t>
         </is>
       </c>
       <c r="B1485" s="1" t="inlineStr">
         <is>
-          <t>The Ballad of Reading Gaol</t>
+          <t>The Black Camel</t>
         </is>
       </c>
       <c r="C1485" s="1">
-        <v>188</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" s="1" t="inlineStr">
         <is>
-          <t>9786257068840</t>
+          <t>9786257068857</t>
         </is>
       </c>
       <c r="B1486" s="1" t="inlineStr">
         <is>
-          <t>The Awakening</t>
+          <t>The Ballad of Reading Gaol</t>
         </is>
       </c>
       <c r="C1486" s="1">
-        <v>308</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" s="1" t="inlineStr">
         <is>
-          <t>9786257068833</t>
+          <t>9786257068840</t>
         </is>
       </c>
       <c r="B1487" s="1" t="inlineStr">
         <is>
-          <t>The Appetite of Tyranny</t>
+          <t>The Awakening</t>
         </is>
       </c>
       <c r="C1487" s="1">
-        <v>204</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" s="1" t="inlineStr">
         <is>
-          <t>9786257068925</t>
+          <t>9786257068833</t>
         </is>
       </c>
       <c r="B1488" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Sherlock Holmes</t>
+          <t>The Appetite of Tyranny</t>
         </is>
       </c>
       <c r="C1488" s="1">
-        <v>416</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" s="1" t="inlineStr">
         <is>
-          <t>9786257068932</t>
+          <t>9786257068925</t>
         </is>
       </c>
       <c r="B1489" s="1" t="inlineStr">
         <is>
-          <t>The Admirable Crichton</t>
+          <t>The Adventures of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C1489" s="1">
-        <v>208</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" s="1" t="inlineStr">
         <is>
-          <t>9786257068949</t>
+          <t>9786257068932</t>
         </is>
       </c>
       <c r="B1490" s="1" t="inlineStr">
         <is>
-          <t>Tales of the Angler’s El Dorado, New Zealand</t>
+          <t>The Admirable Crichton</t>
         </is>
       </c>
       <c r="C1490" s="1">
-        <v>288</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" s="1" t="inlineStr">
         <is>
-          <t>9786257068956</t>
+          <t>9786257068949</t>
         </is>
       </c>
       <c r="B1491" s="1" t="inlineStr">
         <is>
-          <t>Silas Marner</t>
+          <t>Tales of the Angler’s El Dorado, New Zealand</t>
         </is>
       </c>
       <c r="C1491" s="1">
-        <v>352</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" s="1" t="inlineStr">
         <is>
-          <t>9786257923002</t>
+          <t>9786257068956</t>
         </is>
       </c>
       <c r="B1492" s="1" t="inlineStr">
         <is>
-          <t>Shadows on the Rock</t>
+          <t>Silas Marner</t>
         </is>
       </c>
       <c r="C1492" s="1">
-        <v>308</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" s="1" t="inlineStr">
         <is>
-          <t>9786257068987</t>
+          <t>9786257923002</t>
         </is>
       </c>
       <c r="B1493" s="1" t="inlineStr">
         <is>
-          <t>Sense and Sensibility</t>
+          <t>Shadows on the Rock</t>
         </is>
       </c>
       <c r="C1493" s="1">
-        <v>408</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" s="1" t="inlineStr">
         <is>
-          <t>9786257068963</t>
+          <t>9786257068987</t>
         </is>
       </c>
       <c r="B1494" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>Sense and Sensibility</t>
         </is>
       </c>
       <c r="C1494" s="1">
         <v>408</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" s="1" t="inlineStr">
         <is>
-          <t>9786257923019</t>
+          <t>9786257068963</t>
         </is>
       </c>
       <c r="B1495" s="1" t="inlineStr">
         <is>
-          <t>Nevada</t>
+          <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C1495" s="1">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" s="1" t="inlineStr">
         <is>
-          <t>9786257068970</t>
+          <t>9786257923019</t>
         </is>
       </c>
       <c r="B1496" s="1" t="inlineStr">
         <is>
-          <t>Moby-Dick</t>
+          <t>Nevada</t>
         </is>
       </c>
       <c r="C1496" s="1">
-        <v>620</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" s="1" t="inlineStr">
         <is>
-          <t>9786257923026</t>
+          <t>9786257068970</t>
         </is>
       </c>
       <c r="B1497" s="1" t="inlineStr">
         <is>
-          <t>Madame Bovary</t>
+          <t>Moby-Dick</t>
         </is>
       </c>
       <c r="C1497" s="1">
-        <v>432</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" s="1" t="inlineStr">
         <is>
-          <t>9786257068994</t>
+          <t>9786257923026</t>
         </is>
       </c>
       <c r="B1498" s="1" t="inlineStr">
         <is>
-          <t>Lilith</t>
+          <t>Madame Bovary</t>
         </is>
       </c>
       <c r="C1498" s="1">
-        <v>376</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" s="1" t="inlineStr">
         <is>
-          <t>9786257923033</t>
+          <t>9786257068994</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
-          <t>Klee Wyck</t>
+          <t>Lilith</t>
         </is>
       </c>
       <c r="C1499" s="1">
-        <v>232</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" s="1" t="inlineStr">
         <is>
-          <t>9786257923057</t>
+          <t>9786257923033</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
-          <t>Keeper of the Keys</t>
+          <t>Klee Wyck</t>
         </is>
       </c>
       <c r="C1500" s="1">
-        <v>320</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" s="1" t="inlineStr">
         <is>
-          <t>9786257923088</t>
+          <t>9786257923057</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
-          <t>Herland</t>
+          <t>Keeper of the Keys</t>
         </is>
       </c>
       <c r="C1501" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" s="1" t="inlineStr">
         <is>
-          <t>9786257923071</t>
+          <t>9786257923088</t>
         </is>
       </c>
       <c r="B1502" s="1" t="inlineStr">
         <is>
-          <t>Heretics</t>
+          <t>Herland</t>
         </is>
       </c>
       <c r="C1502" s="1">
-        <v>332</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" s="1" t="inlineStr">
         <is>
-          <t>9786257923095</t>
+          <t>9786257923071</t>
         </is>
       </c>
       <c r="B1503" s="1" t="inlineStr">
         <is>
-          <t>Gulliver's Travels</t>
+          <t>Heretics</t>
         </is>
       </c>
       <c r="C1503" s="1">
-        <v>364</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" s="1" t="inlineStr">
         <is>
-          <t>9786257923101</t>
+          <t>9786257923095</t>
         </is>
       </c>
       <c r="B1504" s="1" t="inlineStr">
         <is>
-          <t>God The Invisible King</t>
+          <t>Gulliver's Travels</t>
         </is>
       </c>
       <c r="C1504" s="1">
-        <v>276</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" s="1" t="inlineStr">
         <is>
-          <t>9786257923125</t>
+          <t>9786257923101</t>
         </is>
       </c>
       <c r="B1505" s="1" t="inlineStr">
         <is>
-          <t>Glinda of Oz</t>
+          <t>God The Invisible King</t>
         </is>
       </c>
       <c r="C1505" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" s="1" t="inlineStr">
         <is>
-          <t>9786257923149</t>
+          <t>9786257923125</t>
         </is>
       </c>
       <c r="B1506" s="1" t="inlineStr">
         <is>
-          <t>George Bernard Shaw</t>
+          <t>Glinda of Oz</t>
         </is>
       </c>
       <c r="C1506" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" s="1" t="inlineStr">
         <is>
-          <t>9786257923040</t>
+          <t>9786257923149</t>
         </is>
       </c>
       <c r="B1507" s="1" t="inlineStr">
         <is>
-          <t>John Thorndyke’s Cases</t>
+          <t>George Bernard Shaw</t>
         </is>
       </c>
       <c r="C1507" s="1">
-        <v>308</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" s="1" t="inlineStr">
         <is>
-          <t>9786257923118</t>
+          <t>9786257923040</t>
         </is>
       </c>
       <c r="B1508" s="1" t="inlineStr">
         <is>
-          <t>Forbidden Fruit Luscious and Exciting Story and More Forbidden Fruit or Master Percy’s Progress in and beyond the Domestic Circle</t>
+          <t>John Thorndyke’s Cases</t>
         </is>
       </c>
       <c r="C1508" s="1">
-        <v>244</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" s="1" t="inlineStr">
         <is>
-          <t>9786257923132</t>
+          <t>9786257923118</t>
         </is>
       </c>
       <c r="B1509" s="1" t="inlineStr">
         <is>
-          <t>Flying U Ranch</t>
+          <t>Forbidden Fruit Luscious and Exciting Story and More Forbidden Fruit or Master Percy’s Progress in and beyond the Domestic Circle</t>
         </is>
       </c>
       <c r="C1509" s="1">
-        <v>276</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" s="1" t="inlineStr">
         <is>
-          <t>9786257923156</t>
+          <t>9786257923132</t>
         </is>
       </c>
       <c r="B1510" s="1" t="inlineStr">
         <is>
-          <t>Flower Fables</t>
+          <t>Flying U Ranch</t>
         </is>
       </c>
       <c r="C1510" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" s="1" t="inlineStr">
         <is>
-          <t>9786257923170</t>
+          <t>9786257923156</t>
         </is>
       </c>
       <c r="B1511" s="1" t="inlineStr">
         <is>
-          <t>Emily Fox-Seton</t>
+          <t>Flower Fables</t>
         </is>
       </c>
       <c r="C1511" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" s="1" t="inlineStr">
         <is>
-          <t>9786257923187</t>
+          <t>9786257923170</t>
         </is>
       </c>
       <c r="B1512" s="1" t="inlineStr">
         <is>
-          <t>Dr. Nikola's Experiment</t>
+          <t>Emily Fox-Seton</t>
         </is>
       </c>
       <c r="C1512" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" s="1" t="inlineStr">
         <is>
-          <t>9786257923194</t>
+          <t>9786257923187</t>
         </is>
       </c>
       <c r="B1513" s="1" t="inlineStr">
         <is>
-          <t>Dr. Nikola Return</t>
+          <t>Dr. Nikola's Experiment</t>
         </is>
       </c>
       <c r="C1513" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" s="1" t="inlineStr">
         <is>
-          <t>9786257923200</t>
+          <t>9786257923194</t>
         </is>
       </c>
       <c r="B1514" s="1" t="inlineStr">
         <is>
-          <t>Divine Comedy</t>
+          <t>Dr. Nikola Return</t>
         </is>
       </c>
       <c r="C1514" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" s="1" t="inlineStr">
         <is>
-          <t>9786257923217</t>
+          <t>9786257923200</t>
         </is>
       </c>
       <c r="B1515" s="1" t="inlineStr">
         <is>
-          <t>Death in the Woods and Other Stories</t>
+          <t>Divine Comedy</t>
         </is>
       </c>
       <c r="C1515" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" s="1" t="inlineStr">
         <is>
-          <t>9786257923064</t>
+          <t>9786257923217</t>
         </is>
       </c>
       <c r="B1516" s="1" t="inlineStr">
         <is>
-          <t>Hospital Sketches</t>
+          <t>Death in the Woods and Other Stories</t>
         </is>
       </c>
       <c r="C1516" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" s="1" t="inlineStr">
         <is>
-          <t>9786257689694</t>
+          <t>9786257923064</t>
         </is>
       </c>
       <c r="B1517" s="1" t="inlineStr">
         <is>
-          <t>Gönlümden Kalemime Aşığım Memleketime</t>
+          <t>Hospital Sketches</t>
         </is>
       </c>
       <c r="C1517" s="1">
-        <v>300</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" s="1" t="inlineStr">
         <is>
-          <t>9786257689533</t>
+          <t>9786257689694</t>
         </is>
       </c>
       <c r="B1518" s="1" t="inlineStr">
         <is>
-          <t>Karadağlı Kara Davud 1 Mavi Gözlü Ceylan</t>
+          <t>Gönlümden Kalemime Aşığım Memleketime</t>
         </is>
       </c>
       <c r="C1518" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" s="1" t="inlineStr">
         <is>
-          <t>9786257689731</t>
+          <t>9786257689533</t>
         </is>
       </c>
       <c r="B1519" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı</t>
+          <t>Karadağlı Kara Davud 1 Mavi Gözlü Ceylan</t>
         </is>
       </c>
       <c r="C1519" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" s="1" t="inlineStr">
         <is>
-          <t>9786257689830</t>
+          <t>9786257689731</t>
         </is>
       </c>
       <c r="B1520" s="1" t="inlineStr">
         <is>
-          <t>Harap Dünya</t>
+          <t>Son Çağrı</t>
         </is>
       </c>
       <c r="C1520" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" s="1" t="inlineStr">
         <is>
-          <t>9786257689458</t>
+          <t>9786257689830</t>
         </is>
       </c>
       <c r="B1521" s="1" t="inlineStr">
         <is>
-          <t>Kas ve Güç için Dambıllarla Antremanlar</t>
+          <t>Harap Dünya</t>
         </is>
       </c>
       <c r="C1521" s="1">
-        <v>250</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" s="1" t="inlineStr">
         <is>
-          <t>9786257689199</t>
+          <t>9786257689458</t>
         </is>
       </c>
       <c r="B1522" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli İlişkiler Aşk ve Gurur</t>
+          <t>Kas ve Güç için Dambıllarla Antremanlar</t>
         </is>
       </c>
       <c r="C1522" s="1">
-        <v>376</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" s="1" t="inlineStr">
         <is>
-          <t>9786257689434</t>
+          <t>9786257689199</t>
         </is>
       </c>
       <c r="B1523" s="1" t="inlineStr">
         <is>
-          <t>Zayıflayın / Evde - Plajda Spor Salonunda</t>
+          <t>Tehlikeli İlişkiler Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C1523" s="1">
-        <v>528</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" s="1" t="inlineStr">
         <is>
-          <t>9786257689441</t>
+          <t>9786257689434</t>
         </is>
       </c>
       <c r="B1524" s="1" t="inlineStr">
         <is>
-          <t>Vücut Geliştirme Antrenman Programları</t>
+          <t>Zayıflayın / Evde - Plajda Spor Salonunda</t>
         </is>
       </c>
       <c r="C1524" s="1">
-        <v>250</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" s="1" t="inlineStr">
         <is>
-          <t>9786257121095</t>
+          <t>9786257689441</t>
         </is>
       </c>
       <c r="B1525" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ölçekli İşletmelerde Öz Yetenek Oluşturma Stratejisi Olarak İnovasyonun Önemi: Bist 500 Şirketleri Üzerinde Bir Araştırma</t>
+          <t>Vücut Geliştirme Antrenman Programları</t>
         </is>
       </c>
       <c r="C1525" s="1">
-        <v>364</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" s="1" t="inlineStr">
         <is>
-          <t>9786257907781</t>
+          <t>9786257121095</t>
         </is>
       </c>
       <c r="B1526" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Ormanında Kaybedilen Umutlar</t>
+          <t>Büyük Ölçekli İşletmelerde Öz Yetenek Oluşturma Stratejisi Olarak İnovasyonun Önemi: Bist 500 Şirketleri Üzerinde Bir Araştırma</t>
         </is>
       </c>
       <c r="C1526" s="1">
-        <v>308</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" s="1" t="inlineStr">
         <is>
-          <t>9786257907712</t>
+          <t>9786257907781</t>
         </is>
       </c>
       <c r="B1527" s="1" t="inlineStr">
         <is>
-          <t>Une Histoire Diplomatique Des Etats Ouest-Africains</t>
+          <t>Kaderin Ormanında Kaybedilen Umutlar</t>
         </is>
       </c>
       <c r="C1527" s="1">
-        <v>250</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" s="1" t="inlineStr">
         <is>
-          <t>9786257068659</t>
+          <t>9786257907712</t>
         </is>
       </c>
       <c r="B1528" s="1" t="inlineStr">
         <is>
-          <t>Ulysses</t>
+          <t>Une Histoire Diplomatique Des Etats Ouest-Africains</t>
         </is>
       </c>
       <c r="C1528" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" s="1" t="inlineStr">
         <is>
-          <t>9786257068239</t>
+          <t>9786257068659</t>
         </is>
       </c>
       <c r="B1529" s="1" t="inlineStr">
         <is>
-          <t>The Sheltered Life</t>
+          <t>Ulysses</t>
         </is>
       </c>
       <c r="C1529" s="1">
-        <v>364</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" s="1" t="inlineStr">
         <is>
-          <t>9786257068215</t>
+          <t>9786257068239</t>
         </is>
       </c>
       <c r="B1530" s="1" t="inlineStr">
         <is>
-          <t>The Shadow Of The Wolf</t>
+          <t>The Sheltered Life</t>
         </is>
       </c>
       <c r="C1530" s="1">
-        <v>344</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" s="1" t="inlineStr">
         <is>
-          <t>9786257068253</t>
+          <t>9786257068215</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
-          <t>The Secret Of Father Brown</t>
+          <t>The Shadow Of The Wolf</t>
         </is>
       </c>
       <c r="C1531" s="1">
-        <v>308</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" s="1" t="inlineStr">
         <is>
-          <t>9786257689625</t>
+          <t>9786257068253</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
-          <t>Yıllar Ağlasın</t>
+          <t>The Secret Of Father Brown</t>
         </is>
       </c>
       <c r="C1532" s="1">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" s="1" t="inlineStr">
         <is>
-          <t>9786257068246</t>
+          <t>9786257689625</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
-          <t>The Secret Garden</t>
+          <t>Yıllar Ağlasın</t>
         </is>
       </c>
       <c r="C1533" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" s="1" t="inlineStr">
         <is>
-          <t>9786257068222</t>
+          <t>9786257068246</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Pimpernel</t>
+          <t>The Secret Garden</t>
         </is>
       </c>
       <c r="C1534" s="1">
-        <v>352</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" s="1" t="inlineStr">
         <is>
-          <t>9786257068277</t>
+          <t>9786257068222</t>
         </is>
       </c>
       <c r="B1535" s="1" t="inlineStr">
         <is>
-          <t>The Scandal Of Father Brown</t>
+          <t>The Scarlet Pimpernel</t>
         </is>
       </c>
       <c r="C1535" s="1">
-        <v>300</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" s="1" t="inlineStr">
         <is>
-          <t>9786257068284</t>
+          <t>9786257068277</t>
         </is>
       </c>
       <c r="B1536" s="1" t="inlineStr">
         <is>
-          <t>The Road To Oxiana</t>
+          <t>The Scandal Of Father Brown</t>
         </is>
       </c>
       <c r="C1536" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" s="1" t="inlineStr">
         <is>
-          <t>9786257068666</t>
+          <t>9786257068284</t>
         </is>
       </c>
       <c r="B1537" s="1" t="inlineStr">
         <is>
-          <t>The Puzzle Lock</t>
+          <t>The Road To Oxiana</t>
         </is>
       </c>
       <c r="C1537" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" s="1" t="inlineStr">
         <is>
-          <t>9786257068673</t>
+          <t>9786257068666</t>
         </is>
       </c>
       <c r="B1538" s="1" t="inlineStr">
         <is>
-          <t>The Prophet</t>
+          <t>The Puzzle Lock</t>
         </is>
       </c>
       <c r="C1538" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" s="1" t="inlineStr">
         <is>
-          <t>9786257068727</t>
+          <t>9786257068673</t>
         </is>
       </c>
       <c r="B1539" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>The Prophet</t>
         </is>
       </c>
       <c r="C1539" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" s="1" t="inlineStr">
         <is>
-          <t>9786257068291</t>
+          <t>9786257068727</t>
         </is>
       </c>
       <c r="B1540" s="1" t="inlineStr">
         <is>
-          <t>The Phantom Of The Opera</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C1540" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" s="1" t="inlineStr">
         <is>
-          <t>9786257068307</t>
+          <t>9786257068291</t>
         </is>
       </c>
       <c r="B1541" s="1" t="inlineStr">
         <is>
-          <t>The Penrose Mystery</t>
+          <t>The Phantom Of The Opera</t>
         </is>
       </c>
       <c r="C1541" s="1">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" s="1" t="inlineStr">
         <is>
-          <t>9786257068741</t>
+          <t>9786257068307</t>
         </is>
       </c>
       <c r="B1542" s="1" t="inlineStr">
         <is>
-          <t>The Pat Hobby Stories</t>
+          <t>The Penrose Mystery</t>
         </is>
       </c>
       <c r="C1542" s="1">
-        <v>288</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" s="1" t="inlineStr">
         <is>
-          <t>9786257068314</t>
+          <t>9786257068741</t>
         </is>
       </c>
       <c r="B1543" s="1" t="inlineStr">
         <is>
-          <t>The Parowan Bonanza</t>
+          <t>The Pat Hobby Stories</t>
         </is>
       </c>
       <c r="C1543" s="1">
-        <v>304</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" s="1" t="inlineStr">
         <is>
-          <t>9786257068352</t>
+          <t>9786257068314</t>
         </is>
       </c>
       <c r="B1544" s="1" t="inlineStr">
         <is>
-          <t>The Odyssey</t>
+          <t>The Parowan Bonanza</t>
         </is>
       </c>
       <c r="C1544" s="1">
-        <v>424</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" s="1" t="inlineStr">
         <is>
-          <t>9786257068345</t>
+          <t>9786257068352</t>
         </is>
       </c>
       <c r="B1545" s="1" t="inlineStr">
         <is>
-          <t>The Mystery of Angelina Frood</t>
+          <t>The Odyssey</t>
         </is>
       </c>
       <c r="C1545" s="1">
-        <v>364</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" s="1" t="inlineStr">
         <is>
-          <t>9786257068338</t>
+          <t>9786257068345</t>
         </is>
       </c>
       <c r="B1546" s="1" t="inlineStr">
         <is>
-          <t>The Moonstone</t>
+          <t>The Mystery of Angelina Frood</t>
         </is>
       </c>
       <c r="C1546" s="1">
-        <v>400</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" s="1" t="inlineStr">
         <is>
-          <t>9786257068321</t>
+          <t>9786257068338</t>
         </is>
       </c>
       <c r="B1547" s="1" t="inlineStr">
         <is>
-          <t>The Lust of Hate</t>
+          <t>The Moonstone</t>
         </is>
       </c>
       <c r="C1547" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" s="1" t="inlineStr">
         <is>
-          <t>9786257068390</t>
+          <t>9786257068321</t>
         </is>
       </c>
       <c r="B1548" s="1" t="inlineStr">
         <is>
-          <t>The Lost World</t>
+          <t>The Lust of Hate</t>
         </is>
       </c>
       <c r="C1548" s="1">
-        <v>344</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" s="1" t="inlineStr">
         <is>
-          <t>9786257068376</t>
+          <t>9786257068390</t>
         </is>
       </c>
       <c r="B1549" s="1" t="inlineStr">
         <is>
-          <t>The Legends of King Arthur and His Knights</t>
+          <t>The Lost World</t>
         </is>
       </c>
       <c r="C1549" s="1">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" s="1" t="inlineStr">
         <is>
-          <t>9786257068369</t>
+          <t>9786257068376</t>
         </is>
       </c>
       <c r="B1550" s="1" t="inlineStr">
         <is>
-          <t>The Island of Sheep</t>
+          <t>The Legends of King Arthur and His Knights</t>
         </is>
       </c>
       <c r="C1550" s="1">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" s="1" t="inlineStr">
         <is>
-          <t>9786257068406</t>
+          <t>9786257068369</t>
         </is>
       </c>
       <c r="B1551" s="1" t="inlineStr">
         <is>
-          <t>The Innocents Abroad</t>
+          <t>The Island of Sheep</t>
         </is>
       </c>
       <c r="C1551" s="1">
-        <v>424</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" s="1" t="inlineStr">
         <is>
-          <t>9786257068789</t>
+          <t>9786257068406</t>
         </is>
       </c>
       <c r="B1552" s="1" t="inlineStr">
         <is>
-          <t>The House Without A Key</t>
+          <t>The Innocents Abroad</t>
         </is>
       </c>
       <c r="C1552" s="1">
-        <v>364</v>
+        <v>424</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" s="1" t="inlineStr">
         <is>
-          <t>9786257068413</t>
+          <t>9786257068789</t>
         </is>
       </c>
       <c r="B1553" s="1" t="inlineStr">
         <is>
-          <t>The House of Mirth</t>
+          <t>The House Without A Key</t>
         </is>
       </c>
       <c r="C1553" s="1">
-        <v>484</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" s="1" t="inlineStr">
         <is>
-          <t>9786257068420</t>
+          <t>9786257068413</t>
         </is>
       </c>
       <c r="B1554" s="1" t="inlineStr">
         <is>
-          <t>The Food of the Gods and How It Came to Earth</t>
+          <t>The House of Mirth</t>
         </is>
       </c>
       <c r="C1554" s="1">
-        <v>420</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" s="1" t="inlineStr">
         <is>
-          <t>9786257068383</t>
+          <t>9786257068420</t>
         </is>
       </c>
       <c r="B1555" s="1" t="inlineStr">
         <is>
-          <t>The Life and Adventures of Robinson Crusoe</t>
+          <t>The Food of the Gods and How It Came to Earth</t>
         </is>
       </c>
       <c r="C1555" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" s="1" t="inlineStr">
         <is>
-          <t>9786257068437</t>
+          <t>9786257068383</t>
         </is>
       </c>
       <c r="B1556" s="1" t="inlineStr">
         <is>
-          <t>The Ancient Highway: A Novel of High Hearts and Open Woods</t>
+          <t>The Life and Adventures of Robinson Crusoe</t>
         </is>
       </c>
       <c r="C1556" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" s="1" t="inlineStr">
         <is>
-          <t>9786257068444</t>
+          <t>9786257068437</t>
         </is>
       </c>
       <c r="B1557" s="1" t="inlineStr">
         <is>
-          <t>The Age of Innocence</t>
+          <t>The Ancient Highway: A Novel of High Hearts and Open Woods</t>
         </is>
       </c>
       <c r="C1557" s="1">
-        <v>396</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" s="1" t="inlineStr">
         <is>
-          <t>9786257068451</t>
+          <t>9786257068444</t>
         </is>
       </c>
       <c r="B1558" s="1" t="inlineStr">
         <is>
-          <t>Tender is the Night</t>
+          <t>The Age of Innocence</t>
         </is>
       </c>
       <c r="C1558" s="1">
-        <v>480</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" s="1" t="inlineStr">
         <is>
-          <t>9786257068468</t>
+          <t>9786257068451</t>
         </is>
       </c>
       <c r="B1559" s="1" t="inlineStr">
         <is>
-          <t>Selected Short Works</t>
+          <t>Tender is the Night</t>
         </is>
       </c>
       <c r="C1559" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" s="1" t="inlineStr">
         <is>
-          <t>9786257068475</t>
+          <t>9786257068468</t>
         </is>
       </c>
       <c r="B1560" s="1" t="inlineStr">
         <is>
-          <t>Robbery Under Arms</t>
+          <t>Selected Short Works</t>
         </is>
       </c>
       <c r="C1560" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" s="1" t="inlineStr">
         <is>
-          <t>9786257068482</t>
+          <t>9786257068475</t>
         </is>
       </c>
       <c r="B1561" s="1" t="inlineStr">
         <is>
-          <t>Queen Lucia</t>
+          <t>Robbery Under Arms</t>
         </is>
       </c>
       <c r="C1561" s="1">
-        <v>352</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" s="1" t="inlineStr">
         <is>
-          <t>9786257068505</t>
+          <t>9786257068482</t>
         </is>
       </c>
       <c r="B1562" s="1" t="inlineStr">
         <is>
-          <t>Pontifex Son and Thorndyke</t>
+          <t>Queen Lucia</t>
         </is>
       </c>
       <c r="C1562" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" s="1" t="inlineStr">
         <is>
-          <t>9786257068499</t>
+          <t>9786257068505</t>
         </is>
       </c>
       <c r="B1563" s="1" t="inlineStr">
         <is>
-          <t>Picturesque Representations of the Dress and Manners of the Chinese</t>
+          <t>Pontifex Son and Thorndyke</t>
         </is>
       </c>
       <c r="C1563" s="1">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" s="1" t="inlineStr">
         <is>
-          <t>9786257068529</t>
+          <t>9786257068499</t>
         </is>
       </c>
       <c r="B1564" s="1" t="inlineStr">
         <is>
-          <t>North and South</t>
+          <t>Picturesque Representations of the Dress and Manners of the Chinese</t>
         </is>
       </c>
       <c r="C1564" s="1">
-        <v>576</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" s="1" t="inlineStr">
         <is>
-          <t>9786257068512</t>
+          <t>9786257068529</t>
         </is>
       </c>
       <c r="B1565" s="1" t="inlineStr">
         <is>
-          <t>No More Parades</t>
+          <t>North and South</t>
         </is>
       </c>
       <c r="C1565" s="1">
-        <v>364</v>
+        <v>576</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" s="1" t="inlineStr">
         <is>
-          <t>9786257068543</t>
+          <t>9786257068512</t>
         </is>
       </c>
       <c r="B1566" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Ames</t>
+          <t>No More Parades</t>
         </is>
       </c>
       <c r="C1566" s="1">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" s="1" t="inlineStr">
         <is>
-          <t>9786257121347</t>
+          <t>9786257068543</t>
         </is>
       </c>
       <c r="B1567" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerde Bayburt</t>
+          <t>Mrs. Ames</t>
         </is>
       </c>
       <c r="C1567" s="1">
-        <v>332</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" s="1" t="inlineStr">
         <is>
-          <t>9786257907873</t>
+          <t>9786257121347</t>
         </is>
       </c>
       <c r="B1568" s="1" t="inlineStr">
         <is>
-          <t>Çalılıkta Aşk</t>
+          <t>Şiirlerde Bayburt</t>
         </is>
       </c>
       <c r="C1568" s="1">
-        <v>484</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" s="1" t="inlineStr">
         <is>
-          <t>9786257121309</t>
+          <t>9786257907873</t>
         </is>
       </c>
       <c r="B1569" s="1" t="inlineStr">
         <is>
-          <t>The Sidereal Messenger of Galileo Galilei</t>
+          <t>Çalılıkta Aşk</t>
         </is>
       </c>
       <c r="C1569" s="1">
-        <v>244</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" s="1" t="inlineStr">
         <is>
-          <t>9786257907743</t>
+          <t>9786257121309</t>
         </is>
       </c>
       <c r="B1570" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Gece</t>
+          <t>The Sidereal Messenger of Galileo Galilei</t>
         </is>
       </c>
       <c r="C1570" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" s="1" t="inlineStr">
         <is>
-          <t>9786257923910</t>
+          <t>9786257907743</t>
         </is>
       </c>
       <c r="B1571" s="1" t="inlineStr">
         <is>
-          <t>The Republic</t>
+          <t>Işıltılı Gece</t>
         </is>
       </c>
       <c r="C1571" s="1">
-        <v>520</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" s="1" t="inlineStr">
         <is>
-          <t>9786257078030</t>
+          <t>9786257923910</t>
         </is>
       </c>
       <c r="B1572" s="1" t="inlineStr">
         <is>
-          <t>New Atlantis</t>
+          <t>The Republic</t>
         </is>
       </c>
       <c r="C1572" s="1">
-        <v>208</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" s="1" t="inlineStr">
         <is>
-          <t>9786257060417</t>
+          <t>9786257078030</t>
         </is>
       </c>
       <c r="B1573" s="1" t="inlineStr">
         <is>
-          <t>Zwei Stadte</t>
+          <t>New Atlantis</t>
         </is>
       </c>
       <c r="C1573" s="1">
-        <v>628</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" s="1" t="inlineStr">
         <is>
-          <t>9786257923989</t>
+          <t>9786257060417</t>
         </is>
       </c>
       <c r="B1574" s="1" t="inlineStr">
         <is>
-          <t>The Federalist Papers</t>
+          <t>Zwei Stadte</t>
         </is>
       </c>
       <c r="C1574" s="1">
-        <v>684</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" s="1" t="inlineStr">
         <is>
-          <t>9786257060899</t>
+          <t>9786257923989</t>
         </is>
       </c>
       <c r="B1575" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>The Federalist Papers</t>
         </is>
       </c>
       <c r="C1575" s="1">
-        <v>188</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" s="1" t="inlineStr">
         <is>
-          <t>9786257923996</t>
+          <t>9786257060899</t>
         </is>
       </c>
       <c r="B1576" s="1" t="inlineStr">
         <is>
-          <t>The Essentials Of American Constitutional Law</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C1576" s="1">
-        <v>352</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" s="1" t="inlineStr">
         <is>
-          <t>9786257060684</t>
+          <t>9786257923996</t>
         </is>
       </c>
       <c r="B1577" s="1" t="inlineStr">
         <is>
-          <t>The Holly-Tree</t>
+          <t>The Essentials Of American Constitutional Law</t>
         </is>
       </c>
       <c r="C1577" s="1">
-        <v>188</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" s="1" t="inlineStr">
         <is>
-          <t>9786257937399</t>
+          <t>9786257060684</t>
         </is>
       </c>
       <c r="B1578" s="1" t="inlineStr">
         <is>
-          <t>The Personal History Of David Copperfield Vol. 1</t>
+          <t>The Holly-Tree</t>
         </is>
       </c>
       <c r="C1578" s="1">
-        <v>672</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" s="1" t="inlineStr">
         <is>
-          <t>9786257060721</t>
+          <t>9786257937399</t>
         </is>
       </c>
       <c r="B1579" s="1" t="inlineStr">
         <is>
-          <t>The Battle Of Life</t>
+          <t>The Personal History Of David Copperfield Vol. 1</t>
         </is>
       </c>
       <c r="C1579" s="1">
-        <v>308</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" s="1" t="inlineStr">
         <is>
-          <t>9786257068260</t>
+          <t>9786257060721</t>
         </is>
       </c>
       <c r="B1580" s="1" t="inlineStr">
         <is>
-          <t>The Return of Sherlock Holmes</t>
+          <t>The Battle Of Life</t>
         </is>
       </c>
       <c r="C1580" s="1">
-        <v>408</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" s="1" t="inlineStr">
         <is>
-          <t>9786257907767</t>
+          <t>9786257068260</t>
         </is>
       </c>
       <c r="B1581" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>The Return of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C1581" s="1">
-        <v>42</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" s="1" t="inlineStr">
         <is>
-          <t>9786257907682</t>
+          <t>9786257907767</t>
         </is>
       </c>
       <c r="B1582" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C1582" s="1">
-        <v>21.7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" s="1" t="inlineStr">
         <is>
-          <t>9786257907637</t>
+          <t>9786257907682</t>
         </is>
       </c>
       <c r="B1583" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C1583" s="1">
-        <v>56</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" s="1" t="inlineStr">
         <is>
-          <t>9786257941976</t>
+          <t>9786257907637</t>
         </is>
       </c>
       <c r="B1584" s="1" t="inlineStr">
         <is>
-          <t>Karacaoğlan - Bütün Şiirleri</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C1584" s="1">
-        <v>364</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" s="1" t="inlineStr">
         <is>
-          <t>9786257060035</t>
+          <t>9786257941976</t>
         </is>
       </c>
       <c r="B1585" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Karacaoğlan - Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C1585" s="1">
-        <v>188</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" s="1" t="inlineStr">
         <is>
-          <t>9786257941495</t>
+          <t>9786257060035</t>
         </is>
       </c>
       <c r="B1586" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C1586" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" s="1" t="inlineStr">
         <is>
-          <t>9786257941617</t>
+          <t>9786257941495</t>
         </is>
       </c>
       <c r="B1587" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C1587" s="1">
-        <v>332</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" s="1" t="inlineStr">
         <is>
-          <t>9786257060189</t>
+          <t>9786257941617</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
-          <t>Essays of Travel</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C1588" s="1">
-        <v>304</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" s="1" t="inlineStr">
         <is>
-          <t>9786257060103</t>
+          <t>9786257060189</t>
         </is>
       </c>
       <c r="B1589" s="1" t="inlineStr">
         <is>
-          <t>Essays of Robert Louis Stevenson</t>
+          <t>Essays of Travel</t>
         </is>
       </c>
       <c r="C1589" s="1">
-        <v>232</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" s="1" t="inlineStr">
         <is>
-          <t>9786257060134</t>
+          <t>9786257060103</t>
         </is>
       </c>
       <c r="B1590" s="1" t="inlineStr">
         <is>
-          <t>End of the Tether</t>
+          <t>Essays of Robert Louis Stevenson</t>
         </is>
       </c>
       <c r="C1590" s="1">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" s="1" t="inlineStr">
         <is>
-          <t>9786257058810</t>
+          <t>9786257060134</t>
         </is>
       </c>
       <c r="B1591" s="1" t="inlineStr">
         <is>
-          <t>The Way of Peace</t>
+          <t>End of the Tether</t>
         </is>
       </c>
       <c r="C1591" s="1">
-        <v>192</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" s="1" t="inlineStr">
         <is>
-          <t>9786257060141</t>
+          <t>9786257058810</t>
         </is>
       </c>
       <c r="B1592" s="1" t="inlineStr">
         <is>
-          <t>Eight Hundred Leagues on the Amazon</t>
+          <t>The Way of Peace</t>
         </is>
       </c>
       <c r="C1592" s="1">
-        <v>352</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" s="1" t="inlineStr">
         <is>
-          <t>9786257060219</t>
+          <t>9786257060141</t>
         </is>
       </c>
       <c r="B1593" s="1" t="inlineStr">
         <is>
-          <t>Dream Psychology</t>
+          <t>Eight Hundred Leagues on the Amazon</t>
         </is>
       </c>
       <c r="C1593" s="1">
-        <v>244</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" s="1" t="inlineStr">
         <is>
-          <t>9786257058681</t>
+          <t>9786257060219</t>
         </is>
       </c>
       <c r="B1594" s="1" t="inlineStr">
         <is>
-          <t>Yıldız ve Konuşan Bebek</t>
+          <t>Dream Psychology</t>
         </is>
       </c>
       <c r="C1594" s="1">
-        <v>156</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" s="1" t="inlineStr">
         <is>
-          <t>9786257060240</t>
+          <t>9786257058681</t>
         </is>
       </c>
       <c r="B1595" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Yıldız ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C1595" s="1">
-        <v>208</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" s="1" t="inlineStr">
         <is>
-          <t>9786257058711</t>
+          <t>9786257060240</t>
         </is>
       </c>
       <c r="B1596" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C1596" s="1">
-        <v>188</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" s="1" t="inlineStr">
         <is>
-          <t>9786257058292</t>
+          <t>9786257058711</t>
         </is>
       </c>
       <c r="B1597" s="1" t="inlineStr">
         <is>
-          <t>Children of the Frost</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C1597" s="1">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" s="1" t="inlineStr">
         <is>
-          <t>9786257058766</t>
+          <t>9786257058292</t>
         </is>
       </c>
       <c r="B1598" s="1" t="inlineStr">
         <is>
-          <t>Three Contributions to the Theory of Sex</t>
+          <t>Children of the Frost</t>
         </is>
       </c>
       <c r="C1598" s="1">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" s="1" t="inlineStr">
         <is>
-          <t>9786257060349</t>
+          <t>9786257058766</t>
         </is>
       </c>
       <c r="B1599" s="1" t="inlineStr">
         <is>
-          <t>An Enquiry Concerning Human Understanding</t>
+          <t>Three Contributions to the Theory of Sex</t>
         </is>
       </c>
       <c r="C1599" s="1">
-        <v>276</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" s="1" t="inlineStr">
         <is>
-          <t>9786257941075</t>
+          <t>9786257060349</t>
         </is>
       </c>
       <c r="B1600" s="1" t="inlineStr">
         <is>
-          <t>The Subjection of Women</t>
+          <t>An Enquiry Concerning Human Understanding</t>
         </is>
       </c>
       <c r="C1600" s="1">
-        <v>220</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" s="1" t="inlineStr">
         <is>
-          <t>9786257060356</t>
+          <t>9786257941075</t>
         </is>
       </c>
       <c r="B1601" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>The Subjection of Women</t>
         </is>
       </c>
       <c r="C1601" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" s="1" t="inlineStr">
         <is>
-          <t>9786257060394</t>
+          <t>9786257060356</t>
         </is>
       </c>
       <c r="B1602" s="1" t="inlineStr">
         <is>
-          <t>A Man and His Money</t>
+          <t>Altın Işık</t>
         </is>
       </c>
       <c r="C1602" s="1">
-        <v>252</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" s="1" t="inlineStr">
         <is>
-          <t>9786257941167</t>
+          <t>9786257060394</t>
         </is>
       </c>
       <c r="B1603" s="1" t="inlineStr">
         <is>
-          <t>The Secret Sharer</t>
+          <t>A Man and His Money</t>
         </is>
       </c>
       <c r="C1603" s="1">
-        <v>140</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" s="1" t="inlineStr">
         <is>
-          <t>9786257941181</t>
+          <t>9786257941167</t>
         </is>
       </c>
       <c r="B1604" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Plague</t>
+          <t>The Secret Sharer</t>
         </is>
       </c>
       <c r="C1604" s="1">
-        <v>188</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" s="1" t="inlineStr">
         <is>
-          <t>9786257058841</t>
+          <t>9786257941181</t>
         </is>
       </c>
       <c r="B1605" s="1" t="inlineStr">
         <is>
-          <t>The Poetics of Aristotle</t>
+          <t>The Scarlet Plague</t>
         </is>
       </c>
       <c r="C1605" s="1">
-        <v>140</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" s="1" t="inlineStr">
         <is>
-          <t>9786257941723</t>
+          <t>9786257058841</t>
         </is>
       </c>
       <c r="B1606" s="1" t="inlineStr">
         <is>
-          <t>The Fall of the House of Usher</t>
+          <t>The Poetics of Aristotle</t>
         </is>
       </c>
       <c r="C1606" s="1">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" s="1" t="inlineStr">
         <is>
-          <t>9786257941860</t>
+          <t>9786257941723</t>
         </is>
       </c>
       <c r="B1607" s="1" t="inlineStr">
         <is>
-          <t>The Declaration of Independence of The United States of America</t>
+          <t>The Fall of the House of Usher</t>
         </is>
       </c>
       <c r="C1607" s="1">
-        <v>156</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" s="1" t="inlineStr">
         <is>
-          <t>9786257941761</t>
+          <t>9786257941860</t>
         </is>
       </c>
       <c r="B1608" s="1" t="inlineStr">
         <is>
-          <t>The Cricket on the Hearth</t>
+          <t>The Declaration of Independence of The United States of America</t>
         </is>
       </c>
       <c r="C1608" s="1">
-        <v>244</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" s="1" t="inlineStr">
         <is>
-          <t>9786257941877</t>
+          <t>9786257941761</t>
         </is>
       </c>
       <c r="B1609" s="1" t="inlineStr">
         <is>
-          <t>The Chimes</t>
+          <t>The Cricket on the Hearth</t>
         </is>
       </c>
       <c r="C1609" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" s="1" t="inlineStr">
         <is>
-          <t>9786257941891</t>
+          <t>9786257941877</t>
         </is>
       </c>
       <c r="B1610" s="1" t="inlineStr">
         <is>
-          <t>The Burning Secret</t>
+          <t>The Chimes</t>
         </is>
       </c>
       <c r="C1610" s="1">
-        <v>156</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" s="1" t="inlineStr">
         <is>
-          <t>9786257941846</t>
+          <t>9786257941891</t>
         </is>
       </c>
       <c r="B1611" s="1" t="inlineStr">
         <is>
-          <t>The Acorn-Planter</t>
+          <t>The Burning Secret</t>
         </is>
       </c>
       <c r="C1611" s="1">
-        <v>192</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" s="1" t="inlineStr">
         <is>
-          <t>9786257941839</t>
+          <t>9786257941846</t>
         </is>
       </c>
       <c r="B1612" s="1" t="inlineStr">
         <is>
-          <t>The Abysmal Brute</t>
+          <t>The Acorn-Planter</t>
         </is>
       </c>
       <c r="C1612" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" s="1" t="inlineStr">
         <is>
-          <t>9786257941822</t>
+          <t>9786257941839</t>
         </is>
       </c>
       <c r="B1613" s="1" t="inlineStr">
         <is>
-          <t>Tales of the Fish Patrol</t>
+          <t>The Abysmal Brute</t>
         </is>
       </c>
       <c r="C1613" s="1">
-        <v>288</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" s="1" t="inlineStr">
         <is>
-          <t>9786257941037</t>
+          <t>9786257941822</t>
         </is>
       </c>
       <c r="B1614" s="1" t="inlineStr">
         <is>
-          <t>Tales of Hearsay</t>
+          <t>Tales of the Fish Patrol</t>
         </is>
       </c>
       <c r="C1614" s="1">
-        <v>232</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" s="1" t="inlineStr">
         <is>
-          <t>9786257941686</t>
+          <t>9786257941037</t>
         </is>
       </c>
       <c r="B1615" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-i Talat ve Fitnat</t>
+          <t>Tales of Hearsay</t>
         </is>
       </c>
       <c r="C1615" s="1">
-        <v>200</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" s="1" t="inlineStr">
         <is>
-          <t>9786257941303</t>
+          <t>9786257941686</t>
         </is>
       </c>
       <c r="B1616" s="1" t="inlineStr">
         <is>
-          <t>Some Christmas Stories</t>
+          <t>Taaşşuk-i Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C1616" s="1">
-        <v>176</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" s="1" t="inlineStr">
         <is>
-          <t>9786257941327</t>
+          <t>9786257941303</t>
         </is>
       </c>
       <c r="B1617" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Some Christmas Stories</t>
         </is>
       </c>
       <c r="C1617" s="1">
-        <v>188</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" s="1" t="inlineStr">
         <is>
-          <t>9786257941372</t>
+          <t>9786257941327</t>
         </is>
       </c>
       <c r="B1618" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C1618" s="1">
-        <v>164</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" s="1" t="inlineStr">
         <is>
-          <t>9786257941440</t>
+          <t>9786257941372</t>
         </is>
       </c>
       <c r="B1619" s="1" t="inlineStr">
         <is>
-          <t>Olgun Işıklar</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C1619" s="1">
-        <v>332</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" s="1" t="inlineStr">
         <is>
-          <t>9786257060325</t>
+          <t>9786257941440</t>
         </is>
       </c>
       <c r="B1620" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Olgun Işıklar</t>
         </is>
       </c>
       <c r="C1620" s="1">
-        <v>252</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" s="1" t="inlineStr">
         <is>
-          <t>9786257941457</t>
+          <t>9786257060325</t>
         </is>
       </c>
       <c r="B1621" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C1621" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" s="1" t="inlineStr">
         <is>
-          <t>9786257941280</t>
+          <t>9786257941457</t>
         </is>
       </c>
       <c r="B1622" s="1" t="inlineStr">
         <is>
-          <t>Stories of Ships and the Sea</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C1622" s="1">
-        <v>164</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" s="1" t="inlineStr">
         <is>
-          <t>9786257937573</t>
+          <t>9786257941280</t>
         </is>
       </c>
       <c r="B1623" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Dünya Rüyası (Dördüncü Defter)</t>
+          <t>Stories of Ships and the Sea</t>
         </is>
       </c>
       <c r="C1623" s="1">
-        <v>432</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" s="1" t="inlineStr">
         <is>
-          <t>9786257937580</t>
+          <t>9786257937573</t>
         </is>
       </c>
       <c r="B1624" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - Sabır Kapısı (Birinci Defter)</t>
+          <t>Mesnevi - Dünya Rüyası (Dördüncü Defter)</t>
         </is>
       </c>
       <c r="C1624" s="1">
         <v>432</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" s="1" t="inlineStr">
         <is>
-          <t>9786257937795</t>
+          <t>9786257937580</t>
         </is>
       </c>
       <c r="B1625" s="1" t="inlineStr">
         <is>
-          <t>Menevi - Adem Toprağı (Beşinci Defter)</t>
+          <t>Mesnevi - Sabır Kapısı (Birinci Defter)</t>
         </is>
       </c>
       <c r="C1625" s="1">
-        <v>484</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" s="1" t="inlineStr">
         <is>
-          <t>9786257937597</t>
+          <t>9786257937795</t>
         </is>
       </c>
       <c r="B1626" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi -  Arifin Kıblesi (Altıncı Defter)</t>
+          <t>Menevi - Adem Toprağı (Beşinci Defter)</t>
         </is>
       </c>
       <c r="C1626" s="1">
         <v>484</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" s="1" t="inlineStr">
         <is>
-          <t>9786257937801</t>
+          <t>9786257937597</t>
         </is>
       </c>
       <c r="B1627" s="1" t="inlineStr">
         <is>
-          <t>Mein Kampf</t>
+          <t>Mesnevi -  Arifin Kıblesi (Altıncı Defter)</t>
         </is>
       </c>
       <c r="C1627" s="1">
-        <v>740</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" s="1" t="inlineStr">
         <is>
-          <t>9786257937818</t>
+          <t>9786257937801</t>
         </is>
       </c>
       <c r="B1628" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Mein Kampf</t>
         </is>
       </c>
       <c r="C1628" s="1">
-        <v>288</v>
+        <v>740</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" s="1" t="inlineStr">
         <is>
-          <t>9786257937825</t>
+          <t>9786257937818</t>
         </is>
       </c>
       <c r="B1629" s="1" t="inlineStr">
         <is>
-          <t>Eight Cousins</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C1629" s="1">
-        <v>320</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" s="1" t="inlineStr">
         <is>
-          <t>9786257937832</t>
+          <t>9786257937825</t>
         </is>
       </c>
       <c r="B1630" s="1" t="inlineStr">
         <is>
-          <t>Edison's Conquest of Mars</t>
+          <t>Eight Cousins</t>
         </is>
       </c>
       <c r="C1630" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" s="1" t="inlineStr">
         <is>
-          <t>9786257937849</t>
+          <t>9786257937832</t>
         </is>
       </c>
       <c r="B1631" s="1" t="inlineStr">
         <is>
-          <t>Daniel Deronda</t>
+          <t>Edison's Conquest of Mars</t>
         </is>
       </c>
       <c r="C1631" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" s="1" t="inlineStr">
         <is>
-          <t>9786257937856</t>
+          <t>9786257937849</t>
         </is>
       </c>
       <c r="B1632" s="1" t="inlineStr">
         <is>
-          <t>Basil</t>
+          <t>Daniel Deronda</t>
         </is>
       </c>
       <c r="C1632" s="1">
-        <v>408</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" s="1" t="inlineStr">
         <is>
-          <t>9786257937948</t>
+          <t>9786257937856</t>
         </is>
       </c>
       <c r="B1633" s="1" t="inlineStr">
         <is>
-          <t>Around the World in Eighty Days</t>
+          <t>Basil</t>
         </is>
       </c>
       <c r="C1633" s="1">
-        <v>320</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" s="1" t="inlineStr">
         <is>
-          <t>9786257937863</t>
+          <t>9786257937948</t>
         </is>
       </c>
       <c r="B1634" s="1" t="inlineStr">
         <is>
-          <t>A'mak-ı Hayal</t>
+          <t>Around the World in Eighty Days</t>
         </is>
       </c>
       <c r="C1634" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" s="1" t="inlineStr">
         <is>
-          <t>9786257937870</t>
+          <t>9786257937863</t>
         </is>
       </c>
       <c r="B1635" s="1" t="inlineStr">
         <is>
-          <t>A Young Girl's Diary</t>
+          <t>A'mak-ı Hayal</t>
         </is>
       </c>
       <c r="C1635" s="1">
-        <v>352</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" s="1" t="inlineStr">
         <is>
-          <t>9786257937887</t>
+          <t>9786257937870</t>
         </is>
       </c>
       <c r="B1636" s="1" t="inlineStr">
         <is>
-          <t>A Little Princess</t>
+          <t>A Young Girl's Diary</t>
         </is>
       </c>
       <c r="C1636" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" s="1" t="inlineStr">
         <is>
-          <t>9786257937894</t>
+          <t>9786257937887</t>
         </is>
       </c>
       <c r="B1637" s="1" t="inlineStr">
         <is>
-          <t>A Lady of Quality</t>
+          <t>A Little Princess</t>
         </is>
       </c>
       <c r="C1637" s="1">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" s="1" t="inlineStr">
         <is>
-          <t>9786257060370</t>
+          <t>9786257937894</t>
         </is>
       </c>
       <c r="B1638" s="1" t="inlineStr">
         <is>
-          <t>A Miscellany of Men</t>
+          <t>A Lady of Quality</t>
         </is>
       </c>
       <c r="C1638" s="1">
-        <v>248</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" s="1" t="inlineStr">
         <is>
-          <t>9786257937276</t>
+          <t>9786257060370</t>
         </is>
       </c>
       <c r="B1639" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield Vol 1</t>
+          <t>A Miscellany of Men</t>
         </is>
       </c>
       <c r="C1639" s="1">
-        <v>400</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" s="1" t="inlineStr">
         <is>
-          <t>9786257937122</t>
+          <t>9786257937276</t>
         </is>
       </c>
       <c r="B1640" s="1" t="inlineStr">
         <is>
-          <t>Charles Dickens Children Stories</t>
+          <t>David Copperfield Vol 1</t>
         </is>
       </c>
       <c r="C1640" s="1">
-        <v>232</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" s="1" t="inlineStr">
         <is>
-          <t>9786257937139</t>
+          <t>9786257937122</t>
         </is>
       </c>
       <c r="B1641" s="1" t="inlineStr">
         <is>
-          <t>Captain Boldheart and The Latin-Grammar Master</t>
+          <t>Charles Dickens Children Stories</t>
         </is>
       </c>
       <c r="C1641" s="1">
-        <v>156</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" s="1" t="inlineStr">
         <is>
-          <t>9786257937269</t>
+          <t>9786257937139</t>
         </is>
       </c>
       <c r="B1642" s="1" t="inlineStr">
         <is>
-          <t>Bleak House Vol 2</t>
+          <t>Captain Boldheart and The Latin-Grammar Master</t>
         </is>
       </c>
       <c r="C1642" s="1">
-        <v>620</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" s="1" t="inlineStr">
         <is>
-          <t>9786257937252</t>
+          <t>9786257937269</t>
         </is>
       </c>
       <c r="B1643" s="1" t="inlineStr">
         <is>
-          <t>Bleak House Vol 1</t>
+          <t>Bleak House Vol 2</t>
         </is>
       </c>
       <c r="C1643" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" s="1" t="inlineStr">
         <is>
-          <t>9786257941532</t>
+          <t>9786257937252</t>
         </is>
       </c>
       <c r="B1644" s="1" t="inlineStr">
         <is>
-          <t>Greenmantle</t>
+          <t>Bleak House Vol 1</t>
         </is>
       </c>
       <c r="C1644" s="1">
-        <v>344</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" s="1" t="inlineStr">
         <is>
-          <t>9786257941556</t>
+          <t>9786257941532</t>
         </is>
       </c>
       <c r="B1645" s="1" t="inlineStr">
         <is>
-          <t>Fool's Goal</t>
+          <t>Greenmantle</t>
         </is>
       </c>
       <c r="C1645" s="1">
-        <v>300</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" s="1" t="inlineStr">
         <is>
-          <t>9786257941587</t>
+          <t>9786257941556</t>
         </is>
       </c>
       <c r="B1646" s="1" t="inlineStr">
         <is>
-          <t>Father Damien an Open Letter to the Reverend Dr. Hyde of Honolulu</t>
+          <t>Fool's Goal</t>
         </is>
       </c>
       <c r="C1646" s="1">
-        <v>156</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" s="1" t="inlineStr">
         <is>
-          <t>9786257060042</t>
+          <t>9786257941587</t>
         </is>
       </c>
       <c r="B1647" s="1" t="inlineStr">
         <is>
-          <t>Farawell Nikola</t>
+          <t>Father Damien an Open Letter to the Reverend Dr. Hyde of Honolulu</t>
         </is>
       </c>
       <c r="C1647" s="1">
-        <v>304</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" s="1" t="inlineStr">
         <is>
-          <t>9786257941600</t>
+          <t>9786257060042</t>
         </is>
       </c>
       <c r="B1648" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Farawell Nikola</t>
         </is>
       </c>
       <c r="C1648" s="1">
-        <v>232</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" s="1" t="inlineStr">
         <is>
-          <t>9786257060127</t>
+          <t>9786257941600</t>
         </is>
       </c>
       <c r="B1649" s="1" t="inlineStr">
         <is>
-          <t>Eski Kahramanlar</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C1649" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" s="1" t="inlineStr">
         <is>
-          <t>9786257060301</t>
+          <t>9786257060127</t>
         </is>
       </c>
       <c r="B1650" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Eski Kahramanlar</t>
         </is>
       </c>
       <c r="C1650" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" s="1" t="inlineStr">
         <is>
-          <t>9786257941969</t>
+          <t>9786257060301</t>
         </is>
       </c>
       <c r="B1651" s="1" t="inlineStr">
         <is>
-          <t>Lady Windermere's Fan</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C1651" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" s="1" t="inlineStr">
         <is>
-          <t>9786257941754</t>
+          <t>9786257941969</t>
         </is>
       </c>
       <c r="B1652" s="1" t="inlineStr">
         <is>
-          <t>The Dawn Of The Food</t>
+          <t>Lady Windermere's Fan</t>
         </is>
       </c>
       <c r="C1652" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" s="1" t="inlineStr">
         <is>
-          <t>9786257941907</t>
+          <t>9786257941754</t>
         </is>
       </c>
       <c r="B1653" s="1" t="inlineStr">
         <is>
-          <t>Lucy Gayheart</t>
+          <t>The Dawn Of The Food</t>
         </is>
       </c>
       <c r="C1653" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" s="1" t="inlineStr">
         <is>
-          <t>9786257941426</t>
+          <t>9786257941907</t>
         </is>
       </c>
       <c r="B1654" s="1" t="inlineStr">
         <is>
-          <t>Ozma Of Oz</t>
+          <t>Lucy Gayheart</t>
         </is>
       </c>
       <c r="C1654" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" s="1" t="inlineStr">
         <is>
-          <t>9786257058247</t>
+          <t>9786257941426</t>
         </is>
       </c>
       <c r="B1655" s="1" t="inlineStr">
         <is>
-          <t>Preface to Androcles and the Lion: On the Prospects of Christianity</t>
+          <t>Ozma Of Oz</t>
         </is>
       </c>
       <c r="C1655" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" s="1" t="inlineStr">
         <is>
-          <t>9786257058001</t>
+          <t>9786257058247</t>
         </is>
       </c>
       <c r="B1656" s="1" t="inlineStr">
         <is>
-          <t>Crimes and Punishments</t>
+          <t>Preface to Androcles and the Lion: On the Prospects of Christianity</t>
         </is>
       </c>
       <c r="C1656" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" s="1" t="inlineStr">
         <is>
-          <t>9786058014121</t>
+          <t>9786257058001</t>
         </is>
       </c>
       <c r="B1657" s="1" t="inlineStr">
         <is>
-          <t>The Early History of the Airplane</t>
+          <t>Crimes and Punishments</t>
         </is>
       </c>
       <c r="C1657" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" s="1" t="inlineStr">
         <is>
-          <t>9786257058407</t>
+          <t>9786058014121</t>
         </is>
       </c>
       <c r="B1658" s="1" t="inlineStr">
         <is>
-          <t>An Ideal Husband</t>
+          <t>The Early History of the Airplane</t>
         </is>
       </c>
       <c r="C1658" s="1">
-        <v>220</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" s="1" t="inlineStr">
         <is>
-          <t>9786257058094</t>
+          <t>9786257058407</t>
         </is>
       </c>
       <c r="B1659" s="1" t="inlineStr">
         <is>
-          <t>Archimedes</t>
+          <t>An Ideal Husband</t>
         </is>
       </c>
       <c r="C1659" s="1">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" s="1" t="inlineStr">
         <is>
-          <t>9786257058254</t>
+          <t>9786257058094</t>
         </is>
       </c>
       <c r="B1660" s="1" t="inlineStr">
         <is>
-          <t>On the Future of our Educational Institutions</t>
+          <t>Archimedes</t>
         </is>
       </c>
       <c r="C1660" s="1">
-        <v>252</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" s="1" t="inlineStr">
         <is>
-          <t>9786257058032</t>
+          <t>9786257058254</t>
         </is>
       </c>
       <c r="B1661" s="1" t="inlineStr">
         <is>
-          <t>Buddhism in the Modern World</t>
+          <t>On the Future of our Educational Institutions</t>
         </is>
       </c>
       <c r="C1661" s="1">
         <v>252</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" s="1" t="inlineStr">
         <is>
-          <t>9786257058063</t>
+          <t>9786257058032</t>
         </is>
       </c>
       <c r="B1662" s="1" t="inlineStr">
         <is>
-          <t>Jukes-Edwards A Study in Education and Heredity</t>
+          <t>Buddhism in the Modern World</t>
         </is>
       </c>
       <c r="C1662" s="1">
-        <v>208</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" s="1" t="inlineStr">
         <is>
-          <t>9786257058308</t>
+          <t>9786257058063</t>
         </is>
       </c>
       <c r="B1663" s="1" t="inlineStr">
         <is>
-          <t>Aids to Forensic Medicine and Toxicology</t>
+          <t>Jukes-Edwards A Study in Education and Heredity</t>
         </is>
       </c>
       <c r="C1663" s="1">
-        <v>288</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" s="1" t="inlineStr">
         <is>
-          <t>9786058014190</t>
+          <t>9786257058308</t>
         </is>
       </c>
       <c r="B1664" s="1" t="inlineStr">
         <is>
-          <t>A Footnote To History</t>
+          <t>Aids to Forensic Medicine and Toxicology</t>
         </is>
       </c>
       <c r="C1664" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" s="1" t="inlineStr">
         <is>
-          <t>9786257058391</t>
+          <t>9786058014190</t>
         </is>
       </c>
       <c r="B1665" s="1" t="inlineStr">
         <is>
-          <t>American Football</t>
+          <t>A Footnote To History</t>
         </is>
       </c>
       <c r="C1665" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" s="1" t="inlineStr">
         <is>
-          <t>9786058014152</t>
+          <t>9786257058391</t>
         </is>
       </c>
       <c r="B1666" s="1" t="inlineStr">
         <is>
-          <t>Metamorphosis</t>
+          <t>American Football</t>
         </is>
       </c>
       <c r="C1666" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" s="1" t="inlineStr">
         <is>
-          <t>9786257058599</t>
+          <t>9786058014152</t>
         </is>
       </c>
       <c r="B1667" s="1" t="inlineStr">
         <is>
-          <t>The Birth of Tragedy or Hellenism and Pessimism</t>
+          <t>Metamorphosis</t>
         </is>
       </c>
       <c r="C1667" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" s="1" t="inlineStr">
         <is>
-          <t>9786058014183</t>
+          <t>9786257058599</t>
         </is>
       </c>
       <c r="B1668" s="1" t="inlineStr">
         <is>
-          <t>Common Sense</t>
+          <t>The Birth of Tragedy or Hellenism and Pessimism</t>
         </is>
       </c>
       <c r="C1668" s="1">
-        <v>208</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" s="1" t="inlineStr">
         <is>
-          <t>9786257058193</t>
+          <t>9786058014183</t>
         </is>
       </c>
       <c r="B1669" s="1" t="inlineStr">
         <is>
-          <t>The Education of Children</t>
+          <t>Common Sense</t>
         </is>
       </c>
       <c r="C1669" s="1">
-        <v>188</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" s="1" t="inlineStr">
         <is>
-          <t>9786257058100</t>
+          <t>9786257058193</t>
         </is>
       </c>
       <c r="B1670" s="1" t="inlineStr">
         <is>
-          <t>Birds in Town and Village</t>
+          <t>The Education of Children</t>
         </is>
       </c>
       <c r="C1670" s="1">
-        <v>300</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" s="1" t="inlineStr">
         <is>
-          <t>9786058014145</t>
+          <t>9786257058100</t>
         </is>
       </c>
       <c r="B1671" s="1" t="inlineStr">
         <is>
-          <t>On Liberty</t>
+          <t>Birds in Town and Village</t>
         </is>
       </c>
       <c r="C1671" s="1">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" s="1" t="inlineStr">
         <is>
-          <t>9786257058230</t>
+          <t>9786058014145</t>
         </is>
       </c>
       <c r="B1672" s="1" t="inlineStr">
         <is>
-          <t>Myth Ritual and Religion Volume 1</t>
+          <t>On Liberty</t>
         </is>
       </c>
       <c r="C1672" s="1">
-        <v>275</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" s="1" t="inlineStr">
         <is>
-          <t>9786257058421</t>
+          <t>9786257058230</t>
         </is>
       </c>
       <c r="B1673" s="1" t="inlineStr">
         <is>
-          <t>Selected Aphorisms from Nietzsche's Retrospect of his Years of Friendship with Wagner</t>
+          <t>Myth Ritual and Religion Volume 1</t>
         </is>
       </c>
       <c r="C1673" s="1">
-        <v>156</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" s="1" t="inlineStr">
         <is>
-          <t>9786257060165</t>
+          <t>9786257058421</t>
         </is>
       </c>
       <c r="B1674" s="1" t="inlineStr">
         <is>
-          <t>Dubliners</t>
+          <t>Selected Aphorisms from Nietzsche's Retrospect of his Years of Friendship with Wagner</t>
         </is>
       </c>
       <c r="C1674" s="1">
-        <v>332</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" s="1" t="inlineStr">
         <is>
-          <t>9786257058346</t>
+          <t>9786257060165</t>
         </is>
       </c>
       <c r="B1675" s="1" t="inlineStr">
         <is>
-          <t>American Renaissance A Review Of Domestic Architecture</t>
+          <t>Dubliners</t>
         </is>
       </c>
       <c r="C1675" s="1">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" s="1" t="inlineStr">
         <is>
-          <t>9786257058018</t>
+          <t>9786257058346</t>
         </is>
       </c>
       <c r="B1676" s="1" t="inlineStr">
         <is>
-          <t>Death And Resurrection From The Point Of View Of The Cell-Theory</t>
+          <t>American Renaissance A Review Of Domestic Architecture</t>
         </is>
       </c>
       <c r="C1676" s="1">
-        <v>252</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" s="1" t="inlineStr">
         <is>
-          <t>9786257058315</t>
+          <t>9786257058018</t>
         </is>
       </c>
       <c r="B1677" s="1" t="inlineStr">
         <is>
-          <t>Makers of Modern Medicine</t>
+          <t>Death And Resurrection From The Point Of View Of The Cell-Theory</t>
         </is>
       </c>
       <c r="C1677" s="1">
-        <v>420</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" s="1" t="inlineStr">
         <is>
-          <t>9786257058582</t>
+          <t>9786257058315</t>
         </is>
       </c>
       <c r="B1678" s="1" t="inlineStr">
         <is>
-          <t>Sapphira and the Slave Girl</t>
+          <t>Makers of Modern Medicine</t>
         </is>
       </c>
       <c r="C1678" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" s="1" t="inlineStr">
         <is>
-          <t>9786257058117</t>
+          <t>9786257058582</t>
         </is>
       </c>
       <c r="B1679" s="1" t="inlineStr">
         <is>
-          <t>Boyhood</t>
+          <t>Sapphira and the Slave Girl</t>
         </is>
       </c>
       <c r="C1679" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" s="1" t="inlineStr">
         <is>
-          <t>9786257058360</t>
+          <t>9786257058117</t>
         </is>
       </c>
       <c r="B1680" s="1" t="inlineStr">
         <is>
-          <t>Dutch Courage and Other Stories</t>
+          <t>Boyhood</t>
         </is>
       </c>
       <c r="C1680" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" s="1" t="inlineStr">
         <is>
-          <t>9786257058537</t>
+          <t>9786257058360</t>
         </is>
       </c>
       <c r="B1681" s="1" t="inlineStr">
         <is>
-          <t>A Discourse on the Study of the Law of Nature and Nations</t>
+          <t>Dutch Courage and Other Stories</t>
         </is>
       </c>
       <c r="C1681" s="1">
-        <v>176</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" s="1" t="inlineStr">
         <is>
-          <t>9786257058131</t>
+          <t>9786257058537</t>
         </is>
       </c>
       <c r="B1682" s="1" t="inlineStr">
         <is>
-          <t>La Cite De Carcassonne</t>
+          <t>A Discourse on the Study of the Law of Nature and Nations</t>
         </is>
       </c>
       <c r="C1682" s="1">
-        <v>232</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" s="1" t="inlineStr">
         <is>
-          <t>9786257058353</t>
+          <t>9786257058131</t>
         </is>
       </c>
       <c r="B1683" s="1" t="inlineStr">
         <is>
-          <t>Jacob’s Room</t>
+          <t>La Cite De Carcassonne</t>
         </is>
       </c>
       <c r="C1683" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" s="1" t="inlineStr">
         <is>
-          <t>9786257058162</t>
+          <t>9786257058353</t>
         </is>
       </c>
       <c r="B1684" s="1" t="inlineStr">
         <is>
-          <t>The First Book of Farming</t>
+          <t>Jacob’s Room</t>
         </is>
       </c>
       <c r="C1684" s="1">
-        <v>344</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" s="1" t="inlineStr">
         <is>
-          <t>9786058014169</t>
+          <t>9786257058162</t>
         </is>
       </c>
       <c r="B1685" s="1" t="inlineStr">
         <is>
-          <t>Essays and Lectures</t>
+          <t>The First Book of Farming</t>
         </is>
       </c>
       <c r="C1685" s="1">
-        <v>264</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" s="1" t="inlineStr">
         <is>
-          <t>9786257058285</t>
+          <t>9786058014169</t>
         </is>
       </c>
       <c r="B1686" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>Essays and Lectures</t>
         </is>
       </c>
       <c r="C1686" s="1">
-        <v>468</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" s="1" t="inlineStr">
         <is>
-          <t>9786257058322</t>
+          <t>9786257058285</t>
         </is>
       </c>
       <c r="B1687" s="1" t="inlineStr">
         <is>
-          <t>Human All Too Human</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C1687" s="1">
-        <v>232</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" s="1" t="inlineStr">
         <is>
-          <t>9786257058070</t>
+          <t>9786257058322</t>
         </is>
       </c>
       <c r="B1688" s="1" t="inlineStr">
         <is>
-          <t>Beyond Good and Evil</t>
+          <t>Human All Too Human</t>
         </is>
       </c>
       <c r="C1688" s="1">
-        <v>288</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" s="1" t="inlineStr">
         <is>
-          <t>9786257058223</t>
+          <t>9786257058070</t>
         </is>
       </c>
       <c r="B1689" s="1" t="inlineStr">
         <is>
-          <t>Study of Child Life</t>
+          <t>Beyond Good and Evil</t>
         </is>
       </c>
       <c r="C1689" s="1">
-        <v>276</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" s="1" t="inlineStr">
         <is>
-          <t>9786257058025</t>
+          <t>9786257058223</t>
         </is>
       </c>
       <c r="B1690" s="1" t="inlineStr">
         <is>
-          <t>History of Modern Mathematics</t>
+          <t>Study of Child Life</t>
         </is>
       </c>
       <c r="C1690" s="1">
-        <v>244</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" s="1" t="inlineStr">
         <is>
-          <t>9786257060226</t>
+          <t>9786257058025</t>
         </is>
       </c>
       <c r="B1691" s="1" t="inlineStr">
         <is>
-          <t>Dorothy and the Wizard in Oz</t>
+          <t>History of Modern Mathematics</t>
         </is>
       </c>
       <c r="C1691" s="1">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" s="1" t="inlineStr">
         <is>
-          <t>9786257058452</t>
+          <t>9786257060226</t>
         </is>
       </c>
       <c r="B1692" s="1" t="inlineStr">
         <is>
-          <t>An Account of the Foxglove and some of its Medical Uses</t>
+          <t>Dorothy and the Wizard in Oz</t>
         </is>
       </c>
       <c r="C1692" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" s="1" t="inlineStr">
         <is>
-          <t>9786257058469</t>
+          <t>9786257058452</t>
         </is>
       </c>
       <c r="B1693" s="1" t="inlineStr">
         <is>
-          <t>Homer and Classical Philology</t>
+          <t>An Account of the Foxglove and some of its Medical Uses</t>
         </is>
       </c>
       <c r="C1693" s="1">
-        <v>176</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" s="1" t="inlineStr">
         <is>
-          <t>9786257058445</t>
+          <t>9786257058469</t>
         </is>
       </c>
       <c r="B1694" s="1" t="inlineStr">
         <is>
-          <t>A Lost Lady</t>
+          <t>Homer and Classical Philology</t>
         </is>
       </c>
       <c r="C1694" s="1">
-        <v>244</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" s="1" t="inlineStr">
         <is>
-          <t>9786257060202</t>
+          <t>9786257058445</t>
         </is>
       </c>
       <c r="B1695" s="1" t="inlineStr">
         <is>
-          <t>Easy to Kill</t>
+          <t>A Lost Lady</t>
         </is>
       </c>
       <c r="C1695" s="1">
-        <v>200</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" s="1" t="inlineStr">
         <is>
-          <t>9786257058056</t>
+          <t>9786257060202</t>
         </is>
       </c>
       <c r="B1696" s="1" t="inlineStr">
         <is>
-          <t>Italian Villas and Their Gardens</t>
+          <t>Easy to Kill</t>
         </is>
       </c>
       <c r="C1696" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" s="1" t="inlineStr">
         <is>
-          <t>9786257058209</t>
+          <t>9786257058056</t>
         </is>
       </c>
       <c r="B1697" s="1" t="inlineStr">
         <is>
-          <t>Seeds of Michigan Weeds</t>
+          <t>Italian Villas and Their Gardens</t>
         </is>
       </c>
       <c r="C1697" s="1">
-        <v>304</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" s="1" t="inlineStr">
         <is>
-          <t>9786257058216</t>
+          <t>9786257058209</t>
         </is>
       </c>
       <c r="B1698" s="1" t="inlineStr">
         <is>
-          <t>The Cross in Ritual Architecture and Art</t>
+          <t>Seeds of Michigan Weeds</t>
         </is>
       </c>
       <c r="C1698" s="1">
-        <v>252</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" s="1" t="inlineStr">
         <is>
-          <t>9786257060264</t>
+          <t>9786257058216</t>
         </is>
       </c>
       <c r="B1699" s="1" t="inlineStr">
         <is>
-          <t>Daisy Miller</t>
+          <t>The Cross in Ritual Architecture and Art</t>
         </is>
       </c>
       <c r="C1699" s="1">
-        <v>208</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" s="1" t="inlineStr">
         <is>
-          <t>9786257058278</t>
+          <t>9786257060264</t>
         </is>
       </c>
       <c r="B1700" s="1" t="inlineStr">
         <is>
-          <t>Father Sergius</t>
+          <t>Daisy Miller</t>
         </is>
       </c>
       <c r="C1700" s="1">
-        <v>188</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" s="1" t="inlineStr">
         <is>
-          <t>9786257058087</t>
+          <t>9786257058278</t>
         </is>
       </c>
       <c r="B1701" s="1" t="inlineStr">
         <is>
-          <t>Before Adam</t>
+          <t>Father Sergius</t>
         </is>
       </c>
       <c r="C1701" s="1">
-        <v>244</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" s="1" t="inlineStr">
         <is>
-          <t>9786257058483</t>
+          <t>9786257058087</t>
         </is>
       </c>
       <c r="B1702" s="1" t="inlineStr">
         <is>
-          <t>A Journey to the Centre of the Earth</t>
+          <t>Before Adam</t>
         </is>
       </c>
       <c r="C1702" s="1">
-        <v>420</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" s="1" t="inlineStr">
         <is>
-          <t>9786257058490</t>
+          <t>9786257058483</t>
         </is>
       </c>
       <c r="B1703" s="1" t="inlineStr">
         <is>
-          <t>A House of Pomegranates</t>
+          <t>A Journey to the Centre of the Earth</t>
         </is>
       </c>
       <c r="C1703" s="1">
-        <v>232</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" s="1" t="inlineStr">
         <is>
-          <t>9786257058506</t>
+          <t>9786257058490</t>
         </is>
       </c>
       <c r="B1704" s="1" t="inlineStr">
         <is>
-          <t>A Horse’s Tale</t>
+          <t>A House of Pomegranates</t>
         </is>
       </c>
       <c r="C1704" s="1">
-        <v>188</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" s="1" t="inlineStr">
         <is>
-          <t>9786257058148</t>
+          <t>9786257058506</t>
         </is>
       </c>
       <c r="B1705" s="1" t="inlineStr">
         <is>
-          <t>Treatise on the Diseases of Women</t>
+          <t>A Horse’s Tale</t>
         </is>
       </c>
       <c r="C1705" s="1">
-        <v>276</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" s="1" t="inlineStr">
         <is>
-          <t>9786257058513</t>
+          <t>9786257058148</t>
         </is>
       </c>
       <c r="B1706" s="1" t="inlineStr">
         <is>
-          <t>A Double Barrelled Detectice Story</t>
+          <t>Treatise on the Diseases of Women</t>
         </is>
       </c>
       <c r="C1706" s="1">
-        <v>236</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" s="1" t="inlineStr">
         <is>
-          <t>9786257058551</t>
+          <t>9786257058513</t>
         </is>
       </c>
       <c r="B1707" s="1" t="inlineStr">
         <is>
-          <t>A Daughter of the Snows</t>
+          <t>A Double Barrelled Detectice Story</t>
         </is>
       </c>
       <c r="C1707" s="1">
-        <v>364</v>
+        <v>236</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" s="1" t="inlineStr">
         <is>
-          <t>9786257058179</t>
+          <t>9786257058551</t>
         </is>
       </c>
       <c r="B1708" s="1" t="inlineStr">
         <is>
-          <t>The Unknown Life of Jesus Christ</t>
+          <t>A Daughter of the Snows</t>
         </is>
       </c>
       <c r="C1708" s="1">
-        <v>264</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" s="1" t="inlineStr">
         <is>
-          <t>9786257058186</t>
+          <t>9786257058179</t>
         </is>
       </c>
       <c r="B1709" s="1" t="inlineStr">
         <is>
-          <t>The Religion of Ancient Egypt</t>
+          <t>The Unknown Life of Jesus Christ</t>
         </is>
       </c>
       <c r="C1709" s="1">
-        <v>200</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" s="1" t="inlineStr">
         <is>
-          <t>9786058014114</t>
+          <t>9786257058186</t>
         </is>
       </c>
       <c r="B1710" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Scientific Management</t>
+          <t>The Religion of Ancient Egypt</t>
         </is>
       </c>
       <c r="C1710" s="1">
-        <v>244</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" s="1" t="inlineStr">
         <is>
-          <t>9786257058650</t>
+          <t>9786058014114</t>
         </is>
       </c>
       <c r="B1711" s="1" t="inlineStr">
         <is>
-          <t>The Game</t>
+          <t>The Principles of Scientific Management</t>
         </is>
       </c>
       <c r="C1711" s="1">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" s="1" t="inlineStr">
         <is>
-          <t>9786257058643</t>
+          <t>9786257058650</t>
         </is>
       </c>
       <c r="B1712" s="1" t="inlineStr">
         <is>
-          <t>The Frozen Deep</t>
+          <t>The Game</t>
         </is>
       </c>
       <c r="C1712" s="1">
         <v>232</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" s="1" t="inlineStr">
         <is>
-          <t>9786257058636</t>
+          <t>9786257058643</t>
         </is>
       </c>
       <c r="B1713" s="1" t="inlineStr">
         <is>
-          <t>The Forged Coupon and Other Stories</t>
+          <t>The Frozen Deep</t>
         </is>
       </c>
       <c r="C1713" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" s="1" t="inlineStr">
         <is>
-          <t>9786257058629</t>
+          <t>9786257058636</t>
         </is>
       </c>
       <c r="B1714" s="1" t="inlineStr">
         <is>
-          <t>The Faith of Men</t>
+          <t>The Forged Coupon and Other Stories</t>
         </is>
       </c>
       <c r="C1714" s="1">
-        <v>300</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" s="1" t="inlineStr">
         <is>
-          <t>9786257058605</t>
+          <t>9786257058629</t>
         </is>
       </c>
       <c r="B1715" s="1" t="inlineStr">
         <is>
-          <t>The Canterville Ghost</t>
+          <t>The Faith of Men</t>
         </is>
       </c>
       <c r="C1715" s="1">
-        <v>176</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" s="1" t="inlineStr">
         <is>
-          <t>9786257058575</t>
+          <t>9786257058605</t>
         </is>
       </c>
       <c r="B1716" s="1" t="inlineStr">
         <is>
-          <t>Paradise Lost</t>
+          <t>The Canterville Ghost</t>
         </is>
       </c>
       <c r="C1716" s="1">
-        <v>344</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" s="1" t="inlineStr">
         <is>
-          <t>9786257058612</t>
+          <t>9786257058575</t>
         </is>
       </c>
       <c r="B1717" s="1" t="inlineStr">
         <is>
-          <t>The Cossacks</t>
+          <t>Paradise Lost</t>
         </is>
       </c>
       <c r="C1717" s="1">
-        <v>264</v>
+        <v>344</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" s="1" t="inlineStr">
         <is>
-          <t>9786257058520</t>
+          <t>9786257058612</t>
         </is>
       </c>
       <c r="B1718" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist or The Parish Boy's Progress</t>
+          <t>The Cossacks</t>
         </is>
       </c>
       <c r="C1718" s="1">
-        <v>376</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" s="1" t="inlineStr">
         <is>
-          <t>9786257058339</t>
+          <t>9786257058520</t>
         </is>
       </c>
       <c r="B1719" s="1" t="inlineStr">
         <is>
-          <t>De Profundis</t>
+          <t>Oliver Twist or The Parish Boy's Progress</t>
         </is>
       </c>
       <c r="C1719" s="1">
-        <v>188</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" s="1" t="inlineStr">
         <is>
-          <t>9786257058438</t>
+          <t>9786257058339</t>
         </is>
       </c>
       <c r="B1720" s="1" t="inlineStr">
         <is>
-          <t>Lady Susan</t>
+          <t>De Profundis</t>
         </is>
       </c>
       <c r="C1720" s="1">
-        <v>232</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" s="1" t="inlineStr">
         <is>
-          <t>9786257058377</t>
+          <t>9786257058438</t>
         </is>
       </c>
       <c r="B1721" s="1" t="inlineStr">
         <is>
-          <t>Crime and Punishment</t>
+          <t>Lady Susan</t>
         </is>
       </c>
       <c r="C1721" s="1">
-        <v>350</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" s="1" t="inlineStr">
         <is>
-          <t>9786257058124</t>
+          <t>9786257058377</t>
         </is>
       </c>
       <c r="B1722" s="1" t="inlineStr">
         <is>
-          <t>Comus</t>
+          <t>Crime and Punishment</t>
         </is>
       </c>
       <c r="C1722" s="1">
-        <v>252</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" s="1" t="inlineStr">
         <is>
-          <t>9786257058049</t>
+          <t>9786257058124</t>
         </is>
       </c>
       <c r="B1723" s="1" t="inlineStr">
         <is>
-          <t>Brown Wolf and Other Jack London Stories</t>
+          <t>Comus</t>
         </is>
       </c>
       <c r="C1723" s="1">
         <v>252</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" s="1" t="inlineStr">
         <is>
-          <t>9786257941235</t>
+          <t>9786257058049</t>
         </is>
       </c>
       <c r="B1724" s="1" t="inlineStr">
         <is>
-          <t>The Red Badge of Courage</t>
+          <t>Brown Wolf and Other Jack London Stories</t>
         </is>
       </c>
       <c r="C1724" s="1">
-        <v>264</v>
+        <v>252</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" s="1" t="inlineStr">
         <is>
-          <t>9786257058155</t>
+          <t>9786257941235</t>
         </is>
       </c>
       <c r="B1725" s="1" t="inlineStr">
         <is>
-          <t>The Sport of the Gods</t>
+          <t>The Red Badge of Courage</t>
         </is>
       </c>
       <c r="C1725" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" s="1" t="inlineStr">
         <is>
-          <t>9786257058919</t>
+          <t>9786257058155</t>
         </is>
       </c>
       <c r="B1726" s="1" t="inlineStr">
         <is>
-          <t>The King in Yellow</t>
+          <t>The Sport of the Gods</t>
         </is>
       </c>
       <c r="C1726" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" s="1" t="inlineStr">
         <is>
-          <t>9786257058865</t>
+          <t>9786257058919</t>
         </is>
       </c>
       <c r="B1727" s="1" t="inlineStr">
         <is>
-          <t>The Memoirs of Sherlock Holmes</t>
+          <t>The King in Yellow</t>
         </is>
       </c>
       <c r="C1727" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" s="1" t="inlineStr">
         <is>
-          <t>9786257058896</t>
+          <t>9786257058865</t>
         </is>
       </c>
       <c r="B1728" s="1" t="inlineStr">
         <is>
-          <t>The Land of the Blue Flower</t>
+          <t>The Memoirs of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C1728" s="1">
-        <v>156</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" s="1" t="inlineStr">
         <is>
-          <t>9786257058926</t>
+          <t>9786257058896</t>
         </is>
       </c>
       <c r="B1729" s="1" t="inlineStr">
         <is>
-          <t>The Jungle Book</t>
+          <t>The Land of the Blue Flower</t>
         </is>
       </c>
       <c r="C1729" s="1">
-        <v>248</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" s="1" t="inlineStr">
         <is>
-          <t>9786257058988</t>
+          <t>9786257058926</t>
         </is>
       </c>
       <c r="B1730" s="1" t="inlineStr">
         <is>
-          <t>The Human Drift</t>
+          <t>The Jungle Book</t>
         </is>
       </c>
       <c r="C1730" s="1">
-        <v>320</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" s="1" t="inlineStr">
         <is>
-          <t>9786257941655</t>
+          <t>9786257058988</t>
         </is>
       </c>
       <c r="B1731" s="1" t="inlineStr">
         <is>
-          <t>The Island of Doctor Moreau</t>
+          <t>The Human Drift</t>
         </is>
       </c>
       <c r="C1731" s="1">
-        <v>264</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" s="1" t="inlineStr">
         <is>
-          <t>9786257058858</t>
+          <t>9786257941655</t>
         </is>
       </c>
       <c r="B1732" s="1" t="inlineStr">
         <is>
-          <t>The Picture of Dorian Gray</t>
+          <t>The Island of Doctor Moreau</t>
         </is>
       </c>
       <c r="C1732" s="1">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" s="1" t="inlineStr">
         <is>
-          <t>9786257058995</t>
+          <t>9786257058858</t>
         </is>
       </c>
       <c r="B1733" s="1" t="inlineStr">
         <is>
-          <t>The House of Pride</t>
+          <t>The Picture of Dorian Gray</t>
         </is>
       </c>
       <c r="C1733" s="1">
-        <v>232</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" s="1" t="inlineStr">
         <is>
-          <t>9786257058971</t>
+          <t>9786257058995</t>
         </is>
       </c>
       <c r="B1734" s="1" t="inlineStr">
         <is>
-          <t>The Idiot</t>
+          <t>The House of Pride</t>
         </is>
       </c>
       <c r="C1734" s="1">
-        <v>528</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" s="1" t="inlineStr">
         <is>
-          <t>9786257941709</t>
+          <t>9786257058971</t>
         </is>
       </c>
       <c r="B1735" s="1" t="inlineStr">
         <is>
-          <t>The Great Gatsby</t>
+          <t>The Idiot</t>
         </is>
       </c>
       <c r="C1735" s="1">
-        <v>264</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" s="1" t="inlineStr">
         <is>
-          <t>9786257941716</t>
+          <t>9786257941709</t>
         </is>
       </c>
       <c r="B1736" s="1" t="inlineStr">
         <is>
-          <t>The Good Soldier</t>
+          <t>The Great Gatsby</t>
         </is>
       </c>
       <c r="C1736" s="1">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" s="1" t="inlineStr">
         <is>
-          <t>9786257941150</t>
+          <t>9786257941716</t>
         </is>
       </c>
       <c r="B1737" s="1" t="inlineStr">
         <is>
-          <t>The Sign of the Four</t>
+          <t>The Good Soldier</t>
         </is>
       </c>
       <c r="C1737" s="1">
-        <v>244</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" s="1" t="inlineStr">
         <is>
-          <t>9786257941105</t>
+          <t>9786257941150</t>
         </is>
       </c>
       <c r="B1738" s="1" t="inlineStr">
         <is>
-          <t>The Strange Case of Dr. Jekyll and Mr. Hyde</t>
+          <t>The Sign of the Four</t>
         </is>
       </c>
       <c r="C1738" s="1">
-        <v>208</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" s="1" t="inlineStr">
         <is>
-          <t>9786257941198</t>
+          <t>9786257941105</t>
         </is>
       </c>
       <c r="B1739" s="1" t="inlineStr">
         <is>
-          <t>The Scarlet Letter</t>
+          <t>The Strange Case of Dr. Jekyll and Mr. Hyde</t>
         </is>
       </c>
       <c r="C1739" s="1">
-        <v>300</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" s="1" t="inlineStr">
         <is>
-          <t>9786257058698</t>
+          <t>9786257941198</t>
         </is>
       </c>
       <c r="B1740" s="1" t="inlineStr">
         <is>
-          <t>White Fang</t>
+          <t>The Scarlet Letter</t>
         </is>
       </c>
       <c r="C1740" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" s="1" t="inlineStr">
         <is>
-          <t>9786257058742</t>
+          <t>9786257058698</t>
         </is>
       </c>
       <c r="B1741" s="1" t="inlineStr">
         <is>
-          <t>Thus Spake Zarathustra</t>
+          <t>White Fang</t>
         </is>
       </c>
       <c r="C1741" s="1">
-        <v>360</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" s="1" t="inlineStr">
         <is>
-          <t>9786257941099</t>
+          <t>9786257058742</t>
         </is>
       </c>
       <c r="B1742" s="1" t="inlineStr">
         <is>
-          <t>The Time Machine</t>
+          <t>Thus Spake Zarathustra</t>
         </is>
       </c>
       <c r="C1742" s="1">
-        <v>232</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" s="1" t="inlineStr">
         <is>
-          <t>9786257941204</t>
+          <t>9786257941099</t>
         </is>
       </c>
       <c r="B1743" s="1" t="inlineStr">
         <is>
-          <t>The Romance of Lust</t>
+          <t>The Time Machine</t>
         </is>
       </c>
       <c r="C1743" s="1">
-        <v>476</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" s="1" t="inlineStr">
         <is>
-          <t>9786257941228</t>
+          <t>9786257941204</t>
         </is>
       </c>
       <c r="B1744" s="1" t="inlineStr">
         <is>
-          <t>The Red Thumb Mark</t>
+          <t>The Romance of Lust</t>
         </is>
       </c>
       <c r="C1744" s="1">
-        <v>264</v>
+        <v>476</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" s="1" t="inlineStr">
         <is>
-          <t>9786257068536</t>
+          <t>9786257941228</t>
         </is>
       </c>
       <c r="B1745" s="1" t="inlineStr">
         <is>
-          <t>Mr. Standfast</t>
+          <t>The Red Thumb Mark</t>
         </is>
       </c>
       <c r="C1745" s="1">
-        <v>416</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" s="1" t="inlineStr">
         <is>
-          <t>9786257068598</t>
+          <t>9786257068536</t>
         </is>
       </c>
       <c r="B1746" s="1" t="inlineStr">
         <is>
-          <t>Mosses From An Old Manse And Other Stories</t>
+          <t>Mr. Standfast</t>
         </is>
       </c>
       <c r="C1746" s="1">
-        <v>352</v>
+        <v>416</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" s="1" t="inlineStr">
         <is>
-          <t>9786257068581</t>
+          <t>9786257068598</t>
         </is>
       </c>
       <c r="B1747" s="1" t="inlineStr">
         <is>
-          <t>Lost Pueblo</t>
+          <t>Mosses From An Old Manse And Other Stories</t>
         </is>
       </c>
       <c r="C1747" s="1">
-        <v>376</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" s="1" t="inlineStr">
         <is>
-          <t>9786257068567</t>
+          <t>9786257068581</t>
         </is>
       </c>
       <c r="B1748" s="1" t="inlineStr">
         <is>
-          <t>Little Women</t>
+          <t>Lost Pueblo</t>
         </is>
       </c>
       <c r="C1748" s="1">
-        <v>584</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" s="1" t="inlineStr">
         <is>
-          <t>9786257068550</t>
+          <t>9786257068567</t>
         </is>
       </c>
       <c r="B1749" s="1" t="inlineStr">
         <is>
-          <t>Life on The Mississippi Complete</t>
+          <t>Little Women</t>
         </is>
       </c>
       <c r="C1749" s="1">
-        <v>350</v>
+        <v>584</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" s="1" t="inlineStr">
         <is>
-          <t>9786257068574</t>
+          <t>9786257068550</t>
         </is>
       </c>
       <c r="B1750" s="1" t="inlineStr">
         <is>
-          <t>Le Morte D'Arthur - Volume 1</t>
+          <t>Life on The Mississippi Complete</t>
         </is>
       </c>
       <c r="C1750" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" s="1" t="inlineStr">
         <is>
-          <t>9786257068604</t>
+          <t>9786257068574</t>
         </is>
       </c>
       <c r="B1751" s="1" t="inlineStr">
         <is>
-          <t>Lady Chatterley's Lover</t>
+          <t>Le Morte D'Arthur - Volume 1</t>
         </is>
       </c>
       <c r="C1751" s="1">
-        <v>432</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" s="1" t="inlineStr">
         <is>
-          <t>9786257923620</t>
+          <t>9786257068604</t>
         </is>
       </c>
       <c r="B1752" s="1" t="inlineStr">
         <is>
-          <t>Grimms' Fairy Tales</t>
+          <t>Lady Chatterley's Lover</t>
         </is>
       </c>
       <c r="C1752" s="1">
-        <v>352</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" s="1" t="inlineStr">
         <is>
-          <t>9786257923422</t>
+          <t>9786257923620</t>
         </is>
       </c>
       <c r="B1753" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Grimms' Fairy Tales</t>
         </is>
       </c>
       <c r="C1753" s="1">
-        <v>308</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" s="1" t="inlineStr">
         <is>
-          <t>9786257923231</t>
+          <t>9786257923422</t>
         </is>
       </c>
       <c r="B1754" s="1" t="inlineStr">
         <is>
-          <t>Dear Brutus</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C1754" s="1">
-        <v>208</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" s="1" t="inlineStr">
         <is>
-          <t>9786257923248</t>
+          <t>9786257923231</t>
         </is>
       </c>
       <c r="B1755" s="1" t="inlineStr">
         <is>
-          <t>Dawn</t>
+          <t>Dear Brutus</t>
         </is>
       </c>
       <c r="C1755" s="1">
-        <v>400</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" s="1" t="inlineStr">
         <is>
-          <t>9786257923293</t>
+          <t>9786257923248</t>
         </is>
       </c>
       <c r="B1756" s="1" t="inlineStr">
         <is>
-          <t>Charlie Chan Carries On</t>
+          <t>Dawn</t>
         </is>
       </c>
       <c r="C1756" s="1">
-        <v>352</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" s="1" t="inlineStr">
         <is>
-          <t>9786257923606</t>
+          <t>9786257923293</t>
         </is>
       </c>
       <c r="B1757" s="1" t="inlineStr">
         <is>
-          <t>A Group of Noble Dames</t>
+          <t>Charlie Chan Carries On</t>
         </is>
       </c>
       <c r="C1757" s="1">
-        <v>304</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" s="1" t="inlineStr">
         <is>
-          <t>9786257923590</t>
+          <t>9786257923606</t>
         </is>
       </c>
       <c r="B1758" s="1" t="inlineStr">
         <is>
-          <t>A Garland For Girls</t>
+          <t>A Group of Noble Dames</t>
         </is>
       </c>
       <c r="C1758" s="1">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" s="1" t="inlineStr">
         <is>
-          <t>9786257923286</t>
+          <t>9786257923590</t>
         </is>
       </c>
       <c r="B1759" s="1" t="inlineStr">
         <is>
-          <t>Chance</t>
+          <t>A Garland For Girls</t>
         </is>
       </c>
       <c r="C1759" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" s="1" t="inlineStr">
         <is>
-          <t>9786257923361</t>
+          <t>9786257923286</t>
         </is>
       </c>
       <c r="B1760" s="1" t="inlineStr">
         <is>
-          <t>Beyond the Black Waters</t>
+          <t>Chance</t>
         </is>
       </c>
       <c r="C1760" s="1">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" s="1" t="inlineStr">
         <is>
-          <t>9786257923576</t>
+          <t>9786257923361</t>
         </is>
       </c>
       <c r="B1761" s="1" t="inlineStr">
         <is>
-          <t>A Fair Barbarian</t>
+          <t>Beyond the Black Waters</t>
         </is>
       </c>
       <c r="C1761" s="1">
-        <v>288</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" s="1" t="inlineStr">
         <is>
-          <t>9786257923439</t>
+          <t>9786257923576</t>
         </is>
       </c>
       <c r="B1762" s="1" t="inlineStr">
         <is>
-          <t>Bartleby The Scrivener</t>
+          <t>A Fair Barbarian</t>
         </is>
       </c>
       <c r="C1762" s="1">
-        <v>176</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" s="1" t="inlineStr">
         <is>
-          <t>9786257923491</t>
+          <t>9786257923439</t>
         </is>
       </c>
       <c r="B1763" s="1" t="inlineStr">
         <is>
-          <t>As a Man Thinketh</t>
+          <t>Bartleby The Scrivener</t>
         </is>
       </c>
       <c r="C1763" s="1">
-        <v>156</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" s="1" t="inlineStr">
         <is>
-          <t>9786257923545</t>
+          <t>9786257923491</t>
         </is>
       </c>
       <c r="B1764" s="1" t="inlineStr">
         <is>
-          <t>A Modern Cinderella</t>
+          <t>As a Man Thinketh</t>
         </is>
       </c>
       <c r="C1764" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" s="1" t="inlineStr">
         <is>
-          <t>9786257923583</t>
+          <t>9786257923545</t>
         </is>
       </c>
       <c r="B1765" s="1" t="inlineStr">
         <is>
-          <t>A Christmas Carol</t>
+          <t>A Modern Cinderella</t>
         </is>
       </c>
       <c r="C1765" s="1">
-        <v>244</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" s="1" t="inlineStr">
         <is>
-          <t>9786257923682</t>
+          <t>9786257923583</t>
         </is>
       </c>
       <c r="B1766" s="1" t="inlineStr">
         <is>
-          <t>A Child’s Garden of Verses</t>
+          <t>A Christmas Carol</t>
         </is>
       </c>
       <c r="C1766" s="1">
-        <v>208</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" s="1" t="inlineStr">
         <is>
-          <t>9786257923514</t>
+          <t>9786257923682</t>
         </is>
       </c>
       <c r="B1767" s="1" t="inlineStr">
         <is>
-          <t>Alice’s Adventures in Wonderland</t>
+          <t>A Child’s Garden of Verses</t>
         </is>
       </c>
       <c r="C1767" s="1">
-        <v>140</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" s="1" t="inlineStr">
         <is>
-          <t>9786257923651</t>
+          <t>9786257923514</t>
         </is>
       </c>
       <c r="B1768" s="1" t="inlineStr">
         <is>
-          <t>Agnes Grey</t>
+          <t>Alice’s Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C1768" s="1">
-        <v>308</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" s="1" t="inlineStr">
         <is>
-          <t>9786257923712</t>
+          <t>9786257923651</t>
         </is>
       </c>
       <c r="B1769" s="1" t="inlineStr">
         <is>
-          <t>A Doll's House</t>
+          <t>Agnes Grey</t>
         </is>
       </c>
       <c r="C1769" s="1">
-        <v>244</v>
+        <v>308</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" s="1" t="inlineStr">
         <is>
-          <t>9786257923538</t>
+          <t>9786257923712</t>
         </is>
       </c>
       <c r="B1770" s="1" t="inlineStr">
         <is>
-          <t>A Changed Man and Other Tales</t>
+          <t>A Doll's House</t>
         </is>
       </c>
       <c r="C1770" s="1">
-        <v>352</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" s="1" t="inlineStr">
         <is>
-          <t>9786257923569</t>
+          <t>9786257923538</t>
         </is>
       </c>
       <c r="B1771" s="1" t="inlineStr">
         <is>
-          <t>A Country Christmas</t>
+          <t>A Changed Man and Other Tales</t>
         </is>
       </c>
       <c r="C1771" s="1">
-        <v>188</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" s="1" t="inlineStr">
         <is>
-          <t>9786257923552</t>
+          <t>9786257923569</t>
         </is>
       </c>
       <c r="B1772" s="1" t="inlineStr">
         <is>
-          <t>A Columbus of Space</t>
+          <t>A Country Christmas</t>
         </is>
       </c>
       <c r="C1772" s="1">
-        <v>304</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" s="1" t="inlineStr">
         <is>
-          <t>9786257923262</t>
+          <t>9786257923552</t>
         </is>
       </c>
       <c r="B1773" s="1" t="inlineStr">
         <is>
-          <t>Chronicles of Avonlea</t>
+          <t>A Columbus of Space</t>
         </is>
       </c>
       <c r="C1773" s="1">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" s="1" t="inlineStr">
         <is>
-          <t>9786257923316</t>
+          <t>9786257923262</t>
         </is>
       </c>
       <c r="B1774" s="1" t="inlineStr">
         <is>
-          <t>Carmilla</t>
+          <t>Chronicles of Avonlea</t>
         </is>
       </c>
       <c r="C1774" s="1">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" s="1" t="inlineStr">
         <is>
-          <t>9786257923255</t>
+          <t>9786257923316</t>
         </is>
       </c>
       <c r="B1775" s="1" t="inlineStr">
         <is>
-          <t>Chip of the Flying U</t>
+          <t>Carmilla</t>
         </is>
       </c>
       <c r="C1775" s="1">
-        <v>300</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" s="1" t="inlineStr">
         <is>
-          <t>9786257923323</t>
+          <t>9786257923255</t>
         </is>
       </c>
       <c r="B1776" s="1" t="inlineStr">
         <is>
-          <t>Captains Courageous</t>
+          <t>Chip of the Flying U</t>
         </is>
       </c>
       <c r="C1776" s="1">
-        <v>276</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" s="1" t="inlineStr">
         <is>
-          <t>9786257923279</t>
+          <t>9786257923323</t>
         </is>
       </c>
       <c r="B1777" s="1" t="inlineStr">
         <is>
-          <t>Charmides</t>
+          <t>Captains Courageous</t>
         </is>
       </c>
       <c r="C1777" s="1">
-        <v>156</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" s="1" t="inlineStr">
         <is>
-          <t>9786257923330</t>
+          <t>9786257923279</t>
         </is>
       </c>
       <c r="B1778" s="1" t="inlineStr">
         <is>
-          <t>By Reef and Palm</t>
+          <t>Charmides</t>
         </is>
       </c>
       <c r="C1778" s="1">
-        <v>264</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" s="1" t="inlineStr">
         <is>
-          <t>9786257923347</t>
+          <t>9786257923330</t>
         </is>
       </c>
       <c r="B1779" s="1" t="inlineStr">
         <is>
-          <t>Bush Studies</t>
+          <t>By Reef and Palm</t>
         </is>
       </c>
       <c r="C1779" s="1">
-        <v>244</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" s="1" t="inlineStr">
         <is>
-          <t>9786257058476</t>
+          <t>9786257923347</t>
         </is>
       </c>
       <c r="B1780" s="1" t="inlineStr">
         <is>
-          <t>A Lady's Visit to the Gold Diggings of Australia in 1852-53</t>
+          <t>Bush Studies</t>
         </is>
       </c>
       <c r="C1780" s="1">
-        <v>288</v>
+        <v>244</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" s="1" t="inlineStr">
         <is>
-          <t>9786058014138</t>
+          <t>9786257058476</t>
         </is>
       </c>
       <c r="B1781" s="1" t="inlineStr">
         <is>
-          <t>Some Mooted Questions in Reinforced Concrete Design</t>
+          <t>A Lady's Visit to the Gold Diggings of Australia in 1852-53</t>
         </is>
       </c>
       <c r="C1781" s="1">
         <v>288</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" s="1" t="inlineStr">
         <is>
-          <t>9786257058261</t>
+          <t>9786058014138</t>
         </is>
       </c>
       <c r="B1782" s="1" t="inlineStr">
         <is>
-          <t>On the Genesis of Species</t>
+          <t>Some Mooted Questions in Reinforced Concrete Design</t>
         </is>
       </c>
       <c r="C1782" s="1">
-        <v>352</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" s="1" t="inlineStr">
         <is>
-          <t>9786058014176</t>
+          <t>9786257058261</t>
         </is>
       </c>
       <c r="B1783" s="1" t="inlineStr">
         <is>
-          <t>Edinburgh</t>
+          <t>On the Genesis of Species</t>
         </is>
       </c>
       <c r="C1783" s="1">
-        <v>220</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" s="1" t="inlineStr">
         <is>
-          <t>9786257058384</t>
+          <t>9786058014176</t>
         </is>
       </c>
       <c r="B1784" s="1" t="inlineStr">
         <is>
-          <t>Die Verwandlung</t>
+          <t>Edinburgh</t>
         </is>
       </c>
       <c r="C1784" s="1">
-        <v>188</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" s="1" t="inlineStr">
         <is>
-          <t>9786257060257</t>
+          <t>9786257058384</t>
         </is>
       </c>
       <c r="B1785" s="1" t="inlineStr">
         <is>
-          <t>Death of a Celebrity</t>
+          <t>Die Verwandlung</t>
         </is>
       </c>
       <c r="C1785" s="1">
-        <v>320</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" s="1" t="inlineStr">
         <is>
-          <t>9786257923309</t>
+          <t>9786257060257</t>
         </is>
       </c>
       <c r="B1786" s="1" t="inlineStr">
         <is>
-          <t>Childhood</t>
+          <t>Death of a Celebrity</t>
         </is>
       </c>
       <c r="C1786" s="1">
-        <v>208</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" s="1" t="inlineStr">
         <is>
-          <t>9786257058568</t>
+          <t>9786257923309</t>
         </is>
       </c>
       <c r="B1787" s="1" t="inlineStr">
         <is>
-          <t>A Connecticut Yankee in King Arthur’s Court Complete</t>
+          <t>Childhood</t>
         </is>
       </c>
       <c r="C1787" s="1">
-        <v>408</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" s="1" t="inlineStr">
         <is>
-          <t>9786257058544</t>
+          <t>9786257058568</t>
         </is>
       </c>
       <c r="B1788" s="1" t="inlineStr">
         <is>
-          <t>A History Of The United States</t>
+          <t>A Connecticut Yankee in King Arthur’s Court Complete</t>
         </is>
       </c>
       <c r="C1788" s="1">
-        <v>484</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" s="1" t="inlineStr">
         <is>
-          <t>9786257941570</t>
+          <t>9786257058544</t>
         </is>
       </c>
       <c r="B1789" s="1" t="inlineStr">
         <is>
-          <t>Fellow Townsmen</t>
+          <t>A History Of The United States</t>
         </is>
       </c>
       <c r="C1789" s="1">
-        <v>188</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" s="1" t="inlineStr">
         <is>
-          <t>9786257941594</t>
+          <t>9786257941570</t>
         </is>
       </c>
       <c r="B1790" s="1" t="inlineStr">
         <is>
-          <t>Falk</t>
+          <t>Fellow Townsmen</t>
         </is>
       </c>
       <c r="C1790" s="1">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" s="1" t="inlineStr">
         <is>
-          <t>9786257060059</t>
+          <t>9786257941594</t>
         </is>
       </c>
       <c r="B1791" s="1" t="inlineStr">
         <is>
-          <t>Fables</t>
+          <t>Falk</t>
         </is>
       </c>
       <c r="C1791" s="1">
-        <v>156</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" s="1" t="inlineStr">
         <is>
-          <t>9786257060066</t>
+          <t>9786257060059</t>
         </is>
       </c>
       <c r="B1792" s="1" t="inlineStr">
         <is>
-          <t>Eve's Diary Complete</t>
+          <t>Fables</t>
         </is>
       </c>
       <c r="C1792" s="1">
-        <v>144</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" s="1" t="inlineStr">
         <is>
-          <t>9786257060172</t>
+          <t>9786257060066</t>
         </is>
       </c>
       <c r="B1793" s="1" t="inlineStr">
         <is>
-          <t>Euthyphro</t>
+          <t>Eve's Diary Complete</t>
         </is>
       </c>
       <c r="C1793" s="1">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" s="1" t="inlineStr">
         <is>
-          <t>9786257060073</t>
+          <t>9786257060172</t>
         </is>
       </c>
       <c r="B1794" s="1" t="inlineStr">
         <is>
-          <t>Euthydemus</t>
+          <t>Euthyphro</t>
         </is>
       </c>
       <c r="C1794" s="1">
         <v>148</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" s="1" t="inlineStr">
         <is>
-          <t>9786257060080</t>
+          <t>9786257060073</t>
         </is>
       </c>
       <c r="B1795" s="1" t="inlineStr">
         <is>
-          <t>Eureka</t>
+          <t>Euthydemus</t>
         </is>
       </c>
       <c r="C1795" s="1">
-        <v>232</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" s="1" t="inlineStr">
         <is>
-          <t>9786257060097</t>
+          <t>9786257060080</t>
         </is>
       </c>
       <c r="B1796" s="1" t="inlineStr">
         <is>
-          <t>Essays on Paul Bourget</t>
+          <t>Eureka</t>
         </is>
       </c>
       <c r="C1796" s="1">
-        <v>144</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" s="1" t="inlineStr">
         <is>
-          <t>9786257060110</t>
+          <t>9786257060097</t>
         </is>
       </c>
       <c r="B1797" s="1" t="inlineStr">
         <is>
-          <t>Esmeralda</t>
+          <t>Essays on Paul Bourget</t>
         </is>
       </c>
       <c r="C1797" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" s="1" t="inlineStr">
         <is>
-          <t>9786257060196</t>
+          <t>9786257060110</t>
         </is>
       </c>
       <c r="B1798" s="1" t="inlineStr">
         <is>
-          <t>Echoes of the War</t>
+          <t>Esmeralda</t>
         </is>
       </c>
       <c r="C1798" s="1">
-        <v>176</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" s="1" t="inlineStr">
         <is>
-          <t>9786257060233</t>
+          <t>9786257060196</t>
         </is>
       </c>
       <c r="B1799" s="1" t="inlineStr">
         <is>
-          <t>Der Weihnachtsabend</t>
+          <t>Echoes of the War</t>
         </is>
       </c>
       <c r="C1799" s="1">
-        <v>232</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" s="1" t="inlineStr">
         <is>
-          <t>9786257060271</t>
+          <t>9786257060233</t>
         </is>
       </c>
       <c r="B1800" s="1" t="inlineStr">
         <is>
-          <t>Crito</t>
+          <t>Der Weihnachtsabend</t>
         </is>
       </c>
       <c r="C1800" s="1">
-        <v>132</v>
+        <v>232</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" s="1" t="inlineStr">
         <is>
-          <t>9786257060288</t>
+          <t>9786257060271</t>
         </is>
       </c>
       <c r="B1801" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Crito</t>
         </is>
       </c>
       <c r="C1801" s="1">
-        <v>176</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" s="1" t="inlineStr">
         <is>
-          <t>9786257060295</t>
+          <t>9786257060288</t>
         </is>
       </c>
       <c r="B1802" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C1802" s="1">
-        <v>132</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" s="1" t="inlineStr">
         <is>
-          <t>9786257060318</t>
+          <t>9786257060295</t>
         </is>
       </c>
       <c r="B1803" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dalgası</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C1803" s="1">
-        <v>176</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" s="1" t="inlineStr">
         <is>
-          <t>9786257060158</t>
+          <t>9786257060318</t>
         </is>
       </c>
       <c r="B1804" s="1" t="inlineStr">
         <is>
-          <t>Editorial Wild Oats</t>
+          <t>Aşk Dalgası</t>
         </is>
       </c>
       <c r="C1804" s="1">
-        <v>120</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" s="1" t="inlineStr">
         <is>
-          <t>9786257060363</t>
+          <t>9786257060158</t>
         </is>
       </c>
       <c r="B1805" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin'in Sihirli Lambası - Binbir Gece Masalları</t>
+          <t>Editorial Wild Oats</t>
         </is>
       </c>
       <c r="C1805" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" s="1" t="inlineStr">
         <is>
-          <t>9786257060387</t>
+          <t>9786257060363</t>
         </is>
       </c>
       <c r="B1806" s="1" t="inlineStr">
         <is>
-          <t>A Man of Means</t>
+          <t>Alaaddin'in Sihirli Lambası - Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C1806" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" s="1" t="inlineStr">
         <is>
-          <t>9786257060400</t>
+          <t>9786257060387</t>
         </is>
       </c>
       <c r="B1807" s="1" t="inlineStr">
         <is>
-          <t>A Burlesque Autobiography</t>
+          <t>A Man of Means</t>
         </is>
       </c>
       <c r="C1807" s="1">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" s="1" t="inlineStr">
         <is>
+          <t>9786257060400</t>
+        </is>
+      </c>
+      <c r="B1808" s="1" t="inlineStr">
+        <is>
+          <t>A Burlesque Autobiography</t>
+        </is>
+      </c>
+      <c r="C1808" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:3">
+      <c r="A1809" s="1" t="inlineStr">
+        <is>
           <t>9786257060332</t>
         </is>
       </c>
-      <c r="B1808" s="1" t="inlineStr">
+      <c r="B1809" s="1" t="inlineStr">
         <is>
           <t>Apology</t>
         </is>
       </c>
-      <c r="C1808" s="1">
+      <c r="C1809" s="1">
         <v>144</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>