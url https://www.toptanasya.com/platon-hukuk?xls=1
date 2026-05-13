--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,7720 +85,8170 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255569936</t>
+          <t>9786258658378</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>2500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255569943</t>
+          <t>9786258658385</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hümanizm ve Transhümanizm Düşüncesinde Tabii Hak Anlayışı</t>
+          <t>Göçmen Kaçakçılığı İnsan Ticareti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>490</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255569967</t>
+          <t>9786258658293</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla Uygulamada Meşru Savunma Karar Verme Ölçütleri</t>
+          <t>TCK Öz-El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255569950</t>
+          <t>9786258658361</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Lugat-ı Temsiliye</t>
+          <t>Bilişim Sistemlerinin Araç Olarak Kullanılması Suretiyle Dolandırıcılık</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255569974</t>
+          <t>9786258658309</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>TCK-CMK ve İnfaz Kanunu</t>
+          <t>Cumhuriyet Savcısının El Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255569905</t>
+          <t>9786258658316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kastı Aşan Yaralama İle Kasten Öldürme Suçlarının Ayrımına İlişkin Ölçütler</t>
+          <t>Yağma Suçu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255569912</t>
+          <t>9786258658286</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Dönüşüm El Kitabı</t>
+          <t>Ceza Davalarında Hayatın Olağan Akışı Kavramı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>395</v>
+        <v>750</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255569929</t>
+          <t>9786258658323</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnfaz Hukuku ve Uygulaması</t>
+          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255569851</t>
+          <t>9786258658279</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Anlattırıcı Soru ve Çapraz Soru Teknikleri</t>
+          <t>İnternet Ortamında Yapılan Yayınların Düzenlenmesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>61</v>
+        <v>985</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255569882</t>
+          <t>9786258658262</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dürüstlük Kuralı ve Hakkın Açıkça Kötüye Kullanılması Yasağı</t>
+          <t>Soru ve Cevaplarla Hukuk - İdare - Ceza Açısından Usulsüz Tebligat ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>1450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255569899</t>
+          <t>9786258658255</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Devletin Kökeni</t>
+          <t>Sigara Kaçakçılığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255569844</t>
+          <t>9786258658224</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Girmeyen Eve Avukat Girer</t>
+          <t>Tehdit, Şantaj ve Cebir Suçları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>345</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255569875</t>
+          <t>9786258658248</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kadına Şiddet Mazur Görülebilir Mi?</t>
+          <t>Ses ve Görüntü Kayıtlarının Delil Olma Niteliği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>395</v>
+        <v>890</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255569868</t>
+          <t>9786258658231</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Nakliyat ve Lojistik Sigortaları - Konvansiyonel Taşımalar</t>
+          <t>Olası Kast İle Bilinçli Taksir Ayrımına İlişkin Ölçütler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1250</v>
+        <v>890</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255569707</t>
+          <t>9786258658217</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2937 Sayılı Devlet İstihbarat Hizmetleri ve Milli İstihbarat Teşkilatı Kanunu</t>
+          <t>Bilişim Suçları ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>795</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255569837</t>
+          <t>9786258658156</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketler ve Yönetim Esasları (Ciltli)</t>
+          <t>İşçilik Alacakları (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>2250</v>
+        <v>8750</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255569820</t>
+          <t>9786258658194</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>TCK - CMK - CGİK</t>
+          <t>Cinsel Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255569806</t>
+          <t>9786258658200</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>1083 Örnek Olay Açısından Kullanma Ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>Mal Rejimleri, Eşitlik Varsayımı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255569721</t>
+          <t>9786258658125</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bütçe Hukuku ve Türk Bütçe Sistemi</t>
+          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>595</v>
+        <v>395</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255569790</t>
+          <t>9786258658118</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’da Dört Tarz Siyaset ve Özbek Modernleşmesi: Ruslaşmak, Sovyetleşmek, Özbekleşmek ve İslamlaşmak</t>
+          <t>Ceza Muhakemesinde Temel İlkeler ve Kanun Yolları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>650</v>
+        <v>790</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255569745</t>
+          <t>9786258658132</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dijital Platform Çalışması ve Platform Çalışanlarının Hukuki Konumu</t>
+          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri Kullanma mı? Ticaret mi?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>490</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255569813</t>
+          <t>9786258658101</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Havacılık Endüstrisİnde Sanal, Arttırılmış ve Karma Gerçeklik Teknolojisinin Kullanımı ve Tarihsel Aşamaları</t>
+          <t>Uygulamacıların Ceza Mevzuatı TCK - CMK - CGİK (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255569769</t>
+          <t>9786258658040</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Metodolojisi</t>
+          <t>Tazminat Esasları ve Hesap Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>690</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255569301</t>
+          <t>9786258658057</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Benim Avukatım Var!</t>
+          <t>Temel Ceza Mevzuatı TCK-CMK-CGTİHK ve İlgili Kanunlar-Yönetmelikler (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>275</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255569615</t>
+          <t>9786258658095</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerde Kurumsallaşma ve Ömür</t>
+          <t>Adli Polis ve Delil Kanunu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>550</v>
+        <v>224</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255569738</t>
+          <t>9786258658088</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Basit Yargılanma Usulü</t>
+          <t>1100 Örnek Olay Açısından Kullanma ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>355</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255569714</t>
+          <t>9786255569981</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Girmeyen Eve Avukat Girer</t>
+          <t>Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>290</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255569783</t>
+          <t>9786258658064</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Suçlarında Etkin Pişmanlık</t>
+          <t>Marka ve Patent Vekilliği Sınavına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255569776</t>
+          <t>9786258658033</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kasten Öldürmeye Teşhebbüs ile Kasten Yaralama Suçlarının Ayrımı</t>
+          <t>Bir Ceza Hakiminin Notları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>850</v>
+        <v>285</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255569752</t>
+          <t>9786255569998</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Bölüm ve Ortak Alanlarda Evcil Hayvan Beslenmesi</t>
+          <t>Özel Hayatın Gizliliğini İhlal Suçu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255569691</t>
+          <t>9786255569936</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Marka ve Patent Sınavına Hazırlık Soru Bankası Çözümlü</t>
+          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1150</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257761239</t>
+          <t>9786255569943</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Hizmet Akdi) İhtilaf ve Çözüm Önerileri</t>
+          <t>Hümanizm ve Transhümanizm Düşüncesinde Tabii Hak Anlayışı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>465</v>
+        <v>490</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257761260</t>
+          <t>9786255569967</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Engelli Dostu) İhtilaf ve Çözüm Önerileri</t>
+          <t>Örnek Olaylarla Uygulamada Meşru Savunma Karar Verme Ölçütleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255569684</t>
+          <t>9786255569950</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı (Ciltli)</t>
+          <t>Lugat-ı Temsiliye</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1750</v>
+        <v>490</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255569677</t>
+          <t>9786255569974</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>TCK-CMK ve İnfaz Kanunu</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255569660</t>
+          <t>9786255569905</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Biz Ayrılamaz Mıyız? - Bir Boşanma Güncesi</t>
+          <t>Kastı Aşan Yaralama İle Kasten Öldürme Suçlarının Ayrımına İlişkin Ölçütler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>225</v>
+        <v>650</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255569653</t>
+          <t>9786255569912</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargıdaki Cerrahi Müdahalelerde Tıbbi Uygulama Hataları Konulu Davaların Sağlık Hukuku Yönünden Değerlendirilmesi</t>
+          <t>Kentsel Dönüşüm El Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>590</v>
+        <v>395</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255569646</t>
+          <t>9786255569929</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İşyerinin Kapanması ve Hukuki Sonuçlar</t>
+          <t>İnfaz Hukuku ve Uygulaması</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>390</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255569639</t>
+          <t>9786255569851</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnfaz Hukuku ve Uygulaması</t>
+          <t>Ceza Muhakemesinde Anlattırıcı Soru ve Çapraz Soru Teknikleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1200</v>
+        <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256338524</t>
+          <t>9786255569882</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kadın Hastalıkları ve Doğum Ders Kitabı</t>
+          <t>Dürüstlük Kuralı ve Hakkın Açıkça Kötüye Kullanılması Yasağı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>2750</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255569387</t>
+          <t>9786255569899</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Endometriozis (Ciltli)</t>
+          <t>Devletin Kökeni</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>2250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256338135</t>
+          <t>9786255569844</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kanun ve Özelgeler Işığında Doktorlarda Vergi Rehberi</t>
+          <t>Çiçek Girmeyen Eve Avukat Girer</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>675</v>
+        <v>345</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255569592</t>
+          <t>9786255569875</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Recognizing Artificial Intelligence As The Inventor In Patent Law</t>
+          <t>Kadına Şiddet Mazur Görülebilir Mi?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>340</v>
+        <v>395</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255569561</t>
+          <t>9786255569868</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Vergi Affı Uygulamaları</t>
+          <t>Nakliyat ve Lojistik Sigortaları - Konvansiyonel Taşımalar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>340</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255569585</t>
+          <t>9786255569707</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Kanunu Madde 139 İle 140 Kapsamında Teknik Araçlar İle İzleme</t>
+          <t>2937 Sayılı Devlet İstihbarat Hizmetleri ve Milli İstihbarat Teşkilatı Kanunu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>795</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255569462</t>
+          <t>9786255569837</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İş Kazaları Ve Meslek Hastalıklarında Kişi Sorumlulukları Çalışan Tarafından İş Akdinin Feshi Sürecinde Ortaya Çıkan Hukuki Açmazlar</t>
+          <t>Anonim Şirketler ve Yönetim Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>450</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255569622</t>
+          <t>9786255569820</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Polis Mevzuatı</t>
+          <t>TCK - CMK - CGİK</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>295</v>
+        <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255569608</t>
+          <t>9786255569806</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>4857 Sayılı İş Kanunu Kapsamında Fazla Çalışma</t>
+          <t>1083 Örnek Olay Açısından Kullanma Ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>340</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256533417</t>
+          <t>9786255569721</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Polis Kanunu</t>
+          <t>Bütçe Hukuku ve Türk Bütçe Sistemi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>595</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258128741</t>
+          <t>9786255569790</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Taşınmazın, İpoteğin ve Ortaklığın Giderilmesi Satışlarında Uygulamalar</t>
+          <t>Özbekistan’da Dört Tarz Siyaset ve Özbek Modernleşmesi: Ruslaşmak, Sovyetleşmek, Özbekleşmek ve İslamlaşmak</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1495</v>
+        <v>650</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255569578</t>
+          <t>9786255569745</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Uygulamasında Yasak Delil (Ciltli)</t>
+          <t>Dijital Platform Çalışması ve Platform Çalışanlarının Hukuki Konumu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1290</v>
+        <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255569394</t>
+          <t>9786255569813</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Özel El Kitabı Kat Mülkiyeti Davaları Rehberi (Ciltli)</t>
+          <t>Havacılık Endüstrisİnde Sanal, Arttırılmış ve Karma Gerçeklik Teknolojisinin Kullanımı ve Tarihsel Aşamaları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256338470</t>
+          <t>9786255569769</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İcra El Kitabı (Ciltli)</t>
+          <t>Hukuk Metodolojisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1795</v>
+        <v>690</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256338425</t>
+          <t>9786255569301</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı İş Davaları Rehberi (Ciltli)</t>
+          <t>Benim Avukatım Var!</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1850</v>
+        <v>275</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256338418</t>
+          <t>9786255569615</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İstinafta Ceza Yargılaması Ve Yasa Yolları</t>
+          <t>Şirketlerde Kurumsallaşma ve Ömür</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>795</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256338371</t>
+          <t>9786255569738</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Suçlarda Neden Beraat Kararı Verilmeli</t>
+          <t>Basit Yargılanma Usulü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>950</v>
+        <v>355</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256338296</t>
+          <t>9786255569714</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kira Hukuku'ndan Doğan Tahliye Tespit Uyarlama Tazminat ve Alacak Davaları</t>
+          <t>Çiçek Girmeyen Eve Avukat Girer</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>2500</v>
+        <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256338357</t>
+          <t>9786255569783</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kira El Kitabı</t>
+          <t>Uyuşturucu Suçlarında Etkin Pişmanlık</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>795</v>
+        <v>700</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256338333</t>
+          <t>9786255569776</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Kişisel Verilerinin Korunması</t>
+          <t>Kasten Öldürmeye Teşhebbüs ile Kasten Yaralama Suçlarının Ayrımı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>525</v>
+        <v>850</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256338364</t>
+          <t>9786255569752</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Rıza Kavramı</t>
+          <t>Bağımsız Bölüm ve Ortak Alanlarda Evcil Hayvan Beslenmesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256338265</t>
+          <t>9786255569691</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Veya Uyarıcı Madde Kullanılmasını Kolaylaştırma Suçu</t>
+          <t>Marka ve Patent Sınavına Hazırlık Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>495</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256338302</t>
+          <t>9786257761239</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Kanununda Dolandırıcılık Suçu Ve Nitelikli Halleri</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Hizmet Akdi) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>595</v>
+        <v>465</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256338272</t>
+          <t>9786257761260</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sivil Havacılık Endüstrisinde Havayolu Stratejileri Ve Olay/Kaza İncelemesi</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Engelli Dostu) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256338906</t>
+          <t>9786255569684</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Konut Ve Çatılı İşyeri Kira Sözleşmelerinde Yazılı Tahliye Taahhüdü Ve Kiraya Verene Tanıdığı Haklar</t>
+          <t>Avukatın Öz-El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>450</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256338968</t>
+          <t>9786255569677</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İspat ve Yöntemleri</t>
+          <t>TCK-CMK ve İnfaz Kanunu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256338999</t>
+          <t>9786255569660</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kovuşturma Evresi ve İşlemleri</t>
+          <t>Biz Ayrılamaz Mıyız? - Bir Boşanma Güncesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>895</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256338951</t>
+          <t>9786255569653</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
+          <t>Adli Yargıdaki Cerrahi Müdahalelerde Tıbbi Uygulama Hataları Konulu Davaların Sağlık Hukuku Yönünden Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>650</v>
+        <v>590</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256338937</t>
+          <t>9786255569646</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>TCK Genel Hükümleri Dahilinde Yargıtay İlamları İle İcrai Veya İhmali Hareketle Görevi Kötüye Kullanma</t>
+          <t>İşyerinin Kapanması ve Hukuki Sonuçlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>750</v>
+        <v>390</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256338920</t>
+          <t>9786255569639</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi İle Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılama</t>
+          <t>İnfaz Hukuku ve Uygulaması</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>850</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256338913</t>
+          <t>9786256338524</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Adli Kolluk ve İşlemleri</t>
+          <t>Kadın Hastalıkları ve Doğum Ders Kitabı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>895</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256338548</t>
+          <t>9786255569387</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şerhli İş Kanunu Yorumu (Ciltli)</t>
+          <t>Endometriozis (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>2500</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256338890</t>
+          <t>9786256338135</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tüketicinin Korunması Hakkında Kanun Şerhi</t>
+          <t>Kanun ve Özelgeler Işığında Doktorlarda Vergi Rehberi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>2500</v>
+        <v>675</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256338494</t>
+          <t>9786255569592</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İcra Ve İflas Hukukunda Uygulamalar (Ciltli)</t>
+          <t>Recognizing Artificial Intelligence As The Inventor In Patent Law</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>2500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256338616</t>
+          <t>9786255569561</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Neden Beraat Kararı Verilmeli</t>
+          <t>Vergi Affı Uygulamaları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>1350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256338463</t>
+          <t>9786255569585</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İcra Takibi Uygulamaları</t>
+          <t>Ceza Muhakemesi Kanunu Madde 139 İle 140 Kapsamında Teknik Araçlar İle İzleme</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>1650</v>
+        <v>340</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256338883</t>
+          <t>9786255569462</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Mevzuatı</t>
+          <t>İş Kazaları Ve Meslek Hastalıklarında Kişi Sorumlulukları Çalışan Tarafından İş Akdinin Feshi Sürecinde Ortaya Çıkan Hukuki Açmazlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>395</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256338449</t>
+          <t>9786255569622</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sözleşme Hazırlama Teknikleri</t>
+          <t>Polis Mevzuatı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>635</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256338944</t>
+          <t>9786255569608</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlık – Yağma Karşılıksız Yararlanma Suçları</t>
+          <t>4857 Sayılı İş Kanunu Kapsamında Fazla Çalışma</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256338982</t>
+          <t>9786256533417</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Katalog Suçlar</t>
+          <t>Polis Kanunu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>950</v>
+        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255569035</t>
+          <t>9786258128741</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>T.C. Anayasası</t>
+          <t>Taşınmazın, İpoteğin ve Ortaklığın Giderilmesi Satışlarında Uygulamalar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255569097</t>
+          <t>9786255569578</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İş Kanunu</t>
+          <t>Ceza Muhakemesi Uygulamasında Yasak Delil (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>165</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255569110</t>
+          <t>9786255569394</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kamulaştırma Kanunu</t>
+          <t>Avukatın Özel El Kitabı Kat Mülkiyeti Davaları Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>95</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256338210</t>
+          <t>9786256338470</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Vekalet Sözleşmesi, Kredi Mektubu ve Kredi Emri, Simsarlık Sözleşmesi, Vekaletsiz İşgörme, Komisyon Sözleşmesi, Ticari Temsilciler, Ticari Vekiller ve Diğer Tacir Yardımcıları, Havale, Saklama Sözleşmeleri</t>
+          <t>İcra El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>895</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255569127</t>
+          <t>9786256338425</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu</t>
+          <t>Avukatın Öz El Kitabı İş Davaları Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>110</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255569158</t>
+          <t>9786256338418</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>TCK‐CMK ve İnfaz Kanunu</t>
+          <t>İstinafta Ceza Yargılaması Ve Yasa Yolları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>285</v>
+        <v>795</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256338500</t>
+          <t>9786256338371</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Stajyer Avukatın İcra Hukukunda Uygulama El Kitabı</t>
+          <t>Cinsel Suçlarda Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255569172</t>
+          <t>9786256338296</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve Borçlar Kanunu</t>
+          <t>Kira Hukuku'ndan Doğan Tahliye Tespit Uyarlama Tazminat ve Alacak Davaları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>275</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256338289</t>
+          <t>9786256338357</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Nedenle İş Sözleşmesinin Feshinde Feshin Geçersizliği Ve İşe İade</t>
+          <t>Kira El Kitabı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>455</v>
+        <v>795</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255569202</t>
+          <t>9786256338333</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
+          <t>Çocukların Kişisel Verilerinin Korunması</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>2250</v>
+        <v>525</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255569042</t>
+          <t>9786256338364</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Avukatlık Kanunu</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Rıza Kavramı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>155</v>
+        <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255569059</t>
+          <t>9786256338265</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Fikir ve Sanat Eserleri Kanunu</t>
+          <t>Uyuşturucu Veya Uyarıcı Madde Kullanılmasını Kolaylaştırma Suçu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>175</v>
+        <v>495</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256338401</t>
+          <t>9786256338302</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ahlak - Hukuk İlişkisi</t>
+          <t>Türk Ceza Kanununda Dolandırıcılık Suçu Ve Nitelikli Halleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>795</v>
+        <v>595</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255569066</t>
+          <t>9786256338272</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Muhakemeleri Kanunu</t>
+          <t>Sivil Havacılık Endüstrisinde Havayolu Stratejileri Ve Olay/Kaza İncelemesi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>165</v>
+        <v>375</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255569073</t>
+          <t>9786256338906</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Kanunu</t>
+          <t>Konut Ve Çatılı İşyeri Kira Sözleşmelerinde Yazılı Tahliye Taahhüdü Ve Kiraya Verene Tanıdığı Haklar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256338180</t>
+          <t>9786256338968</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Teselsül &amp; Koşullar &amp; Bağlanma Parası Cayma Parası Ve Ceza Koşulu</t>
+          <t>İspat ve Yöntemleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>625</v>
+        <v>850</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255569080</t>
+          <t>9786256338999</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İmar Kanunu</t>
+          <t>Kovuşturma Evresi ve İşlemleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>895</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256338456</t>
+          <t>9786256338951</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı - Dilekçe Örnekli Nafaka ve Nafaka Türleri</t>
+          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>795</v>
+        <v>650</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255569103</t>
+          <t>9786256338937</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>TCK Genel Hükümleri Dahilinde Yargıtay İlamları İle İcrai Veya İhmali Hareketle Görevi Kötüye Kullanma</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>110</v>
+        <v>750</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255569134</t>
+          <t>9786256338920</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Polis Kanunu</t>
+          <t>Avrupa İnsan Hakları Mahkemesi İle Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılama</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>295</v>
+        <v>850</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255569141</t>
+          <t>9786256338913</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Kanunu</t>
+          <t>Adli Kolluk ve İşlemleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>895</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256338517</t>
+          <t>9786256338548</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
+          <t>Şerhli İş Kanunu Yorumu (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>995</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255569165</t>
+          <t>9786256338890</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu</t>
+          <t>Tüketicinin Korunması Hakkında Kanun Şerhi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>185</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256338074</t>
+          <t>9786256338494</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
+          <t>İcra Ve İflas Hukukunda Uygulamalar (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255569189</t>
+          <t>9786256338616</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu</t>
+          <t>Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>285</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256338531</t>
+          <t>9786256338463</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı - Dilekçe Örnekli Ziynet Ve Eşya Alacağı Davaları</t>
+          <t>İcra Takibi Uygulamaları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>650</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256338081</t>
+          <t>9786256338883</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
+          <t>Arabuluculuk Mevzuatı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1495</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255569264</t>
+          <t>9786256338449</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>Sözleşme Hazırlama Teknikleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>1100</v>
+        <v>635</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256338432</t>
+          <t>9786256338944</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Veri Satış Sözleşmeleri Kapsamında Kişisel Verilerin Korunması Ve Tahkim</t>
+          <t>Hırsızlık – Yağma Karşılıksız Yararlanma Suçları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>395</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255569257</t>
+          <t>9786256338982</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mesafeli Satış Sözleşmesinde Tüketicinin Korunması</t>
+          <t>Katalog Suçlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>335</v>
+        <v>950</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256338029</t>
+          <t>9786255569035</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Koruma Tedbirleri Nedeniyle Tazminat Hukukunun Teori ve Uygulama Yönünden Değerlendirilmesi</t>
+          <t>T.C. Anayasası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>485</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256533875</t>
+          <t>9786255569097</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Enerji Şartı Anlaşması Ve Bu Kapsamda Yatırımcı İle Taraf Devlet Arasındaki Yatırım Uyuşmazlıklarının Çözümü</t>
+          <t>İş Kanunu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>565</v>
+        <v>165</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256338005</t>
+          <t>9786255569110</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türk İş HukukundaFazla Çalışma ve Fazla Sürelerle Çalışma</t>
+          <t>Kamulaştırma Kanunu</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>375</v>
+        <v>95</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256338166</t>
+          <t>9786256338210</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Alacağın Devri &amp; Borcun Üstlenilmesi &amp; Sözleşmenin Devri Ve Sözleşmeye Katılma</t>
+          <t>Vekalet Sözleşmesi, Kredi Mektubu ve Kredi Emri, Simsarlık Sözleşmesi, Vekaletsiz İşgörme, Komisyon Sözleşmesi, Ticari Temsilciler, Ticari Vekiller ve Diğer Tacir Yardımcıları, Havale, Saklama Sözleşmeleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>395</v>
+        <v>895</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256533998</t>
+          <t>9786255569127</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kıyı Hukukunda Kazanılmış Haklar</t>
+          <t>Kat Mülkiyeti Kanunu</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>485</v>
+        <v>110</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256533844</t>
+          <t>9786255569158</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Haksız Rekabetten Kaynaklanan Zararların Tazmini</t>
+          <t>TCK‐CMK ve İnfaz Kanunu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>475</v>
+        <v>285</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256338012</t>
+          <t>9786256338500</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketler Bölünmesinde Alacaklıların Korunması</t>
+          <t>Stajyer Avukatın İcra Hukukunda Uygulama El Kitabı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>435</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256533936</t>
+          <t>9786255569172</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tazminat Hukuku 2 Cilt</t>
+          <t>Türk Medeni Kanunu ve Borçlar Kanunu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>5200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256533929</t>
+          <t>9786256338289</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı Arabuluculuk Başvuru Rehberi</t>
+          <t>Sendikal Nedenle İş Sözleşmesinin Feshinde Feshin Geçersizliği Ve İşe İade</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>1950</v>
+        <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256533967</t>
+          <t>9786255569202</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Genel Prensipler, Hasar, Tazminat</t>
+          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1100</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256533899</t>
+          <t>9786255569042</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Limited Şirket Esas Sermaye Payının Devri</t>
+          <t>Avukatlık Kanunu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>435</v>
+        <v>155</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256533981</t>
+          <t>9786255569059</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yalan Tanıklık ve Gerçeğe Aykırı Bilirkişilik Suçları</t>
+          <t>Fikir ve Sanat Eserleri Kanunu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>865</v>
+        <v>175</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256338203</t>
+          <t>9786256338401</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Bağışlama Sözleşmesi &amp; Ödünç Sözleşmeleri</t>
+          <t>Ahlak - Hukuk İlişkisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>455</v>
+        <v>795</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255569240</t>
+          <t>9786255569066</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yol Haritası ve Dilekçe Örnekleri</t>
+          <t>Hukuk Muhakemeleri Kanunu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>550</v>
+        <v>165</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255569196</t>
+          <t>9786255569073</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu ve Apartman‐Site Toplu Yapı Yönetimi</t>
+          <t>İcra ve İflas Kanunu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255569332</t>
+          <t>9786256338180</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Alacak Tazminat Rücu Davaları ve Sigorta Hukuku</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Teselsül &amp; Koşullar &amp; Bağlanma Parası Cayma Parası Ve Ceza Koşulu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>725</v>
+        <v>625</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256338227</t>
+          <t>9786255569080</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Borçların İfası &amp; Borçların İfa Edilmemesinin Sonuçları &amp; Borç İlişkilerinin Üçüncü Kişilere Etkisi</t>
+          <t>İmar Kanunu</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>1100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258128567</t>
+          <t>9786256338456</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Banka Teminat Mektuplarında URDG 758'İn Uygulanması</t>
+          <t>Açıklamalı - Dilekçe Örnekli Nafaka ve Nafaka Türleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>340</v>
+        <v>795</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255569219</t>
+          <t>9786255569103</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukuku</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>450</v>
+        <v>110</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256533882</t>
+          <t>9786255569134</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Kararlarıyla Koruma Tedbirleri Nedeniyle Tazminat Davası</t>
+          <t>Polis Kanunu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>395</v>
+        <v>295</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255569226</t>
+          <t>9786255569141</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı – İçtihatlı Dilekçe Örnekleri Gayrimenkul Hukukunda Sık Karşılaşılan Dava Türleri Öz Kitap</t>
+          <t>Türk Borçlar Kanunu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256533905</t>
+          <t>9786256338517</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Edinilmiş Mallara Katılma Rejiminde Katılma Alacağı</t>
+          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>455</v>
+        <v>995</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255569233</t>
+          <t>9786255569165</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı–İçtihatlı–Dilekçe Örnekli İş Hukuku Öz Kitap</t>
+          <t>Türk Medeni Kanunu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>550</v>
+        <v>185</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256338234</t>
+          <t>9786256338074</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Hizmet Sözleşmeleri</t>
+          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>1150</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255569288</t>
+          <t>9786255569189</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleri İle Kullanmaya Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
+          <t>Türk Ticaret Kanunu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>950</v>
+        <v>285</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255569295</t>
+          <t>9786256338531</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleri İle Ticarete Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
+          <t>Açıklamalı - Dilekçe Örnekli Ziynet Ve Eşya Alacağı Davaları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255569349</t>
+          <t>9786256338081</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kamulaştırma Kamulaştırmasız El Koyma ve Hukuki El Koyma</t>
+          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>950</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255569325</t>
+          <t>9786255569264</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tıp Hukukunda Kişinin Kendi Geleceğini Belirleme Hakkı Kapsamında Rıza</t>
+          <t>Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255569271</t>
+          <t>9786256338432</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı‐İçtihatlı Eser Sözleşmesi ve Arsa Payı Karşılığı İnşaat Sözleşmesi (Ciltli)</t>
+          <t>Veri Satış Sözleşmeleri Kapsamında Kişisel Verilerin Korunması Ve Tahkim</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>2500</v>
+        <v>395</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256533165</t>
+          <t>9786255569257</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Sözleşmelerinin Türk Özel Hukukundaki Yeri</t>
+          <t>Mesafeli Satış Sözleşmesinde Tüketicinin Korunması</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255569318</t>
+          <t>9786256338029</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Havayolu Taşımacılığı Havalimanı Yönetiminde Yapay Zeka Kullanımı ve Sivil Havacılık Emniyeti</t>
+          <t>Koruma Tedbirleri Nedeniyle Tazminat Hukukunun Teori ve Uygulama Yönünden Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>270</v>
+        <v>485</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256338128</t>
+          <t>9786256533875</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İmar Hukukunda Ruhsatsız Yapı</t>
+          <t>Enerji Şartı Anlaşması Ve Bu Kapsamda Yatırımcı İle Taraf Devlet Arasındaki Yatırım Uyuşmazlıklarının Çözümü</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>335</v>
+        <v>565</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255569356</t>
+          <t>9786256338005</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
+          <t>Türk İş HukukundaFazla Çalışma ve Fazla Sürelerle Çalışma</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>1850</v>
+        <v>375</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255569363</t>
+          <t>9786256338166</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Mülkiyetin (Paydaşlığın ve Ortaklığın) Giderilmesi</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Alacağın Devri &amp; Borcun Üstlenilmesi &amp; Sözleşmenin Devri Ve Sözleşmeye Katılma</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>1350</v>
+        <v>395</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256533653</t>
+          <t>9786256533998</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bir Ceza Hakiminin Notları</t>
+          <t>Kıyı Hukukunda Kazanılmış Haklar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>385</v>
+        <v>485</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255569417</t>
+          <t>9786256533844</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Otonom Araçlardan Doğan Cezai ve Hukuki Sorumluluk</t>
+          <t>Haksız Rekabetten Kaynaklanan Zararların Tazmini</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>425</v>
+        <v>475</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256533493</t>
+          <t>9786256338012</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk ve Tahkim</t>
+          <t>Anonim Şirketler Bölünmesinde Alacaklıların Korunması</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>550</v>
+        <v>435</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256338142</t>
+          <t>9786256533936</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı Ve Güvenliği Yükümlülüklerine Aykırılık Nedeniyle İşverenin Hukuki Sorumluluğu</t>
+          <t>Tazminat Hukuku 2 Cilt</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>550</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255569424</t>
+          <t>9786256533929</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ecrimisil Önalım ve Zorunlu Geçit Hakkı Davaları</t>
+          <t>Avukatın Öz-El Kitabı Arabuluculuk Başvuru Rehberi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1350</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256533813</t>
+          <t>9786256533967</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri</t>
+          <t>Sigorta Genel Prensipler, Hasar, Tazminat</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>2500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255569431</t>
+          <t>9786256533899</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı‐İçtihatlı Edinilmiş Mallara Katılma Rejimi ve Aile Konutu</t>
+          <t>Limited Şirket Esas Sermaye Payının Devri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>1850</v>
+        <v>435</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256533554</t>
+          <t>9786256533981</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Şirket Birleşmeleri ve Birleşmeden Doğan Hukuki Sorumluluk</t>
+          <t>Yalan Tanıklık ve Gerçeğe Aykırı Bilirkişilik Suçları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>565</v>
+        <v>865</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256533851</t>
+          <t>9786256338203</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Hukukunda Düzenlenen İdari Yaptırımlar</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Bağışlama Sözleşmesi &amp; Ödünç Sözleşmeleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>485</v>
+        <v>455</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256533677</t>
+          <t>9786255569240</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Sistemleri Tarafından Üretilen Fikri Ürünlerin Telif Hakkı</t>
+          <t>Yol Haritası ve Dilekçe Örnekleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>435</v>
+        <v>550</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256338241</t>
+          <t>9786255569196</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Pazarlamacılık Sözleşmesi &amp; Evde Hizmet Sözleşmesi &amp; Eser Sözleşmesi &amp; Yayım Sözleşmesi</t>
+          <t>Kat Mülkiyeti Kanunu ve Apartman‐Site Toplu Yapı Yönetimi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>835</v>
+        <v>750</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256533707</t>
+          <t>9786255569332</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>6698 Sayılı Kişisel Verilerin Korunması Kanunu'nda Aydınlatma Yükümlülüğü ile Açık Rıza İlişkisi</t>
+          <t>Alacak Tazminat Rücu Davaları ve Sigorta Hukuku</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>335</v>
+        <v>725</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256338067</t>
+          <t>9786256338227</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Borçların İfası &amp; Borçların İfa Edilmemesinin Sonuçları &amp; Borç İlişkilerinin Üçüncü Kişilere Etkisi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>950</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256338258</t>
+          <t>9786258128567</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Satış Sözleşmesi &amp; Taşınır Satışı &amp; Taşınmaz Satışı Ve Satış İlişkisi Doğuran Haklar &amp; Bazı Satış Türleri &amp; Mal Değişim Sözleşmesi</t>
+          <t>Banka Teminat Mektuplarında URDG 758'İn Uygulanması</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>995</v>
+        <v>340</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256338173</t>
+          <t>9786255569219</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sona Erme Halleri &amp; Zamanaşımı</t>
+          <t>Aile Hukuku</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256338197</t>
+          <t>9786256533882</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sözleşmeden Doğan Borç İlişkileri &amp; Haksız Fiillerden Doğan Borç İlişkileri &amp; Sebepsiz Zenginleşmeden Doğan Borç İlişkileri</t>
+          <t>Yargıtay Kararlarıyla Koruma Tedbirleri Nedeniyle Tazminat Davası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>1695</v>
+        <v>395</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256338159</t>
+          <t>9786255569226</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Terör Örgütünün Propagandası Suçu</t>
+          <t>Açıklamalı – İçtihatlı Dilekçe Örnekleri Gayrimenkul Hukukunda Sık Karşılaşılan Dava Türleri Öz Kitap</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>455</v>
+        <v>550</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256533622</t>
+          <t>9786256533905</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla İşçinin Doğruluk ve Bağlılığa Aykırı Davranışlarından Kaynaklanan Tazminat Ödemeden İşten Çıkarma</t>
+          <t>Edinilmiş Mallara Katılma Rejiminde Katılma Alacağı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>635</v>
+        <v>455</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256533288</t>
+          <t>9786255569233</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği Ders Kitabı</t>
+          <t>Açıklamalı–İçtihatlı–Dilekçe Örnekli İş Hukuku Öz Kitap</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>675</v>
+        <v>550</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256533233</t>
+          <t>9786256338234</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Hukukunda Taahhüt Uygulamaları</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Hizmet Sözleşmeleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>650</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256533301</t>
+          <t>9786255569288</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Temelleri</t>
+          <t>Tüm Yönleri İle Kullanmaya Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256533059</t>
+          <t>9786255569295</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku Ders Kitabı</t>
+          <t>Tüm Yönleri İle Ticarete Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256533660</t>
+          <t>9786255569349</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Davranışsal Pazarlama ve Kişisel Verilerin Korunması</t>
+          <t>Kamulaştırma Kamulaştırmasız El Koyma ve Hukuki El Koyma</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>535</v>
+        <v>950</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256533103</t>
+          <t>9786255569325</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinin Sona Ermesinin Sözleşmenin Tarafı Olmayan Üçüncü Kişilerin Hukuki Durumuna Etkisi</t>
+          <t>Tıp Hukukunda Kişinin Kendi Geleceğini Belirleme Hakkı Kapsamında Rıza</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256533691</t>
+          <t>9786255569271</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bireysel İş Hukukunda Genel İşlem Koşulları ve Denetimi</t>
+          <t>Açıklamalı‐İçtihatlı Eser Sözleşmesi ve Arsa Payı Karşılığı İnşaat Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>535</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256533004</t>
+          <t>9786256533165</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Robotik Cerrahi Müdahaleden Doğan Hukuki Sorumluluk</t>
+          <t>Blockchain Sözleşmelerinin Türk Özel Hukukundaki Yeri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786259968292</t>
+          <t>9786255569318</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Suç Delillerini Yok Etme, Gizleme veya Değiştirme Suçu</t>
+          <t>Havayolu Taşımacılığı Havalimanı Yönetiminde Yapay Zeka Kullanımı ve Sivil Havacılık Emniyeti</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>395</v>
+        <v>270</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256533097</t>
+          <t>9786256338128</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Birlikte Velayet</t>
+          <t>İmar Hukukunda Ruhsatsız Yapı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>495</v>
+        <v>335</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256533080</t>
+          <t>9786255569356</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukukun Genel İlkelerinin Ekonomik Kalkınma Üzerindeki Etkileri</t>
+          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>335</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256533073</t>
+          <t>9786255569363</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Ulusal ve Uluslararası Hukuk Kapsamında Eşitlik İlkesi</t>
+          <t>Birlikte Mülkiyetin (Paydaşlığın ve Ortaklığın) Giderilmesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256533684</t>
+          <t>9786256533653</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kamu Özel Ortaklığı Modeli Olarak Şehir Hastaneleri</t>
+          <t>Bir Ceza Hakiminin Notları</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256533066</t>
+          <t>9786255569417</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tam Yargı Davalarında Kısmi Islah</t>
+          <t>Türk Hukukunda Otonom Araçlardan Doğan Cezai ve Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>395</v>
+        <v>425</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259985350</t>
+          <t>9786256533493</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Alternatif Uyuşmazlık Çözümüne Yeni Bir Yol: MED-ARB Arabuluculuk-Tahkim</t>
+          <t>Arabuluculuk ve Tahkim</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786259985381</t>
+          <t>9786256338142</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Malpraktis Nedeni İle Sözleşmeden Doğan Hukuki Sorumluluk</t>
+          <t>İş Sağlığı Ve Güvenliği Yükümlülüklerine Aykırılık Nedeniyle İşverenin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>285</v>
+        <v>550</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256533752</t>
+          <t>9786255569424</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Seri Muhakeme Usulü</t>
+          <t>Ecrimisil Önalım ve Zorunlu Geçit Hakkı Davaları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>425</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786259968261</t>
+          <t>9786256533813</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kasten ve Taksirle Yaralama Suçları</t>
+          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>1350</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786259968285</t>
+          <t>9786255569431</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Genel Ahlaka Karşı Suçlar</t>
+          <t>Açıklamalı‐İçtihatlı Edinilmiş Mallara Katılma Rejimi ve Aile Konutu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>1350</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256533646</t>
+          <t>9786256533554</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hukuka Uygunluk Nedenleri Kapsamında Meşru Müdafaa</t>
+          <t>Şirket Birleşmeleri ve Birleşmeden Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>535</v>
+        <v>565</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256533714</t>
+          <t>9786256533851</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bulaşıcı Hastalıklara İlişkin Tedbirlere Aykırı Davranma Suçu</t>
+          <t>Kişisel Verilerin Korunması Hukukunda Düzenlenen İdari Yaptırımlar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>285</v>
+        <v>485</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256533011</t>
+          <t>9786256533677</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Hakim ve Savcılar İçin Ceza Hukukunda Hukuka Aykırı Deliller ve Sözlüğü</t>
+          <t>Yapay Zeka Sistemleri Tarafından Üretilen Fikri Ürünlerin Telif Hakkı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>495</v>
+        <v>435</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786259968278</t>
+          <t>9786256338241</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İşkence ve Eziyet Suçları</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Pazarlamacılık Sözleşmesi &amp; Evde Hizmet Sözleşmesi &amp; Eser Sözleşmesi &amp; Yayım Sözleşmesi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>1250</v>
+        <v>835</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786259968254</t>
+          <t>9786256533707</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Soruşturma ve Kovuşturmada Gizliliğin İhlali Suçu</t>
+          <t>6698 Sayılı Kişisel Verilerin Korunması Kanunu'nda Aydınlatma Yükümlülüğü ile Açık Rıza İlişkisi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>825</v>
+        <v>335</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786259985367</t>
+          <t>9786256338067</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarında Kiralananın Ayıplı Olması Halinde Kiracının Hakları</t>
+          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>585</v>
+        <v>950</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256533769</t>
+          <t>9786256338258</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İngiltere ve Türk Hukukunda Karşılaştırmalı Çocukların Cezai Sorumluluğu</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Satış Sözleşmesi &amp; Taşınır Satışı &amp; Taşınmaz Satışı Ve Satış İlişkisi Doğuran Haklar &amp; Bazı Satış Türleri &amp; Mal Değişim Sözleşmesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>565</v>
+        <v>995</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786259968223</t>
+          <t>9786256338173</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Kusurlu Sorumluluğu ve Rücu</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sona Erme Halleri &amp; Zamanaşımı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>585</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255569011</t>
+          <t>9786256338197</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sözleşmeden Doğan Borç İlişkileri &amp; Haksız Fiillerden Doğan Borç İlişkileri &amp; Sebepsiz Zenginleşmeden Doğan Borç İlişkileri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>950</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256533738</t>
+          <t>9786256338159</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılanma Hakkı Kapsamında Cumhuriyet Savcısının Etkin Soruşturma Yapma Görevi</t>
+          <t>Terör Örgütünün Propagandası Suçu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>375</v>
+        <v>455</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255569004</t>
+          <t>9786256533622</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Özel Hayata ve Hayatın Gizli Alanına Karşı Suçlar</t>
+          <t>Örnek Olaylarla İşçinin Doğruluk ve Bağlılığa Aykırı Davranışlarından Kaynaklanan Tazminat Ödemeden İşten Çıkarma</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>750</v>
+        <v>635</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256338852</t>
+          <t>9786256533288</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Sosyal Güvenlik Uyuşmazlıkları ve Çözüm Yolları</t>
+          <t>İş Sağlığı ve Güvenliği Ders Kitabı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>450</v>
+        <v>675</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256338876</t>
+          <t>9786256533233</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 5</t>
+          <t>Rekabet Hukukunda Taahhüt Uygulamaları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>340</v>
+        <v>650</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256338869</t>
+          <t>9786256533301</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Efendiler - Gazi Mustafa Kemal Atatürk'ün Tarihe Işık, Bugün ve Geleceğe Yön Veren Konuşmaları</t>
+          <t>Hukukun Temelleri</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256338845</t>
+          <t>9786256533059</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcılık Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>İnsan Hakları Hukuku Ders Kitabı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>1850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256338838</t>
+          <t>9786256533660</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İcra ‐ İflas Suçları Ve Yargılama Usulü</t>
+          <t>Çevrimiçi Davranışsal Pazarlama ve Kişisel Verilerin Korunması</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>850</v>
+        <v>535</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256533639</t>
+          <t>9786256533103</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Ön Ödemeli Konut Satış Sözleşmesi</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinin Sona Ermesinin Sözleşmenin Tarafı Olmayan Üçüncü Kişilerin Hukuki Durumuna Etkisi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>565</v>
+        <v>495</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256338821</t>
+          <t>9786256533691</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Belirsiz Alacak Davaları</t>
+          <t>Bireysel İş Hukukunda Genel İşlem Koşulları ve Denetimi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>790</v>
+        <v>535</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256338814</t>
+          <t>9786256533004</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Muris Muvazaası Davaları</t>
+          <t>Robotik Cerrahi Müdahaleden Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>895</v>
+        <v>375</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256533721</t>
+          <t>9786259968292</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukukunda Vekil Markası</t>
+          <t>Türk Ceza Hukukunda Suç Delillerini Yok Etme, Gizleme veya Değiştirme Suçu</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>435</v>
+        <v>395</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256338746</t>
+          <t>9786256533097</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Hukuki Sorumluluğu</t>
+          <t>Türk Hukukunda Birlikte Velayet</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>445</v>
+        <v>495</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256338753</t>
+          <t>9786256533080</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Estetik Müdahalelerde Sağlık Personelinin Hukuki Sorumluluğu</t>
+          <t>Uluslararası Hukukun Genel İlkelerinin Ekonomik Kalkınma Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>375</v>
+        <v>335</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256338760</t>
+          <t>9786256533073</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Çevrenin Kasten Kirletilmesi Suçu</t>
+          <t>Ulusal ve Uluslararası Hukuk Kapsamında Eşitlik İlkesi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256533783</t>
+          <t>9786256533684</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kasko ve ZMMS Konulu Sigorta Tahkim Komisyonu Hakem Kararlarının Türk Ticaret Kanunu Işığında Değerlendirilmesi</t>
+          <t>Kamu Özel Ortaklığı Modeli Olarak Şehir Hastaneleri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>565</v>
+        <v>385</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256338777</t>
+          <t>9786256533066</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Marka Hakkının İhlali ve Hukuki Sonuçları</t>
+          <t>Tam Yargı Davalarında Kısmi Islah</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256338784</t>
+          <t>9786259985350</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynin Kısmi Süreli Çalışma Hakkı</t>
+          <t>Türkiye’de Alternatif Uyuşmazlık Çözümüne Yeni Bir Yol: MED-ARB Arabuluculuk-Tahkim</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256338791</t>
+          <t>9786259985381</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Hukukunda Bağışlamanın Geri Alınması</t>
+          <t>Tıbbi Malpraktis Nedeni İle Sözleşmeden Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>450</v>
+        <v>285</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256533776</t>
+          <t>9786256533752</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Patent Lisans Sözleşmesinin Rekabet Hukuku Boyutuyla Değerlendirilmesi</t>
+          <t>Ceza Muhakemesi Hukukunda Seri Muhakeme Usulü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>445</v>
+        <v>425</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256338739</t>
+          <t>9786259968261</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yasa Dışı Bahis Suçları</t>
+          <t>Kasten ve Taksirle Yaralama Suçları</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>1350</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256338685</t>
+          <t>9786259968285</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Tanık</t>
+          <t>Genel Ahlaka Karşı Suçlar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>375</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256338708</t>
+          <t>9786256533646</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Unutulma Hakkı</t>
+          <t>Hukuka Uygunluk Nedenleri Kapsamında Meşru Müdafaa</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>435</v>
+        <v>535</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256338555</t>
+          <t>9786256533714</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Suçluyu Kayırma Suçu</t>
+          <t>Bulaşıcı Hastalıklara İlişkin Tedbirlere Aykırı Davranma Suçu</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>325</v>
+        <v>285</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256338623</t>
+          <t>9786256533011</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Seri Muhakeme Usulü</t>
+          <t>Hakim ve Savcılar İçin Ceza Hukukunda Hukuka Aykırı Deliller ve Sözlüğü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>375</v>
+        <v>495</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256338630</t>
+          <t>9786259968278</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Türk Vatandaşlığının Kaybettirilmesi</t>
+          <t>İşkence ve Eziyet Suçları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256338647</t>
+          <t>9786259968254</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Mahkeme Kararları Işığında Kadın Hakları</t>
+          <t>Soruşturma ve Kovuşturmada Gizliliğin İhlali Suçu</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>395</v>
+        <v>825</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256338654</t>
+          <t>9786259985367</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Boyutuyla Finansal Kiralama Sözleşmesi</t>
+          <t>Konut ve Çatılı İşyeri Kiralarında Kiralananın Ayıplı Olması Halinde Kiracının Hakları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>455</v>
+        <v>585</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256338661</t>
+          <t>9786256533769</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukuna Göre Mirasçılıktan Cezai Çıkarma</t>
+          <t>İngiltere ve Türk Hukukunda Karşılaştırmalı Çocukların Cezai Sorumluluğu</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>395</v>
+        <v>565</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256338678</t>
+          <t>9786259968223</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukuna Göre Boşanmada Manevi Tazminat</t>
+          <t>İdarenin Kusurlu Sorumluluğu ve Rücu</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>335</v>
+        <v>585</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256338609</t>
+          <t>9786255569011</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Firmaların Mali Krizinden Çıkış Yolları Konkordato ve Reel Sektörün Finansman Sektörüne Olan Borçlarının Yapılandırılması</t>
+          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>1100</v>
+        <v>950</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258128543</t>
+          <t>9786256533738</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar ve Bu Yatırımlardan Kaynaklanan Uyuşmazlıkların Çözüm Yolları</t>
+          <t>Adil Yargılanma Hakkı Kapsamında Cumhuriyet Savcısının Etkin Soruşturma Yapma Görevi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258128611</t>
+          <t>9786255569004</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tek Satıcılık Sözleşmesi</t>
+          <t>Özel Hayata ve Hayatın Gizli Alanına Karşı Suçlar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>395</v>
+        <v>750</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258128604</t>
+          <t>9786256338852</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Açısında Yapay Zekanın İncelenmesi</t>
+          <t>Soru ve Cevaplarla Sosyal Güvenlik Uyuşmazlıkları ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258128635</t>
+          <t>9786256338876</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Tanınmışlık Düzeyine Ulaşmış Markanın Korunması</t>
+          <t>Bir Savcının Seyir Defteri 5</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>395</v>
+        <v>340</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258128659</t>
+          <t>9786256338869</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Davaları El Kitabı</t>
+          <t>Efendiler - Gazi Mustafa Kemal Atatürk'ün Tarihe Işık, Bugün ve Geleceğe Yön Veren Konuşmaları</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>995</v>
+        <v>750</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258128710</t>
+          <t>9786256338845</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Hukuku Uygulamasında Öne Çıkan Kararlar</t>
+          <t>Dolandırıcılık Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>790</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258128727</t>
+          <t>9786256338838</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Türk Aile Hukukunda Seçimlik Mal Rejimleri</t>
+          <t>İcra ‐ İflas Suçları Ve Yargılama Usulü</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>445</v>
+        <v>850</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258128703</t>
+          <t>9786256533639</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Karayoluyla Eşya Taşımacılığında Taşıyıcı Sorumluluk Sigortası</t>
+          <t>Ön Ödemeli Konut Satış Sözleşmesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>485</v>
+        <v>565</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258128697</t>
+          <t>9786256338821</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İşveren Rehberi El Kitabı</t>
+          <t>Belirsiz Alacak Davaları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>795</v>
+        <v>790</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786258128666</t>
+          <t>9786256338814</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Kıymetli Evrak Hukuku Uygulamaları</t>
+          <t>Muris Muvazaası Davaları</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>775</v>
+        <v>895</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258128758</t>
+          <t>9786256533721</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Hacizde Ve İflasta Sıra Cetveli Özellik Arz eden Durumlar Ve İncelikler (Sıkça Yapılan Hatalar)</t>
+          <t>Marka Hukukunda Vekil Markası</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>2500</v>
+        <v>435</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258128826</t>
+          <t>9786256338746</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Edinilmiş Olan Mallara Katılım Rejiminin Tasfiyesi El Kitabı</t>
+          <t>İdarenin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>895</v>
+        <v>445</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258128574</t>
+          <t>9786256338753</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kişiyi Hürriyetinden Yoksun Kılma ve Konut Dokunulmazlığını İhlal Suçları</t>
+          <t>Estetik Müdahalelerde Sağlık Personelinin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>995</v>
+        <v>375</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258128598</t>
+          <t>9786256338760</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Başvuru Yöntemleri</t>
+          <t>Çevrenin Kasten Kirletilmesi Suçu</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>1250</v>
+        <v>435</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258128765</t>
+          <t>9786256533783</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Hukukunda İmkansızlık</t>
+          <t>Kasko ve ZMMS Konulu Sigorta Tahkim Komisyonu Hakem Kararlarının Türk Ticaret Kanunu Işığında Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>430</v>
+        <v>565</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786258128888</t>
+          <t>9786256338777</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gümrük Kaçakçılığı Suçlarına Uygulanan Tedbir ve Yaptırımlar</t>
+          <t>Marka Hakkının İhlali ve Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>485</v>
+        <v>395</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258128871</t>
+          <t>9786256338784</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Hukuku Sözleşmelerinde Şekil</t>
+          <t>Ebeveynin Kısmi Süreli Çalışma Hakkı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>480</v>
+        <v>375</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786258128857</t>
+          <t>9786256338791</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 4</t>
+          <t>Türk Borçlar Hukukunda Bağışlamanın Geri Alınması</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786258128970</t>
+          <t>9786256533776</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Savunma Rehberi</t>
+          <t>Patent Lisans Sözleşmesinin Rekabet Hukuku Boyutuyla Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>1250</v>
+        <v>445</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786258128987</t>
+          <t>9786256338739</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması İle İlgili Cezai Düzenlemeler</t>
+          <t>Yasa Dışı Bahis Suçları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>595</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786258128994</t>
+          <t>9786256338685</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Birliğinin Temelinden Sarsılması Nedeniyle Boşanma</t>
+          <t>Ceza Muhakemesi Hukukunda Tanık</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786259910208</t>
+          <t>9786256338708</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü</t>
+          <t>Unutulma Hakkı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>525</v>
+        <v>435</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786259910215</t>
+          <t>9786256338555</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Araç Paylaşım Modelinin Haksız Rekabet Açısından Değerlendirilmesi</t>
+          <t>Suçluyu Kayırma Suçu</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>545</v>
+        <v>325</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786259910253</t>
+          <t>9786256338623</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Veri İşleme Şartlarından Açık Rıza</t>
+          <t>Seri Muhakeme Usulü</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786259910260</t>
+          <t>9786256338630</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Markanın Hükümsüzlüğü Davası ve Hukuki Sonuçları</t>
+          <t>Türk Vatandaşlığının Kaybettirilmesi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>325</v>
+        <v>650</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786259910239</t>
+          <t>9786256338647</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Kira Sertifikası</t>
+          <t>Mahkeme Kararları Işığında Kadın Hakları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>495</v>
+        <v>395</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786259910222</t>
+          <t>9786256338654</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Uzay Hukuku ve Uzayda Ticari Faaliyetler</t>
+          <t>Milletlerarası Özel Hukuk Boyutuyla Finansal Kiralama Sözleşmesi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>595</v>
+        <v>455</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786259910246</t>
+          <t>9786256338661</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Kusurundan Kaynaklanan Hatalı Tıbbi Uygulama Davalarının Danıştay Kararları Işığında Analizi</t>
+          <t>Türk Hukukuna Göre Mirasçılıktan Cezai Çıkarma</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>375</v>
+        <v>395</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786259985305</t>
+          <t>9786256338678</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukukunda Mücbir Sebep</t>
+          <t>Türk Hukukuna Göre Boşanmada Manevi Tazminat</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>535</v>
+        <v>335</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786258128642</t>
+          <t>9786256338609</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Mirasın Reddi ve Hukuki Sonuçları</t>
+          <t>Firmaların Mali Krizinden Çıkış Yolları Konkordato ve Reel Sektörün Finansman Sektörüne Olan Borçlarının Yapılandırılması</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786258128536</t>
+          <t>9786258128543</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Türk Madenciliğinde Yatırımların Hukuki Çerçevesi</t>
+          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar ve Bu Yatırımlardan Kaynaklanan Uyuşmazlıkların Çözüm Yolları</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786258128512</t>
+          <t>9786258128611</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Sanatçıların İş ve Sosyal Güvenlik Hukukundan Doğan Hakları ve Uygulama Sorunları</t>
+          <t>Tek Satıcılık Sözleşmesi</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>325</v>
+        <v>395</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256533585</t>
+          <t>9786258128604</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu’nda Düzenlenen Haksız Rekabet Suçları</t>
+          <t>Hukuk Açısında Yapay Zekanın İncelenmesi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>445</v>
+        <v>325</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256533561</t>
+          <t>9786258128635</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Malpraktis Uyuşmazlıklarında Türkiye ve Amerika Birleşik Devletleri Arabuluculuk Sistemleri Üzerine Bir İnceleme</t>
+          <t>Türk Hukukunda Tanınmışlık Düzeyine Ulaşmış Markanın Korunması</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>375</v>
+        <v>395</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256533523</t>
+          <t>9786258128659</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İş Hukukunda İş-Yaşam Dengesi</t>
+          <t>Boşanma Davaları El Kitabı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>675</v>
+        <v>995</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256533547</t>
+          <t>9786258128710</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kira Sözleşmesi ve Örnek Kira Sözleşmeleri</t>
+          <t>Sigorta Hukuku Uygulamasında Öne Çıkan Kararlar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>850</v>
+        <v>790</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256533615</t>
+          <t>9786258128727</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Depremden Doğan Sorumluluk</t>
+          <t>Türk Aile Hukukunda Seçimlik Mal Rejimleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>565</v>
+        <v>445</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256533608</t>
+          <t>9786258128703</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kat Karşılığı İnşaat Sözleşmeleri El Kitabı</t>
+          <t>Karayoluyla Eşya Taşımacılığında Taşıyıcı Sorumluluk Sigortası</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>695</v>
+        <v>485</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256533455</t>
+          <t>9786258128697</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı Avukatlık Rehberi</t>
+          <t>İşveren Rehberi El Kitabı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>1990</v>
+        <v>795</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256533462</t>
+          <t>9786258128666</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı Ceza Davaları Rehberi</t>
+          <t>Adım Adım Kıymetli Evrak Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>1990</v>
+        <v>775</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256533479</t>
+          <t>9786258128758</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı</t>
+          <t>Hacizde Ve İflasta Sıra Cetveli Özellik Arz eden Durumlar Ve İncelikler (Sıkça Yapılan Hatalar)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>1750</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256533806</t>
+          <t>9786258128826</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarında Kiracının Temerrüdü ve Sonuçları</t>
+          <t>Edinilmiş Olan Mallara Katılım Rejiminin Tasfiyesi El Kitabı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>435</v>
+        <v>895</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256533745</t>
+          <t>9786258128574</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Sözleşmeler</t>
+          <t>Kişiyi Hürriyetinden Yoksun Kılma ve Konut Dokunulmazlığını İhlal Suçları</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>450</v>
+        <v>995</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256533578</t>
+          <t>9786258128598</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Etkin Pişmanlık</t>
+          <t>Olağanüstü Başvuru Yöntemleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>525</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256533509</t>
+          <t>9786258128765</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Kararı Kesinleşmeden Önce Eşlerden Birinin Ölmesi Halinde Sağ Kalan Eşin Mirasçılığı</t>
+          <t>İnşaat Hukukunda İmkansızlık</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>375</v>
+        <v>430</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256533530</t>
+          <t>9786258128888</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Sağlık Verileri</t>
+          <t>Gümrük Kaçakçılığı Suçlarına Uygulanan Tedbir ve Yaptırımlar</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>560</v>
+        <v>485</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256533516</t>
+          <t>9786258128871</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hakları Kapsamında Çocuğun Kaçırılması ve Alıkonulması Suçu TCK M 234</t>
+          <t>Türk Borçlar Hukuku Sözleşmelerinde Şekil</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>395</v>
+        <v>480</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786258128550</t>
+          <t>9786258128857</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yağma Suçu</t>
+          <t>Bir Savcının Seyir Defteri 4</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>1350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256533356</t>
+          <t>9786258128970</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Hava Taşıma İşlerinin Bireysel İş Hukuku Bağlamında Değerlendirilmesi</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Savunma Rehberi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256533394</t>
+          <t>9786258128987</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sendikası Yöneticiliği ve Güvenceleri</t>
+          <t>Kişisel Verilerin Korunması İle İlgili Cezai Düzenlemeler</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>435</v>
+        <v>595</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256533387</t>
+          <t>9786258128994</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Alacağın Devrinde Garanti Sorumluluğu</t>
+          <t>Evlilik Birliğinin Temelinden Sarsılması Nedeniyle Boşanma</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>375</v>
+        <v>325</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786258128499</t>
+          <t>9786259910208</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kamu Görevlisine Hakaret ve Direnme</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>780</v>
+        <v>525</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256533424</t>
+          <t>9786259910215</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk</t>
+          <t>Araç Paylaşım Modelinin Haksız Rekabet Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>795</v>
+        <v>545</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256533431</t>
+          <t>9786259910253</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Adli ve İdari Hakimlik Soru Bankası</t>
+          <t>Kişisel Veri İşleme Şartlarından Açık Rıza</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256533240</t>
+          <t>9786259910260</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Hukuku ve Kurul Kararları</t>
+          <t>Markanın Hükümsüzlüğü Davası ve Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>1850</v>
+        <v>325</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786258128505</t>
+          <t>9786259910239</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Asıl İşveren Alt İşveren İlişkisi ve Belediyelerde Alt İşverenlik Uygulaması</t>
+          <t>Türk Hukukunda Kira Sertifikası</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>790</v>
+        <v>495</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256533226</t>
+          <t>9786259910222</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yabancılara Konut ve Bağımsız Bölüm Satışının Hukuki Boyutu</t>
+          <t>Uzay Hukuku ve Uzayda Ticari Faaliyetler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>565</v>
+        <v>595</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786259985398</t>
+          <t>9786259910246</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Marka Değerleme Tekniklerinin Ortaklığın Giderilmesi Davaları Kapsamında İncelenmesi ve Örnek Uygulama</t>
+          <t>Hizmet Kusurundan Kaynaklanan Hatalı Tıbbi Uygulama Davalarının Danıştay Kararları Işığında Analizi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>335</v>
+        <v>375</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786259968230</t>
+          <t>9786259985305</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Halinde Arsa Payı Sahibinin Seçimlik Hakları</t>
+          <t>İdare Hukukunda Mücbir Sebep</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>485</v>
+        <v>535</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786258128581</t>
+          <t>9786258128642</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Toplu İş Hukukundan Doğan Davalar ve Çözüm Yolları</t>
+          <t>Mirasın Reddi ve Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>1200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786259985374</t>
+          <t>9786258128536</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İşyerindeki Yapısal Değişikliklerin Birleşme, Bölünme ve Tür Değiştirme İş Sözleşmesine Etkisi</t>
+          <t>Türk Madenciliğinde Yatırımların Hukuki Çerçevesi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>395</v>
+        <v>375</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786258128482</t>
+          <t>9786258128512</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İddianamenin İadesi</t>
+          <t>Sanatçıların İş ve Sosyal Güvenlik Hukukundan Doğan Hakları ve Uygulama Sorunları</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>890</v>
+        <v>325</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786259968209</t>
+          <t>9786256533585</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kömür Maden Ocaklarında İş Güvenliği İçin Alınan Önlemlerin Değerlendirilmesi</t>
+          <t>Türk Ticaret Kanunu’nda Düzenlenen Haksız Rekabet Suçları</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>495</v>
+        <v>445</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786259985343</t>
+          <t>9786256533561</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Haksız Tahrik</t>
+          <t>Tıbbi Malpraktis Uyuşmazlıklarında Türkiye ve Amerika Birleşik Devletleri Arabuluculuk Sistemleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>550</v>
+        <v>375</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786258128444</t>
+          <t>9786256533523</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>TCK Madde 314 Kapsamında Silahlı Terör Örgütü İle İlgili Suçlar</t>
+          <t>İş Hukukunda İş-Yaşam Dengesi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>995</v>
+        <v>675</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786259910277</t>
+          <t>9786256533547</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku ve Borçlar Hukuku AçısındanTrafik Kazaları Tazminat-Sigorta-Rücu ve Yargıtay/Anayasa Mahkemesi/Bölge Adliye Mahkemeleri Uygulamaları</t>
+          <t>Kira Sözleşmesi ve Örnek Kira Sözleşmeleri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>1450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786259910284</t>
+          <t>9786256533615</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sorumluluğunu Kaldıran veya Azaltan Nedenler’den Geçici Nedenler, Alkol veya Uyuşturucu Madde Etkisinde Olmanın Değerlendirilmesi</t>
+          <t>Depremden Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>540</v>
+        <v>565</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786259910291</t>
+          <t>9786256533608</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İşverenin İş Kazasından Doğan Hukuki ve Cezai Sorumluluğu</t>
+          <t>Kat Karşılığı İnşaat Sözleşmeleri El Kitabı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>565</v>
+        <v>695</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786258128451</t>
+          <t>9786256533455</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Hukuk Genel Kurulu Kararlarıyla Tebligat Haberdar Olma</t>
+          <t>Avukatın Öz El Kitabı Avukatlık Rehberi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>890</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786255569028</t>
+          <t>9786256533462</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Tedbirleri</t>
+          <t>Avukatın Öz El Kitabı Ceza Davaları Rehberi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>850</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786258128406</t>
+          <t>9786256533479</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 3</t>
+          <t>Avukatın Öz El Kitabı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>295</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786258128420</t>
+          <t>9786256533806</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Hukuka Aykırı Deliller ve Yasak Sorgu Yöntemleri</t>
+          <t>Konut ve Çatılı İşyeri Kiralarında Kiracının Temerrüdü ve Sonuçları</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>1295</v>
+        <v>435</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786258128437</t>
+          <t>9786256533745</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
+          <t>Akıllı Sözleşmeler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>1350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786258128369</t>
+          <t>9786256533578</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Teorik ve Pratik Tüm Boyutlarıyla Kira Sözleşmesinin Feshi</t>
+          <t>Türk Ceza Hukukunda Etkin Pişmanlık</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>750</v>
+        <v>525</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786258128383</t>
+          <t>9786256533509</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Boşanma Kararı Kesinleşmeden Önce Eşlerden Birinin Ölmesi Halinde Sağ Kalan Eşin Mirasçılığı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>460</v>
+        <v>375</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786258128185</t>
+          <t>9786256533530</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kadının Hukukta Yol Haritası</t>
+          <t>Kişisel Sağlık Verileri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>395</v>
+        <v>560</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786258128284</t>
+          <t>9786256533516</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Geçici İş İlişkisinde İşverenlerin İş Kazalarından Sorumluluğu</t>
+          <t>Çocuk Hakları Kapsamında Çocuğun Kaçırılması ve Alıkonulması Suçu TCK M 234</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>495</v>
+        <v>395</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786258128291</t>
+          <t>9786258128550</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>İcra Ve İflas Hukukunda İhtiyati Haciz</t>
+          <t>Yağma Suçu</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>795</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786258128338</t>
+          <t>9786256533356</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Hakaret Suçu</t>
+          <t>Hava Taşıma İşlerinin Bireysel İş Hukuku Bağlamında Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786258128307</t>
+          <t>9786256533394</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Kusursuz Sorumluluğu Kapsamında Mesleki Risk İlkesi</t>
+          <t>İşçi Sendikası Yöneticiliği ve Güvenceleri</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>675</v>
+        <v>435</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786258128215</t>
+          <t>9786256533387</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Alacağın Devrinde Garanti Sorumluluğu</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>995</v>
+        <v>375</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786255569547</t>
+          <t>9786258128499</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı İçtihatlı Kira Hukuku (Ciltli)</t>
+          <t>Kamu Görevlisine Hakaret ve Direnme</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>2250</v>
+        <v>780</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786255569530</t>
+          <t>9786256533424</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Kararları Işığında Muvaza Muris Muvazaası İnançlı İşlem Ketmi Verese Alacaklıdan Mal Kaçırma Nedenlerinden Kaynaklı Tapu İptal ve Tescil Davaları</t>
+          <t>Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>1395</v>
+        <v>795</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786255569516</t>
+          <t>9786256533431</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri</t>
+          <t>Adli ve İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786255569523</t>
+          <t>9786256533240</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukukunda Tasarrufun İptali Davası</t>
+          <t>Kişisel Verilerin Korunması Hukuku ve Kurul Kararları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>1350</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786255569509</t>
+          <t>9786258128505</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Hukuka Aykırı Delillerin Değerlendirilmesi Yasağı</t>
+          <t>Asıl İşveren Alt İşveren İlişkisi ve Belediyelerde Alt İşverenlik Uygulaması</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>450</v>
+        <v>790</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786255569493</t>
+          <t>9786256533226</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Sığınma Hukukunda Geri İtme</t>
+          <t>Türkiye’de Yabancılara Konut ve Bağımsız Bölüm Satışının Hukuki Boyutu</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>395</v>
+        <v>565</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786255569486</t>
+          <t>9786259985398</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Deniz Hukuku Kurallarının Etkili Olarak Uygulanabilmesi: Doğu Akdeniz Örneği</t>
+          <t>Marka Değerleme Tekniklerinin Ortaklığın Giderilmesi Davaları Kapsamında İncelenmesi ve Örnek Uygulama</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786255569479</t>
+          <t>9786259968230</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Kanun Sistematiğinde Hukukumuzda Süreler</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Halinde Arsa Payı Sahibinin Seçimlik Hakları</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786255569448</t>
+          <t>9786258128581</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Son Değişiklikler ve İlkesel Kararlarla Bireysel ve Toplu İş Hukukuna İlişkin Atıflı Temel Kanunlar</t>
+          <t>Toplu İş Hukukundan Doğan Davalar ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786255569554</t>
+          <t>9786259985374</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Davaları</t>
+          <t>İşyerindeki Yapısal Değişikliklerin Birleşme, Bölünme ve Tür Değiştirme İş Sözleşmesine Etkisi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>1495</v>
+        <v>395</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786255569455</t>
+          <t>9786258128482</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu'nun Haksız Rekabet Düzenlenmesi ve Özellikle Haksız Rekabete İlişkin Cezai Hükümleri</t>
+          <t>İddianamenin İadesi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>395</v>
+        <v>890</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786255569400</t>
+          <t>9786259968209</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
+          <t>Kömür Maden Ocaklarında İş Güvenliği İçin Alınan Önlemlerin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>2450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786258128208</t>
+          <t>9786259985343</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Cebri Satışlarda Elektronik Ortamda Açık Artırma</t>
+          <t>Türk Ceza Hukukunda Haksız Tahrik</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>265</v>
+        <v>550</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786258128277</t>
+          <t>9786258128444</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Mağdurun Beden Muayenesi Ve Örnek Alınmasının Tıp Hukukundaki Yansımaları</t>
+          <t>TCK Madde 314 Kapsamında Silahlı Terör Örgütü İle İlgili Suçlar</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>750</v>
+        <v>995</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786258128314</t>
+          <t>9786259910277</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ortaklığın Giderilmesi Davası Ve Ortaklığın İhale Yoluyla Sona Ermesi</t>
+          <t>Ceza Hukuku ve Borçlar Hukuku AçısındanTrafik Kazaları Tazminat-Sigorta-Rücu ve Yargıtay/Anayasa Mahkemesi/Bölge Adliye Mahkemeleri Uygulamaları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>485</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786258128345</t>
+          <t>9786259910284</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukuku Yönünden Tüzel Kişilik Perdesinin Aralanması</t>
+          <t>Ceza Sorumluluğunu Kaldıran veya Azaltan Nedenler’den Geçici Nedenler, Alkol veya Uyuşturucu Madde Etkisinde Olmanın Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>475</v>
+        <v>540</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786258128321</t>
+          <t>9786259910291</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Danıştay Kararları Işığında Hasta Hakları</t>
+          <t>İşverenin İş Kazasından Doğan Hukuki ve Cezai Sorumluluğu</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>335</v>
+        <v>565</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786258128253</t>
+          <t>9786258128451</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Çalışma Kitabı</t>
+          <t>Yargıtay Hukuk Genel Kurulu Kararlarıyla Tebligat Haberdar Olma</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>450</v>
+        <v>890</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786258128222</t>
+          <t>9786255569028</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Tamamı Çözümlü Soru Bankası</t>
+          <t>Ceza Muhakemesi Tedbirleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>995</v>
+        <v>850</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786258128192</t>
+          <t>9786258128406</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Bir Savcının Seyir Defteri 3</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>550</v>
+        <v>295</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786258128178</t>
+          <t>9786258128420</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kira Sözleşmeleri ve Tahliye Davaları</t>
+          <t>Hukuka Aykırı Deliller ve Yasak Sorgu Yöntemleri</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>310</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786258128154</t>
+          <t>9786258128437</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Tutukluluk Halimin Devamını İstiyorum</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>325</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786258128130</t>
+          <t>9786258128369</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Tutukluluk ve Makul Tutukluluk Süresi</t>
+          <t>Teorik ve Pratik Tüm Boyutlarıyla Kira Sözleşmesinin Feshi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>595</v>
+        <v>750</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786258128123</t>
+          <t>9786258128383</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Türk Marka Hukukunda Yanıltıcı İşaretler</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>395</v>
+        <v>460</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786258128024</t>
+          <t>9786258128185</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Hekimin Tıbbi Uygulama Hatalarından (Malpraktis) Doğan Hukuki Sorumluluğu</t>
+          <t>Kadının Hukukta Yol Haritası</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>450</v>
+        <v>395</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786258128031</t>
+          <t>9786258128284</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Kat Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Nedeniyle Arsa Sahibinin Dönme Hakkını Kullanması Halinde Üçüncü Kişinin Durumu</t>
+          <t>Geçici İş İlişkisinde İşverenlerin İş Kazalarından Sorumluluğu</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257603751</t>
+          <t>9786258128291</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 1</t>
+          <t>İcra Ve İflas Hukukunda İhtiyati Haciz</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>340</v>
+        <v>795</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257603867</t>
+          <t>9786258128338</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ödeme Güçlüğü İçine Giren Firmaların Finansal Sektöre Olan Borçların Yapılandırılması</t>
+          <t>Türk Hukukunda Hakaret Suçu</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>650</v>
+        <v>570</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257603935</t>
+          <t>9786258128307</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Terekenin Korunması Önlemlerinden Terekenin Resmen Yönetilmesi</t>
+          <t>İdarenin Kusursuz Sorumluluğu Kapsamında Mesleki Risk İlkesi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>435</v>
+        <v>675</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257603942</t>
+          <t>9786258128215</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukuk Çerçevesinde Taşınmaz Satışında Ayıptan Doğan Sorumluluk</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>495</v>
+        <v>995</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257603959</t>
+          <t>9786255569547</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Mirasın Paylaşılması Davası</t>
+          <t>Açıklamalı İçtihatlı Kira Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>450</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786257603966</t>
+          <t>9786255569530</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kişi Yararına Tıbbi Müdahalede Rıza</t>
+          <t>Yargıtay Kararları Işığında Muvaza Muris Muvazaası İnançlı İşlem Ketmi Verese Alacaklıdan Mal Kaçırma Nedenlerinden Kaynaklı Tapu İptal ve Tescil Davaları</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>560</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257603997</t>
+          <t>9786255569516</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Genel Hizmet Sözleşmesi ve İşçinin Borçları</t>
+          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>335</v>
+        <v>950</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786258128062</t>
+          <t>9786255569523</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>İstenmeden Dünyaya Gelen Çocuk Nedeniyle Tazminat Hakkı</t>
+          <t>İcra ve İflas Hukukunda Tasarrufun İptali Davası</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>450</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786258128048</t>
+          <t>9786255569509</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukukunda Tele Çalışma</t>
+          <t>Ceza Muhakemesinde Hukuka Aykırı Delillerin Değerlendirilmesi Yasağı</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786258128086</t>
+          <t>9786255569493</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>174 Örnek Örnek Davada Yetki İncelemesi ile Yetkili Mahkeme</t>
+          <t>Uluslararası Sığınma Hukukunda Geri İtme</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>995</v>
+        <v>395</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786258128017</t>
+          <t>9786255569486</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Davalarında Açıklamalı İçtihatlı Dilekçe Örnekleri ile Çekişmesiz Yargı</t>
+          <t>Uluslararası Deniz Hukuku Kurallarının Etkili Olarak Uygulanabilmesi: Doğu Akdeniz Örneği</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>690</v>
+        <v>450</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786258128079</t>
+          <t>9786255569479</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Alanda ve Milletlerarası Özel Hukuk Alanında Soybağının Kurulmasına İlişkin Düzenlemeler</t>
+          <t>Kanun Sistematiğinde Hukukumuzda Süreler</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>335</v>
+        <v>550</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786257603232</t>
+          <t>9786255569448</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Yolcunun Ölümü veya Yaralanması Halinde Taşıyıcının Sorumluluğu</t>
+          <t>Son Değişiklikler ve İlkesel Kararlarla Bireysel ve Toplu İş Hukukuna İlişkin Atıflı Temel Kanunlar</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>890</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786257603256</t>
+          <t>9786255569554</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Kamu ve Özel Hukukta İhtiyati Hacizin Karşılaştırılması</t>
+          <t>Boşanma Davaları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>250</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786257603133</t>
+          <t>9786255569455</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Roma Hukukunda ve ve Günümüz Türk Hukukunda Eser Sözleşmeleri</t>
+          <t>Türk Ticaret Kanunu'nun Haksız Rekabet Düzenlenmesi ve Özellikle Haksız Rekabete İlişkin Cezai Hükümleri</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257603102</t>
+          <t>9786255569400</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>İş ve Sosyal Güvenlik Hukukunda Ölüm</t>
+          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>525</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786257603096</t>
+          <t>9786258128208</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukukunda Tazminatlar</t>
+          <t>Cebri Satışlarda Elektronik Ortamda Açık Artırma</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>495</v>
+        <v>265</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786257603072</t>
+          <t>9786258128277</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>İddianame Düzenlenmesi ve Kamu Davasının Açılması</t>
+          <t>Ceza Muhakemesi Hukukunda Mağdurun Beden Muayenesi Ve Örnek Alınmasının Tıp Hukukundaki Yansımaları</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>265</v>
+        <v>750</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786257603058</t>
+          <t>9786258128314</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Covid Nedeniyle Çin'e Karşı Hukuki Yollar İle Hasta Hakları ve Sağlık Hukukunda Arabulucuk</t>
+          <t>Ortaklığın Giderilmesi Davası Ve Ortaklığın İhale Yoluyla Sona Ermesi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>225</v>
+        <v>485</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786257603065</t>
+          <t>9786258128345</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Çarşı ve Mahalle Bekçisinin El Kitabı</t>
+          <t>Türk İş Hukuku Yönünden Tüzel Kişilik Perdesinin Aralanması</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>550</v>
+        <v>475</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786257603003</t>
+          <t>9786258128321</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Başlangıcı</t>
+          <t>Danıştay Kararları Işığında Hasta Hakları</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>995</v>
+        <v>335</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057047984</t>
+          <t>9786258128253</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>İhtiyari Arabuluculuk</t>
+          <t>Arabuluculuk Sınavına Hazırlık Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786257603225</t>
+          <t>9786258128222</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Davalarında Sorun Var mı?</t>
+          <t>Arabuluculuk Sınavına Hazırlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>475</v>
+        <v>995</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057047953</t>
+          <t>9786258128192</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sarkıntılık Suçu ve Yargıtay Uygulaması</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>275</v>
+        <v>550</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057047915</t>
+          <t>9786258128178</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Eski Hale Getirme ve “Yok Hükmünde” Uygulaması</t>
+          <t>Kira Sözleşmeleri ve Tahliye Davaları</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>225</v>
+        <v>310</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057047922</t>
+          <t>9786258128154</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Şüpheden Sanık Faydalanır İlkesinin Uygulanması</t>
+          <t>Tutukluluk Halimin Devamını İstiyorum</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057047946</t>
+          <t>9786258128130</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Ses ve Görüntü Kayıtların Delil Olma Niteliği</t>
+          <t>Tutukluluk ve Makul Tutukluluk Süresi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>265</v>
+        <v>595</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057047939</t>
+          <t>9786258128123</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Ceza Davalarında Görevli Mahkeme</t>
+          <t>Türk Marka Hukukunda Yanıltıcı İşaretler</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>265</v>
+        <v>395</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786257761154</t>
+          <t>9786258128024</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Hürriyete Karşı Suçlar</t>
+          <t>Hekimin Tıbbi Uygulama Hatalarından (Malpraktis) Doğan Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>565</v>
+        <v>450</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786256338975</t>
+          <t>9786258128031</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Olağan Ve Olağanüstü Kanun Yolları</t>
+          <t>Kat Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Nedeniyle Arsa Sahibinin Dönme Hakkını Kullanması Halinde Üçüncü Kişinin Durumu</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>950</v>
+        <v>495</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786256338692</t>
+          <t>9786257603751</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>İnternet Ortamında Kişilik Haklarına Yapılan Saldırıdan Doğan Hukuki Sorumluluk</t>
+          <t>Bir Savcının Seyir Defteri 1</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>445</v>
+        <v>340</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256338715</t>
+          <t>9786257603867</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Haberleşmenin Gizliliğini İhlal Suçu (Türk Ceza Kanunu m. 132)</t>
+          <t>Ödeme Güçlüğü İçine Giren Firmaların Finansal Sektöre Olan Borçların Yapılandırılması</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>595</v>
+        <v>650</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256338562</t>
+          <t>9786257603935</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarının Sona Erme Sebepleri</t>
+          <t>Terekenin Korunması Önlemlerinden Terekenin Resmen Yönetilmesi</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>485</v>
+        <v>435</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256338319</t>
+          <t>9786257603942</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Yargısı</t>
+          <t>Tüketici Hukuk Çerçevesinde Taşınmaz Satışında Ayıptan Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>650</v>
+        <v>495</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256533868</t>
+          <t>9786257603959</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>AB ve Türk Rekabet Hukukunda Birleşme ve Devralmalar</t>
+          <t>Türk Hukukunda Mirasın Paylaşılması Davası</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256338388</t>
+          <t>9786257603966</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Avukatlık Disiplin Hukuku (Ciltli)</t>
+          <t>Üçüncü Kişi Yararına Tıbbi Müdahalede Rıza</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>1250</v>
+        <v>560</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256533349</t>
+          <t>9786257603997</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Cenevre Sözleşmesi (Mültecilerin Hukuki Durumuna Dair Sözleşme) ve AİHS Kapsamında Geri Göndermeme İlkesi</t>
+          <t>Genel Hizmet Sözleşmesi ve İşçinin Borçları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>850</v>
+        <v>335</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257603249</t>
+          <t>9786258128062</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Hukuk Sisteminde İntihal</t>
+          <t>İstenmeden Dünyaya Gelen Çocuk Nedeniyle Tazminat Hakkı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256533790</t>
+          <t>9786258128048</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Gizli Katili ''Hukuk''</t>
+          <t>Türk İş Hukukunda Tele Çalışma</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>335</v>
+        <v>340</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256338043</t>
+          <t>9786258128086</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>İbraname ''Borçtan Aklanma Belgesi'' (Uygulama ve Örneklerle)</t>
+          <t>174 Örnek Örnek Davada Yetki İncelemesi ile Yetkili Mahkeme</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>795</v>
+        <v>995</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786258128628</t>
+          <t>9786258128017</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Hukukundan Kaynaklanan Uyuşmazlıkların Sigorta Tahkim Komisyonu Nezdinde Çözümlenmesi</t>
+          <t>Hukuk Davalarında Açıklamalı İçtihatlı Dilekçe Örnekleri ile Çekişmesiz Yargı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>525</v>
+        <v>690</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256533592</t>
+          <t>9786258128079</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>1225 Örnek Olay Açısından Neden Beraat Kararı Verilmeli</t>
+          <t>Ulusal Alanda ve Milletlerarası Özel Hukuk Alanında Soybağının Kurulmasına İlişkin Düzenlemeler</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>830</v>
+        <v>335</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256533295</t>
+          <t>9786257603232</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>İş Kazaları Meslek Hastalıkları Rehberi</t>
+          <t>Yolcunun Ölümü veya Yaralanması Halinde Taşıyıcının Sorumluluğu</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>695</v>
+        <v>890</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256533264</t>
+          <t>9786257603256</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu ve Apartman - Site - Toplu Yapı Yönetimi - El Kitabı</t>
+          <t>Kamu ve Özel Hukukta İhtiyati Hacizin Karşılaştırılması</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>520</v>
+        <v>250</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256533257</t>
+          <t>9786257603133</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kira Sözleşmeleri ve Tahliye Davaları - El Kitabı</t>
+          <t>Roma Hukukunda ve ve Günümüz Türk Hukukunda Eser Sözleşmeleri</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>675</v>
+        <v>395</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256533110</t>
+          <t>9786257603102</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Uygulamalı Sözleşme Örnekleri (4 Cilt Takım) (Ciltli)</t>
+          <t>İş ve Sosyal Güvenlik Hukukunda Ölüm</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>7500</v>
+        <v>525</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256533363</t>
+          <t>9786257603096</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hakların Tarihsel Gelişimi: Düşünsel Temelleri ve Pozitif Hukuka Aktarılması</t>
+          <t>İcra ve İflas Hukukunda Tazminatlar</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256533318</t>
+          <t>9786257603072</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Hekimlerin Hasta Mahremiyeti Kapsamında Sır Saklama Yükümlülükleri ve Cezai Sorumlulukları</t>
+          <t>İddianame Düzenlenmesi ve Kamu Davasının Açılması</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>385</v>
+        <v>265</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256533332</t>
+          <t>9786257603058</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
+          <t>Covid Nedeniyle Çin'e Karşı Hukuki Yollar İle Hasta Hakları ve Sağlık Hukukunda Arabulucuk</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>790</v>
+        <v>225</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256533325</t>
+          <t>9786257603065</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Kanunu Şerhi</t>
+          <t>Çarşı ve Mahalle Bekçisinin El Kitabı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>1650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256533271</t>
+          <t>9786257603003</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Kadın İşçinin İş Sağlığı ve Güvenliğine Yönelik Hukuki Düzenlemeler Uygulamadan Kaynaklanan Sorunlar</t>
+          <t>Hukuk Başlangıcı</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>450</v>
+        <v>995</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786258128260</t>
+          <t>9786057047984</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>İhtiyari Arabuluculuk</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>395</v>
+        <v>550</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786258128147</t>
+          <t>9786257603225</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk ve Arabuluculukta Taraf Vekilliği</t>
+          <t>Boşanma Davalarında Sorun Var mı?</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>335</v>
+        <v>475</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786258128093</t>
+          <t>9786057047953</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukukunda Pratik Bilgiler</t>
+          <t>Sarkıntılık Suçu ve Yargıtay Uygulaması</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>595</v>
+        <v>275</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786258128116</t>
+          <t>9786057047915</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Vergi Suçları Soruşturma Usulü ve Etkin Pişmanlık</t>
+          <t>Ceza Muhakemesinde Eski Hale Getirme ve “Yok Hükmünde” Uygulaması</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>595</v>
+        <v>225</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786258128055</t>
+          <t>9786057047922</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Hekimin Malpraktis Kaynaklı Cezai Sorumluluğunun Belirlenmesi ve İspata İlişkin Sorunlar</t>
+          <t>Ceza Muhakemesinde Şüpheden Sanık Faydalanır İlkesinin Uygulanması</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>650</v>
+        <v>275</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257603157</t>
+          <t>9786057047946</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukukunda Taksitle Satışlar</t>
+          <t>Ses ve Görüntü Kayıtların Delil Olma Niteliği</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257603119</t>
+          <t>9786057047939</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi Dersleri</t>
+          <t>Ceza Davalarında Görevli Mahkeme</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>585</v>
+        <v>265</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057470867</t>
+          <t>9786257761154</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Senaryonun Yapısı</t>
+          <t>Hürriyete Karşı Suçlar</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>590</v>
+        <v>565</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057029300</t>
+          <t>9786256338975</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Futbolcu Sözleşmeleri Uyuşmazlıklarında FIFA Yargılama Usulü</t>
+          <t>Ceza Muhakemesinde Olağan Ve Olağanüstü Kanun Yolları</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>245</v>
+        <v>950</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057470812</t>
+          <t>9786256338692</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
+          <t>İnternet Ortamında Kişilik Haklarına Yapılan Saldırıdan Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>620</v>
+        <v>445</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257603928</t>
+          <t>9786256338715</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Savcısının El Kitabı</t>
+          <t>Haberleşmenin Gizliliğini İhlal Suçu (Türk Ceza Kanunu m. 132)</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>1450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257603164</t>
+          <t>9786256338562</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukukunda Arabuluculuk - El Kitabı</t>
+          <t>Konut ve Çatılı İşyeri Kiralarının Sona Erme Sebepleri</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>340</v>
+        <v>485</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257603836</t>
+          <t>9786256338319</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukukunda Geçiçi Hukuki Korumalar</t>
+          <t>Anayasa Yargısı</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>695</v>
+        <v>650</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257603140</t>
+          <t>9786256533868</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Türk Rekabet Hukukunda Hakim Durumun Kötüye Kullanılması</t>
+          <t>AB ve Türk Rekabet Hukukunda Birleşme ve Devralmalar</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>465</v>
+        <v>375</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257603843</t>
+          <t>9786256338388</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Damızlık Kızın Öyküsü</t>
+          <t>Avukatlık Disiplin Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>285</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786257603881</t>
+          <t>9786256533349</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık Kanuni Şerhi El Kitabı</t>
+          <t>Cenevre Sözleşmesi (Mültecilerin Hukuki Durumuna Dair Sözleşme) ve AİHS Kapsamında Geri Göndermeme İlkesi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>1850</v>
+        <v>850</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257603911</t>
+          <t>9786257603249</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Deliller ve İspat</t>
+          <t>Türk Özel Hukuk Sisteminde İntihal</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>750</v>
+        <v>495</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257603973</t>
+          <t>9786256533790</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu ve Apartman - Site Toplu Yapı Yönetimi El Kitabı</t>
+          <t>Adaletin Gizli Katili ''Hukuk''</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>295</v>
+        <v>335</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257603829</t>
+          <t>9786256338043</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Tefecilik Suçu</t>
+          <t>İbraname ''Borçtan Aklanma Belgesi'' (Uygulama ve Örneklerle)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>525</v>
+        <v>795</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257603898</t>
+          <t>9786258128628</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama Ve Soruşturma Usulü</t>
+          <t>Sigorta Hukukundan Kaynaklanan Uyuşmazlıkların Sigorta Tahkim Komisyonu Nezdinde Çözümlenmesi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>850</v>
+        <v>525</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257603904</t>
+          <t>9786256533592</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İnternet Ortamında Yapılan Yayınların Düzenlemesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
+          <t>1225 Örnek Olay Açısından Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>995</v>
+        <v>830</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786257603874</t>
+          <t>9786256533295</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli - Sanık Mağdur Müdafii ve Vekil</t>
+          <t>İş Kazaları Meslek Hastalıkları Rehberi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>1350</v>
+        <v>695</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257603850</t>
+          <t>9786256533264</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Kasten Öldürme Suçu</t>
+          <t>Kat Mülkiyeti Kanunu ve Apartman - Site - Toplu Yapı Yönetimi - El Kitabı</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>1450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257603775</t>
+          <t>9786256533257</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı (Avukatlık Rehberi) (Ciltli)</t>
+          <t>Kira Sözleşmeleri ve Tahliye Davaları - El Kitabı</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>450</v>
+        <v>675</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257603126</t>
+          <t>9786256533110</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Konkordatoda Rehinli ve Finansal Kiralamaya Konu ve Mal ve Alacakların Hukuki Durumu</t>
+          <t>A'dan Z'ye Uygulamalı Sözleşme Örnekleri (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>495</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257603171</t>
+          <t>9786256533363</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılanma Hakkı Çerçevesinde Türk Hukukunda Makul Sürede Yargılanma</t>
+          <t>Sosyal Hakların Tarihsel Gelişimi: Düşünsel Temelleri ve Pozitif Hukuka Aktarılması</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786257603201</t>
+          <t>9786256533318</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Karşılıksız Yararlanma Suçu</t>
+          <t>Hekimlerin Hasta Mahremiyeti Kapsamında Sır Saklama Yükümlülükleri ve Cezai Sorumlulukları</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>430</v>
+        <v>385</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257603188</t>
+          <t>9786256533332</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Hukukunda Vergi Kesenlerin Sorumluluğu</t>
+          <t>Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>425</v>
+        <v>790</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257603195</t>
+          <t>9786256533325</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Makul Sürede Yargılanma Hakkı ve Bu Hakkın Avrupa İnsan Hakları Sözleşmesi ile Türk Hukukuna Yansım</t>
+          <t>Ceza Muhakemesi Kanunu Şerhi</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>495</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786257603423</t>
+          <t>9786256533271</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kadının Hukukta Yol Haritası</t>
+          <t>Kadın İşçinin İş Sağlığı ve Güvenliğine Yönelik Hukuki Düzenlemeler Uygulamadan Kaynaklanan Sorunlar</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786257603393</t>
+          <t>9786258128260</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Yabancı Boşanma Kararlarının Tanınması ve Tescili</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>635</v>
+        <v>395</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257603430</t>
+          <t>9786258128147</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Kamu Görevlilerinin Görev Suçları Sebebiyle Yargılanması</t>
+          <t>Arabuluculuk ve Arabuluculukta Taraf Vekilliği</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>495</v>
+        <v>335</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257603416</t>
+          <t>9786258128093</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>İnternet Üzerinden Satışı Konu Edinen Sözleşmelerin Belirleyici Özellikleri</t>
+          <t>Medeni Usul Hukukunda Pratik Bilgiler</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>495</v>
+        <v>595</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257603454</t>
+          <t>9786258128116</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukukta Ticaret Şirketlerinde Birleşmeler ve Devralmalar</t>
+          <t>Vergi Suçları Soruşturma Usulü ve Etkin Pişmanlık</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>385</v>
+        <v>595</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257603447</t>
+          <t>9786258128055</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Türk Sosyal Sigortalar Hukukunda Hizmet Akdiyle Çalışanların Yaşlılık Sigortasından Doğan Hakları</t>
+          <t>Hekimin Malpraktis Kaynaklı Cezai Sorumluluğunun Belirlenmesi ve İspata İlişkin Sorunlar</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257603409</t>
+          <t>9786257603157</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>AB ve Türk Hukukunda Kişisel Verilerin Korunması Mevzuat Uyumuna Yönelik Bir Değerlendirme</t>
+          <t>Tüketici Hukukunda Taksitle Satışlar</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>365</v>
+        <v>350</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257603461</t>
+          <t>9786257603119</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Karşılaştırmalı Reklamlar</t>
+          <t>Kamu Maliyesi Dersleri</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>395</v>
+        <v>585</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257603478</t>
+          <t>9786057470867</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukukunda Seçme Hakkı</t>
+          <t>Senaryonun Yapısı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>495</v>
+        <v>590</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257603386</t>
+          <t>9786057029300</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Hukukunda İdarenin Özel Hastaneler Üzerindeki Deneyim Yetkisi ve Sorumluluğu</t>
+          <t>Profesyonel Futbolcu Sözleşmeleri Uyuşmazlıklarında FIFA Yargılama Usulü</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>395</v>
+        <v>245</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257603270</t>
+          <t>9786057470812</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri - İnternet Destekli</t>
+          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>1150</v>
+        <v>620</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257603508</t>
+          <t>9786257603928</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İşçinin İş Güvenliğini Tehlikeye Düşürmesi Nedeniyle İş Sözleşmesinin Haklı Feshi</t>
+          <t>Cumhuriyet Savcısının El Kitabı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>425</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257603492</t>
+          <t>9786257603164</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Kokunun Hukuken Korunması</t>
+          <t>Tüketici Hukukunda Arabuluculuk - El Kitabı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>435</v>
+        <v>340</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057029348</t>
+          <t>9786257603836</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Limited Ortaklıkta Payın Devri</t>
+          <t>Aile Hukukunda Geçiçi Hukuki Korumalar</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>545</v>
+        <v>695</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257603287</t>
+          <t>9786257603140</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Şartlarında Esaslı Değişiklik ve Değişikliğin Hukuki Sonuçları</t>
+          <t>Türk Rekabet Hukukunda Hakim Durumun Kötüye Kullanılması</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>450</v>
+        <v>465</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257603515</t>
+          <t>9786257603843</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Bağlamında Anayasa Mahkemesine Bireysel Başvuru</t>
+          <t>Damızlık Kızın Öyküsü</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>390</v>
+        <v>285</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257603522</t>
+          <t>9786257603881</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Kefalet</t>
+          <t>Bankacılık Kanuni Şerhi El Kitabı</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>390</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257603324</t>
+          <t>9786257603911</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>İş İlişkisinde İşçinin Kişisel Verilerinin Korunması</t>
+          <t>Deliller ve İspat</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786257603300</t>
+          <t>9786257603973</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı El Kitabı</t>
+          <t>Kat Mülkiyeti Kanunu ve Apartman - Site Toplu Yapı Yönetimi El Kitabı</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>595</v>
+        <v>295</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786257603485</t>
+          <t>9786257603829</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Kanununda İftira Suçu</t>
+          <t>Türk Ceza Hukukunda Tefecilik Suçu</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>495</v>
+        <v>525</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257603294</t>
+          <t>9786257603898</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlık Suçu</t>
+          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama Ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>585</v>
+        <v>850</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257603218</t>
+          <t>9786257603904</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 2</t>
+          <t>İnternet Ortamında Yapılan Yayınların Düzenlemesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>350</v>
+        <v>995</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257603553</t>
+          <t>9786257603874</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukukunda Belirsiz Alacak Davaları</t>
+          <t>Şüpheli - Sanık Mağdur Müdafii ve Vekil</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>395</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257603539</t>
+          <t>9786257603850</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Çalışma</t>
+          <t>Kasten Öldürme Suçu</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>450</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257603577</t>
+          <t>9786257603775</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>İş Hukukunda Eşitlik İlkesi</t>
+          <t>Avukatın Öz-El Kitabı (Avukatlık Rehberi) (Ciltli)</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257603546</t>
+          <t>9786257603126</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu m.376 Kapsamında Sermaye Kaybı ve Borca Batıklığın İncelenmesi</t>
+          <t>Konkordatoda Rehinli ve Finansal Kiralamaya Konu ve Mal ve Alacakların Hukuki Durumu</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257603560</t>
+          <t>9786257603171</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukukunda Tüzel Kişilik Perdesinin Kaldırılmasının Yargıtay Kararları Işığında İncelenmesi</t>
+          <t>Adil Yargılanma Hakkı Çerçevesinde Türk Hukukunda Makul Sürede Yargılanma</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>425</v>
+        <v>435</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786257603348</t>
+          <t>9786257603201</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukukunda Mutlak Red Nedenleri</t>
+          <t>Türk Ceza Hukukunda Karşılıksız Yararlanma Suçu</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>595</v>
+        <v>430</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257603355</t>
+          <t>9786257603188</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Bağlamında Bireysel Başvuru Yolu</t>
+          <t>Türk Vergi Hukukunda Vergi Kesenlerin Sorumluluğu</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>595</v>
+        <v>425</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786257603331</t>
+          <t>9786257603195</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>İşçinin Hak ve Borçları Bakımından Türk İş Hukuku ile İslam Hukukunun Mukayesesi</t>
+          <t>Makul Sürede Yargılanma Hakkı ve Bu Hakkın Avrupa İnsan Hakları Sözleşmesi ile Türk Hukukuna Yansım</t>
         </is>
       </c>
       <c r="C437" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257603362</t>
+          <t>9786257603423</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukukunda Alacaklıların Durumu</t>
+          <t>Kadının Hukukta Yol Haritası</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>435</v>
+        <v>290</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257603379</t>
+          <t>9786257603393</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Pişmanlık ve Islah Müessesi</t>
+          <t>Türk Hukukunda Yabancı Boşanma Kararlarının Tanınması ve Tescili</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>385</v>
+        <v>635</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257603317</t>
+          <t>9786257603430</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Hukukumuzda Süreler - Kanun Sistematiğinde</t>
+          <t>Kamu Görevlilerinin Görev Suçları Sebebiyle Yargılanması</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>650</v>
+        <v>495</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257603591</t>
+          <t>9786257603416</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>100.Yılında Teşkilat-ı Esasiye Kanunu ve Anayasal Mirası 1921 - 2021</t>
+          <t>İnternet Üzerinden Satışı Konu Edinen Sözleşmelerin Belirleyici Özellikleri</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>890</v>
+        <v>495</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257603805</t>
+          <t>9786257603454</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Hukuki ve Cezai Yönleriyle Avukatlık Sözleşmesi ve Avukatlık Ücreti</t>
+          <t>Milletlerarası Özel Hukukta Ticaret Şirketlerinde Birleşmeler ve Devralmalar</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>150</v>
+        <v>385</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257603799</t>
+          <t>9786257603447</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım İcra Takibi Uygulamaları</t>
+          <t>Türk Sosyal Sigortalar Hukukunda Hizmet Akdiyle Çalışanların Yaşlılık Sigortasından Doğan Hakları</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>415</v>
+        <v>550</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257603782</t>
+          <t>9786257603409</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı - Ceza Davaları Rehberi (Ciltli)</t>
+          <t>AB ve Türk Hukukunda Kişisel Verilerin Korunması Mevzuat Uyumuna Yönelik Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>825</v>
+        <v>365</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257603768</t>
+          <t>9786257603461</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Cezaların Bireyselleştirilmesi</t>
+          <t>Türk Hukukunda Karşılaştırmalı Reklamlar</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>750</v>
+        <v>395</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257603690</t>
+          <t>9786257603478</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>336 Konuda Sürelerin Hukuk Davalarına Etkileri ve Hak Kaybı - İstinaf Kararları</t>
+          <t>Anayasa Hukukunda Seçme Hakkı</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>995</v>
+        <v>495</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257603683</t>
+          <t>9786257603386</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve İştirak Nafakası</t>
+          <t>Türk İdare Hukukunda İdarenin Özel Hastaneler Üzerindeki Deneyim Yetkisi ve Sorumluluğu</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>375</v>
+        <v>395</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786257603676</t>
+          <t>9786257603270</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukukunda Tüketici ile Sözleşme Kurma Zorunluluğu</t>
+          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri - İnternet Destekli</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>360</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257603669</t>
+          <t>9786257603508</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketlerde Yönetim Kurulunun Hukuki Sorumluluğu</t>
+          <t>İşçinin İş Güvenliğini Tehlikeye Düşürmesi Nedeniyle İş Sözleşmesinin Haklı Feshi</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>395</v>
+        <v>425</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257603652</t>
+          <t>9786257603492</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Limited Şirketlerde Esas Sermaye Payının Hukuki İşlemlere Konu Olması</t>
+          <t>Kokunun Hukuken Korunması</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>535</v>
+        <v>435</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257603645</t>
+          <t>9786057029348</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>KVKK Kapsamında Verileri Hukuka Aykırı Olarak Verme veya Ele Geçirme</t>
+          <t>Limited Ortaklıkta Payın Devri</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>750</v>
+        <v>545</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257603638</t>
+          <t>9786257603287</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Franchising Sözleşmesi</t>
+          <t>Çalışma Şartlarında Esaslı Değişiklik ve Değişikliğin Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257603621</t>
+          <t>9786257603515</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Özel Boşanma Sebepleri</t>
+          <t>Ceza Hukuku Bağlamında Anayasa Mahkemesine Bireysel Başvuru</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257603614</t>
+          <t>9786257603522</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kaçakçılığı İnsan Ticareti Tehdit Şantaj - Cebir ve Fuhuş Suçları</t>
+          <t>Birlikte Kefalet</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>995</v>
+        <v>390</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257603607</t>
+          <t>9786257603324</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Suçları ve Soruşturma Usulü</t>
+          <t>İş İlişkisinde İşçinin Kişisel Verilerinin Korunması</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>1600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257603584</t>
+          <t>9786257603300</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Uyuşmazlıklarında Arabulucuk</t>
+          <t>Uzlaştırmacı El Kitabı</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>170</v>
+        <v>595</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057470829</t>
+          <t>9786257603485</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlık Suçları</t>
+          <t>Türk Ceza Kanununda İftira Suçu</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>590</v>
+        <v>495</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786057470836</t>
+          <t>9786257603294</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Mecelle ve Karşılaştırmalı Kavaid–i Külliye</t>
+          <t>Hırsızlık Suçu</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>650</v>
+        <v>585</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057470874</t>
+          <t>9786257603218</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Şikayet</t>
+          <t>Bir Savcının Seyir Defteri 2</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>590</v>
+        <v>350</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057029331</t>
+          <t>9786257603553</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Sözleşme Hazırlama Teknikleri</t>
+          <t>Türk İş Hukukunda Belirsiz Alacak Davaları</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>175</v>
+        <v>395</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057029362</t>
+          <t>9786257603539</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Kanununda Katalog Suçlar ve Soruşturma Usulü</t>
+          <t>Uzaktan Çalışma</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>1100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057047977</t>
+          <t>9786257603577</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>İşveren Rehberi 4.0</t>
+          <t>İş Hukukunda Eşitlik İlkesi</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057029386</t>
+          <t>9786257603546</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Yasadışı Bahis ve Kumar Suçları</t>
+          <t>Türk Ticaret Kanunu m.376 Kapsamında Sermaye Kaybı ve Borca Batıklığın İncelenmesi</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257761123</t>
+          <t>9786257603560</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
+          <t>Şirketler Hukukunda Tüzel Kişilik Perdesinin Kaldırılmasının Yargıtay Kararları Işığında İncelenmesi</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>470</v>
+        <v>425</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786257761147</t>
+          <t>9786257603348</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Özel Hayata Ve Hayatın Gizli Alanına Karşı Suçlar</t>
+          <t>Marka Hukukunda Mutlak Red Nedenleri</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>425</v>
+        <v>595</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786257761130</t>
+          <t>9786257603355</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Taşınmazın, İpoteğin ve Ortaklığın (Paydaşlığın) Giderilmesi Satışlarında Uygulamalar</t>
+          <t>Vergi Hukuku Bağlamında Bireysel Başvuru Yolu</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>585</v>
+        <v>595</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257761109</t>
+          <t>9786257603331</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Borçluların İcra ve İflas Hukukunda Hak ve Sorumlulukları El Kitabı</t>
+          <t>İşçinin Hak ve Borçları Bakımından Türk İş Hukuku ile İslam Hukukunun Mukayesesi</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>325</v>
+        <v>495</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257761383</t>
+          <t>9786257603362</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid -19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Covid-19 "Korona Virüs" Salgınının Türk İş Hukuku'naki Yansımaları) İhtilaf ve Çözüm Önerileri</t>
+          <t>Miras Hukukunda Alacaklıların Durumu</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>310</v>
+        <v>435</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257761208</t>
+          <t>9786257603379</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kavramı ve Çocuğun Cinsel İstismarı</t>
+          <t>Vergi Hukukunda Pişmanlık ve Islah Müessesi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>225</v>
+        <v>385</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257761413</t>
+          <t>9786257603317</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi ile Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılanma</t>
+          <t>Hukukumuzda Süreler - Kanun Sistematiğinde</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>930</v>
+        <v>650</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057029317</t>
+          <t>9786257603591</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Yol Haritası ve Dilekçe Örnekleri</t>
+          <t>100.Yılında Teşkilat-ı Esasiye Kanunu ve Anayasal Mirası 1921 - 2021</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>99</v>
+        <v>890</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257761246</t>
+          <t>9786257603805</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Haklar) İhtilaf ve Çözüm Önerileri</t>
+          <t>Hukuki ve Cezai Yönleriyle Avukatlık Sözleşmesi ve Avukatlık Ücreti</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>695</v>
+        <v>150</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786057047960</t>
+          <t>9786257603799</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Sorun Var Mı?</t>
+          <t>Adım Adım İcra Takibi Uygulamaları</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>65</v>
+        <v>415</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257761390</t>
+          <t>9786257603782</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Basın İş Hukuku) İhtilaf ve Çözüm Önerileri</t>
+          <t>Avukatın Öz-El Kitabı - Ceza Davaları Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>585</v>
+        <v>825</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786057470843</t>
+          <t>9786257603768</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>İş Sözleşmelerinin Süreli Feshi ve Sonuçları (4857 Sayılı İş kanunu Madde 17)</t>
+          <t>Cezaların Bireyselleştirilmesi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>695</v>
+        <v>750</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257761444</t>
+          <t>9786257603690</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Tedbirleri</t>
+          <t>336 Konuda Sürelerin Hukuk Davalarına Etkileri ve Hak Kaybı - İstinaf Kararları</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>620</v>
+        <v>995</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786057470898</t>
+          <t>9786257603683</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Yoksulluk ve İştirak Nafakası</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>165</v>
+        <v>375</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786057470805</t>
+          <t>9786257603676</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Kanun ve Özelgeler Işığında Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
+          <t>Tüketici Hukukunda Tüketici ile Sözleşme Kurma Zorunluluğu</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786050662054</t>
+          <t>9786257603669</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Avukatı Mısın?</t>
+          <t>Anonim Şirketlerde Yönetim Kurulunun Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>32</v>
+        <v>395</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786050662047</t>
+          <t>9786257603652</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
+          <t>Limited Şirketlerde Esas Sermaye Payının Hukuki İşlemlere Konu Olması</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>360</v>
+        <v>535</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786057029355</t>
+          <t>9786257603645</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Stajyer Avukatın İcra ve İflas Hukukunda Uygulama El Kitabı</t>
+          <t>KVKK Kapsamında Verileri Hukuka Aykırı Olarak Verme veya Ele Geçirme</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>236</v>
+        <v>750</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257761055</t>
+          <t>9786257603638</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi Anayasa Mahkemesi Yargıtay Ceza Genel Kurulu İlamlarıyla Ceza Muhakemesi Kanunu Şerhi (2 Cilt Takım)</t>
+          <t>Türk Hukukunda Franchising Sözleşmesi</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>1650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257761116</t>
+          <t>9786257603621</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>İcra El Kitabı</t>
+          <t>Özel Boşanma Sebepleri</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>232</v>
+        <v>325</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786257761161</t>
+          <t>9786257603614</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Hayata Karşı Suçlar</t>
+          <t>Göçmen Kaçakçılığı İnsan Ticareti Tehdit Şantaj - Cebir ve Fuhuş Suçları</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>595</v>
+        <v>995</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786257761338</t>
+          <t>9786257603607</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Sıkça Sorular ve Kısa Cevaplar) İhtilaf ve Çözüm Önerileri</t>
+          <t>Bilişim Suçları ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>550</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257761307</t>
+          <t>9786257603584</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mesleki Yeterlilik Belgesi/Bireysel Emeklilik) İhtilaf ve Çözüm Önerileri</t>
+          <t>Hukuk Uyuşmazlıklarında Arabulucuk</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>245</v>
+        <v>170</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786257761321</t>
+          <t>9786057470829</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Sağlığı ve Güvenliği) İhtilaf ve Çözüm Önerileri</t>
+          <t>Hırsızlık Suçları</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>265</v>
+        <v>590</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786257761352</t>
+          <t>9786057470836</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hayatında Çalışan Kadınlar) İhtilaf ve Çözüm Önerileri</t>
+          <t>Mecelle ve Karşılaştırmalı Kavaid–i Külliye</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>395</v>
+        <v>650</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257761284</t>
+          <t>9786057470874</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Mevzuatı</t>
+          <t>Tüm Yönleriyle Şikayet</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>1125</v>
+        <v>590</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786257761437</t>
+          <t>9786057029331</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde İspat ve Yöntemleri</t>
+          <t>A'dan Z'ye Sözleşme Hazırlama Teknikleri</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>640</v>
+        <v>175</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257761420</t>
+          <t>9786057029362</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Adli Kolluk ve İşlemleri</t>
+          <t>Türk Ceza Kanununda Katalog Suçlar ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786057470881</t>
+          <t>9786057047977</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Zimmet Suçu</t>
+          <t>İşveren Rehberi 4.0</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>775</v>
+        <v>250</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257761253</t>
+          <t>9786057029386</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mobbing) İhtilaf ve Çözüm Önerileri</t>
+          <t>Yasadışı Bahis ve Kumar Suçları</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>645</v>
+        <v>200</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257761369</t>
+          <t>9786257761123</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Genç-Çocuk İşçiler) İhtilaf ve Çözüm Önerileri</t>
+          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>825</v>
+        <v>470</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257761345</t>
+          <t>9786257761147</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Arabuluculuk) İhtilaf ve Çözüm Önerileri</t>
+          <t>Özel Hayata Ve Hayatın Gizli Alanına Karşı Suçlar</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>295</v>
+        <v>425</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257761314</t>
+          <t>9786257761130</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Korona Virüsün İş Hukukumuza Etkileri) İhtilaf ve Çözüm Önerileri</t>
+          <t>Taşınmazın, İpoteğin ve Ortaklığın (Paydaşlığın) Giderilmesi Satışlarında Uygulamalar</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>350</v>
+        <v>585</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257761376</t>
+          <t>9786257761109</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Devlet Destekleri) İhtilaf ve Çözüm Önerileri</t>
+          <t>Borçluların İcra ve İflas Hukukunda Hak ve Sorumlulukları El Kitabı</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>415</v>
+        <v>325</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786050662009</t>
+          <t>9786257761383</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>5941 Sayılı Yasada Düzenlenen Çekin Karşılıksız Kalmasına Sebebiyet Verme Suçu</t>
+          <t>Koronavirüs (Covid -19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Covid-19 "Korona Virüs" Salgınının Türk İş Hukuku'naki Yansımaları) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>650</v>
+        <v>310</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786050662092</t>
+          <t>9786257761208</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
+          <t>Çocuk Kavramı ve Çocuğun Cinsel İstismarı</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>1100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786050662078</t>
+          <t>9786257761413</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
+          <t>Avrupa İnsan Hakları Mahkemesi ile Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılanma</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>295</v>
+        <v>930</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257761017</t>
+          <t>9786057029317</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılama ve Ceza Muhakemesinde Kanun Yolları</t>
+          <t>Yol Haritası ve Dilekçe Örnekleri</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>620</v>
+        <v>99</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257761031</t>
+          <t>9786257761246</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılama İlkesi Kapsamında Ceza Muhakemesinde Kovuşturma Evresi</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Haklar) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>990</v>
+        <v>695</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257761024</t>
+          <t>9786057047960</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Hugo Grotius ve John Locke'da Doğal Hukuk Öğretisi</t>
+          <t>Sorun Var Mı?</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>340</v>
+        <v>65</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786050662085</t>
+          <t>9786257761390</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Tehdit Şantaj ve Cebir Suçları</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Basın İş Hukuku) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>450</v>
+        <v>585</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257761000</t>
+          <t>9786057470843</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukuku Öz Kitap</t>
+          <t>İş Sözleşmelerinin Süreli Feshi ve Sonuçları (4857 Sayılı İş kanunu Madde 17)</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>320</v>
+        <v>695</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786057029324</t>
+          <t>9786257761444</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Başlayanlar İçin 2021 Sınav Yönetmeliğine Uygun Soru ve Cevaplarla Uzlaştırmacı Sınavına Hazırlık Çalışma Kitabı</t>
+          <t>Ceza Muhakemesi Tedbirleri</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>495</v>
+        <v>620</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786057029379</t>
+          <t>9786057470898</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>800 Soruda Uzlaştırmacı Sınavına Hazırlık Çözümlü Soru Bankası</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>950</v>
+        <v>165</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786050662061</t>
+          <t>9786057470805</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Ceza Davalarında Sık Karşılaşılan Problemler ve TCK Notları</t>
+          <t>Kanun ve Özelgeler Işığında Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>1250</v>
+        <v>395</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786050662030</t>
+          <t>9786050662054</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Seri Muhakeme Usulü Basit Yargılama Usulü Kamu Davasının Açılmasının Ertelenmesi</t>
+          <t>Avukatı Mısın?</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>760</v>
+        <v>32</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786050662016</t>
+          <t>9786050662047</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Hukuku ve Uyum Projelerinin Yürütülmesi</t>
+          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>1250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786050662023</t>
+          <t>9786057029355</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
+          <t>Stajyer Avukatın İcra ve İflas Hukukunda Uygulama El Kitabı</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>465</v>
+        <v>236</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257761277</t>
+          <t>9786257761055</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Çocuk İstismarı Rehberi</t>
+          <t>Avrupa İnsan Hakları Mahkemesi Anayasa Mahkemesi Yargıtay Ceza Genel Kurulu İlamlarıyla Ceza Muhakemesi Kanunu Şerhi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>455</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
+          <t>9786257761116</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>İcra El Kitabı</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786257761161</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Karşı Suçlar</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786257761338</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Sıkça Sorular ve Kısa Cevaplar) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786257761307</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mesleki Yeterlilik Belgesi/Bireysel Emeklilik) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786257761321</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Sağlığı ve Güvenliği) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786257761352</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hayatında Çalışan Kadınlar) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786257761284</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Kişisel Verilerin Korunması Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786257761437</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesinde İspat ve Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786257761420</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Adli Kolluk ve İşlemleri</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786057470881</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Zimmet Suçu</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786257761253</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mobbing) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786257761369</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Genç-Çocuk İşçiler) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786257761345</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Arabuluculuk) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9786257761314</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Korona Virüsün İş Hukukumuza Etkileri) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786257761376</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Devlet Destekleri) İhtilaf ve Çözüm Önerileri</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9786050662009</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>5941 Sayılı Yasada Düzenlenen Çekin Karşılıksız Kalmasına Sebebiyet Verme Suçu</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9786050662092</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786050662078</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9786257761017</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Adil Yargılama ve Ceza Muhakemesinde Kanun Yolları</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9786257761031</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Adil Yargılama İlkesi Kapsamında Ceza Muhakemesinde Kovuşturma Evresi</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9786257761024</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Hugo Grotius ve John Locke'da Doğal Hukuk Öğretisi</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9786050662085</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Tehdit Şantaj ve Cebir Suçları</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9786257761000</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Aile Hukuku Öz Kitap</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9786057029324</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Sıfırdan Başlayanlar İçin 2021 Sınav Yönetmeliğine Uygun Soru ve Cevaplarla Uzlaştırmacı Sınavına Hazırlık Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786057029379</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>800 Soruda Uzlaştırmacı Sınavına Hazırlık Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9786050662061</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Davalarında Sık Karşılaşılan Problemler ve TCK Notları</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786050662030</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Seri Muhakeme Usulü Basit Yargılama Usulü Kamu Davasının Açılmasının Ertelenmesi</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786050662016</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Kişisel Verilerin Korunması Hukuku ve Uyum Projelerinin Yürütülmesi</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9786050662023</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786257761277</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Soru ve Cevaplarla Çocuk İstismarı Rehberi</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
           <t>9786256338050</t>
         </is>
       </c>
-      <c r="B513" s="1" t="inlineStr">
+      <c r="B543" s="1" t="inlineStr">
         <is>
           <t>Pratik Hızlı Çözümlü Marka ve Patent Vekilliği Sınavına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
-      <c r="C513" s="1">
+      <c r="C543" s="1">
         <v>1100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>