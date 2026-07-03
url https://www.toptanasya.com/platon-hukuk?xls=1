--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,8170 +85,8290 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258658378</t>
+          <t>9786258658392</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
+          <t>Avukatın Öz-El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1250</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258658385</t>
+          <t>9786258658460</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kaçakçılığı İnsan Ticareti</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258658293</t>
+          <t>9786258658453</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>TCK Öz-El Kitabı (Ciltli)</t>
+          <t>İşverenin Haklı Tazminatsız Fesih Hakkı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>2600</v>
+        <v>695</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258658361</t>
+          <t>9786258658446</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Sistemlerinin Araç Olarak Kullanılması Suretiyle Dolandırıcılık</t>
+          <t>Tüm Yönleriyle Ticarete Yönelik Uyuşturucu veya Uyarıcı Madde Suçları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>495</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258658309</t>
+          <t>9786258658439</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Savcısının El Kitabı</t>
+          <t>Ceza Muhakemesinde Yargılamanın Yenilenmesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258658316</t>
+          <t>9786258658415</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yağma Suçu</t>
+          <t>Hata Sapma ve İşlenemez Suç</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258658286</t>
+          <t>9786258658422</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ceza Davalarında Hayatın Olağan Akışı Kavramı</t>
+          <t>Karşılıksız Çek</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258658323</t>
+          <t>9786258658408</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama ve Soruşturma Usulü</t>
+          <t>Kasten Öldürme Suçu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258658279</t>
+          <t>9786258658378</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnternet Ortamında Yapılan Yayınların Düzenlenmesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>985</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258658262</t>
+          <t>9786258658385</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Hukuk - İdare - Ceza Açısından Usulsüz Tebligat ve Çözüm Önerileri</t>
+          <t>Göçmen Kaçakçılığı İnsan Ticareti</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258658255</t>
+          <t>9786258658293</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sigara Kaçakçılığı</t>
+          <t>TCK Öz-El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258658224</t>
+          <t>9786258658361</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tehdit, Şantaj ve Cebir Suçları</t>
+          <t>Bilişim Sistemlerinin Araç Olarak Kullanılması Suretiyle Dolandırıcılık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>495</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258658248</t>
+          <t>9786258658309</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ses ve Görüntü Kayıtlarının Delil Olma Niteliği</t>
+          <t>Cumhuriyet Savcısının El Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>890</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258658231</t>
+          <t>9786258658316</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Olası Kast İle Bilinçli Taksir Ayrımına İlişkin Ölçütler</t>
+          <t>Yağma Suçu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>890</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258658217</t>
+          <t>9786258658286</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Suçları ve Soruşturma Usulü</t>
+          <t>Ceza Davalarında Hayatın Olağan Akışı Kavramı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258658156</t>
+          <t>9786258658323</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İşçilik Alacakları (3 Cilt) (Ciltli)</t>
+          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>8750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258658194</t>
+          <t>9786258658279</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>İnternet Ortamında Yapılan Yayınların Düzenlenmesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1200</v>
+        <v>985</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258658200</t>
+          <t>9786258658262</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mal Rejimleri, Eşitlik Varsayımı</t>
+          <t>Soru ve Cevaplarla Hukuk - İdare - Ceza Açısından Usulsüz Tebligat ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258658125</t>
+          <t>9786258658255</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar</t>
+          <t>Sigara Kaçakçılığı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>395</v>
+        <v>750</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258658118</t>
+          <t>9786258658224</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Temel İlkeler ve Kanun Yolları</t>
+          <t>Tehdit, Şantaj ve Cebir Suçları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258658132</t>
+          <t>9786258658248</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri Kullanma mı? Ticaret mi?</t>
+          <t>Ses ve Görüntü Kayıtlarının Delil Olma Niteliği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1150</v>
+        <v>890</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258658101</t>
+          <t>9786258658231</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Uygulamacıların Ceza Mevzuatı TCK - CMK - CGİK (Ciltli)</t>
+          <t>Olası Kast İle Bilinçli Taksir Ayrımına İlişkin Ölçütler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1500</v>
+        <v>890</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258658040</t>
+          <t>9786258658217</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tazminat Esasları ve Hesap Yöntemleri (Ciltli)</t>
+          <t>Bilişim Suçları ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>2400</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258658057</t>
+          <t>9786258658156</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Temel Ceza Mevzuatı TCK-CMK-CGTİHK ve İlgili Kanunlar-Yönetmelikler (Ciltli)</t>
+          <t>İşçilik Alacakları (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1850</v>
+        <v>8750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258658095</t>
+          <t>9786258658194</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Adli Polis ve Delil Kanunu</t>
+          <t>Cinsel Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>224</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258658088</t>
+          <t>9786258658200</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>1100 Örnek Olay Açısından Kullanma ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>Mal Rejimleri, Eşitlik Varsayımı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255569981</t>
+          <t>9786258658125</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Neden Beraat Kararı Verilmeli</t>
+          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1450</v>
+        <v>395</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258658064</t>
+          <t>9786258658118</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Marka ve Patent Vekilliği Sınavına Hazırlık Çözümlü Soru Bankası</t>
+          <t>Ceza Muhakemesinde Temel İlkeler ve Kanun Yolları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1200</v>
+        <v>790</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258658033</t>
+          <t>9786258658132</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Ceza Hakiminin Notları</t>
+          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri Kullanma mı? Ticaret mi?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>285</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255569998</t>
+          <t>9786258658101</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Özel Hayatın Gizliliğini İhlal Suçu</t>
+          <t>Uygulamacıların Ceza Mevzuatı TCK - CMK - CGİK (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255569936</t>
+          <t>9786258658040</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
+          <t>Tazminat Esasları ve Hesap Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>2500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255569943</t>
+          <t>9786258658057</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hümanizm ve Transhümanizm Düşüncesinde Tabii Hak Anlayışı</t>
+          <t>Temel Ceza Mevzuatı TCK-CMK-CGTİHK ve İlgili Kanunlar-Yönetmelikler (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>490</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255569967</t>
+          <t>9786258658095</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla Uygulamada Meşru Savunma Karar Verme Ölçütleri</t>
+          <t>Adli Polis ve Delil Kanunu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>550</v>
+        <v>224</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255569950</t>
+          <t>9786258658088</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Lugat-ı Temsiliye</t>
+          <t>1100 Örnek Olay Açısından Kullanma ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>490</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255569974</t>
+          <t>9786255569981</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>TCK-CMK ve İnfaz Kanunu</t>
+          <t>Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255569905</t>
+          <t>9786258658064</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kastı Aşan Yaralama İle Kasten Öldürme Suçlarının Ayrımına İlişkin Ölçütler</t>
+          <t>Marka ve Patent Vekilliği Sınavına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>650</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255569912</t>
+          <t>9786258658033</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Dönüşüm El Kitabı</t>
+          <t>Bir Ceza Hakiminin Notları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>395</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255569929</t>
+          <t>9786255569998</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnfaz Hukuku ve Uygulaması</t>
+          <t>Özel Hayatın Gizliliğini İhlal Suçu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255569851</t>
+          <t>9786255569936</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Anlattırıcı Soru ve Çapraz Soru Teknikleri</t>
+          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>61</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255569882</t>
+          <t>9786255569943</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dürüstlük Kuralı ve Hakkın Açıkça Kötüye Kullanılması Yasağı</t>
+          <t>Hümanizm ve Transhümanizm Düşüncesinde Tabii Hak Anlayışı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255569899</t>
+          <t>9786255569967</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Devletin Kökeni</t>
+          <t>Örnek Olaylarla Uygulamada Meşru Savunma Karar Verme Ölçütleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255569844</t>
+          <t>9786255569950</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Girmeyen Eve Avukat Girer</t>
+          <t>Lugat-ı Temsiliye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>345</v>
+        <v>490</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255569875</t>
+          <t>9786255569974</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kadına Şiddet Mazur Görülebilir Mi?</t>
+          <t>TCK-CMK ve İnfaz Kanunu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255569868</t>
+          <t>9786255569905</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nakliyat ve Lojistik Sigortaları - Konvansiyonel Taşımalar</t>
+          <t>Kastı Aşan Yaralama İle Kasten Öldürme Suçlarının Ayrımına İlişkin Ölçütler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255569707</t>
+          <t>9786255569912</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2937 Sayılı Devlet İstihbarat Hizmetleri ve Milli İstihbarat Teşkilatı Kanunu</t>
+          <t>Kentsel Dönüşüm El Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>795</v>
+        <v>395</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255569837</t>
+          <t>9786255569929</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketler ve Yönetim Esasları (Ciltli)</t>
+          <t>İnfaz Hukuku ve Uygulaması</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>2250</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255569820</t>
+          <t>9786255569851</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>TCK - CMK - CGİK</t>
+          <t>Ceza Muhakemesinde Anlattırıcı Soru ve Çapraz Soru Teknikleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>750</v>
+        <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255569806</t>
+          <t>9786255569882</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>1083 Örnek Olay Açısından Kullanma Ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>Dürüstlük Kuralı ve Hakkın Açıkça Kötüye Kullanılması Yasağı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255569721</t>
+          <t>9786255569899</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bütçe Hukuku ve Türk Bütçe Sistemi</t>
+          <t>Devletin Kökeni</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>595</v>
+        <v>490</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255569790</t>
+          <t>9786255569844</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan’da Dört Tarz Siyaset ve Özbek Modernleşmesi: Ruslaşmak, Sovyetleşmek, Özbekleşmek ve İslamlaşmak</t>
+          <t>Çiçek Girmeyen Eve Avukat Girer</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>650</v>
+        <v>345</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255569745</t>
+          <t>9786255569875</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dijital Platform Çalışması ve Platform Çalışanlarının Hukuki Konumu</t>
+          <t>Kadına Şiddet Mazur Görülebilir Mi?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>490</v>
+        <v>395</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255569813</t>
+          <t>9786255569868</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Havacılık Endüstrisİnde Sanal, Arttırılmış ve Karma Gerçeklik Teknolojisinin Kullanımı ve Tarihsel Aşamaları</t>
+          <t>Nakliyat ve Lojistik Sigortaları - Konvansiyonel Taşımalar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255569769</t>
+          <t>9786255569707</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Metodolojisi</t>
+          <t>2937 Sayılı Devlet İstihbarat Hizmetleri ve Milli İstihbarat Teşkilatı Kanunu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>690</v>
+        <v>795</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255569301</t>
+          <t>9786255569837</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Benim Avukatım Var!</t>
+          <t>Anonim Şirketler ve Yönetim Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>275</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255569615</t>
+          <t>9786255569820</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerde Kurumsallaşma ve Ömür</t>
+          <t>TCK - CMK - CGİK</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255569738</t>
+          <t>9786255569806</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Basit Yargılanma Usulü</t>
+          <t>1083 Örnek Olay Açısından Kullanma Ve Ticarete Yönelik Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>355</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255569714</t>
+          <t>9786255569721</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Girmeyen Eve Avukat Girer</t>
+          <t>Bütçe Hukuku ve Türk Bütçe Sistemi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>290</v>
+        <v>595</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255569783</t>
+          <t>9786255569790</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Suçlarında Etkin Pişmanlık</t>
+          <t>Özbekistan’da Dört Tarz Siyaset ve Özbek Modernleşmesi: Ruslaşmak, Sovyetleşmek, Özbekleşmek ve İslamlaşmak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255569776</t>
+          <t>9786255569745</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kasten Öldürmeye Teşhebbüs ile Kasten Yaralama Suçlarının Ayrımı</t>
+          <t>Dijital Platform Çalışması ve Platform Çalışanlarının Hukuki Konumu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>850</v>
+        <v>490</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255569752</t>
+          <t>9786255569813</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Bölüm ve Ortak Alanlarda Evcil Hayvan Beslenmesi</t>
+          <t>Havacılık Endüstrisİnde Sanal, Arttırılmış ve Karma Gerçeklik Teknolojisinin Kullanımı ve Tarihsel Aşamaları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255569691</t>
+          <t>9786255569769</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Marka ve Patent Sınavına Hazırlık Soru Bankası Çözümlü</t>
+          <t>Hukuk Metodolojisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1150</v>
+        <v>690</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257761239</t>
+          <t>9786255569301</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Hizmet Akdi) İhtilaf ve Çözüm Önerileri</t>
+          <t>Benim Avukatım Var!</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>465</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257761260</t>
+          <t>9786255569615</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Engelli Dostu) İhtilaf ve Çözüm Önerileri</t>
+          <t>Şirketlerde Kurumsallaşma ve Ömür</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255569684</t>
+          <t>9786255569738</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı (Ciltli)</t>
+          <t>Basit Yargılanma Usulü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1750</v>
+        <v>355</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255569677</t>
+          <t>9786255569714</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>TCK-CMK ve İnfaz Kanunu</t>
+          <t>Çiçek Girmeyen Eve Avukat Girer</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255569660</t>
+          <t>9786255569783</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Biz Ayrılamaz Mıyız? - Bir Boşanma Güncesi</t>
+          <t>Uyuşturucu Suçlarında Etkin Pişmanlık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>225</v>
+        <v>700</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255569653</t>
+          <t>9786255569776</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargıdaki Cerrahi Müdahalelerde Tıbbi Uygulama Hataları Konulu Davaların Sağlık Hukuku Yönünden Değerlendirilmesi</t>
+          <t>Kasten Öldürmeye Teşhebbüs ile Kasten Yaralama Suçlarının Ayrımı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>590</v>
+        <v>850</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255569646</t>
+          <t>9786255569752</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İşyerinin Kapanması ve Hukuki Sonuçlar</t>
+          <t>Bağımsız Bölüm ve Ortak Alanlarda Evcil Hayvan Beslenmesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255569639</t>
+          <t>9786255569691</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnfaz Hukuku ve Uygulaması</t>
+          <t>Marka ve Patent Sınavına Hazırlık Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>1200</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256338524</t>
+          <t>9786257761239</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kadın Hastalıkları ve Doğum Ders Kitabı</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Hizmet Akdi) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>2750</v>
+        <v>465</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255569387</t>
+          <t>9786257761260</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Endometriozis (Ciltli)</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Engelli Dostu) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>2250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256338135</t>
+          <t>9786255569684</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kanun ve Özelgeler Işığında Doktorlarda Vergi Rehberi</t>
+          <t>Avukatın Öz-El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>675</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255569592</t>
+          <t>9786255569677</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Recognizing Artificial Intelligence As The Inventor In Patent Law</t>
+          <t>TCK-CMK ve İnfaz Kanunu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255569561</t>
+          <t>9786255569660</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Vergi Affı Uygulamaları</t>
+          <t>Biz Ayrılamaz Mıyız? - Bir Boşanma Güncesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255569585</t>
+          <t>9786255569653</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Kanunu Madde 139 İle 140 Kapsamında Teknik Araçlar İle İzleme</t>
+          <t>Adli Yargıdaki Cerrahi Müdahalelerde Tıbbi Uygulama Hataları Konulu Davaların Sağlık Hukuku Yönünden Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>340</v>
+        <v>590</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255569462</t>
+          <t>9786255569646</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İş Kazaları Ve Meslek Hastalıklarında Kişi Sorumlulukları Çalışan Tarafından İş Akdinin Feshi Sürecinde Ortaya Çıkan Hukuki Açmazlar</t>
+          <t>İşyerinin Kapanması ve Hukuki Sonuçlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255569622</t>
+          <t>9786255569639</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Polis Mevzuatı</t>
+          <t>İnfaz Hukuku ve Uygulaması</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>295</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255569608</t>
+          <t>9786256338524</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>4857 Sayılı İş Kanunu Kapsamında Fazla Çalışma</t>
+          <t>Kadın Hastalıkları ve Doğum Ders Kitabı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>340</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256533417</t>
+          <t>9786255569387</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Polis Kanunu</t>
+          <t>Endometriozis (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>270</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258128741</t>
+          <t>9786256338135</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Taşınmazın, İpoteğin ve Ortaklığın Giderilmesi Satışlarında Uygulamalar</t>
+          <t>Kanun ve Özelgeler Işığında Doktorlarda Vergi Rehberi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1495</v>
+        <v>675</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255569578</t>
+          <t>9786255569592</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Uygulamasında Yasak Delil (Ciltli)</t>
+          <t>Recognizing Artificial Intelligence As The Inventor In Patent Law</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255569394</t>
+          <t>9786255569561</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Özel El Kitabı Kat Mülkiyeti Davaları Rehberi (Ciltli)</t>
+          <t>Vergi Affı Uygulamaları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1395</v>
+        <v>340</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256338470</t>
+          <t>9786255569585</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İcra El Kitabı (Ciltli)</t>
+          <t>Ceza Muhakemesi Kanunu Madde 139 İle 140 Kapsamında Teknik Araçlar İle İzleme</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>1795</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256338425</t>
+          <t>9786255569462</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı İş Davaları Rehberi (Ciltli)</t>
+          <t>İş Kazaları Ve Meslek Hastalıklarında Kişi Sorumlulukları Çalışan Tarafından İş Akdinin Feshi Sürecinde Ortaya Çıkan Hukuki Açmazlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>1850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256338418</t>
+          <t>9786255569622</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İstinafta Ceza Yargılaması Ve Yasa Yolları</t>
+          <t>Polis Mevzuatı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>795</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256338371</t>
+          <t>9786255569608</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Suçlarda Neden Beraat Kararı Verilmeli</t>
+          <t>4857 Sayılı İş Kanunu Kapsamında Fazla Çalışma</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>950</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256338296</t>
+          <t>9786256533417</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kira Hukuku'ndan Doğan Tahliye Tespit Uyarlama Tazminat ve Alacak Davaları</t>
+          <t>Polis Kanunu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>2500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256338357</t>
+          <t>9786258128741</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kira El Kitabı</t>
+          <t>Taşınmazın, İpoteğin ve Ortaklığın Giderilmesi Satışlarında Uygulamalar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>795</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256338333</t>
+          <t>9786255569578</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Kişisel Verilerinin Korunması</t>
+          <t>Ceza Muhakemesi Uygulamasında Yasak Delil (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>525</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256338364</t>
+          <t>9786255569394</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Rıza Kavramı</t>
+          <t>Avukatın Özel El Kitabı Kat Mülkiyeti Davaları Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>375</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256338265</t>
+          <t>9786256338470</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Veya Uyarıcı Madde Kullanılmasını Kolaylaştırma Suçu</t>
+          <t>İcra El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>495</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256338302</t>
+          <t>9786256338425</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Kanununda Dolandırıcılık Suçu Ve Nitelikli Halleri</t>
+          <t>Avukatın Öz El Kitabı İş Davaları Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>595</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256338272</t>
+          <t>9786256338418</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sivil Havacılık Endüstrisinde Havayolu Stratejileri Ve Olay/Kaza İncelemesi</t>
+          <t>İstinafta Ceza Yargılaması Ve Yasa Yolları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>375</v>
+        <v>795</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256338906</t>
+          <t>9786256338371</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Konut Ve Çatılı İşyeri Kira Sözleşmelerinde Yazılı Tahliye Taahhüdü Ve Kiraya Verene Tanıdığı Haklar</t>
+          <t>Cinsel Suçlarda Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256338968</t>
+          <t>9786256338296</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İspat ve Yöntemleri</t>
+          <t>Kira Hukuku'ndan Doğan Tahliye Tespit Uyarlama Tazminat ve Alacak Davaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>850</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256338999</t>
+          <t>9786256338357</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kovuşturma Evresi ve İşlemleri</t>
+          <t>Kira El Kitabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>895</v>
+        <v>795</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256338951</t>
+          <t>9786256338333</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
+          <t>Çocukların Kişisel Verilerinin Korunması</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>650</v>
+        <v>525</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256338937</t>
+          <t>9786256338364</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>TCK Genel Hükümleri Dahilinde Yargıtay İlamları İle İcrai Veya İhmali Hareketle Görevi Kötüye Kullanma</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Rıza Kavramı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>750</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256338920</t>
+          <t>9786256338265</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi İle Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılama</t>
+          <t>Uyuşturucu Veya Uyarıcı Madde Kullanılmasını Kolaylaştırma Suçu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>850</v>
+        <v>495</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256338913</t>
+          <t>9786256338302</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Adli Kolluk ve İşlemleri</t>
+          <t>Türk Ceza Kanununda Dolandırıcılık Suçu Ve Nitelikli Halleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>895</v>
+        <v>595</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256338548</t>
+          <t>9786256338272</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şerhli İş Kanunu Yorumu (Ciltli)</t>
+          <t>Sivil Havacılık Endüstrisinde Havayolu Stratejileri Ve Olay/Kaza İncelemesi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>2500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256338890</t>
+          <t>9786256338906</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tüketicinin Korunması Hakkında Kanun Şerhi</t>
+          <t>Konut Ve Çatılı İşyeri Kira Sözleşmelerinde Yazılı Tahliye Taahhüdü Ve Kiraya Verene Tanıdığı Haklar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>2500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256338494</t>
+          <t>9786256338968</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İcra Ve İflas Hukukunda Uygulamalar (Ciltli)</t>
+          <t>İspat ve Yöntemleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>2500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256338616</t>
+          <t>9786256338999</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Neden Beraat Kararı Verilmeli</t>
+          <t>Kovuşturma Evresi ve İşlemleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1350</v>
+        <v>895</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256338463</t>
+          <t>9786256338951</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İcra Takibi Uygulamaları</t>
+          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1650</v>
+        <v>650</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256338883</t>
+          <t>9786256338937</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Mevzuatı</t>
+          <t>TCK Genel Hükümleri Dahilinde Yargıtay İlamları İle İcrai Veya İhmali Hareketle Görevi Kötüye Kullanma</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>395</v>
+        <v>750</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256338449</t>
+          <t>9786256338920</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sözleşme Hazırlama Teknikleri</t>
+          <t>Avrupa İnsan Hakları Mahkemesi İle Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılama</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>635</v>
+        <v>850</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256338944</t>
+          <t>9786256338913</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlık – Yağma Karşılıksız Yararlanma Suçları</t>
+          <t>Adli Kolluk ve İşlemleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>1350</v>
+        <v>895</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256338982</t>
+          <t>9786256338548</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Katalog Suçlar</t>
+          <t>Şerhli İş Kanunu Yorumu (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>950</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255569035</t>
+          <t>9786256338890</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>T.C. Anayasası</t>
+          <t>Tüketicinin Korunması Hakkında Kanun Şerhi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255569097</t>
+          <t>9786256338494</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İş Kanunu</t>
+          <t>İcra Ve İflas Hukukunda Uygulamalar (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>165</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255569110</t>
+          <t>9786256338616</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kamulaştırma Kanunu</t>
+          <t>Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>95</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256338210</t>
+          <t>9786256338463</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Vekalet Sözleşmesi, Kredi Mektubu ve Kredi Emri, Simsarlık Sözleşmesi, Vekaletsiz İşgörme, Komisyon Sözleşmesi, Ticari Temsilciler, Ticari Vekiller ve Diğer Tacir Yardımcıları, Havale, Saklama Sözleşmeleri</t>
+          <t>İcra Takibi Uygulamaları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>895</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255569127</t>
+          <t>9786256338883</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu</t>
+          <t>Arabuluculuk Mevzuatı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>110</v>
+        <v>395</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255569158</t>
+          <t>9786256338449</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>TCK‐CMK ve İnfaz Kanunu</t>
+          <t>Sözleşme Hazırlama Teknikleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>285</v>
+        <v>635</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256338500</t>
+          <t>9786256338944</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Stajyer Avukatın İcra Hukukunda Uygulama El Kitabı</t>
+          <t>Hırsızlık – Yağma Karşılıksız Yararlanma Suçları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>1650</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255569172</t>
+          <t>9786256338982</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve Borçlar Kanunu</t>
+          <t>Katalog Suçlar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>275</v>
+        <v>950</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256338289</t>
+          <t>9786255569035</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Nedenle İş Sözleşmesinin Feshinde Feshin Geçersizliği Ve İşe İade</t>
+          <t>T.C. Anayasası</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>455</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255569202</t>
+          <t>9786255569097</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
+          <t>İş Kanunu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>2250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255569042</t>
+          <t>9786255569110</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Avukatlık Kanunu</t>
+          <t>Kamulaştırma Kanunu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>155</v>
+        <v>95</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255569059</t>
+          <t>9786256338210</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Fikir ve Sanat Eserleri Kanunu</t>
+          <t>Vekalet Sözleşmesi, Kredi Mektubu ve Kredi Emri, Simsarlık Sözleşmesi, Vekaletsiz İşgörme, Komisyon Sözleşmesi, Ticari Temsilciler, Ticari Vekiller ve Diğer Tacir Yardımcıları, Havale, Saklama Sözleşmeleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>175</v>
+        <v>895</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256338401</t>
+          <t>9786255569127</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ahlak - Hukuk İlişkisi</t>
+          <t>Kat Mülkiyeti Kanunu</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>795</v>
+        <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255569066</t>
+          <t>9786255569158</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Muhakemeleri Kanunu</t>
+          <t>TCK‐CMK ve İnfaz Kanunu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>165</v>
+        <v>285</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255569073</t>
+          <t>9786256338500</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Kanunu</t>
+          <t>Stajyer Avukatın İcra Hukukunda Uygulama El Kitabı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>225</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256338180</t>
+          <t>9786255569172</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Teselsül &amp; Koşullar &amp; Bağlanma Parası Cayma Parası Ve Ceza Koşulu</t>
+          <t>Türk Medeni Kanunu ve Borçlar Kanunu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>625</v>
+        <v>275</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255569080</t>
+          <t>9786256338289</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İmar Kanunu</t>
+          <t>Sendikal Nedenle İş Sözleşmesinin Feshinde Feshin Geçersizliği Ve İşe İade</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>280</v>
+        <v>455</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256338456</t>
+          <t>9786255569202</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı - Dilekçe Örnekli Nafaka ve Nafaka Türleri</t>
+          <t>Uygulamada İcra Avukatının El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>795</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255569103</t>
+          <t>9786255569042</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>Avukatlık Kanunu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>110</v>
+        <v>155</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255569134</t>
+          <t>9786255569059</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Polis Kanunu</t>
+          <t>Fikir ve Sanat Eserleri Kanunu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>295</v>
+        <v>175</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255569141</t>
+          <t>9786256338401</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Kanunu</t>
+          <t>Ahlak - Hukuk İlişkisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>795</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256338517</t>
+          <t>9786255569066</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
+          <t>Hukuk Muhakemeleri Kanunu</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>995</v>
+        <v>165</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255569165</t>
+          <t>9786255569073</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu</t>
+          <t>İcra ve İflas Kanunu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>185</v>
+        <v>225</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256338074</t>
+          <t>9786256338180</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Teselsül &amp; Koşullar &amp; Bağlanma Parası Cayma Parası Ve Ceza Koşulu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>1100</v>
+        <v>625</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255569189</t>
+          <t>9786255569080</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu</t>
+          <t>İmar Kanunu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256338531</t>
+          <t>9786256338456</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı - Dilekçe Örnekli Ziynet Ve Eşya Alacağı Davaları</t>
+          <t>Açıklamalı - Dilekçe Örnekli Nafaka ve Nafaka Türleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>650</v>
+        <v>795</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256338081</t>
+          <t>9786255569103</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1495</v>
+        <v>110</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255569264</t>
+          <t>9786255569134</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>Polis Kanunu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1100</v>
+        <v>295</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256338432</t>
+          <t>9786255569141</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Veri Satış Sözleşmeleri Kapsamında Kişisel Verilerin Korunması Ve Tahkim</t>
+          <t>Türk Borçlar Kanunu</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>395</v>
+        <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255569257</t>
+          <t>9786256338517</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mesafeli Satış Sözleşmesinde Tüketicinin Korunması</t>
+          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>335</v>
+        <v>995</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256338029</t>
+          <t>9786255569165</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Koruma Tedbirleri Nedeniyle Tazminat Hukukunun Teori ve Uygulama Yönünden Değerlendirilmesi</t>
+          <t>Türk Medeni Kanunu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>485</v>
+        <v>185</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256533875</t>
+          <t>9786256338074</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Enerji Şartı Anlaşması Ve Bu Kapsamda Yatırımcı İle Taraf Devlet Arasındaki Yatırım Uyuşmazlıklarının Çözümü</t>
+          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>565</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256338005</t>
+          <t>9786255569189</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türk İş HukukundaFazla Çalışma ve Fazla Sürelerle Çalışma</t>
+          <t>Türk Ticaret Kanunu</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>375</v>
+        <v>285</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256338166</t>
+          <t>9786256338531</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Alacağın Devri &amp; Borcun Üstlenilmesi &amp; Sözleşmenin Devri Ve Sözleşmeye Katılma</t>
+          <t>Açıklamalı - Dilekçe Örnekli Ziynet Ve Eşya Alacağı Davaları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>395</v>
+        <v>650</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256533998</t>
+          <t>9786256338081</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kıyı Hukukunda Kazanılmış Haklar</t>
+          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>485</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256533844</t>
+          <t>9786255569264</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Haksız Rekabetten Kaynaklanan Zararların Tazmini</t>
+          <t>Uyuşturucu Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>475</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256338012</t>
+          <t>9786256338432</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketler Bölünmesinde Alacaklıların Korunması</t>
+          <t>Veri Satış Sözleşmeleri Kapsamında Kişisel Verilerin Korunması Ve Tahkim</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>435</v>
+        <v>395</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256533936</t>
+          <t>9786255569257</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Tazminat Hukuku 2 Cilt</t>
+          <t>Mesafeli Satış Sözleşmesinde Tüketicinin Korunması</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>5200</v>
+        <v>335</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256533929</t>
+          <t>9786256338029</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı Arabuluculuk Başvuru Rehberi</t>
+          <t>Koruma Tedbirleri Nedeniyle Tazminat Hukukunun Teori ve Uygulama Yönünden Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1950</v>
+        <v>485</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256533967</t>
+          <t>9786256533875</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Genel Prensipler, Hasar, Tazminat</t>
+          <t>Enerji Şartı Anlaşması Ve Bu Kapsamda Yatırımcı İle Taraf Devlet Arasındaki Yatırım Uyuşmazlıklarının Çözümü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>1100</v>
+        <v>565</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256533899</t>
+          <t>9786256338005</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Limited Şirket Esas Sermaye Payının Devri</t>
+          <t>Türk İş HukukundaFazla Çalışma ve Fazla Sürelerle Çalışma</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>435</v>
+        <v>375</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256533981</t>
+          <t>9786256338166</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yalan Tanıklık ve Gerçeğe Aykırı Bilirkişilik Suçları</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Alacağın Devri &amp; Borcun Üstlenilmesi &amp; Sözleşmenin Devri Ve Sözleşmeye Katılma</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>865</v>
+        <v>395</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256338203</t>
+          <t>9786256533998</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Bağışlama Sözleşmesi &amp; Ödünç Sözleşmeleri</t>
+          <t>Kıyı Hukukunda Kazanılmış Haklar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>455</v>
+        <v>485</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255569240</t>
+          <t>9786256533844</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yol Haritası ve Dilekçe Örnekleri</t>
+          <t>Haksız Rekabetten Kaynaklanan Zararların Tazmini</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>550</v>
+        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255569196</t>
+          <t>9786256338012</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu ve Apartman‐Site Toplu Yapı Yönetimi</t>
+          <t>Anonim Şirketler Bölünmesinde Alacaklıların Korunması</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>750</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255569332</t>
+          <t>9786256533936</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Alacak Tazminat Rücu Davaları ve Sigorta Hukuku</t>
+          <t>Tazminat Hukuku 2 Cilt</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>725</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256338227</t>
+          <t>9786256533929</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Borçların İfası &amp; Borçların İfa Edilmemesinin Sonuçları &amp; Borç İlişkilerinin Üçüncü Kişilere Etkisi</t>
+          <t>Avukatın Öz-El Kitabı Arabuluculuk Başvuru Rehberi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>1100</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258128567</t>
+          <t>9786256533967</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Banka Teminat Mektuplarında URDG 758'İn Uygulanması</t>
+          <t>Sigorta Genel Prensipler, Hasar, Tazminat</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>340</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255569219</t>
+          <t>9786256533899</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukuku</t>
+          <t>Limited Şirket Esas Sermaye Payının Devri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>450</v>
+        <v>435</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256533882</t>
+          <t>9786256533981</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Kararlarıyla Koruma Tedbirleri Nedeniyle Tazminat Davası</t>
+          <t>Yalan Tanıklık ve Gerçeğe Aykırı Bilirkişilik Suçları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>395</v>
+        <v>865</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255569226</t>
+          <t>9786256338203</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı – İçtihatlı Dilekçe Örnekleri Gayrimenkul Hukukunda Sık Karşılaşılan Dava Türleri Öz Kitap</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Bağışlama Sözleşmesi &amp; Ödünç Sözleşmeleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>550</v>
+        <v>455</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256533905</t>
+          <t>9786255569240</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Edinilmiş Mallara Katılma Rejiminde Katılma Alacağı</t>
+          <t>Yol Haritası ve Dilekçe Örnekleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>455</v>
+        <v>550</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255569233</t>
+          <t>9786255569196</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı–İçtihatlı–Dilekçe Örnekli İş Hukuku Öz Kitap</t>
+          <t>Kat Mülkiyeti Kanunu ve Apartman‐Site Toplu Yapı Yönetimi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256338234</t>
+          <t>9786255569332</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Hizmet Sözleşmeleri</t>
+          <t>Alacak Tazminat Rücu Davaları ve Sigorta Hukuku</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>1150</v>
+        <v>725</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255569288</t>
+          <t>9786256338227</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleri İle Kullanmaya Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Borçların İfası &amp; Borçların İfa Edilmemesinin Sonuçları &amp; Borç İlişkilerinin Üçüncü Kişilere Etkisi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>950</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255569295</t>
+          <t>9786258128567</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleri İle Ticarete Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
+          <t>Banka Teminat Mektuplarında URDG 758'İn Uygulanması</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>1100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255569349</t>
+          <t>9786255569219</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kamulaştırma Kamulaştırmasız El Koyma ve Hukuki El Koyma</t>
+          <t>Aile Hukuku</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>950</v>
+        <v>450</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255569325</t>
+          <t>9786256533882</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tıp Hukukunda Kişinin Kendi Geleceğini Belirleme Hakkı Kapsamında Rıza</t>
+          <t>Yargıtay Kararlarıyla Koruma Tedbirleri Nedeniyle Tazminat Davası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>450</v>
+        <v>395</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255569271</t>
+          <t>9786255569226</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı‐İçtihatlı Eser Sözleşmesi ve Arsa Payı Karşılığı İnşaat Sözleşmesi (Ciltli)</t>
+          <t>Açıklamalı – İçtihatlı Dilekçe Örnekleri Gayrimenkul Hukukunda Sık Karşılaşılan Dava Türleri Öz Kitap</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>2500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256533165</t>
+          <t>9786256533905</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Sözleşmelerinin Türk Özel Hukukundaki Yeri</t>
+          <t>Edinilmiş Mallara Katılma Rejiminde Katılma Alacağı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255569318</t>
+          <t>9786255569233</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Havayolu Taşımacılığı Havalimanı Yönetiminde Yapay Zeka Kullanımı ve Sivil Havacılık Emniyeti</t>
+          <t>Açıklamalı–İçtihatlı–Dilekçe Örnekli İş Hukuku Öz Kitap</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256338128</t>
+          <t>9786256338234</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İmar Hukukunda Ruhsatsız Yapı</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Hizmet Sözleşmeleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>335</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255569356</t>
+          <t>9786255569288</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
+          <t>Tüm Yönleri İle Kullanmaya Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>1850</v>
+        <v>950</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255569363</t>
+          <t>9786255569295</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Mülkiyetin (Paydaşlığın ve Ortaklığın) Giderilmesi</t>
+          <t>Tüm Yönleri İle Ticarete Yönelik Uyuşturucu Veya Uyarıcı Madde Suçları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>1350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256533653</t>
+          <t>9786255569349</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bir Ceza Hakiminin Notları</t>
+          <t>Kamulaştırma Kamulaştırmasız El Koyma ve Hukuki El Koyma</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>385</v>
+        <v>950</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255569417</t>
+          <t>9786255569325</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Otonom Araçlardan Doğan Cezai ve Hukuki Sorumluluk</t>
+          <t>Tıp Hukukunda Kişinin Kendi Geleceğini Belirleme Hakkı Kapsamında Rıza</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256533493</t>
+          <t>9786255569271</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk ve Tahkim</t>
+          <t>Açıklamalı‐İçtihatlı Eser Sözleşmesi ve Arsa Payı Karşılığı İnşaat Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>550</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256338142</t>
+          <t>9786256533165</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı Ve Güvenliği Yükümlülüklerine Aykırılık Nedeniyle İşverenin Hukuki Sorumluluğu</t>
+          <t>Blockchain Sözleşmelerinin Türk Özel Hukukundaki Yeri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255569424</t>
+          <t>9786255569318</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ecrimisil Önalım ve Zorunlu Geçit Hakkı Davaları</t>
+          <t>Havayolu Taşımacılığı Havalimanı Yönetiminde Yapay Zeka Kullanımı ve Sivil Havacılık Emniyeti</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>1350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256533813</t>
+          <t>9786256338128</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri</t>
+          <t>İmar Hukukunda Ruhsatsız Yapı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>2500</v>
+        <v>335</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255569431</t>
+          <t>9786255569356</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı‐İçtihatlı Edinilmiş Mallara Katılma Rejimi ve Aile Konutu</t>
+          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>1850</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256533554</t>
+          <t>9786255569363</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Şirket Birleşmeleri ve Birleşmeden Doğan Hukuki Sorumluluk</t>
+          <t>Birlikte Mülkiyetin (Paydaşlığın ve Ortaklığın) Giderilmesi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>565</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256533851</t>
+          <t>9786256533653</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Hukukunda Düzenlenen İdari Yaptırımlar</t>
+          <t>Bir Ceza Hakiminin Notları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>485</v>
+        <v>385</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256533677</t>
+          <t>9786255569417</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Sistemleri Tarafından Üretilen Fikri Ürünlerin Telif Hakkı</t>
+          <t>Türk Hukukunda Otonom Araçlardan Doğan Cezai ve Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>435</v>
+        <v>425</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256338241</t>
+          <t>9786256533493</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Pazarlamacılık Sözleşmesi &amp; Evde Hizmet Sözleşmesi &amp; Eser Sözleşmesi &amp; Yayım Sözleşmesi</t>
+          <t>Arabuluculuk ve Tahkim</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>835</v>
+        <v>550</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256533707</t>
+          <t>9786256338142</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>6698 Sayılı Kişisel Verilerin Korunması Kanunu'nda Aydınlatma Yükümlülüğü ile Açık Rıza İlişkisi</t>
+          <t>İş Sağlığı Ve Güvenliği Yükümlülüklerine Aykırılık Nedeniyle İşverenin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>335</v>
+        <v>550</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256338067</t>
+          <t>9786255569424</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
+          <t>Ecrimisil Önalım ve Zorunlu Geçit Hakkı Davaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>950</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256338258</t>
+          <t>9786256533813</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Satış Sözleşmesi &amp; Taşınır Satışı &amp; Taşınmaz Satışı Ve Satış İlişkisi Doğuran Haklar &amp; Bazı Satış Türleri &amp; Mal Değişim Sözleşmesi</t>
+          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>995</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256338173</t>
+          <t>9786255569431</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sona Erme Halleri &amp; Zamanaşımı</t>
+          <t>Açıklamalı‐İçtihatlı Edinilmiş Mallara Katılma Rejimi ve Aile Konutu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1150</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256338197</t>
+          <t>9786256533554</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sözleşmeden Doğan Borç İlişkileri &amp; Haksız Fiillerden Doğan Borç İlişkileri &amp; Sebepsiz Zenginleşmeden Doğan Borç İlişkileri</t>
+          <t>Şirket Birleşmeleri ve Birleşmeden Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>1695</v>
+        <v>565</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256338159</t>
+          <t>9786256533851</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Terör Örgütünün Propagandası Suçu</t>
+          <t>Kişisel Verilerin Korunması Hukukunda Düzenlenen İdari Yaptırımlar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>455</v>
+        <v>485</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256533622</t>
+          <t>9786256533677</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla İşçinin Doğruluk ve Bağlılığa Aykırı Davranışlarından Kaynaklanan Tazminat Ödemeden İşten Çıkarma</t>
+          <t>Yapay Zeka Sistemleri Tarafından Üretilen Fikri Ürünlerin Telif Hakkı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>635</v>
+        <v>435</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256533288</t>
+          <t>9786256338241</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği Ders Kitabı</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Pazarlamacılık Sözleşmesi &amp; Evde Hizmet Sözleşmesi &amp; Eser Sözleşmesi &amp; Yayım Sözleşmesi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>675</v>
+        <v>835</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256533233</t>
+          <t>9786256533707</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Hukukunda Taahhüt Uygulamaları</t>
+          <t>6698 Sayılı Kişisel Verilerin Korunması Kanunu'nda Aydınlatma Yükümlülüğü ile Açık Rıza İlişkisi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>650</v>
+        <v>335</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256533301</t>
+          <t>9786256338067</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Temelleri</t>
+          <t>Yargıtay Ceza Genel Kurulu İlamları 2023-2010</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256533059</t>
+          <t>9786256338258</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku Ders Kitabı</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Satış Sözleşmesi &amp; Taşınır Satışı &amp; Taşınmaz Satışı Ve Satış İlişkisi Doğuran Haklar &amp; Bazı Satış Türleri &amp; Mal Değişim Sözleşmesi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>450</v>
+        <v>995</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256533660</t>
+          <t>9786256338173</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Davranışsal Pazarlama ve Kişisel Verilerin Korunması</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sona Erme Halleri &amp; Zamanaşımı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>535</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256533103</t>
+          <t>9786256338197</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinin Sona Ermesinin Sözleşmenin Tarafı Olmayan Üçüncü Kişilerin Hukuki Durumuna Etkisi</t>
+          <t>Yargıtay Uygulamasında Türk Borçlar Kanunu Çerçevesinde Sözleşmeden Doğan Borç İlişkileri &amp; Haksız Fiillerden Doğan Borç İlişkileri &amp; Sebepsiz Zenginleşmeden Doğan Borç İlişkileri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>495</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256533691</t>
+          <t>9786256338159</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bireysel İş Hukukunda Genel İşlem Koşulları ve Denetimi</t>
+          <t>Terör Örgütünün Propagandası Suçu</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>535</v>
+        <v>455</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256533004</t>
+          <t>9786256533622</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Robotik Cerrahi Müdahaleden Doğan Hukuki Sorumluluk</t>
+          <t>Örnek Olaylarla İşçinin Doğruluk ve Bağlılığa Aykırı Davranışlarından Kaynaklanan Tazminat Ödemeden İşten Çıkarma</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>375</v>
+        <v>635</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786259968292</t>
+          <t>9786256533288</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Suç Delillerini Yok Etme, Gizleme veya Değiştirme Suçu</t>
+          <t>İş Sağlığı ve Güvenliği Ders Kitabı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>395</v>
+        <v>675</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256533097</t>
+          <t>9786256533233</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Birlikte Velayet</t>
+          <t>Rekabet Hukukunda Taahhüt Uygulamaları</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>495</v>
+        <v>650</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256533080</t>
+          <t>9786256533301</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukukun Genel İlkelerinin Ekonomik Kalkınma Üzerindeki Etkileri</t>
+          <t>Hukukun Temelleri</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>335</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256533073</t>
+          <t>9786256533059</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ulusal ve Uluslararası Hukuk Kapsamında Eşitlik İlkesi</t>
+          <t>İnsan Hakları Hukuku Ders Kitabı</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256533684</t>
+          <t>9786256533660</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kamu Özel Ortaklığı Modeli Olarak Şehir Hastaneleri</t>
+          <t>Çevrimiçi Davranışsal Pazarlama ve Kişisel Verilerin Korunması</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>385</v>
+        <v>535</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256533066</t>
+          <t>9786256533103</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tam Yargı Davalarında Kısmi Islah</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinin Sona Ermesinin Sözleşmenin Tarafı Olmayan Üçüncü Kişilerin Hukuki Durumuna Etkisi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>395</v>
+        <v>495</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786259985350</t>
+          <t>9786256533691</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Alternatif Uyuşmazlık Çözümüne Yeni Bir Yol: MED-ARB Arabuluculuk-Tahkim</t>
+          <t>Bireysel İş Hukukunda Genel İşlem Koşulları ve Denetimi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>550</v>
+        <v>535</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786259985381</t>
+          <t>9786256533004</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Malpraktis Nedeni İle Sözleşmeden Doğan Hukuki Sorumluluk</t>
+          <t>Robotik Cerrahi Müdahaleden Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>285</v>
+        <v>375</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256533752</t>
+          <t>9786259968292</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Seri Muhakeme Usulü</t>
+          <t>Türk Ceza Hukukunda Suç Delillerini Yok Etme, Gizleme veya Değiştirme Suçu</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>425</v>
+        <v>395</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786259968261</t>
+          <t>9786256533097</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kasten ve Taksirle Yaralama Suçları</t>
+          <t>Türk Hukukunda Birlikte Velayet</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>1350</v>
+        <v>495</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786259968285</t>
+          <t>9786256533080</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Genel Ahlaka Karşı Suçlar</t>
+          <t>Uluslararası Hukukun Genel İlkelerinin Ekonomik Kalkınma Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>1350</v>
+        <v>335</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256533646</t>
+          <t>9786256533073</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Hukuka Uygunluk Nedenleri Kapsamında Meşru Müdafaa</t>
+          <t>Ulusal ve Uluslararası Hukuk Kapsamında Eşitlik İlkesi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>535</v>
+        <v>450</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256533714</t>
+          <t>9786256533684</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Bulaşıcı Hastalıklara İlişkin Tedbirlere Aykırı Davranma Suçu</t>
+          <t>Kamu Özel Ortaklığı Modeli Olarak Şehir Hastaneleri</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>285</v>
+        <v>385</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256533011</t>
+          <t>9786256533066</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hakim ve Savcılar İçin Ceza Hukukunda Hukuka Aykırı Deliller ve Sözlüğü</t>
+          <t>Tam Yargı Davalarında Kısmi Islah</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>495</v>
+        <v>395</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786259968278</t>
+          <t>9786259985350</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İşkence ve Eziyet Suçları</t>
+          <t>Türkiye’de Alternatif Uyuşmazlık Çözümüne Yeni Bir Yol: MED-ARB Arabuluculuk-Tahkim</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786259968254</t>
+          <t>9786259985381</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Soruşturma ve Kovuşturmada Gizliliğin İhlali Suçu</t>
+          <t>Tıbbi Malpraktis Nedeni İle Sözleşmeden Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>825</v>
+        <v>285</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786259985367</t>
+          <t>9786256533752</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarında Kiralananın Ayıplı Olması Halinde Kiracının Hakları</t>
+          <t>Ceza Muhakemesi Hukukunda Seri Muhakeme Usulü</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>585</v>
+        <v>425</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256533769</t>
+          <t>9786259968261</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İngiltere ve Türk Hukukunda Karşılaştırmalı Çocukların Cezai Sorumluluğu</t>
+          <t>Kasten ve Taksirle Yaralama Suçları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>565</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786259968223</t>
+          <t>9786259968285</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Kusurlu Sorumluluğu ve Rücu</t>
+          <t>Genel Ahlaka Karşı Suçlar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>585</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255569011</t>
+          <t>9786256533646</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
+          <t>Hukuka Uygunluk Nedenleri Kapsamında Meşru Müdafaa</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>950</v>
+        <v>535</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256533738</t>
+          <t>9786256533714</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılanma Hakkı Kapsamında Cumhuriyet Savcısının Etkin Soruşturma Yapma Görevi</t>
+          <t>Bulaşıcı Hastalıklara İlişkin Tedbirlere Aykırı Davranma Suçu</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>375</v>
+        <v>285</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786255569004</t>
+          <t>9786256533011</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Özel Hayata ve Hayatın Gizli Alanına Karşı Suçlar</t>
+          <t>Hakim ve Savcılar İçin Ceza Hukukunda Hukuka Aykırı Deliller ve Sözlüğü</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>750</v>
+        <v>495</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256338852</t>
+          <t>9786259968278</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Sosyal Güvenlik Uyuşmazlıkları ve Çözüm Yolları</t>
+          <t>İşkence ve Eziyet Suçları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256338876</t>
+          <t>9786259968254</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 5</t>
+          <t>Soruşturma ve Kovuşturmada Gizliliğin İhlali Suçu</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>340</v>
+        <v>825</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256338869</t>
+          <t>9786259985367</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Efendiler - Gazi Mustafa Kemal Atatürk'ün Tarihe Işık, Bugün ve Geleceğe Yön Veren Konuşmaları</t>
+          <t>Konut ve Çatılı İşyeri Kiralarında Kiralananın Ayıplı Olması Halinde Kiracının Hakları</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>750</v>
+        <v>585</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256338845</t>
+          <t>9786256533769</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcılık Suçlarında Neden Beraat Kararı Verilmeli</t>
+          <t>İngiltere ve Türk Hukukunda Karşılaştırmalı Çocukların Cezai Sorumluluğu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1850</v>
+        <v>565</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256338838</t>
+          <t>9786259968223</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İcra ‐ İflas Suçları Ve Yargılama Usulü</t>
+          <t>İdarenin Kusurlu Sorumluluğu ve Rücu</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>850</v>
+        <v>585</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256533639</t>
+          <t>9786255569011</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ön Ödemeli Konut Satış Sözleşmesi</t>
+          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>565</v>
+        <v>950</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256338821</t>
+          <t>9786256533738</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Belirsiz Alacak Davaları</t>
+          <t>Adil Yargılanma Hakkı Kapsamında Cumhuriyet Savcısının Etkin Soruşturma Yapma Görevi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>790</v>
+        <v>375</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256338814</t>
+          <t>9786255569004</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Muris Muvazaası Davaları</t>
+          <t>Özel Hayata ve Hayatın Gizli Alanına Karşı Suçlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>895</v>
+        <v>750</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256533721</t>
+          <t>9786256338852</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukukunda Vekil Markası</t>
+          <t>Soru ve Cevaplarla Sosyal Güvenlik Uyuşmazlıkları ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256338746</t>
+          <t>9786256338876</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Hukuki Sorumluluğu</t>
+          <t>Bir Savcının Seyir Defteri 5</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>445</v>
+        <v>340</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256338753</t>
+          <t>9786256338869</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Estetik Müdahalelerde Sağlık Personelinin Hukuki Sorumluluğu</t>
+          <t>Efendiler - Gazi Mustafa Kemal Atatürk'ün Tarihe Işık, Bugün ve Geleceğe Yön Veren Konuşmaları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>375</v>
+        <v>750</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256338760</t>
+          <t>9786256338845</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Çevrenin Kasten Kirletilmesi Suçu</t>
+          <t>Dolandırıcılık Suçlarında Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>435</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256533783</t>
+          <t>9786256338838</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Kasko ve ZMMS Konulu Sigorta Tahkim Komisyonu Hakem Kararlarının Türk Ticaret Kanunu Işığında Değerlendirilmesi</t>
+          <t>İcra ‐ İflas Suçları Ve Yargılama Usulü</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>565</v>
+        <v>850</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256338777</t>
+          <t>9786256533639</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Marka Hakkının İhlali ve Hukuki Sonuçları</t>
+          <t>Ön Ödemeli Konut Satış Sözleşmesi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>395</v>
+        <v>565</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256338784</t>
+          <t>9786256338821</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynin Kısmi Süreli Çalışma Hakkı</t>
+          <t>Belirsiz Alacak Davaları</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>375</v>
+        <v>790</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256338791</t>
+          <t>9786256338814</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Hukukunda Bağışlamanın Geri Alınması</t>
+          <t>Muris Muvazaası Davaları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>450</v>
+        <v>895</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256533776</t>
+          <t>9786256533721</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Patent Lisans Sözleşmesinin Rekabet Hukuku Boyutuyla Değerlendirilmesi</t>
+          <t>Marka Hukukunda Vekil Markası</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>445</v>
+        <v>435</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256338739</t>
+          <t>9786256338746</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Yasa Dışı Bahis Suçları</t>
+          <t>İdarenin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>1350</v>
+        <v>445</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256338685</t>
+          <t>9786256338753</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Tanık</t>
+          <t>Estetik Müdahalelerde Sağlık Personelinin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256338708</t>
+          <t>9786256338760</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Unutulma Hakkı</t>
+          <t>Çevrenin Kasten Kirletilmesi Suçu</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256338555</t>
+          <t>9786256533783</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Suçluyu Kayırma Suçu</t>
+          <t>Kasko ve ZMMS Konulu Sigorta Tahkim Komisyonu Hakem Kararlarının Türk Ticaret Kanunu Işığında Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>325</v>
+        <v>565</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256338623</t>
+          <t>9786256338777</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Seri Muhakeme Usulü</t>
+          <t>Marka Hakkının İhlali ve Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>375</v>
+        <v>395</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256338630</t>
+          <t>9786256338784</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Türk Vatandaşlığının Kaybettirilmesi</t>
+          <t>Ebeveynin Kısmi Süreli Çalışma Hakkı</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>650</v>
+        <v>375</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256338647</t>
+          <t>9786256338791</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mahkeme Kararları Işığında Kadın Hakları</t>
+          <t>Türk Borçlar Hukukunda Bağışlamanın Geri Alınması</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>395</v>
+        <v>450</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256338654</t>
+          <t>9786256533776</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Boyutuyla Finansal Kiralama Sözleşmesi</t>
+          <t>Patent Lisans Sözleşmesinin Rekabet Hukuku Boyutuyla Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>455</v>
+        <v>445</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256338661</t>
+          <t>9786256338739</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukuna Göre Mirasçılıktan Cezai Çıkarma</t>
+          <t>Yasa Dışı Bahis Suçları</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>395</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786256338678</t>
+          <t>9786256338685</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukuna Göre Boşanmada Manevi Tazminat</t>
+          <t>Ceza Muhakemesi Hukukunda Tanık</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>335</v>
+        <v>375</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256338609</t>
+          <t>9786256338708</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Firmaların Mali Krizinden Çıkış Yolları Konkordato ve Reel Sektörün Finansman Sektörüne Olan Borçlarının Yapılandırılması</t>
+          <t>Unutulma Hakkı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>1100</v>
+        <v>435</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786258128543</t>
+          <t>9786256338555</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar ve Bu Yatırımlardan Kaynaklanan Uyuşmazlıkların Çözüm Yolları</t>
+          <t>Suçluyu Kayırma Suçu</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786258128611</t>
+          <t>9786256338623</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tek Satıcılık Sözleşmesi</t>
+          <t>Seri Muhakeme Usulü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>395</v>
+        <v>375</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786258128604</t>
+          <t>9786256338630</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Açısında Yapay Zekanın İncelenmesi</t>
+          <t>Türk Vatandaşlığının Kaybettirilmesi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>325</v>
+        <v>650</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786258128635</t>
+          <t>9786256338647</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Tanınmışlık Düzeyine Ulaşmış Markanın Korunması</t>
+          <t>Mahkeme Kararları Işığında Kadın Hakları</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786258128659</t>
+          <t>9786256338654</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Davaları El Kitabı</t>
+          <t>Milletlerarası Özel Hukuk Boyutuyla Finansal Kiralama Sözleşmesi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>995</v>
+        <v>455</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786258128710</t>
+          <t>9786256338661</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Hukuku Uygulamasında Öne Çıkan Kararlar</t>
+          <t>Türk Hukukuna Göre Mirasçılıktan Cezai Çıkarma</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>790</v>
+        <v>395</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786258128727</t>
+          <t>9786256338678</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Türk Aile Hukukunda Seçimlik Mal Rejimleri</t>
+          <t>Türk Hukukuna Göre Boşanmada Manevi Tazminat</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>445</v>
+        <v>335</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786258128703</t>
+          <t>9786256338609</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Karayoluyla Eşya Taşımacılığında Taşıyıcı Sorumluluk Sigortası</t>
+          <t>Firmaların Mali Krizinden Çıkış Yolları Konkordato ve Reel Sektörün Finansman Sektörüne Olan Borçlarının Yapılandırılması</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>485</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786258128697</t>
+          <t>9786258128543</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İşveren Rehberi El Kitabı</t>
+          <t>Yenilenebilir Enerji Sektöründeki Yabancı Yatırımlar ve Bu Yatırımlardan Kaynaklanan Uyuşmazlıkların Çözüm Yolları</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>795</v>
+        <v>350</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786258128666</t>
+          <t>9786258128611</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Kıymetli Evrak Hukuku Uygulamaları</t>
+          <t>Tek Satıcılık Sözleşmesi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>775</v>
+        <v>395</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786258128758</t>
+          <t>9786258128604</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Hacizde Ve İflasta Sıra Cetveli Özellik Arz eden Durumlar Ve İncelikler (Sıkça Yapılan Hatalar)</t>
+          <t>Hukuk Açısında Yapay Zekanın İncelenmesi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>2500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786258128826</t>
+          <t>9786258128635</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Edinilmiş Olan Mallara Katılım Rejiminin Tasfiyesi El Kitabı</t>
+          <t>Türk Hukukunda Tanınmışlık Düzeyine Ulaşmış Markanın Korunması</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>895</v>
+        <v>395</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786258128574</t>
+          <t>9786258128659</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kişiyi Hürriyetinden Yoksun Kılma ve Konut Dokunulmazlığını İhlal Suçları</t>
+          <t>Boşanma Davaları El Kitabı</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>995</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786258128598</t>
+          <t>9786258128710</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Başvuru Yöntemleri</t>
+          <t>Sigorta Hukuku Uygulamasında Öne Çıkan Kararlar</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786258128765</t>
+          <t>9786258128727</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Hukukunda İmkansızlık</t>
+          <t>Türk Aile Hukukunda Seçimlik Mal Rejimleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>430</v>
+        <v>445</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786258128888</t>
+          <t>9786258128703</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Gümrük Kaçakçılığı Suçlarına Uygulanan Tedbir ve Yaptırımlar</t>
+          <t>Karayoluyla Eşya Taşımacılığında Taşıyıcı Sorumluluk Sigortası</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>485</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786258128871</t>
+          <t>9786258128697</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Hukuku Sözleşmelerinde Şekil</t>
+          <t>İşveren Rehberi El Kitabı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>480</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786258128857</t>
+          <t>9786258128666</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 4</t>
+          <t>Adım Adım Kıymetli Evrak Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>360</v>
+        <v>775</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786258128970</t>
+          <t>9786258128758</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Savunma Rehberi</t>
+          <t>Hacizde Ve İflasta Sıra Cetveli Özellik Arz eden Durumlar Ve İncelikler (Sıkça Yapılan Hatalar)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>1250</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786258128987</t>
+          <t>9786258128826</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması İle İlgili Cezai Düzenlemeler</t>
+          <t>Edinilmiş Olan Mallara Katılım Rejiminin Tasfiyesi El Kitabı</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>595</v>
+        <v>895</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786258128994</t>
+          <t>9786258128574</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Birliğinin Temelinden Sarsılması Nedeniyle Boşanma</t>
+          <t>Kişiyi Hürriyetinden Yoksun Kılma ve Konut Dokunulmazlığını İhlal Suçları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>325</v>
+        <v>995</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786259910208</t>
+          <t>9786258128598</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü</t>
+          <t>Olağanüstü Başvuru Yöntemleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>525</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786259910215</t>
+          <t>9786258128765</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Araç Paylaşım Modelinin Haksız Rekabet Açısından Değerlendirilmesi</t>
+          <t>İnşaat Hukukunda İmkansızlık</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>545</v>
+        <v>430</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786259910253</t>
+          <t>9786258128888</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Veri İşleme Şartlarından Açık Rıza</t>
+          <t>Gümrük Kaçakçılığı Suçlarına Uygulanan Tedbir ve Yaptırımlar</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>450</v>
+        <v>485</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786259910260</t>
+          <t>9786258128871</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Markanın Hükümsüzlüğü Davası ve Hukuki Sonuçları</t>
+          <t>Türk Borçlar Hukuku Sözleşmelerinde Şekil</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>325</v>
+        <v>480</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786259910239</t>
+          <t>9786258128857</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Kira Sertifikası</t>
+          <t>Bir Savcının Seyir Defteri 4</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>495</v>
+        <v>360</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786259910222</t>
+          <t>9786258128970</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Uzay Hukuku ve Uzayda Ticari Faaliyetler</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlarda Savunma Rehberi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>595</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786259910246</t>
+          <t>9786258128987</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Kusurundan Kaynaklanan Hatalı Tıbbi Uygulama Davalarının Danıştay Kararları Işığında Analizi</t>
+          <t>Kişisel Verilerin Korunması İle İlgili Cezai Düzenlemeler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>375</v>
+        <v>595</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786259985305</t>
+          <t>9786258128994</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukukunda Mücbir Sebep</t>
+          <t>Evlilik Birliğinin Temelinden Sarsılması Nedeniyle Boşanma</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>535</v>
+        <v>325</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786258128642</t>
+          <t>9786259910208</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Mirasın Reddi ve Hukuki Sonuçları</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>750</v>
+        <v>525</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786258128536</t>
+          <t>9786259910215</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Türk Madenciliğinde Yatırımların Hukuki Çerçevesi</t>
+          <t>Araç Paylaşım Modelinin Haksız Rekabet Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>375</v>
+        <v>545</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786258128512</t>
+          <t>9786259910253</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Sanatçıların İş ve Sosyal Güvenlik Hukukundan Doğan Hakları ve Uygulama Sorunları</t>
+          <t>Kişisel Veri İşleme Şartlarından Açık Rıza</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256533585</t>
+          <t>9786259910260</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu’nda Düzenlenen Haksız Rekabet Suçları</t>
+          <t>Markanın Hükümsüzlüğü Davası ve Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>445</v>
+        <v>325</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256533561</t>
+          <t>9786259910239</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Malpraktis Uyuşmazlıklarında Türkiye ve Amerika Birleşik Devletleri Arabuluculuk Sistemleri Üzerine Bir İnceleme</t>
+          <t>Türk Hukukunda Kira Sertifikası</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>375</v>
+        <v>495</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256533523</t>
+          <t>9786259910222</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İş Hukukunda İş-Yaşam Dengesi</t>
+          <t>Uzay Hukuku ve Uzayda Ticari Faaliyetler</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>675</v>
+        <v>595</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256533547</t>
+          <t>9786259910246</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kira Sözleşmesi ve Örnek Kira Sözleşmeleri</t>
+          <t>Hizmet Kusurundan Kaynaklanan Hatalı Tıbbi Uygulama Davalarının Danıştay Kararları Işığında Analizi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>850</v>
+        <v>375</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256533615</t>
+          <t>9786259985305</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Depremden Doğan Sorumluluk</t>
+          <t>İdare Hukukunda Mücbir Sebep</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>565</v>
+        <v>535</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256533608</t>
+          <t>9786258128642</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kat Karşılığı İnşaat Sözleşmeleri El Kitabı</t>
+          <t>Mirasın Reddi ve Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>695</v>
+        <v>750</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786256533455</t>
+          <t>9786258128536</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı Avukatlık Rehberi</t>
+          <t>Türk Madenciliğinde Yatırımların Hukuki Çerçevesi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>1990</v>
+        <v>375</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256533462</t>
+          <t>9786258128512</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı Ceza Davaları Rehberi</t>
+          <t>Sanatçıların İş ve Sosyal Güvenlik Hukukundan Doğan Hakları ve Uygulama Sorunları</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>1990</v>
+        <v>325</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256533479</t>
+          <t>9786256533585</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz El Kitabı</t>
+          <t>Türk Ticaret Kanunu’nda Düzenlenen Haksız Rekabet Suçları</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>1750</v>
+        <v>445</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256533806</t>
+          <t>9786256533561</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarında Kiracının Temerrüdü ve Sonuçları</t>
+          <t>Tıbbi Malpraktis Uyuşmazlıklarında Türkiye ve Amerika Birleşik Devletleri Arabuluculuk Sistemleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>435</v>
+        <v>375</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256533745</t>
+          <t>9786256533523</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Sözleşmeler</t>
+          <t>İş Hukukunda İş-Yaşam Dengesi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>450</v>
+        <v>675</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256533578</t>
+          <t>9786256533547</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Etkin Pişmanlık</t>
+          <t>Kira Sözleşmesi ve Örnek Kira Sözleşmeleri</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>525</v>
+        <v>850</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256533509</t>
+          <t>9786256533615</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Kararı Kesinleşmeden Önce Eşlerden Birinin Ölmesi Halinde Sağ Kalan Eşin Mirasçılığı</t>
+          <t>Depremden Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>375</v>
+        <v>565</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256533530</t>
+          <t>9786256533608</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Sağlık Verileri</t>
+          <t>Kat Karşılığı İnşaat Sözleşmeleri El Kitabı</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>560</v>
+        <v>695</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256533516</t>
+          <t>9786256533455</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hakları Kapsamında Çocuğun Kaçırılması ve Alıkonulması Suçu TCK M 234</t>
+          <t>Avukatın Öz El Kitabı Avukatlık Rehberi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>395</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786258128550</t>
+          <t>9786256533462</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yağma Suçu</t>
+          <t>Avukatın Öz El Kitabı Ceza Davaları Rehberi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>1350</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256533356</t>
+          <t>9786256533479</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Hava Taşıma İşlerinin Bireysel İş Hukuku Bağlamında Değerlendirilmesi</t>
+          <t>Avukatın Öz El Kitabı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>450</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256533394</t>
+          <t>9786256533806</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sendikası Yöneticiliği ve Güvenceleri</t>
+          <t>Konut ve Çatılı İşyeri Kiralarında Kiracının Temerrüdü ve Sonuçları</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256533387</t>
+          <t>9786256533745</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Alacağın Devrinde Garanti Sorumluluğu</t>
+          <t>Akıllı Sözleşmeler</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786258128499</t>
+          <t>9786256533578</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kamu Görevlisine Hakaret ve Direnme</t>
+          <t>Türk Ceza Hukukunda Etkin Pişmanlık</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>780</v>
+        <v>525</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256533424</t>
+          <t>9786256533509</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk</t>
+          <t>Boşanma Kararı Kesinleşmeden Önce Eşlerden Birinin Ölmesi Halinde Sağ Kalan Eşin Mirasçılığı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>795</v>
+        <v>375</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786256533431</t>
+          <t>9786256533530</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Adli ve İdari Hakimlik Soru Bankası</t>
+          <t>Kişisel Sağlık Verileri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786256533240</t>
+          <t>9786256533516</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Hukuku ve Kurul Kararları</t>
+          <t>Çocuk Hakları Kapsamında Çocuğun Kaçırılması ve Alıkonulması Suçu TCK M 234</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>1850</v>
+        <v>395</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786258128505</t>
+          <t>9786258128550</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Asıl İşveren Alt İşveren İlişkisi ve Belediyelerde Alt İşverenlik Uygulaması</t>
+          <t>Yağma Suçu</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>790</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256533226</t>
+          <t>9786256533356</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yabancılara Konut ve Bağımsız Bölüm Satışının Hukuki Boyutu</t>
+          <t>Hava Taşıma İşlerinin Bireysel İş Hukuku Bağlamında Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>565</v>
+        <v>450</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786259985398</t>
+          <t>9786256533394</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Marka Değerleme Tekniklerinin Ortaklığın Giderilmesi Davaları Kapsamında İncelenmesi ve Örnek Uygulama</t>
+          <t>İşçi Sendikası Yöneticiliği ve Güvenceleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>335</v>
+        <v>435</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786259968230</t>
+          <t>9786256533387</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Halinde Arsa Payı Sahibinin Seçimlik Hakları</t>
+          <t>Alacağın Devrinde Garanti Sorumluluğu</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>485</v>
+        <v>375</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786258128581</t>
+          <t>9786258128499</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Toplu İş Hukukundan Doğan Davalar ve Çözüm Yolları</t>
+          <t>Kamu Görevlisine Hakaret ve Direnme</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>1200</v>
+        <v>780</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786259985374</t>
+          <t>9786256533424</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>İşyerindeki Yapısal Değişikliklerin Birleşme, Bölünme ve Tür Değiştirme İş Sözleşmesine Etkisi</t>
+          <t>Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>395</v>
+        <v>795</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786258128482</t>
+          <t>9786256533431</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>İddianamenin İadesi</t>
+          <t>Adli ve İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>890</v>
+        <v>550</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786259968209</t>
+          <t>9786256533240</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kömür Maden Ocaklarında İş Güvenliği İçin Alınan Önlemlerin Değerlendirilmesi</t>
+          <t>Kişisel Verilerin Korunması Hukuku ve Kurul Kararları</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>495</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786259985343</t>
+          <t>9786258128505</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Haksız Tahrik</t>
+          <t>Asıl İşveren Alt İşveren İlişkisi ve Belediyelerde Alt İşverenlik Uygulaması</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>550</v>
+        <v>790</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786258128444</t>
+          <t>9786256533226</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>TCK Madde 314 Kapsamında Silahlı Terör Örgütü İle İlgili Suçlar</t>
+          <t>Türkiye’de Yabancılara Konut ve Bağımsız Bölüm Satışının Hukuki Boyutu</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>995</v>
+        <v>565</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786259910277</t>
+          <t>9786259985398</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku ve Borçlar Hukuku AçısındanTrafik Kazaları Tazminat-Sigorta-Rücu ve Yargıtay/Anayasa Mahkemesi/Bölge Adliye Mahkemeleri Uygulamaları</t>
+          <t>Marka Değerleme Tekniklerinin Ortaklığın Giderilmesi Davaları Kapsamında İncelenmesi ve Örnek Uygulama</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>1450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786259910284</t>
+          <t>9786259968230</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sorumluluğunu Kaldıran veya Azaltan Nedenler’den Geçici Nedenler, Alkol veya Uyuşturucu Madde Etkisinde Olmanın Değerlendirilmesi</t>
+          <t>Arsa Payı Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Halinde Arsa Payı Sahibinin Seçimlik Hakları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>540</v>
+        <v>485</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786259910291</t>
+          <t>9786258128581</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>İşverenin İş Kazasından Doğan Hukuki ve Cezai Sorumluluğu</t>
+          <t>Toplu İş Hukukundan Doğan Davalar ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>565</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786258128451</t>
+          <t>9786259985374</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Hukuk Genel Kurulu Kararlarıyla Tebligat Haberdar Olma</t>
+          <t>İşyerindeki Yapısal Değişikliklerin Birleşme, Bölünme ve Tür Değiştirme İş Sözleşmesine Etkisi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>890</v>
+        <v>395</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786255569028</t>
+          <t>9786258128482</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Tedbirleri</t>
+          <t>İddianamenin İadesi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>850</v>
+        <v>890</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786258128406</t>
+          <t>9786259968209</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 3</t>
+          <t>Kömür Maden Ocaklarında İş Güvenliği İçin Alınan Önlemlerin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>295</v>
+        <v>495</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786258128420</t>
+          <t>9786259985343</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Hukuka Aykırı Deliller ve Yasak Sorgu Yöntemleri</t>
+          <t>Türk Ceza Hukukunda Haksız Tahrik</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>1295</v>
+        <v>550</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786258128437</t>
+          <t>9786258128444</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
+          <t>TCK Madde 314 Kapsamında Silahlı Terör Örgütü İle İlgili Suçlar</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>1350</v>
+        <v>995</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786258128369</t>
+          <t>9786259910277</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Teorik ve Pratik Tüm Boyutlarıyla Kira Sözleşmesinin Feshi</t>
+          <t>Ceza Hukuku ve Borçlar Hukuku AçısındanTrafik Kazaları Tazminat-Sigorta-Rücu ve Yargıtay/Anayasa Mahkemesi/Bölge Adliye Mahkemeleri Uygulamaları</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>750</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786258128383</t>
+          <t>9786259910284</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Ceza Sorumluluğunu Kaldıran veya Azaltan Nedenler’den Geçici Nedenler, Alkol veya Uyuşturucu Madde Etkisinde Olmanın Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>460</v>
+        <v>540</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786258128185</t>
+          <t>9786259910291</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Kadının Hukukta Yol Haritası</t>
+          <t>İşverenin İş Kazasından Doğan Hukuki ve Cezai Sorumluluğu</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>395</v>
+        <v>565</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786258128284</t>
+          <t>9786258128451</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Geçici İş İlişkisinde İşverenlerin İş Kazalarından Sorumluluğu</t>
+          <t>Yargıtay Hukuk Genel Kurulu Kararlarıyla Tebligat Haberdar Olma</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>495</v>
+        <v>890</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786258128291</t>
+          <t>9786255569028</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İcra Ve İflas Hukukunda İhtiyati Haciz</t>
+          <t>Ceza Muhakemesi Tedbirleri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>795</v>
+        <v>850</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786258128338</t>
+          <t>9786258128406</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Hakaret Suçu</t>
+          <t>Bir Savcının Seyir Defteri 3</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>570</v>
+        <v>295</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786258128307</t>
+          <t>9786258128420</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Kusursuz Sorumluluğu Kapsamında Mesleki Risk İlkesi</t>
+          <t>Hukuka Aykırı Deliller ve Yasak Sorgu Yöntemleri</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>675</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786258128215</t>
+          <t>9786258128437</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Cinsel Dokunulmazlığa Karşı Suçlar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>995</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786255569547</t>
+          <t>9786258128369</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı İçtihatlı Kira Hukuku (Ciltli)</t>
+          <t>Teorik ve Pratik Tüm Boyutlarıyla Kira Sözleşmesinin Feshi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>2250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786255569530</t>
+          <t>9786258128383</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Kararları Işığında Muvaza Muris Muvazaası İnançlı İşlem Ketmi Verese Alacaklıdan Mal Kaçırma Nedenlerinden Kaynaklı Tapu İptal ve Tescil Davaları</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>1395</v>
+        <v>460</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786255569516</t>
+          <t>9786258128185</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri</t>
+          <t>Kadının Hukukta Yol Haritası</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>950</v>
+        <v>395</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786255569523</t>
+          <t>9786258128284</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukukunda Tasarrufun İptali Davası</t>
+          <t>Geçici İş İlişkisinde İşverenlerin İş Kazalarından Sorumluluğu</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>1350</v>
+        <v>495</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786255569509</t>
+          <t>9786258128291</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Hukuka Aykırı Delillerin Değerlendirilmesi Yasağı</t>
+          <t>İcra Ve İflas Hukukunda İhtiyati Haciz</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>450</v>
+        <v>795</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786255569493</t>
+          <t>9786258128338</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Sığınma Hukukunda Geri İtme</t>
+          <t>Türk Hukukunda Hakaret Suçu</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>395</v>
+        <v>570</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786255569486</t>
+          <t>9786258128307</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Deniz Hukuku Kurallarının Etkili Olarak Uygulanabilmesi: Doğu Akdeniz Örneği</t>
+          <t>İdarenin Kusursuz Sorumluluğu Kapsamında Mesleki Risk İlkesi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>450</v>
+        <v>675</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786255569479</t>
+          <t>9786258128215</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kanun Sistematiğinde Hukukumuzda Süreler</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>550</v>
+        <v>995</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786255569448</t>
+          <t>9786255569547</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Son Değişiklikler ve İlkesel Kararlarla Bireysel ve Toplu İş Hukukuna İlişkin Atıflı Temel Kanunlar</t>
+          <t>Açıklamalı İçtihatlı Kira Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>1100</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786255569554</t>
+          <t>9786255569530</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Davaları</t>
+          <t>Yargıtay Kararları Işığında Muvaza Muris Muvazaası İnançlı İşlem Ketmi Verese Alacaklıdan Mal Kaçırma Nedenlerinden Kaynaklı Tapu İptal ve Tescil Davaları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>1495</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786255569455</t>
+          <t>9786255569516</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu'nun Haksız Rekabet Düzenlenmesi ve Özellikle Haksız Rekabete İlişkin Cezai Hükümleri</t>
+          <t>Uyuşturucu Ticareti Suçunda Failin Kastını Belirleme Ölçütleri</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>395</v>
+        <v>950</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786255569400</t>
+          <t>9786255569523</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
+          <t>İcra ve İflas Hukukunda Tasarrufun İptali Davası</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>2450</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786258128208</t>
+          <t>9786255569509</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Cebri Satışlarda Elektronik Ortamda Açık Artırma</t>
+          <t>Ceza Muhakemesinde Hukuka Aykırı Delillerin Değerlendirilmesi Yasağı</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>265</v>
+        <v>450</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786258128277</t>
+          <t>9786255569493</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Mağdurun Beden Muayenesi Ve Örnek Alınmasının Tıp Hukukundaki Yansımaları</t>
+          <t>Uluslararası Sığınma Hukukunda Geri İtme</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>750</v>
+        <v>395</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786258128314</t>
+          <t>9786255569486</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ortaklığın Giderilmesi Davası Ve Ortaklığın İhale Yoluyla Sona Ermesi</t>
+          <t>Uluslararası Deniz Hukuku Kurallarının Etkili Olarak Uygulanabilmesi: Doğu Akdeniz Örneği</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>485</v>
+        <v>450</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786258128345</t>
+          <t>9786255569479</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukuku Yönünden Tüzel Kişilik Perdesinin Aralanması</t>
+          <t>Kanun Sistematiğinde Hukukumuzda Süreler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>475</v>
+        <v>550</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786258128321</t>
+          <t>9786255569448</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Danıştay Kararları Işığında Hasta Hakları</t>
+          <t>Son Değişiklikler ve İlkesel Kararlarla Bireysel ve Toplu İş Hukukuna İlişkin Atıflı Temel Kanunlar</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>335</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786258128253</t>
+          <t>9786255569554</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Çalışma Kitabı</t>
+          <t>Boşanma Davaları</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>450</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786258128222</t>
+          <t>9786255569455</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Tamamı Çözümlü Soru Bankası</t>
+          <t>Türk Ticaret Kanunu'nun Haksız Rekabet Düzenlenmesi ve Özellikle Haksız Rekabete İlişkin Cezai Hükümleri</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>995</v>
+        <v>395</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786258128192</t>
+          <t>9786255569400</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>550</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786258128178</t>
+          <t>9786258128208</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Kira Sözleşmeleri ve Tahliye Davaları</t>
+          <t>Cebri Satışlarda Elektronik Ortamda Açık Artırma</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>310</v>
+        <v>265</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786258128154</t>
+          <t>9786258128277</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Tutukluluk Halimin Devamını İstiyorum</t>
+          <t>Ceza Muhakemesi Hukukunda Mağdurun Beden Muayenesi Ve Örnek Alınmasının Tıp Hukukundaki Yansımaları</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>325</v>
+        <v>750</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786258128130</t>
+          <t>9786258128314</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Tutukluluk ve Makul Tutukluluk Süresi</t>
+          <t>Ortaklığın Giderilmesi Davası Ve Ortaklığın İhale Yoluyla Sona Ermesi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>595</v>
+        <v>485</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786258128123</t>
+          <t>9786258128345</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Türk Marka Hukukunda Yanıltıcı İşaretler</t>
+          <t>Türk İş Hukuku Yönünden Tüzel Kişilik Perdesinin Aralanması</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>395</v>
+        <v>475</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786258128024</t>
+          <t>9786258128321</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Hekimin Tıbbi Uygulama Hatalarından (Malpraktis) Doğan Hukuki Sorumluluğu</t>
+          <t>Danıştay Kararları Işığında Hasta Hakları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786258128031</t>
+          <t>9786258128253</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Kat Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Nedeniyle Arsa Sahibinin Dönme Hakkını Kullanması Halinde Üçüncü Kişinin Durumu</t>
+          <t>Arabuluculuk Sınavına Hazırlık Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257603751</t>
+          <t>9786258128222</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 1</t>
+          <t>Arabuluculuk Sınavına Hazırlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>340</v>
+        <v>995</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257603867</t>
+          <t>9786258128192</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Ödeme Güçlüğü İçine Giren Firmaların Finansal Sektöre Olan Borçların Yapılandırılması</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257603935</t>
+          <t>9786258128178</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Terekenin Korunması Önlemlerinden Terekenin Resmen Yönetilmesi</t>
+          <t>Kira Sözleşmeleri ve Tahliye Davaları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>435</v>
+        <v>310</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257603942</t>
+          <t>9786258128154</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukuk Çerçevesinde Taşınmaz Satışında Ayıptan Doğan Sorumluluk</t>
+          <t>Tutukluluk Halimin Devamını İstiyorum</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>495</v>
+        <v>325</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257603959</t>
+          <t>9786258128130</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Mirasın Paylaşılması Davası</t>
+          <t>Tutukluluk ve Makul Tutukluluk Süresi</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257603966</t>
+          <t>9786258128123</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kişi Yararına Tıbbi Müdahalede Rıza</t>
+          <t>Türk Marka Hukukunda Yanıltıcı İşaretler</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>560</v>
+        <v>395</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257603997</t>
+          <t>9786258128024</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Genel Hizmet Sözleşmesi ve İşçinin Borçları</t>
+          <t>Hekimin Tıbbi Uygulama Hatalarından (Malpraktis) Doğan Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>335</v>
+        <v>450</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786258128062</t>
+          <t>9786258128031</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>İstenmeden Dünyaya Gelen Çocuk Nedeniyle Tazminat Hakkı</t>
+          <t>Kat Karşılığı İnşaat Sözleşmesinde Yüklenicinin Temerrüdü Nedeniyle Arsa Sahibinin Dönme Hakkını Kullanması Halinde Üçüncü Kişinin Durumu</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>450</v>
+        <v>495</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786258128048</t>
+          <t>9786257603751</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukukunda Tele Çalışma</t>
+          <t>Bir Savcının Seyir Defteri 1</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786258128086</t>
+          <t>9786257603867</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>174 Örnek Örnek Davada Yetki İncelemesi ile Yetkili Mahkeme</t>
+          <t>Ödeme Güçlüğü İçine Giren Firmaların Finansal Sektöre Olan Borçların Yapılandırılması</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>995</v>
+        <v>650</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786258128017</t>
+          <t>9786257603935</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Davalarında Açıklamalı İçtihatlı Dilekçe Örnekleri ile Çekişmesiz Yargı</t>
+          <t>Terekenin Korunması Önlemlerinden Terekenin Resmen Yönetilmesi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>690</v>
+        <v>435</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786258128079</t>
+          <t>9786257603942</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Alanda ve Milletlerarası Özel Hukuk Alanında Soybağının Kurulmasına İlişkin Düzenlemeler</t>
+          <t>Tüketici Hukuk Çerçevesinde Taşınmaz Satışında Ayıptan Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>335</v>
+        <v>495</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257603232</t>
+          <t>9786257603959</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Yolcunun Ölümü veya Yaralanması Halinde Taşıyıcının Sorumluluğu</t>
+          <t>Türk Hukukunda Mirasın Paylaşılması Davası</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>890</v>
+        <v>450</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786257603256</t>
+          <t>9786257603966</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kamu ve Özel Hukukta İhtiyati Hacizin Karşılaştırılması</t>
+          <t>Üçüncü Kişi Yararına Tıbbi Müdahalede Rıza</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>250</v>
+        <v>560</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257603133</t>
+          <t>9786257603997</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Roma Hukukunda ve ve Günümüz Türk Hukukunda Eser Sözleşmeleri</t>
+          <t>Genel Hizmet Sözleşmesi ve İşçinin Borçları</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>395</v>
+        <v>335</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786257603102</t>
+          <t>9786258128062</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>İş ve Sosyal Güvenlik Hukukunda Ölüm</t>
+          <t>İstenmeden Dünyaya Gelen Çocuk Nedeniyle Tazminat Hakkı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257603096</t>
+          <t>9786258128048</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukukunda Tazminatlar</t>
+          <t>Türk İş Hukukunda Tele Çalışma</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>495</v>
+        <v>340</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257603072</t>
+          <t>9786258128086</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İddianame Düzenlenmesi ve Kamu Davasının Açılması</t>
+          <t>174 Örnek Örnek Davada Yetki İncelemesi ile Yetkili Mahkeme</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>265</v>
+        <v>995</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257603058</t>
+          <t>9786258128017</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Covid Nedeniyle Çin'e Karşı Hukuki Yollar İle Hasta Hakları ve Sağlık Hukukunda Arabulucuk</t>
+          <t>Hukuk Davalarında Açıklamalı İçtihatlı Dilekçe Örnekleri ile Çekişmesiz Yargı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>225</v>
+        <v>690</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257603065</t>
+          <t>9786258128079</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Çarşı ve Mahalle Bekçisinin El Kitabı</t>
+          <t>Ulusal Alanda ve Milletlerarası Özel Hukuk Alanında Soybağının Kurulmasına İlişkin Düzenlemeler</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>550</v>
+        <v>335</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257603003</t>
+          <t>9786257603232</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Başlangıcı</t>
+          <t>Yolcunun Ölümü veya Yaralanması Halinde Taşıyıcının Sorumluluğu</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>995</v>
+        <v>890</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057047984</t>
+          <t>9786257603256</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İhtiyari Arabuluculuk</t>
+          <t>Kamu ve Özel Hukukta İhtiyati Hacizin Karşılaştırılması</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257603225</t>
+          <t>9786257603133</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Boşanma Davalarında Sorun Var mı?</t>
+          <t>Roma Hukukunda ve ve Günümüz Türk Hukukunda Eser Sözleşmeleri</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>475</v>
+        <v>395</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057047953</t>
+          <t>9786257603102</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Sarkıntılık Suçu ve Yargıtay Uygulaması</t>
+          <t>İş ve Sosyal Güvenlik Hukukunda Ölüm</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>275</v>
+        <v>525</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057047915</t>
+          <t>9786257603096</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Eski Hale Getirme ve “Yok Hükmünde” Uygulaması</t>
+          <t>İcra ve İflas Hukukunda Tazminatlar</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>225</v>
+        <v>495</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057047922</t>
+          <t>9786257603072</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Şüpheden Sanık Faydalanır İlkesinin Uygulanması</t>
+          <t>İddianame Düzenlenmesi ve Kamu Davasının Açılması</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057047946</t>
+          <t>9786257603058</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Ses ve Görüntü Kayıtların Delil Olma Niteliği</t>
+          <t>Covid Nedeniyle Çin'e Karşı Hukuki Yollar İle Hasta Hakları ve Sağlık Hukukunda Arabulucuk</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>265</v>
+        <v>225</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057047939</t>
+          <t>9786257603065</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Ceza Davalarında Görevli Mahkeme</t>
+          <t>Çarşı ve Mahalle Bekçisinin El Kitabı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>265</v>
+        <v>550</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257761154</t>
+          <t>9786257603003</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Hürriyete Karşı Suçlar</t>
+          <t>Hukuk Başlangıcı</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>565</v>
+        <v>995</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786256338975</t>
+          <t>9786057047984</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Olağan Ve Olağanüstü Kanun Yolları</t>
+          <t>İhtiyari Arabuluculuk</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>950</v>
+        <v>550</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786256338692</t>
+          <t>9786257603225</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İnternet Ortamında Kişilik Haklarına Yapılan Saldırıdan Doğan Hukuki Sorumluluk</t>
+          <t>Boşanma Davalarında Sorun Var mı?</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>445</v>
+        <v>475</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786256338715</t>
+          <t>9786057047953</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Haberleşmenin Gizliliğini İhlal Suçu (Türk Ceza Kanunu m. 132)</t>
+          <t>Sarkıntılık Suçu ve Yargıtay Uygulaması</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>595</v>
+        <v>275</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786256338562</t>
+          <t>9786057047915</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarının Sona Erme Sebepleri</t>
+          <t>Ceza Muhakemesinde Eski Hale Getirme ve “Yok Hükmünde” Uygulaması</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>485</v>
+        <v>225</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786256338319</t>
+          <t>9786057047922</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Yargısı</t>
+          <t>Ceza Muhakemesinde Şüpheden Sanık Faydalanır İlkesinin Uygulanması</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>650</v>
+        <v>275</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786256533868</t>
+          <t>9786057047946</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>AB ve Türk Rekabet Hukukunda Birleşme ve Devralmalar</t>
+          <t>Ses ve Görüntü Kayıtların Delil Olma Niteliği</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>375</v>
+        <v>265</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786256338388</t>
+          <t>9786057047939</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Avukatlık Disiplin Hukuku (Ciltli)</t>
+          <t>Ceza Davalarında Görevli Mahkeme</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>1250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786256533349</t>
+          <t>9786257761154</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Cenevre Sözleşmesi (Mültecilerin Hukuki Durumuna Dair Sözleşme) ve AİHS Kapsamında Geri Göndermeme İlkesi</t>
+          <t>Hürriyete Karşı Suçlar</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>850</v>
+        <v>565</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257603249</t>
+          <t>9786256338975</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Hukuk Sisteminde İntihal</t>
+          <t>Ceza Muhakemesinde Olağan Ve Olağanüstü Kanun Yolları</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>495</v>
+        <v>950</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786256533790</t>
+          <t>9786256338692</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Gizli Katili ''Hukuk''</t>
+          <t>İnternet Ortamında Kişilik Haklarına Yapılan Saldırıdan Doğan Hukuki Sorumluluk</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>335</v>
+        <v>445</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256338043</t>
+          <t>9786256338715</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>İbraname ''Borçtan Aklanma Belgesi'' (Uygulama ve Örneklerle)</t>
+          <t>Haberleşmenin Gizliliğini İhlal Suçu (Türk Ceza Kanunu m. 132)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>795</v>
+        <v>595</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786258128628</t>
+          <t>9786256338562</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Hukukundan Kaynaklanan Uyuşmazlıkların Sigorta Tahkim Komisyonu Nezdinde Çözümlenmesi</t>
+          <t>Konut ve Çatılı İşyeri Kiralarının Sona Erme Sebepleri</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>525</v>
+        <v>485</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786256533592</t>
+          <t>9786256338319</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>1225 Örnek Olay Açısından Neden Beraat Kararı Verilmeli</t>
+          <t>Anayasa Yargısı</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>830</v>
+        <v>650</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786256533295</t>
+          <t>9786256533868</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İş Kazaları Meslek Hastalıkları Rehberi</t>
+          <t>AB ve Türk Rekabet Hukukunda Birleşme ve Devralmalar</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>695</v>
+        <v>375</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786256533264</t>
+          <t>9786256338388</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu ve Apartman - Site - Toplu Yapı Yönetimi - El Kitabı</t>
+          <t>Avukatlık Disiplin Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>520</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256533257</t>
+          <t>9786256533349</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Kira Sözleşmeleri ve Tahliye Davaları - El Kitabı</t>
+          <t>Cenevre Sözleşmesi (Mültecilerin Hukuki Durumuna Dair Sözleşme) ve AİHS Kapsamında Geri Göndermeme İlkesi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>675</v>
+        <v>850</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786256533110</t>
+          <t>9786257603249</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Uygulamalı Sözleşme Örnekleri (4 Cilt Takım) (Ciltli)</t>
+          <t>Türk Özel Hukuk Sisteminde İntihal</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>7500</v>
+        <v>495</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256533363</t>
+          <t>9786256533790</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hakların Tarihsel Gelişimi: Düşünsel Temelleri ve Pozitif Hukuka Aktarılması</t>
+          <t>Adaletin Gizli Katili ''Hukuk''</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786256533318</t>
+          <t>9786256338043</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Hekimlerin Hasta Mahremiyeti Kapsamında Sır Saklama Yükümlülükleri ve Cezai Sorumlulukları</t>
+          <t>İbraname ''Borçtan Aklanma Belgesi'' (Uygulama ve Örneklerle)</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>385</v>
+        <v>795</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786256533332</t>
+          <t>9786258128628</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
+          <t>Sigorta Hukukundan Kaynaklanan Uyuşmazlıkların Sigorta Tahkim Komisyonu Nezdinde Çözümlenmesi</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>790</v>
+        <v>525</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786256533325</t>
+          <t>9786256533592</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Kanunu Şerhi</t>
+          <t>1225 Örnek Olay Açısından Neden Beraat Kararı Verilmeli</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>1650</v>
+        <v>830</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786256533271</t>
+          <t>9786256533295</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kadın İşçinin İş Sağlığı ve Güvenliğine Yönelik Hukuki Düzenlemeler Uygulamadan Kaynaklanan Sorunlar</t>
+          <t>İş Kazaları Meslek Hastalıkları Rehberi</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>450</v>
+        <v>695</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786258128260</t>
+          <t>9786256533264</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Kat Mülkiyeti Kanunu ve Apartman - Site - Toplu Yapı Yönetimi - El Kitabı</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>395</v>
+        <v>520</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786258128147</t>
+          <t>9786256533257</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk ve Arabuluculukta Taraf Vekilliği</t>
+          <t>Kira Sözleşmeleri ve Tahliye Davaları - El Kitabı</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>335</v>
+        <v>675</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786258128093</t>
+          <t>9786256533110</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukukunda Pratik Bilgiler</t>
+          <t>A'dan Z'ye Uygulamalı Sözleşme Örnekleri (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>595</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786258128116</t>
+          <t>9786256533363</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Vergi Suçları Soruşturma Usulü ve Etkin Pişmanlık</t>
+          <t>Sosyal Hakların Tarihsel Gelişimi: Düşünsel Temelleri ve Pozitif Hukuka Aktarılması</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>595</v>
+        <v>450</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786258128055</t>
+          <t>9786256533318</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Hekimin Malpraktis Kaynaklı Cezai Sorumluluğunun Belirlenmesi ve İspata İlişkin Sorunlar</t>
+          <t>Hekimlerin Hasta Mahremiyeti Kapsamında Sır Saklama Yükümlülükleri ve Cezai Sorumlulukları</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>650</v>
+        <v>385</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257603157</t>
+          <t>9786256533332</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukukunda Taksitle Satışlar</t>
+          <t>Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>350</v>
+        <v>790</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257603119</t>
+          <t>9786256533325</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi Dersleri</t>
+          <t>Ceza Muhakemesi Kanunu Şerhi</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>585</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057470867</t>
+          <t>9786256533271</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Senaryonun Yapısı</t>
+          <t>Kadın İşçinin İş Sağlığı ve Güvenliğine Yönelik Hukuki Düzenlemeler Uygulamadan Kaynaklanan Sorunlar</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>590</v>
+        <v>450</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057029300</t>
+          <t>9786258128260</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Futbolcu Sözleşmeleri Uyuşmazlıklarında FIFA Yargılama Usulü</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>245</v>
+        <v>395</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057470812</t>
+          <t>9786258128147</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
+          <t>Arabuluculuk ve Arabuluculukta Taraf Vekilliği</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>620</v>
+        <v>335</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257603928</t>
+          <t>9786258128093</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Savcısının El Kitabı</t>
+          <t>Medeni Usul Hukukunda Pratik Bilgiler</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>1450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257603164</t>
+          <t>9786258128116</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukukunda Arabuluculuk - El Kitabı</t>
+          <t>Vergi Suçları Soruşturma Usulü ve Etkin Pişmanlık</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>340</v>
+        <v>595</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257603836</t>
+          <t>9786258128055</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukukunda Geçiçi Hukuki Korumalar</t>
+          <t>Hekimin Malpraktis Kaynaklı Cezai Sorumluluğunun Belirlenmesi ve İspata İlişkin Sorunlar</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>695</v>
+        <v>650</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257603140</t>
+          <t>9786257603157</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Türk Rekabet Hukukunda Hakim Durumun Kötüye Kullanılması</t>
+          <t>Tüketici Hukukunda Taksitle Satışlar</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>465</v>
+        <v>350</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257603843</t>
+          <t>9786257603119</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Damızlık Kızın Öyküsü</t>
+          <t>Kamu Maliyesi Dersleri</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>285</v>
+        <v>585</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257603881</t>
+          <t>9786057470867</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık Kanuni Şerhi El Kitabı</t>
+          <t>Senaryonun Yapısı</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>1850</v>
+        <v>590</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257603911</t>
+          <t>9786057029300</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Deliller ve İspat</t>
+          <t>Profesyonel Futbolcu Sözleşmeleri Uyuşmazlıklarında FIFA Yargılama Usulü</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>750</v>
+        <v>245</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786257603973</t>
+          <t>9786057470812</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Kat Mülkiyeti Kanunu ve Apartman - Site Toplu Yapı Yönetimi El Kitabı</t>
+          <t>Ceza Yargılamasında Hüküm ve Gerekçe</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>295</v>
+        <v>620</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786257603829</t>
+          <t>9786257603928</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Tefecilik Suçu</t>
+          <t>Cumhuriyet Savcısının El Kitabı</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>525</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257603898</t>
+          <t>9786257603164</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama Ve Soruşturma Usulü</t>
+          <t>Tüketici Hukukunda Arabuluculuk - El Kitabı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>850</v>
+        <v>340</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257603904</t>
+          <t>9786257603836</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>İnternet Ortamında Yapılan Yayınların Düzenlemesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
+          <t>Aile Hukukunda Geçiçi Hukuki Korumalar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>995</v>
+        <v>695</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257603874</t>
+          <t>9786257603140</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli - Sanık Mağdur Müdafii ve Vekil</t>
+          <t>Türk Rekabet Hukukunda Hakim Durumun Kötüye Kullanılması</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>1350</v>
+        <v>465</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257603850</t>
+          <t>9786257603843</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kasten Öldürme Suçu</t>
+          <t>Damızlık Kızın Öyküsü</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>1450</v>
+        <v>285</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257603775</t>
+          <t>9786257603881</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı (Avukatlık Rehberi) (Ciltli)</t>
+          <t>Bankacılık Kanuni Şerhi El Kitabı</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>450</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257603126</t>
+          <t>9786257603911</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Konkordatoda Rehinli ve Finansal Kiralamaya Konu ve Mal ve Alacakların Hukuki Durumu</t>
+          <t>Deliller ve İspat</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>495</v>
+        <v>750</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257603171</t>
+          <t>9786257603973</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılanma Hakkı Çerçevesinde Türk Hukukunda Makul Sürede Yargılanma</t>
+          <t>Kat Mülkiyeti Kanunu ve Apartman - Site Toplu Yapı Yönetimi El Kitabı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>435</v>
+        <v>295</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786257603201</t>
+          <t>9786257603829</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Karşılıksız Yararlanma Suçu</t>
+          <t>Türk Ceza Hukukunda Tefecilik Suçu</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>430</v>
+        <v>525</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257603188</t>
+          <t>9786257603898</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Hukukunda Vergi Kesenlerin Sorumluluğu</t>
+          <t>Suçtan Kaynaklanan Malvarlığı Değerlerini Aklama Ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>425</v>
+        <v>850</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786257603195</t>
+          <t>9786257603904</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Makul Sürede Yargılanma Hakkı ve Bu Hakkın Avrupa İnsan Hakları Sözleşmesi ile Türk Hukukuna Yansım</t>
+          <t>İnternet Ortamında Yapılan Yayınların Düzenlemesi ve Bu Yayınlar Yoluyla İşlenen Suçlar</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>495</v>
+        <v>995</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257603423</t>
+          <t>9786257603874</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Kadının Hukukta Yol Haritası</t>
+          <t>Şüpheli - Sanık Mağdur Müdafii ve Vekil</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>290</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257603393</t>
+          <t>9786257603850</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Yabancı Boşanma Kararlarının Tanınması ve Tescili</t>
+          <t>Kasten Öldürme Suçu</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>635</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257603430</t>
+          <t>9786257603775</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Kamu Görevlilerinin Görev Suçları Sebebiyle Yargılanması</t>
+          <t>Avukatın Öz-El Kitabı (Avukatlık Rehberi) (Ciltli)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>495</v>
+        <v>450</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257603416</t>
+          <t>9786257603126</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>İnternet Üzerinden Satışı Konu Edinen Sözleşmelerin Belirleyici Özellikleri</t>
+          <t>Konkordatoda Rehinli ve Finansal Kiralamaya Konu ve Mal ve Alacakların Hukuki Durumu</t>
         </is>
       </c>
       <c r="C441" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257603454</t>
+          <t>9786257603171</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukukta Ticaret Şirketlerinde Birleşmeler ve Devralmalar</t>
+          <t>Adil Yargılanma Hakkı Çerçevesinde Türk Hukukunda Makul Sürede Yargılanma</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>385</v>
+        <v>435</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257603447</t>
+          <t>9786257603201</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Türk Sosyal Sigortalar Hukukunda Hizmet Akdiyle Çalışanların Yaşlılık Sigortasından Doğan Hakları</t>
+          <t>Türk Ceza Hukukunda Karşılıksız Yararlanma Suçu</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>550</v>
+        <v>430</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257603409</t>
+          <t>9786257603188</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>AB ve Türk Hukukunda Kişisel Verilerin Korunması Mevzuat Uyumuna Yönelik Bir Değerlendirme</t>
+          <t>Türk Vergi Hukukunda Vergi Kesenlerin Sorumluluğu</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>365</v>
+        <v>425</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257603461</t>
+          <t>9786257603195</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Karşılaştırmalı Reklamlar</t>
+          <t>Makul Sürede Yargılanma Hakkı ve Bu Hakkın Avrupa İnsan Hakları Sözleşmesi ile Türk Hukukuna Yansım</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>395</v>
+        <v>495</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257603478</t>
+          <t>9786257603423</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukukunda Seçme Hakkı</t>
+          <t>Kadının Hukukta Yol Haritası</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>495</v>
+        <v>290</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257603386</t>
+          <t>9786257603393</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Hukukunda İdarenin Özel Hastaneler Üzerindeki Deneyim Yetkisi ve Sorumluluğu</t>
+          <t>Türk Hukukunda Yabancı Boşanma Kararlarının Tanınması ve Tescili</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>395</v>
+        <v>635</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786257603270</t>
+          <t>9786257603430</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri - İnternet Destekli</t>
+          <t>Kamu Görevlilerinin Görev Suçları Sebebiyle Yargılanması</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>1150</v>
+        <v>495</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257603508</t>
+          <t>9786257603416</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>İşçinin İş Güvenliğini Tehlikeye Düşürmesi Nedeniyle İş Sözleşmesinin Haklı Feshi</t>
+          <t>İnternet Üzerinden Satışı Konu Edinen Sözleşmelerin Belirleyici Özellikleri</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>425</v>
+        <v>495</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257603492</t>
+          <t>9786257603454</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Kokunun Hukuken Korunması</t>
+          <t>Milletlerarası Özel Hukukta Ticaret Şirketlerinde Birleşmeler ve Devralmalar</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>435</v>
+        <v>385</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057029348</t>
+          <t>9786257603447</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Limited Ortaklıkta Payın Devri</t>
+          <t>Türk Sosyal Sigortalar Hukukunda Hizmet Akdiyle Çalışanların Yaşlılık Sigortasından Doğan Hakları</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257603287</t>
+          <t>9786257603409</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Şartlarında Esaslı Değişiklik ve Değişikliğin Hukuki Sonuçları</t>
+          <t>AB ve Türk Hukukunda Kişisel Verilerin Korunması Mevzuat Uyumuna Yönelik Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>450</v>
+        <v>365</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257603515</t>
+          <t>9786257603461</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Bağlamında Anayasa Mahkemesine Bireysel Başvuru</t>
+          <t>Türk Hukukunda Karşılaştırmalı Reklamlar</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257603522</t>
+          <t>9786257603478</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Kefalet</t>
+          <t>Anayasa Hukukunda Seçme Hakkı</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>390</v>
+        <v>495</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257603324</t>
+          <t>9786257603386</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>İş İlişkisinde İşçinin Kişisel Verilerinin Korunması</t>
+          <t>Türk İdare Hukukunda İdarenin Özel Hastaneler Üzerindeki Deneyim Yetkisi ve Sorumluluğu</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>450</v>
+        <v>395</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257603300</t>
+          <t>9786257603270</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı El Kitabı</t>
+          <t>Olaydan Kesin Hükme Kadar Ceza Davalarında Savunma Rehberi ve Dilekçe Örnekleri - İnternet Destekli</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>595</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257603485</t>
+          <t>9786257603508</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Kanununda İftira Suçu</t>
+          <t>İşçinin İş Güvenliğini Tehlikeye Düşürmesi Nedeniyle İş Sözleşmesinin Haklı Feshi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>495</v>
+        <v>425</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257603294</t>
+          <t>9786257603492</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlık Suçu</t>
+          <t>Kokunun Hukuken Korunması</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>585</v>
+        <v>435</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257603218</t>
+          <t>9786057029348</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcının Seyir Defteri 2</t>
+          <t>Limited Ortaklıkta Payın Devri</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>350</v>
+        <v>545</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257603553</t>
+          <t>9786257603287</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukukunda Belirsiz Alacak Davaları</t>
+          <t>Çalışma Şartlarında Esaslı Değişiklik ve Değişikliğin Hukuki Sonuçları</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>395</v>
+        <v>450</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257603539</t>
+          <t>9786257603515</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Çalışma</t>
+          <t>Ceza Hukuku Bağlamında Anayasa Mahkemesine Bireysel Başvuru</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786257603577</t>
+          <t>9786257603522</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>İş Hukukunda Eşitlik İlkesi</t>
+          <t>Birlikte Kefalet</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257603546</t>
+          <t>9786257603324</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu m.376 Kapsamında Sermaye Kaybı ve Borca Batıklığın İncelenmesi</t>
+          <t>İş İlişkisinde İşçinin Kişisel Verilerinin Korunması</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257603560</t>
+          <t>9786257603300</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukukunda Tüzel Kişilik Perdesinin Kaldırılmasının Yargıtay Kararları Işığında İncelenmesi</t>
+          <t>Uzlaştırmacı El Kitabı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>425</v>
+        <v>595</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786257603348</t>
+          <t>9786257603485</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukukunda Mutlak Red Nedenleri</t>
+          <t>Türk Ceza Kanununda İftira Suçu</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>595</v>
+        <v>495</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786257603355</t>
+          <t>9786257603294</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Bağlamında Bireysel Başvuru Yolu</t>
+          <t>Hırsızlık Suçu</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>595</v>
+        <v>585</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257603331</t>
+          <t>9786257603218</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>İşçinin Hak ve Borçları Bakımından Türk İş Hukuku ile İslam Hukukunun Mukayesesi</t>
+          <t>Bir Savcının Seyir Defteri 2</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>495</v>
+        <v>350</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257603362</t>
+          <t>9786257603553</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukukunda Alacaklıların Durumu</t>
+          <t>Türk İş Hukukunda Belirsiz Alacak Davaları</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>435</v>
+        <v>395</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257603379</t>
+          <t>9786257603539</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Pişmanlık ve Islah Müessesi</t>
+          <t>Uzaktan Çalışma</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>385</v>
+        <v>450</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257603317</t>
+          <t>9786257603577</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Hukukumuzda Süreler - Kanun Sistematiğinde</t>
+          <t>İş Hukukunda Eşitlik İlkesi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>650</v>
+        <v>375</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786257603591</t>
+          <t>9786257603546</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>100.Yılında Teşkilat-ı Esasiye Kanunu ve Anayasal Mirası 1921 - 2021</t>
+          <t>Türk Ticaret Kanunu m.376 Kapsamında Sermaye Kaybı ve Borca Batıklığın İncelenmesi</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>890</v>
+        <v>450</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257603805</t>
+          <t>9786257603560</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Hukuki ve Cezai Yönleriyle Avukatlık Sözleşmesi ve Avukatlık Ücreti</t>
+          <t>Şirketler Hukukunda Tüzel Kişilik Perdesinin Kaldırılmasının Yargıtay Kararları Işığında İncelenmesi</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257603799</t>
+          <t>9786257603348</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım İcra Takibi Uygulamaları</t>
+          <t>Marka Hukukunda Mutlak Red Nedenleri</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>415</v>
+        <v>595</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257603782</t>
+          <t>9786257603355</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Öz-El Kitabı - Ceza Davaları Rehberi (Ciltli)</t>
+          <t>Vergi Hukuku Bağlamında Bireysel Başvuru Yolu</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>825</v>
+        <v>595</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257603768</t>
+          <t>9786257603331</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Cezaların Bireyselleştirilmesi</t>
+          <t>İşçinin Hak ve Borçları Bakımından Türk İş Hukuku ile İslam Hukukunun Mukayesesi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>750</v>
+        <v>495</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257603690</t>
+          <t>9786257603362</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>336 Konuda Sürelerin Hukuk Davalarına Etkileri ve Hak Kaybı - İstinaf Kararları</t>
+          <t>Miras Hukukunda Alacaklıların Durumu</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>995</v>
+        <v>435</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257603683</t>
+          <t>9786257603379</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk ve İştirak Nafakası</t>
+          <t>Vergi Hukukunda Pişmanlık ve Islah Müessesi</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257603676</t>
+          <t>9786257603317</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hukukunda Tüketici ile Sözleşme Kurma Zorunluluğu</t>
+          <t>Hukukumuzda Süreler - Kanun Sistematiğinde</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257603669</t>
+          <t>9786257603591</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketlerde Yönetim Kurulunun Hukuki Sorumluluğu</t>
+          <t>100.Yılında Teşkilat-ı Esasiye Kanunu ve Anayasal Mirası 1921 - 2021</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>395</v>
+        <v>890</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257603652</t>
+          <t>9786257603805</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Limited Şirketlerde Esas Sermaye Payının Hukuki İşlemlere Konu Olması</t>
+          <t>Hukuki ve Cezai Yönleriyle Avukatlık Sözleşmesi ve Avukatlık Ücreti</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>535</v>
+        <v>150</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257603645</t>
+          <t>9786257603799</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>KVKK Kapsamında Verileri Hukuka Aykırı Olarak Verme veya Ele Geçirme</t>
+          <t>Adım Adım İcra Takibi Uygulamaları</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>750</v>
+        <v>415</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257603638</t>
+          <t>9786257603782</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Franchising Sözleşmesi</t>
+          <t>Avukatın Öz-El Kitabı - Ceza Davaları Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>450</v>
+        <v>825</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257603621</t>
+          <t>9786257603768</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Özel Boşanma Sebepleri</t>
+          <t>Cezaların Bireyselleştirilmesi</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>325</v>
+        <v>750</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786257603614</t>
+          <t>9786257603690</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kaçakçılığı İnsan Ticareti Tehdit Şantaj - Cebir ve Fuhuş Suçları</t>
+          <t>336 Konuda Sürelerin Hukuk Davalarına Etkileri ve Hak Kaybı - İstinaf Kararları</t>
         </is>
       </c>
       <c r="C484" s="1">
         <v>995</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786257603607</t>
+          <t>9786257603683</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Suçları ve Soruşturma Usulü</t>
+          <t>Yoksulluk ve İştirak Nafakası</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>1600</v>
+        <v>375</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257603584</t>
+          <t>9786257603676</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Uyuşmazlıklarında Arabulucuk</t>
+          <t>Tüketici Hukukunda Tüketici ile Sözleşme Kurma Zorunluluğu</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>170</v>
+        <v>360</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786057470829</t>
+          <t>9786257603669</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlık Suçları</t>
+          <t>Anonim Şirketlerde Yönetim Kurulunun Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>590</v>
+        <v>395</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786057470836</t>
+          <t>9786257603652</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Mecelle ve Karşılaştırmalı Kavaid–i Külliye</t>
+          <t>Limited Şirketlerde Esas Sermaye Payının Hukuki İşlemlere Konu Olması</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>650</v>
+        <v>535</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786057470874</t>
+          <t>9786257603645</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Şikayet</t>
+          <t>KVKK Kapsamında Verileri Hukuka Aykırı Olarak Verme veya Ele Geçirme</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>590</v>
+        <v>750</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786057029331</t>
+          <t>9786257603638</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Sözleşme Hazırlama Teknikleri</t>
+          <t>Türk Hukukunda Franchising Sözleşmesi</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786057029362</t>
+          <t>9786257603621</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Kanununda Katalog Suçlar ve Soruşturma Usulü</t>
+          <t>Özel Boşanma Sebepleri</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>1100</v>
+        <v>325</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786057047977</t>
+          <t>9786257603614</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>İşveren Rehberi 4.0</t>
+          <t>Göçmen Kaçakçılığı İnsan Ticareti Tehdit Şantaj - Cebir ve Fuhuş Suçları</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>250</v>
+        <v>995</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786057029386</t>
+          <t>9786257603607</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Yasadışı Bahis ve Kumar Suçları</t>
+          <t>Bilişim Suçları ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257761123</t>
+          <t>9786257603584</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
+          <t>Hukuk Uyuşmazlıklarında Arabulucuk</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>470</v>
+        <v>170</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257761147</t>
+          <t>9786057470829</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Özel Hayata Ve Hayatın Gizli Alanına Karşı Suçlar</t>
+          <t>Hırsızlık Suçları</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>425</v>
+        <v>590</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257761130</t>
+          <t>9786057470836</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Taşınmazın, İpoteğin ve Ortaklığın (Paydaşlığın) Giderilmesi Satışlarında Uygulamalar</t>
+          <t>Mecelle ve Karşılaştırmalı Kavaid–i Külliye</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>585</v>
+        <v>650</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257761109</t>
+          <t>9786057470874</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Borçluların İcra ve İflas Hukukunda Hak ve Sorumlulukları El Kitabı</t>
+          <t>Tüm Yönleriyle Şikayet</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>325</v>
+        <v>590</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257761383</t>
+          <t>9786057029331</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid -19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Covid-19 "Korona Virüs" Salgınının Türk İş Hukuku'naki Yansımaları) İhtilaf ve Çözüm Önerileri</t>
+          <t>A'dan Z'ye Sözleşme Hazırlama Teknikleri</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>310</v>
+        <v>175</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257761208</t>
+          <t>9786057029362</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kavramı ve Çocuğun Cinsel İstismarı</t>
+          <t>Türk Ceza Kanununda Katalog Suçlar ve Soruşturma Usulü</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>225</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257761413</t>
+          <t>9786057047977</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi ile Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılanma</t>
+          <t>İşveren Rehberi 4.0</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>930</v>
+        <v>250</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786057029317</t>
+          <t>9786057029386</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Yol Haritası ve Dilekçe Örnekleri</t>
+          <t>Yasadışı Bahis ve Kumar Suçları</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>99</v>
+        <v>200</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257761246</t>
+          <t>9786257761123</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Haklar) İhtilaf ve Çözüm Önerileri</t>
+          <t>Avukat Katibinin İcra ve İflas Hukukunda Uygulama Kitabı</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>695</v>
+        <v>470</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786057047960</t>
+          <t>9786257761147</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Sorun Var Mı?</t>
+          <t>Özel Hayata Ve Hayatın Gizli Alanına Karşı Suçlar</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>65</v>
+        <v>425</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257761390</t>
+          <t>9786257761130</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Basın İş Hukuku) İhtilaf ve Çözüm Önerileri</t>
+          <t>Taşınmazın, İpoteğin ve Ortaklığın (Paydaşlığın) Giderilmesi Satışlarında Uygulamalar</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>585</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786057470843</t>
+          <t>9786257761109</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>İş Sözleşmelerinin Süreli Feshi ve Sonuçları (4857 Sayılı İş kanunu Madde 17)</t>
+          <t>Borçluların İcra ve İflas Hukukunda Hak ve Sorumlulukları El Kitabı</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>695</v>
+        <v>325</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257761444</t>
+          <t>9786257761383</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Tedbirleri</t>
+          <t>Koronavirüs (Covid -19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Covid-19 "Korona Virüs" Salgınının Türk İş Hukuku'naki Yansımaları) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>620</v>
+        <v>310</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786057470898</t>
+          <t>9786257761208</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Çocuk Kavramı ve Çocuğun Cinsel İstismarı</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786057470805</t>
+          <t>9786257761413</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Kanun ve Özelgeler Işığında Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
+          <t>Avrupa İnsan Hakları Mahkemesi ile Anayasa Mahkemesi İlamları Işığında Açıklamalı Adil Yargılanma</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>395</v>
+        <v>930</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786050662054</t>
+          <t>9786057029317</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Avukatı Mısın?</t>
+          <t>Yol Haritası ve Dilekçe Örnekleri</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>32</v>
+        <v>99</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786050662047</t>
+          <t>9786257761246</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Haklar) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>360</v>
+        <v>695</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786057029355</t>
+          <t>9786057047960</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Stajyer Avukatın İcra ve İflas Hukukunda Uygulama El Kitabı</t>
+          <t>Sorun Var Mı?</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>236</v>
+        <v>65</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257761055</t>
+          <t>9786257761390</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi Anayasa Mahkemesi Yargıtay Ceza Genel Kurulu İlamlarıyla Ceza Muhakemesi Kanunu Şerhi (2 Cilt Takım)</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Basın İş Hukuku) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>1650</v>
+        <v>585</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257761116</t>
+          <t>9786057470843</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>İcra El Kitabı</t>
+          <t>İş Sözleşmelerinin Süreli Feshi ve Sonuçları (4857 Sayılı İş kanunu Madde 17)</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>232</v>
+        <v>695</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257761161</t>
+          <t>9786257761444</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Hayata Karşı Suçlar</t>
+          <t>Ceza Muhakemesi Tedbirleri</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>595</v>
+        <v>620</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257761338</t>
+          <t>9786057470898</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Sıkça Sorular ve Kısa Cevaplar) İhtilaf ve Çözüm Önerileri</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>550</v>
+        <v>165</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257761307</t>
+          <t>9786057470805</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mesleki Yeterlilik Belgesi/Bireysel Emeklilik) İhtilaf ve Çözüm Önerileri</t>
+          <t>Kanun ve Özelgeler Işığında Avukatlar İçin Vergi Rehberi ve Serbest Meslek Makbuzu</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>245</v>
+        <v>395</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257761321</t>
+          <t>9786050662054</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Sağlığı ve Güvenliği) İhtilaf ve Çözüm Önerileri</t>
+          <t>Avukatı Mısın?</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>265</v>
+        <v>32</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257761352</t>
+          <t>9786050662047</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hayatında Çalışan Kadınlar) İhtilaf ve Çözüm Önerileri</t>
+          <t>Dilekçe Örnekleri Hazırlama ve İnceleme Rehberi</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257761284</t>
+          <t>9786057029355</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Mevzuatı</t>
+          <t>Stajyer Avukatın İcra ve İflas Hukukunda Uygulama El Kitabı</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>1125</v>
+        <v>236</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257761437</t>
+          <t>9786257761055</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde İspat ve Yöntemleri</t>
+          <t>Avrupa İnsan Hakları Mahkemesi Anayasa Mahkemesi Yargıtay Ceza Genel Kurulu İlamlarıyla Ceza Muhakemesi Kanunu Şerhi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>640</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257761420</t>
+          <t>9786257761116</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Adli Kolluk ve İşlemleri</t>
+          <t>İcra El Kitabı</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>990</v>
+        <v>232</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786057470881</t>
+          <t>9786257761161</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Zimmet Suçu</t>
+          <t>Hayata Karşı Suçlar</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>775</v>
+        <v>595</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257761253</t>
+          <t>9786257761338</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mobbing) İhtilaf ve Çözüm Önerileri</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Sıkça Sorular ve Kısa Cevaplar) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>645</v>
+        <v>550</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257761369</t>
+          <t>9786257761307</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Genç-Çocuk İşçiler) İhtilaf ve Çözüm Önerileri</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mesleki Yeterlilik Belgesi/Bireysel Emeklilik) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>825</v>
+        <v>245</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786257761345</t>
+          <t>9786257761321</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Arabuluculuk) İhtilaf ve Çözüm Önerileri</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Sağlığı ve Güvenliği) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>295</v>
+        <v>265</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786257761314</t>
+          <t>9786257761352</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Korona Virüsün İş Hukukumuza Etkileri) İhtilaf ve Çözüm Önerileri</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hayatında Çalışan Kadınlar) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>350</v>
+        <v>395</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786257761376</t>
+          <t>9786257761284</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Devlet Destekleri) İhtilaf ve Çözüm Önerileri</t>
+          <t>Kişisel Verilerin Korunması Mevzuatı</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>415</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786050662009</t>
+          <t>9786257761437</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>5941 Sayılı Yasada Düzenlenen Çekin Karşılıksız Kalmasına Sebebiyet Verme Suçu</t>
+          <t>Ceza Muhakemesinde İspat ve Yöntemleri</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>650</v>
+        <v>640</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786050662092</t>
+          <t>9786257761420</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
+          <t>Adli Kolluk ve İşlemleri</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>1100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786050662078</t>
+          <t>9786057470881</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
+          <t>Zimmet Suçu</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>295</v>
+        <v>775</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786257761017</t>
+          <t>9786257761253</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılama ve Ceza Muhakemesinde Kanun Yolları</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Mobbing) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>620</v>
+        <v>645</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786257761031</t>
+          <t>9786257761369</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılama İlkesi Kapsamında Ceza Muhakemesinde Kovuşturma Evresi</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Genç-Çocuk İşçiler) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>990</v>
+        <v>825</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786257761024</t>
+          <t>9786257761345</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Hugo Grotius ve John Locke'da Doğal Hukuk Öğretisi</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (İş Hukukunda Arabuluculuk) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>340</v>
+        <v>295</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786050662085</t>
+          <t>9786257761314</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Tehdit Şantaj ve Cebir Suçları</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Korona Virüsün İş Hukukumuza Etkileri) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786257761000</t>
+          <t>9786257761376</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukuku Öz Kitap</t>
+          <t>Koronavirüs (Covid-19) Kapsamında Tüm Yönleriyle İş Hukuku Serisi (Devlet Destekleri) İhtilaf ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>320</v>
+        <v>415</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786057029324</t>
+          <t>9786050662009</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Başlayanlar İçin 2021 Sınav Yönetmeliğine Uygun Soru ve Cevaplarla Uzlaştırmacı Sınavına Hazırlık Çalışma Kitabı</t>
+          <t>5941 Sayılı Yasada Düzenlenen Çekin Karşılıksız Kalmasına Sebebiyet Verme Suçu</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>495</v>
+        <v>650</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786057029379</t>
+          <t>9786050662092</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>800 Soruda Uzlaştırmacı Sınavına Hazırlık Çözümlü Soru Bankası</t>
+          <t>Ceza Muhakemesinde Soruşturma Evresi ve İşlemleri</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>950</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786050662061</t>
+          <t>9786050662078</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Ceza Davalarında Sık Karşılaşılan Problemler ve TCK Notları</t>
+          <t>Uygulamada Sık Karşılaşılan Örnek Sözleşme Metinleri</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>1250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786050662030</t>
+          <t>9786257761017</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Seri Muhakeme Usulü Basit Yargılama Usulü Kamu Davasının Açılmasının Ertelenmesi</t>
+          <t>Adil Yargılama ve Ceza Muhakemesinde Kanun Yolları</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>760</v>
+        <v>620</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786050662016</t>
+          <t>9786257761031</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Verilerin Korunması Hukuku ve Uyum Projelerinin Yürütülmesi</t>
+          <t>Adil Yargılama İlkesi Kapsamında Ceza Muhakemesinde Kovuşturma Evresi</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>1250</v>
+        <v>990</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786050662023</t>
+          <t>9786257761024</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
+          <t>Hugo Grotius ve John Locke'da Doğal Hukuk Öğretisi</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>465</v>
+        <v>340</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786257761277</t>
+          <t>9786050662085</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Çocuk İstismarı Rehberi</t>
+          <t>Tehdit Şantaj ve Cebir Suçları</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
+          <t>9786257761000</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Aile Hukuku Öz Kitap</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9786057029324</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Sıfırdan Başlayanlar İçin 2021 Sınav Yönetmeliğine Uygun Soru ve Cevaplarla Uzlaştırmacı Sınavına Hazırlık Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9786057029379</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>800 Soruda Uzlaştırmacı Sınavına Hazırlık Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9786050662061</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Davalarında Sık Karşılaşılan Problemler ve TCK Notları</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9786050662030</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Seri Muhakeme Usulü Basit Yargılama Usulü Kamu Davasının Açılmasının Ertelenmesi</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786050662016</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Kişisel Verilerin Korunması Hukuku ve Uyum Projelerinin Yürütülmesi</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9786050662023</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9786257761277</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Soru ve Cevaplarla Çocuk İstismarı Rehberi</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
           <t>9786256338050</t>
         </is>
       </c>
-      <c r="B543" s="1" t="inlineStr">
+      <c r="B551" s="1" t="inlineStr">
         <is>
           <t>Pratik Hızlı Çözümlü Marka ve Patent Vekilliği Sınavına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
-      <c r="C543" s="1">
+      <c r="C551" s="1">
         <v>1100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>