--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,490 +85,670 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256892019</t>
+          <t>9786057145161</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Roket 2 Bilimkurgu Öykü Seçkisi</t>
+          <t>Ölümcül Defter</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256892064</t>
+          <t>9786057113047</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tekliler</t>
+          <t>Üçlü Teklik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>124.5</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057308757</t>
+          <t>9786057129673</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Roket 1 Bilimkurgu Öykü Seçkisi</t>
+          <t>Şehrazad</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256892026</t>
+          <t>9786256892231</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Plüton Edebiyat, Kültür ve Sanat Dergisi Sayı:12</t>
+          <t>Sondan Başa Baştan Boşa</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057145185</t>
+          <t>9786057113085</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Plüton Edebiyat, Kültür ve Sanat Dergisi Sayı:11</t>
+          <t>Sana Yazdığım Yırtık Reçete</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057142498</t>
+          <t>9786256892163</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Plüton Edebiyat, Kültür ve Sanat Dergisi Sayı:10</t>
+          <t>Olmayan</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057308702</t>
+          <t>9786057129666</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Parantez İçinde</t>
+          <t>İmbik</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256892033</t>
+          <t>9786057145192</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ölü Sinema</t>
+          <t>Flora</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057145116</t>
+          <t>9786057209283</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ve</t>
+          <t>Halı Altı Monologları</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057308719</t>
+          <t>9786057142450</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim En İyi Arkadaşımsın</t>
+          <t>Chet Baker'ın Oğlu idi Ulus Baker</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057113009</t>
+          <t>9786057142436</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Samanyolunda Süzülen Tabut</t>
+          <t>Arkadaş</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057145123</t>
+          <t>9786057129680</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayatım: Rengarenk Bir Zifiri Karanlık</t>
+          <t>Kırları Ağartan Uyanışta</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057209290</t>
+          <t>9786256892019</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kilim</t>
+          <t>Roket 2 Bilimkurgu Öykü Seçkisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057209214</t>
+          <t>9786256892064</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kuduz Düğünü</t>
+          <t>Tekliler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>135</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254006371</t>
+          <t>9786057308757</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kusalım</t>
+          <t>Roket 1 Bilimkurgu Öykü Seçkisi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057209221</t>
+          <t>9786256892026</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lotus</t>
+          <t>Plüton Edebiyat, Kültür ve Sanat Dergisi Sayı:12</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057113023</t>
+          <t>9786057145185</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gecemin İçinde Bir Rüya</t>
+          <t>Plüton Edebiyat, Kültür ve Sanat Dergisi Sayı:11</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256892156</t>
+          <t>9786057142498</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Giymiş XX</t>
+          <t>Plüton Edebiyat, Kültür ve Sanat Dergisi Sayı:10</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256892125</t>
+          <t>9786057308702</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Anthos Logeia (Toplu Şiirler 2013-2023)</t>
+          <t>Parantez İçinde</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>475</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256892309</t>
+          <t>9786256892033</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>5 Metrelik Şiir</t>
+          <t>Ölü Sinema</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057209238</t>
+          <t>9786057145116</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Epikriz</t>
+          <t>Ve</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057308795</t>
+          <t>9786057308719</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Elektro-Şok - Akıl Hastanelerinden Şiirler</t>
+          <t>Sen Benim En İyi Arkadaşımsın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256892040</t>
+          <t>9786057113009</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Doğal Yaşam Parkında Bir Suikast</t>
+          <t>Samanyolunda Süzülen Tabut</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057308726</t>
+          <t>9786057145123</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dinmeyen Yıldırım El Rayo Que No Cesa</t>
+          <t>Hayatım: Rengarenk Bir Zifiri Karanlık</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057113016</t>
+          <t>9786057209290</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Demo - Anksiyete</t>
+          <t>Kilim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057142443</t>
+          <t>9786057209214</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Avunma Mekanizması</t>
+          <t>Kuduz Düğünü</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057308788</t>
+          <t>9786254006371</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin Yenilgisi / Seçilmiş Şiirler</t>
+          <t>Kuş Kusalım</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057308771</t>
+          <t>9786057209221</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>N.A.L. / Nörodol, Akineton, Largactil</t>
+          <t>Lotus</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057209245</t>
+          <t>9786057113023</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Patikanın Dışında / Seçilmiş Şiirler</t>
+          <t>Gecemin İçinde Bir Rüya</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
+          <t>9786256892156</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Güneşi Giymiş XX</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786256892125</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Anthos Logeia (Toplu Şiirler 2013-2023)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786256892309</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>5 Metrelik Şiir</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057209238</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Epikriz</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057308795</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Elektro-Şok - Akıl Hastanelerinden Şiirler</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786256892040</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Doğal Yaşam Parkında Bir Suikast</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057308726</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Dinmeyen Yıldırım El Rayo Que No Cesa</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057113016</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Demo - Anksiyete</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786057142443</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Avunma Mekanizması</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786057308788</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Gençliğin Yenilgisi / Seçilmiş Şiirler</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786057308771</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>N.A.L. / Nörodol, Akineton, Largactil</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786057209245</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Patikanın Dışında / Seçilmiş Şiirler</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>9786256892002</t>
         </is>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Sayko Delik</t>
         </is>
       </c>
-      <c r="C31" s="1">
+      <c r="C43" s="1">
         <v>135</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>