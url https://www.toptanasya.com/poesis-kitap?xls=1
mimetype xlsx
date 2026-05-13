--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -124,331 +124,331 @@
         <is>
           <t>9786259856216</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Savrulduk Ama Özgürce</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057486790</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kalbimin Cemresi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057486783</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bir Ziyafet Bir Cinayet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057486776</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Melez Ruhlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057486769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sahipsiz Şiirler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>98</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057486752</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İlhami Bey Meselesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057486745</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İçimde Bir Orman Vardı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>98</v>
+        <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057486738</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çim Adam</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057486721</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Mavi Tekerlekli Bisiklet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057486714</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Sarı Mikrofon</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>98</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056958076</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Maskeli B.Alo</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>98</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057486707</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gizli Yolun Notları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>98</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056958083</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İyi Zamanlar Takvimi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>98</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056958090</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Burası Henüz Hiçbir Yer</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056958069</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mavi B’adem</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>98</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056958052</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Eğer Tesadüf Değilse</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056958045</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kabına Sığmayan Zerre</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>98</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056958038</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Asme’nin Rüyası - Dersim’den Masallar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056958021</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ruhumdaki Kara Kutu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056958014</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786056958007</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Anemoia</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>