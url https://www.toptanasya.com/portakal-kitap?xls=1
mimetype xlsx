--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,655 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059696166</t>
+          <t>9786257340175</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bin Damla Gözyaşı</t>
+          <t>Buğday Tanesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789752468665</t>
+          <t>9786257340120</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tan Yeri - Zifir ve Fecir Seti (2 Kitap Takım)</t>
+          <t>Gün Gecenin Ardında</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>660</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752468245</t>
+          <t>9786257340151</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bin Damla Gözyaşı</t>
+          <t>Okumak Nefes Almaktır</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257340106</t>
+          <t>9786257340137</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Devekuşu Oteli</t>
+          <t>Kefensizler Mezarlığı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257340090</t>
+          <t>9789752468696</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Peri</t>
+          <t>Sherlock Holmes 2 - Kızıl Dosya</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257340069</t>
+          <t>9789752468542</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Avcının Son Gecesi</t>
+          <t>Yazdıklarıyla Yaşayanlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057470706</t>
+          <t>9789752468535</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen - Oyuk İğnenin Esrarı (Portakal Kitap)</t>
+          <t>Sessiz Köşe</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>160</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050605815</t>
+          <t>3990000054868</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Nakkaşın Sırrı</t>
+          <t>Merve Özcan Roman Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>68.06</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752468627</t>
+          <t>1520501989615</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Arası Dinlenme Tesisi</t>
+          <t>Bin Damla Gözyaşı - Bir Çocuk Bir Dilek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752468894</t>
+          <t>9789752468559</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Altın Balık</t>
+          <t>Benim Küçük Gözlerimden</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752468795</t>
+          <t>9789752468030</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bozkır</t>
+          <t>Hemhal</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752468863</t>
+          <t>9789752468511</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kaosun Kalbi</t>
+          <t>Yunus Diye Göründüm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752468801</t>
+          <t>9789752468382</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yazdıklarıyla Yaşayanlar Iı</t>
+          <t>Çamur Ter ve Gözyaşı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>175</v>
+        <v>145</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752468832</t>
+          <t>9786059696081</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 9- Trendeki Ceset (Portakal Kitap)</t>
+          <t>Yanağımda Soğuk Bir Buse</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789752468856</t>
+          <t>9789752468016</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 11- Son Macera (Portakal Kitap)</t>
+          <t>Hemdem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752468818</t>
+          <t>9789752468146</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 7- Baskervillein Köpeği (Portakal Kitap)</t>
+          <t>Bir Aklın Savaşı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752468788</t>
+          <t>9786059696180</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 6- Tehlikeli Miras (Portakal Kitap)</t>
+          <t>Limit Yok</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752468764</t>
+          <t>9789752468177</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Benim Garip Hikayem (Portakal Kitap)</t>
+          <t>Tanyeri – Zifir (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752468771</t>
+          <t>9789756491980</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şehir Zehir ve Hamza</t>
+          <t>Şahmeran - Efsanenin Adı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>375</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752468757</t>
+          <t>9786059696227</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 5- Dörtlerin Yemini (Portakal Kitap)</t>
+          <t>Meleklerin Ateşi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>115</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752468740</t>
+          <t>9786059696098</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kara Kapan</t>
+          <t>Geldim Ama Yoktun</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752468733</t>
+          <t>9786059696005</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 4- Esrarlı Ev (Portakal Kitap)</t>
+          <t>Kızıl Şebeke</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752468726</t>
+          <t>9786257340076</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Av Vakti</t>
+          <t>Venüs Projesi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752468702</t>
+          <t>9786257340007</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 3- Yaralı Yüz (Portakal Kitap)</t>
+          <t>Herlock Sholmes’e Karşı - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752468689</t>
+          <t>9786057470768</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes 1- İlk Macera ( Portakal Kitap)</t>
+          <t>Kontes Cagliostro - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752468641</t>
+          <t>9786057470720</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Fecir - Tan Yeri 2</t>
+          <t>Sekiz Yüz On Üç - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>375</v>
+        <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752468603</t>
+          <t>9786057470782</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kedi Kafası</t>
+          <t>Kibar Hırsız - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752468191</t>
+          <t>9786057470744</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Meryemin Mektubu</t>
+          <t>Kristal Tıpa - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>175</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752468160</t>
+          <t>9786257340021</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tanyeri - Zifir</t>
+          <t>Saat Sekizi Vurdu - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752468207</t>
+          <t>9789752468672</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sırrı Sevda</t>
+          <t>Cehennem Çiçekleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>175</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752468085</t>
+          <t>1520501981015</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Paradime</t>
+          <t>Zehri Bal Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>175</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752468061</t>
+          <t>9789752468825</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Kalma Kılavuzu</t>
+          <t>Sherlock Holmes 8 - Korku Vadisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752468054</t>
+          <t>9789752468849</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Alayı</t>
+          <t>Sherlock Holmes - Mezarlığın Sırrı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752468405</t>
+          <t>9786059696166</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ruhunu Haramdan Sakın (Ciltli)</t>
+          <t>Bin Damla Gözyaşı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059696197</t>
+          <t>9789752468665</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Arıcının Çırağı</t>
+          <t>Tan Yeri - Zifir ve Fecir Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>660</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752468368</t>
+          <t>9789752468245</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mührü Kalp</t>
+          <t>Bin Damla Gözyaşı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752468153</t>
+          <t>9786257340106</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Uçak</t>
+          <t>Devekuşu Oteli</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>290</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752468122</t>
+          <t>9786257340090</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüreğini Haramdan Sakın</t>
+          <t>Uyuyan Peri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>375</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752468092</t>
+          <t>9786257340069</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gözlerini Haramdan Sakın</t>
+          <t>Avcının Son Gecesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>425</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059696029</t>
+          <t>9786057470706</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zehri Bal</t>
+          <t>Arsen Lüpen - Oyuk İğnenin Esrarı (Portakal Kitap)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>9786050605815</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Nakkaşın Sırrı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789752468627</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızlar Arası Dinlenme Tesisi</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789752468894</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Altın Balık</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789752468795</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Bozkır</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789752468863</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kaosun Kalbi</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789752468801</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Yazdıklarıyla Yaşayanlar Iı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789752468832</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 9- Trendeki Ceset (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789752468856</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 11- Son Macera (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789752468818</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 7- Baskervillein Köpeği (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789752468788</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 6- Tehlikeli Miras (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789752468764</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Benim Garip Hikayem (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789752468771</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Şehir Zehir ve Hamza</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789752468757</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 5- Dörtlerin Yemini (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789752468740</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kapan</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789752468733</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 4- Esrarlı Ev (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789752468726</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Av Vakti</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789752468702</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 3- Yaralı Yüz (Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789752468689</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes 1- İlk Macera ( Portakal Kitap)</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789752468641</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Fecir - Tan Yeri 2</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789752468603</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Kafası</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789752468191</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Meryemin Mektubu</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789752468160</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Tanyeri - Zifir</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789752468207</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Sırrı Sevda</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789752468085</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Paradime</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789752468061</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Hayatta Kalma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789752468054</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Alayı</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789752468405</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Ruhunu Haramdan Sakın (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786059696197</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Arıcının Çırağı</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789752468368</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Mührü Kalp</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789752468153</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Hayalet Uçak</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789752468122</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğini Haramdan Sakın</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789752468092</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Gözlerini Haramdan Sakın</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786059696029</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Zehri Bal</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786059696043</t>
         </is>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Spiritus</t>
         </is>
       </c>
-      <c r="C42" s="1">
+      <c r="C75" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>