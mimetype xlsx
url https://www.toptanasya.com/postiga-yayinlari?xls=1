--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -2359,1566 +2359,1566 @@
         <is>
           <t>9786059724951</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Zehra ve Kayra Kristal Çocuklar</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786257001182</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>40 Yılın Hatırına</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786059724524</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Vampirle Görüş-me</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786257001175</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Bir Pusuda Göç Etti Düşlerim (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786257001168</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Artı 1 - Ülke Sanayimiz ve Mobilyacılığımıza İmza Atan İlklerimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786257001151</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Mutlu Evliliğin Sırrı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786257001137</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Dudak Payı Gülüşünden</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786257001045</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Kadimler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9786257001113</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Mucize</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786257001120</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Daktiloda Yazılmış Aşk</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786257001090</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Yalnız Bir Avcıdır Yürek</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786257001083</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Kendine Dayanıyor İnsan</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786257001076</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Bedel Kime Göre</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786257001052</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Kuzey Issız Ada’da</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786059724807</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Mandala - Bir Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786059724975</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Uzi - Uzaydan Gelen Çocuk (Öykü)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786059724982</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Şiirli Sözlük (Şiir)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786257001038</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Kuş Öpüşü (Şiir)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786257001014</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Gül Güzeli (Masal)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786257001007</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Köpeğin Adı Atom</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786059724999</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Küçük Yazar Öykü Yazıyor (Uygulama)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786059724944</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Aldatma Lisansı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786059724890</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Nadas</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059724906</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Biraz Cesaret</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786059724876</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Madalyonun Arka Yüzü</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786054799879</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Zaman Mühürcüsü</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786054799404</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Söz İzi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786059724791</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Zifiri Beyaz</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786059724852</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Varta - Deli Yengeç</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059724760</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>İnsan Engeli</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786059724777</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Yalan Gerçek Aşk</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059724814</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Filtreli Güzellik</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059724784</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Tanrıçanın Laneti</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059724753</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Aziz Arif</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786054799657</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Pencere</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786059724739</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Filiz'in Şeker Dünyası (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786059724678</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Sarı Yaz</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786059724654</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Bir Gün Seni Yazacağım</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786059724630</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Nedenin Nedeni</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786059724555</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>7 Gün Yalnızlığı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786059724517</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Çalıntı Kalp</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786059724531</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Turabdin'e Dönüş</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9786059724470</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Bir Duygu Tramvayı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9786059724548</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Yürek Selanik</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786059724500</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Özlemek Zamanı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786059724623</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Aşktan Öte Ahhşk</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786059724494</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Vıta</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786059724463</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Uçurtmalar Kirlenmez</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786059724456</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Sana Yolculuk</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786059724401</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Hayatımı Değiştir</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786059724111</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Moda Dönek Bir Tanrıçadır</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786059724142</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Hançer 2 - Akis</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786059724203</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Tek İhtiyacım Aşk</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786059724210</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Hayatperest</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786059724050</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Acıtan Peri Masalları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786059724173</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Öznesi Sen</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786058410343</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Güzleşme</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786058410336</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Hayatı Çöpe Sıyırma!</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786054799213</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Kim Korkar Hain 40’tan</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9786054799268</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Kısa Lafın Uzunu</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9786054799954</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Yalnız Aşka Sığınmak</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786054799947</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Şifa Niyetine</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786054799909</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Cennetteki Kaplumbağalar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786054799923</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Beni Aşka İnandır</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786054799961</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Kaçış</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9786054799893</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Beklenen</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9786059724449</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>İntikamın Sırrı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9786058410312</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Elveda</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>9786058410305</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>Karanlığın Külleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>9786054799848</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Radin Efsanesi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>9786054799770</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Erotik Akıl</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9786054799886</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Sevmiştik</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9786054799756</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Bir Daha Yüzümü Görmeyeceksin</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>9786054799749</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>Benzemez Kimse Sana</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>9786054799596</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>Ah Be Sevgilim</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>9786054799664</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>Bitik İbo ve Arkadaşları</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>9786059724043</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>Beni Yarına Bırakma</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>9786054799671</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>Kadınlar Düşler Uçurumlar</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>9786054799343</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>Paramparça Zamanlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>9786054799688</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Zayıf Bedenlere Yüktür Aşk</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786054799565</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Uykusuz</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>9786059724333</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>Aç Kapıyı Bezirgan Başı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>9786059724869</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>21 - İçindeki Hızır</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>9786054799473</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Kavara Nuri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>9786054799428</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>Sihir Bozucu</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9786054799459</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Sen Yine Bekle Beni</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9786054799169</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>Bir Zamanlar Her Şey Mümkündü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>3990000026754</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>Deli Tozu</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>9786054799381</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>Karala Gitsin</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>9786054799411</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Riyasız Mektuplar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9786059724241</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Oda</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9786054799190</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>Yöneticinin Raf Ömrü</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9786059724289</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>Ali</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>9786059724388</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>Belki Yarın</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>9786054799398</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>Yolu Sevgi'den Geçenler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>9786054799435</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>Aşk'tan Öldüm</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>9786054799091</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>İthal Edilmiş Korkular Ülkesi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>9786054799329</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>Körebe</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>9786054799305</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>Yoksul Ruh</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>9786054799244</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Gitmesen... Gitme Sen...</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9786059724128</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>Aralık</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>9786059724067</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>Günahkar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>9786059724227</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>Aşka Tutunamayanlar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>9786058410381</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>Senin İçin Seni Anlattım - Kadından Aşk</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786058410374</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
@@ -3949,406 +3949,406 @@
         <is>
           <t>9786059724005</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Senin İÇin Seni Anlattım</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786059724395</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>Hazan Yaprakları</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>9786059724371</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Adam</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>9786059724357</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>Dileklerin Rengi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>9786054799152</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Gezi’si</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>9786054799206</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>Güzelim Güzelsin Güzel</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>9786054799008</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>Yaşının İyisi Ol</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>9786055711177</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>Sığırcığın İntiharı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>9786055711788</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>Ses’Siz</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>9786055711504</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Ölü Çiçekler Müzesi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9786059724647</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Öfke</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786055711061</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Otomatik Alice</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786054799015</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Organize’de Ayna Var</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786055711726</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Müstah’a(ş)k</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786054799077</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>Komşunuz Mehmet İş Dünyasından Bildiriyor</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>9786055711634</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>Kesin Bir Şeyler Olacak!</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>9786055711016</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>İda’nın Merhameti</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9786055711184</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>Fujiwara - Kubilay’ın Kılıcı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9786055711986</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Dinle! Hayat Sana Fısıldıyor</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786055711689</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Değişmenin Aynaları 2</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786055711825</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>Celal Bayar’la Son Röportaj</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>9786054799107</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Benim Sevgilim Kim? / Zodyak Cevaplıyor</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>9786059724845</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Armine</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9786055711641</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Ardından</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>9786055711153</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Akbabaları Beklerken</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786054799039</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>13 Saat + 1 Ömür</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>