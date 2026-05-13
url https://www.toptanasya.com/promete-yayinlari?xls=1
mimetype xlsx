--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789757840157</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yüzlerde Aynalarda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>25</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789757840076</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Gülden İle Hoca</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789756625033</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>