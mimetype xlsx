--- v1 (2026-02-14)
+++ v2 (2026-07-03)
@@ -214,51 +214,51 @@
         <is>
           <t>9786055809232</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Psikanaliz Yazıları 19 - Özne Olarak Anne</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>128</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756947807</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Psikanaliz Yazıları 5 - Erkeksilik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055809751</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Psikanaliz Yazıları 26 - Müzik ve Psikanaliz</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055809607</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>