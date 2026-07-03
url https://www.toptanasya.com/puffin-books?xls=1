--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -154,81 +154,81 @@
         <is>
           <t>9780241135907</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>The Very Busy Spider (Board Book) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>616.2</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9780241648421</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Roald Dahl: Opposites (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>299</v>
+        <v>369</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9780241648513</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Roald Dahl: Numbers (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>299</v>
+        <v>369</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9780241648544</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Roald Dahl's Colours (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>299</v>
+        <v>369</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9780241384565</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Creative Writing With Charlie And The Chocolate Factory (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>469</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9780241384602</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>