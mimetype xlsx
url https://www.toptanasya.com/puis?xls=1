--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -109,51 +109,51 @@
         <is>
           <t>9786057123947</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Her Şey Barış İçin</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057123923</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bay İkizler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057123930</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dur Düşün Eğlen</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057037046</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>