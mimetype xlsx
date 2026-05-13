--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1660 +85,1900 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255556462</t>
+          <t>9786255556660</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>My Salah - İngilizce Benim İçin Namaz (Pencereli Kitap) (Ciltli)</t>
+          <t>Löckchens Wunsch (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255556455</t>
+          <t>9786255556646</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>My Kindness - İngilizce Benim İçin İyilik (Pencereli Kitap) (Ciltli)</t>
+          <t>Löckchens schillernde freunde (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255556516</t>
+          <t>9786255556714</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>My Deen - İngilizce Benim İçin Seti (3 Pencereli Kitap) (Ciltli)</t>
+          <t>Gutenachtgeschichten İm Licht Des Korans (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>990</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255556523</t>
+          <t>9786255556691</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Meine Ibadah, Almanca Benim İçin Seti (3 Pencereli Kitap) (Ciltli)</t>
+          <t>Die Wandernden Krümel (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>990</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255556486</t>
+          <t>9786255556684</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Meine Guten Taten - Almanca Benim İçin İyilik (Pencereli Kitap)</t>
+          <t>Die Helfenden Kisten (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255556479</t>
+          <t>9786255556677</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mein Gebet - Almanca Benim İçin Namaz (Pencereli Kitap) (Ciltli)</t>
+          <t>Der süße Gast (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255556448</t>
+          <t>9786255556653</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Benim İçin Namaz (Pencereli Kitap)</t>
+          <t>Die Doppelte Suppe (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255556509</t>
+          <t>9786255556639</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Benim İçin Seti (3 Pencereli Kitap) (Ciltli)</t>
+          <t>Das Wunder Des Windes (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>690</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255556431</t>
+          <t>9786255556622</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Benim İçin İyilik (Pencereli Kitap) (Ciltli)</t>
+          <t>The Wind's Surprise (İngilizce, Rüzgarın Sürprizi) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255556547</t>
+          <t>9786255556578</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Something is Missing - İngilizce Bir Şey Eksik Seti (3 Fenerli Kitap) (Ciltli)</t>
+          <t>The Walking Bread Crumbs (İngilizce, Yürüyen Ekmek Kırıntıları) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255556356</t>
+          <t>9786255556608</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Oruç Tutacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>The Twin Soups (İngilizce İkiz Çorbalar) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255556349</t>
+          <t>9786255556592</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kılacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>The Sweetest Little Guest (İngilizce, En Tatlı Misafir) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255556363</t>
+          <t>9786255556615</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Okuyacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>The Helpful Boxes (İngilizce Yardımsever Kutular) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255556370</t>
+          <t>9786255556707</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>I'm Going to Read the Qur'an, But Something is Missing! - Kur’an Okuyacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>Sweet Dreams Stories in the Light of the Qur’an (Kur’an Işığında Tatlı Rüyalar Masalları) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255556394</t>
+          <t>9786255556585</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>I'm Going to Pray, But Something is Missing - Namaz Kılacağım Ama Bir Şey Eksik ( Fenerli Kitap) (Ciltli)</t>
+          <t>Curly's Wish (İngilizce Kıvırcık'ın Hayali) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255556387</t>
+          <t>9786255556561</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>I'm Going to Fast, But Something is Missing - Oruç Tutacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>Curly’s Shiny Friends (İngilizce, Kıvırcık'ın Parlak Arkadaşları) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255556400</t>
+          <t>9786255556462</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ich Werde Fasten, Aber Etwas Fehlt - Oruç Tutacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>My Salah - İngilizce Benim İçin Namaz (Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255556424</t>
+          <t>9786255556455</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ich Werde Den Koran Lesen, Aber Etwas Fehlt - Kur’an Okuyacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
+          <t>My Kindness - İngilizce Benim İçin İyilik (Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255556530</t>
+          <t>9786255556516</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Şey Eksik Seti (3 Fenerli Kitap) (Ciltli)</t>
+          <t>My Deen - İngilizce Benim İçin Seti (3 Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255556554</t>
+          <t>9786255556523</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aber Etwas Fehlt - Almanca Bir Şey Eksik Seti (3 Fenerli Kitap) (Ciltli)</t>
+          <t>Meine Ibadah, Almanca Benim İçin Seti (3 Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255556417</t>
+          <t>9786255556486</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ich Werde Beten, Aber Etwas Fehlt - Namaz Kılacağım Ama Bir Şey Eksik ( Fenerli Kitap) (Ciltli)</t>
+          <t>Meine Guten Taten - Almanca Benim İçin İyilik (Pencereli Kitap)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255556493</t>
+          <t>9786255556479</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Minikler İçin Esmâü'l Hüsnâ Seti (3 Çift Taraflı Kitap) (Ciltli)</t>
+          <t>Mein Gebet - Almanca Benim İçin Namaz (Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>660</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255556325</t>
+          <t>9786255556448</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Schatz-Truhe 2 / Almanca Hazine Sandığı 2 (4 Kitap) (Ciltli)</t>
+          <t>Benim İçin Namaz (Pencereli Kitap)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255556378</t>
+          <t>9786255556509</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Treasure Chest 2 / İngilizce Hazine Sandığı 2 (4 Kitap) (Ciltli)</t>
+          <t>Benim İçin Seti (3 Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>690</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255556295</t>
+          <t>9786255556431</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Maschallah / Almanca Maşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Benim İçin İyilik (Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>6786255556189</t>
+          <t>9786255556547</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Selamun Aleyküm - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Something is Missing - İngilizce Bir Şey Eksik Seti (3 Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>110</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255556264</t>
+          <t>9786255556356</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Salam Alaikum / Almanca Selamun Aleyküm - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Oruç Tutacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255556196</t>
+          <t>9786255556349</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Maşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Namaz Kılacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255556240</t>
+          <t>9786255556363</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Masha’Allah / İngilizce Maşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Kur'an Okuyacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255556202</t>
+          <t>9786255556370</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>La İlahe İllallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>I'm Going to Read the Qur'an, But Something is Missing! - Kur’an Okuyacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>110</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255556219</t>
+          <t>9786255556394</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>La Ilaha Illa Allah / İngilizce La İlahe İllallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>I'm Going to Pray, But Something is Missing - Namaz Kılacağım Ama Bir Şey Eksik ( Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255556288</t>
+          <t>9786255556387</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>La Ilaha Illa Allah / Almanca La İlahe İllallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>I'm Going to Fast, But Something is Missing - Oruç Tutacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255556226</t>
+          <t>9786255556400</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Ich Werde Fasten, Aber Etwas Fehlt - Oruç Tutacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255556233</t>
+          <t>9786255556424</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Insha’Allah / İngilizce İnşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Ich Werde Den Koran Lesen, Aber Etwas Fehlt - Kur’an Okuyacağım Ama Bir Şey Eksik (Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255556271</t>
+          <t>9786255556530</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Insha’Allah / Almanca İnşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Bir Şey Eksik Seti (3 Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255556257</t>
+          <t>9786255556554</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Assalamu Alaikum / İngilizce Selamun Aleyküm - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Aber Etwas Fehlt - Almanca Bir Şey Eksik Seti (3 Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255556301</t>
+          <t>9786255556417</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hazine Sandığı 2 (4 Kitap) (Ciltli)</t>
+          <t>Ich Werde Beten, Aber Etwas Fehlt - Namaz Kılacağım Ama Bir Şey Eksik ( Fenerli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255556332</t>
+          <t>9786255556493</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bana Göre Değil (Çift Taraflı Kitap) (Ciltli)</t>
+          <t>Minikler İçin Esmâü'l Hüsnâ Seti (3 Çift Taraflı Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>660</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255556042</t>
+          <t>9786255556325</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>What Does Sureh ‘Alaq Teach Us (Ciltli)</t>
+          <t>Schatz-Truhe 2 / Almanca Hazine Sandığı 2 (4 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255556080</t>
+          <t>9786255556378</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mini Meal Seti 1 (3 Kitap) (Ciltli)</t>
+          <t>Treasure Chest 2 / İngilizce Hazine Sandığı 2 (4 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>600</v>
+        <v>680</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255556097</t>
+          <t>9786255556295</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mini Meal Seti 2 (3 Kitap) (Ciltli)</t>
+          <t>Maschallah / Almanca Maşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255556073</t>
+          <t>6786255556189</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnşirah Suresi Bize Ne Anlatıyor? (Ciltli)</t>
+          <t>Selamun Aleyküm - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255556134</t>
+          <t>9786255556264</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>What Does The Qur’an Teach Us?-2 (Ciltli)</t>
+          <t>Salam Alaikum / Almanca Selamun Aleyküm - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>810</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255556110</t>
+          <t>9786255556196</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>What Does The Qur’an Teach Us?-1 (Ciltli)</t>
+          <t>Maşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>810</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255556059</t>
+          <t>9786255556240</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>What Does Sureh Inshırah Teach Us (Ciltli)</t>
+          <t>Masha’Allah / İngilizce Maşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255556127</t>
+          <t>9786255556202</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mini Koran Set-2 (Ciltli)</t>
+          <t>La İlahe İllallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>810</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255556103</t>
+          <t>9786255556219</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mini Koran Set-1 (Ciltli)</t>
+          <t>La Ilaha Illa Allah / İngilizce La İlahe İllallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>810</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255556035</t>
+          <t>9786255556288</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Was Sagt Uns Die Sure Asch-Schar (Ciltli)</t>
+          <t>La Ilaha Illa Allah / Almanca La İlahe İllallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255556028</t>
+          <t>9786255556226</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Was Sagt Uns Die Sure Al-alaq? (Ciltli)</t>
+          <t>İnşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255556066</t>
+          <t>9786255556233</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Alak Suresi Bize Ne Anlatıyor? (Ciltli)</t>
+          <t>Insha’Allah / İngilizce İnşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259758473</t>
+          <t>9786255556271</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>SubhanAllah A Jewel From The Treasure Chest (Ciltli)</t>
+          <t>Insha’Allah / Almanca İnşallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255556141</t>
+          <t>9786255556257</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Treasure Chest / İngilizce Hazine Sandığı (4 Kitap) (Ciltli)</t>
+          <t>Assalamu Alaikum / İngilizce Selamun Aleyküm - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259758466</t>
+          <t>9786255556301</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Alhamdulillah A Jewel From The Treasure Chest (Ciltli)</t>
+          <t>Hazine Sandığı 2 (4 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>440</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259758459</t>
+          <t>9786255556332</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bismillah A Jewel From The Treasure Chest (Ciltli)</t>
+          <t>Hiç Bana Göre Değil (Çift Taraflı Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259758442</t>
+          <t>9786255556042</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Allahu Akbar A Jewel From The Treasure Chest (Ciltli)</t>
+          <t>What Does Sureh ‘Alaq Teach Us (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255556011</t>
+          <t>9786255556080</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Subhanallah Eın Funkeln İn Der Schatztruhe (Ciltli)</t>
+          <t>Mini Meal Seti 1 (3 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255556158</t>
+          <t>9786255556097</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Schatz-Truhe / Almanca Hazine Sandığı (4 Kitap) (Ciltli)</t>
+          <t>Mini Meal Seti 2 (3 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255556004</t>
+          <t>9786255556073</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Almanca Elhamdülillah “Hazine Sandığından Bir Pırıltı” (Ciltli)</t>
+          <t>İnşirah Suresi Bize Ne Anlatıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259758497</t>
+          <t>9786255556134</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bismillah “Eın Funkeln İn Der Schatztruhe” (Ciltli)</t>
+          <t>What Does The Qur’an Teach Us?-2 (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>810</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259758480</t>
+          <t>9786255556110</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Allahu Akbar “Eın Funkeln İn Der Schatztruhe” (Ciltli)</t>
+          <t>What Does The Qur’an Teach Us?-1 (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>810</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259758411</t>
+          <t>9786255556059</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dünya Her An Secdede</t>
+          <t>What Does Sureh Inshırah Teach Us (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259758435</t>
+          <t>9786255556127</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>A World Always Prayıng</t>
+          <t>Mini Koran Set-2 (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>700</v>
+        <v>810</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259758428</t>
+          <t>9786255556103</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Die Benze Welt Betet</t>
+          <t>Mini Koran Set-1 (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>700</v>
+        <v>810</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255556172</t>
+          <t>9786255556035</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>My Ramadan “İngilizce Benim İçin Ramazan” (Ciltli)</t>
+          <t>Was Sagt Uns Die Sure Asch-Schar (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255556165</t>
+          <t>9786255556028</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mein Ramadan “Almanca Benim İçin Ramazan” (Ciltli)</t>
+          <t>Was Sagt Uns Die Sure Al-alaq? (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259758404</t>
+          <t>9786255556066</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Here’s Our Religion (Ciltli)</t>
+          <t>Alak Suresi Bize Ne Anlatıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259526799</t>
+          <t>9786259758473</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hier Ist Unsere Religion (Ciltli)</t>
+          <t>SubhanAllah A Jewel From The Treasure Chest (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>520</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259526782</t>
+          <t>9786255556141</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İşte Dinimiz (Ciltli)</t>
+          <t>Treasure Chest / İngilizce Hazine Sandığı (4 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259526713</t>
+          <t>9786259758466</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Ekmek Kırıntıları (Ciltli)</t>
+          <t>Alhamdulillah A Jewel From The Treasure Chest (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259526751</t>
+          <t>9786259758459</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yardımsever Kutular (Ciltli)</t>
+          <t>Bismillah A Jewel From The Treasure Chest (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259526768</t>
+          <t>9786259758442</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Sürprizi (Ciltli)</t>
+          <t>Allahu Akbar A Jewel From The Treasure Chest (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259526775</t>
+          <t>9786255556011</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Işığında Tatlı Rüyalar Masalları (7 Kitap) (Ciltli)</t>
+          <t>Subhanallah Eın Funkeln İn Der Schatztruhe (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>840</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259526706</t>
+          <t>9786255556158</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık’ın Parlak Arkadaşları (Ciltli)</t>
+          <t>Schatz-Truhe / Almanca Hazine Sandığı (4 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259526744</t>
+          <t>9786255556004</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İkiz Çorbalar (Ciltli)</t>
+          <t>Almanca Elhamdülillah “Hazine Sandığından Bir Pırıltı” (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259526737</t>
+          <t>9786259758497</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>En Tatlı Misafir (Ciltli)</t>
+          <t>Bismillah “Eın Funkeln İn Der Schatztruhe” (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259526720</t>
+          <t>9786259758480</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık’ın Hayali (Ciltli)</t>
+          <t>Allahu Akbar “Eın Funkeln İn Der Schatztruhe” (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259510378</t>
+          <t>9786259758411</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Was sagt uns die Sure Al-Ikhlas? (Almanca İhlas Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>Dünya Her An Secdede</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259510354</t>
+          <t>9786259758435</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Was sagt uns die Sure Al-Fatiha? (Almanca Fatiha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>A World Always Prayıng</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259510385</t>
+          <t>9786259758428</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Was sagt uns die Sure Ad-Duha? (Almanca Duha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>Die Benze Welt Betet</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259510361</t>
+          <t>9786255556172</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Was sagt uns die Sure Al-Qadr? (Almanca Kadir Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>My Ramadan “İngilizce Benim İçin Ramazan” (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259442341</t>
+          <t>9786255556165</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Duha Suresi Bize Ne Anlatıyor? (Ciltli)</t>
+          <t>Mein Ramadan “Almanca Benim İçin Ramazan” (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259442389</t>
+          <t>9786259758404</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>What Does Surah Duha Teach Us? (İngilizce Duha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>Here’s Our Religion (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>270</v>
+        <v>520</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259442334</t>
+          <t>9786259526799</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İhlas Suresi Bize Ne Anlatıyor? (Ciltli)</t>
+          <t>Hier Ist Unsere Religion (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259442358</t>
+          <t>9786259526782</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>What Does Surah Fatiha Teach Us? (İngilizce Fatiha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>İşte Dinimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259442372</t>
+          <t>9786259526713</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>What Does Surah Ikhlas Teach Us? (İngilizce İhlas Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>Yürüyen Ekmek Kırıntıları (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259442365</t>
+          <t>9786259526751</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>What Does Surah Qadr Teach Us? (İngilizce Kadir Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
+          <t>Yardımsever Kutular (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259510316</t>
+          <t>9786259526768</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ne İşim Var Burada? (Çift Taraflı Kitap) (Ciltli)</t>
+          <t>Rüzgarın Sürprizi (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259510309</t>
+          <t>9786259526775</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimin Kıymetli Eşyaları Acaba Nasıl? (Pencereli Kitap) (Ciltli)</t>
+          <t>Kur’an Işığında Tatlı Rüyalar Masalları (7 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>220</v>
+        <v>840</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259442396</t>
+          <t>9786259526706</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimin Sevdiği Yiyecekler Acaba Ne? (Pencereli Kitap) (Ciltli)</t>
+          <t>Kıvırcık’ın Parlak Arkadaşları (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259510392</t>
+          <t>9786259526744</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Sevdikleri Seti (3 Kitap) (Ciltli)</t>
+          <t>İkiz Çorbalar (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>660</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259510347</t>
+          <t>9786259526737</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ya Olsaydı (Çift Taraflı Kitap) (Ciltli)</t>
+          <t>En Tatlı Misafir (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259510330</t>
+          <t>9786259526720</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yavrular Ne Sever? (Ciltli)</t>
+          <t>Kıvırcık’ın Hayali (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259510323</t>
+          <t>9786259510378</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yavruları Kim Sever? (Ciltli)</t>
+          <t>Was sagt uns die Sure Al-Ikhlas? (Almanca İhlas Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259442327</t>
+          <t>9786259510354</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Acaba Kim Peygamberimin Sevimli Dostları (Ciltli)</t>
+          <t>Was sagt uns die Sure Al-Fatiha? (Almanca Fatiha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259857756</t>
+          <t>9786259510385</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Boom Tap Tap Ya Da Tik Tak Her Şey Sevgimizden (Ciltli)</t>
+          <t>Was sagt uns die Sure Ad-Duha? (Almanca Duha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259857763</t>
+          <t>9786259510361</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Benim İçin Ramazan (Ciltli)</t>
+          <t>Was sagt uns die Sure Al-Qadr? (Almanca Kadir Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259857718</t>
+          <t>9786259442341</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Subhanallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>Duha Suresi Bize Ne Anlatıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259857749</t>
+          <t>9786259442389</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hazine Sandığı (4 Kitap) (Ciltli)</t>
+          <t>What Does Surah Duha Teach Us? (İngilizce Duha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>440</v>
+        <v>270</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259857732</t>
+          <t>9786259442334</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Elhamdülillah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>İhlas Suresi Bize Ne Anlatıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259857701</t>
+          <t>9786259442358</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Allahuekber - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>What Does Surah Fatiha Teach Us? (İngilizce Fatiha Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>110</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259857725</t>
+          <t>9786259442372</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bismillah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+          <t>What Does Surah Ikhlas Teach Us? (İngilizce İhlas Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>110</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259857770</t>
+          <t>9786259442365</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi Bize Ne Diyor (Ciltli)</t>
+          <t>What Does Surah Qadr Teach Us? (İngilizce Kadir Suresi Bize Ne Anlatıyor?) (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259857787</t>
+          <t>9786259510316</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kadir Suresi Bize Ne Diyor (Ciltli)</t>
+          <t>Ne İşim Var Burada? (Çift Taraflı Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259857794</t>
+          <t>9786259510309</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ula Kelimati Mine'l-Kur'ani'l-Kerim (Ciltli)</t>
+          <t>Peygamberimin Kıymetli Eşyaları Acaba Nasıl? (Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>520</v>
+        <v>220</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259442303</t>
+          <t>9786259442396</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Meıne Ersten Worte Aus Dem Koran (Ciltli)</t>
+          <t>Peygamberimin Sevdiği Yiyecekler Acaba Ne? (Pencereli Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>520</v>
+        <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259442310</t>
+          <t>9786259510392</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Fırst Words From The Qur’an (Ciltli)</t>
+          <t>Peygamberimizin Sevdikleri Seti (3 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>520</v>
+        <v>660</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258268584</t>
+          <t>9786259510347</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Pencereme Kuş Kondu (Ciltli)</t>
+          <t>Ya Olsaydı (Çift Taraflı Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
+          <t>9786259510330</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Yavrular Ne Sever? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786259510323</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Yavruları Kim Sever? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786259442327</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Acaba Kim Peygamberimin Sevimli Dostları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786259857756</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Boom Tap Tap Ya Da Tik Tak Her Şey Sevgimizden (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786259857763</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Benim İçin Ramazan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786259857718</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Subhanallah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786259857749</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Hazine Sandığı (4 Kitap) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786259857732</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Elhamdülillah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786259857701</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Allahuekber - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786259857725</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Bismillah - Hazine Sandığından Bir Pırıltı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786259857770</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Fatiha Suresi Bize Ne Diyor (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786259857787</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Kadir Suresi Bize Ne Diyor (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786259857794</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Ula Kelimati Mine'l-Kur'ani'l-Kerim (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786259442303</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Meıne Ersten Worte Aus Dem Koran (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786259442310</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Fırst Words From The Qur’an (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786258268584</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Pencereme Kuş Kondu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
           <t>9786258268577</t>
         </is>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Kur'an'dan İlk Kelimelerim (Ciltli)</t>
         </is>
       </c>
-      <c r="C109" s="1">
-        <v>400</v>
+      <c r="C125" s="1">
+        <v>480</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>