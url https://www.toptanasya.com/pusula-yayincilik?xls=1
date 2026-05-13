--- v2 (2026-02-14)
+++ v3 (2026-05-13)
@@ -85,5200 +85,5215 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052359327</t>
+          <t>9786057147394</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>STEM Program Kitabı: Aşılamayan Nehir ve Duvarımda Var Bir Delik - İlkokul 2. 3. ve 4. Sınıflar İçin</t>
+          <t>Yapay Zeka Şirketi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>368</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056730153</t>
+          <t>9786052359327</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Endüstri 4.0</t>
+          <t>STEM Program Kitabı: Aşılamayan Nehir ve Duvarımda Var Bir Delik - İlkokul 2. 3. ve 4. Sınıflar İçin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>231</v>
+        <v>368</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944711265</t>
+          <t>9786056730153</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Delphi 2007-2009</t>
+          <t>Endüstri 4.0</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944711944</t>
+          <t>9789944711265</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Android 4: Ice Cream Sandwich</t>
+          <t>Delphi 2007-2009</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>231</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944711531</t>
+          <t>9789944711944</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office 2010 Terfi Rehberi</t>
+          <t>Android 4: Ice Cream Sandwich</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944711586</t>
+          <t>9789944711531</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nokia Uygulama Geliştirme</t>
+          <t>Microsoft Office 2010 Terfi Rehberi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>78.4</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944711609</t>
+          <t>9789944711586</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Java Me</t>
+          <t>Nokia Uygulama Geliştirme</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>379</v>
+        <v>78.4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944711876</t>
+          <t>9789944711609</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hosting ve Bulut Rehberi</t>
+          <t>Java Me</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>329</v>
+        <v>379</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944711746</t>
+          <t>9789944711876</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Java ME ile Nokia İçin Uygulama Geliştirme</t>
+          <t>Hosting ve Bulut Rehberi</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>329</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944711418</t>
+          <t>9789944711746</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Flash CS4</t>
+          <t>Java ME ile Nokia İçin Uygulama Geliştirme</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>252</v>
+        <v>329</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944711272</t>
+          <t>9789944711418</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fireworks CS4</t>
+          <t>Flash CS4</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>231</v>
+        <v>252</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056460883</t>
+          <t>9789944711272</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Windows Server 2012 R2 Sistem Uzmanlığı</t>
+          <t>Fireworks CS4</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>329</v>
+        <v>231</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056730160</t>
+          <t>9786056460883</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>ASP.NET MVC ile E-Ticaret</t>
+          <t>Windows Server 2012 R2 Sistem Uzmanlığı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>154</v>
+        <v>329</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055106249</t>
+          <t>9786056730160</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dreamweaver CS6</t>
+          <t>ASP.NET MVC ile E-Ticaret</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>345</v>
+        <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055106188</t>
+          <t>9786055106249</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Windows Phone 8 İçin Uygulama Geliştirme Rehberi</t>
+          <t>Dreamweaver CS6</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>329</v>
+        <v>345</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944711449</t>
+          <t>9786055106188</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>WWF C# ve XAML ile Windows Workflow Foundation</t>
+          <t>Windows Phone 8 İçin Uygulama Geliştirme Rehberi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>329</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944711463</t>
+          <t>9789944711449</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>WHMCS - Web Hosting Manager Complete Solution</t>
+          <t>WWF C# ve XAML ile Windows Workflow Foundation</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>329</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756477786</t>
+          <t>9789944711463</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Web’de Erişilirlik, XHTML ve CSS</t>
+          <t>WHMCS - Web Hosting Manager Complete Solution</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>329</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944711388</t>
+          <t>9789756477786</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Silverlight 3</t>
+          <t>Web’de Erişilirlik, XHTML ve CSS</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>329</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944711432</t>
+          <t>9789944711388</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Reporting Services ile Raporlama</t>
+          <t>Silverlight 3</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055106256</t>
+          <t>9789944711432</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>SolidWorks 2</t>
+          <t>Reporting Services ile Raporlama</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>231</v>
+        <v>336</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944711784</t>
+          <t>9786055106256</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Exchange Server 2010</t>
+          <t>SolidWorks 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>336</v>
+        <v>231</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944711210</t>
+          <t>9789944711784</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dreamweaver CS3</t>
+          <t>Exchange Server 2010</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>231</v>
+        <v>336</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944711982</t>
+          <t>9789944711210</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows Server 2012</t>
+          <t>Dreamweaver CS3</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>379</v>
+        <v>231</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058359390</t>
+          <t>9789944711982</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Temel Robotik Eğitimi - 2</t>
+          <t>Microsoft Windows Server 2012</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>210</v>
+        <v>379</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757092876</t>
+          <t>9786058359390</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>STEM Öğretmen Seti (Set 11)</t>
+          <t>Temel Robotik Eğitimi - 2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1036</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052359037</t>
+          <t>9789757092876</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kodlama Öğreniyorum - 1. Sınıflar için</t>
+          <t>STEM Öğretmen Seti (Set 11)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052359310</t>
+          <t>9786052359037</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>STEM Program Kitabı: Aşılamayan Nehir ve Duvarımda Var Bir Delik - Okul Öncesi ve 1. Sınıflar İçin</t>
+          <t>Kodlama Öğreniyorum - 1. Sınıflar için</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>23.15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052359105</t>
+          <t>9786052359310</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Oyun Tasarımı ve Etkinlik Kitabı 4. Sınıf</t>
+          <t>STEM Program Kitabı: Aşılamayan Nehir ve Duvarımda Var Bir Delik - Okul Öncesi ve 1. Sınıflar İçin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>16.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052359099</t>
+          <t>9786052359105</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Oyun Tasarımı ve Etkinlik Kitabı 3. Sınıf</t>
+          <t>Oyun Tasarımı ve Etkinlik Kitabı 4. Sınıf</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052359341</t>
+          <t>9786052359099</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kodu Game ile Programlama</t>
+          <t>Oyun Tasarımı ve Etkinlik Kitabı 3. Sınıf</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058359369</t>
+          <t>9786052359341</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Temel Kodlama Eğitimi - 1</t>
+          <t>Kodu Game ile Programlama</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>378</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756477885</t>
+          <t>9786058359369</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Dijital Fotoğrafçılık</t>
+          <t>Temel Kodlama Eğitimi - 1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>34</v>
+        <v>378</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757092872</t>
+          <t>9789756477885</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>DHTML ve CSS Sihirli Web Sayfaları</t>
+          <t>A'dan Z'ye Dijital Fotoğrafçılık</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756477953</t>
+          <t>9789757092872</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Delphi ile Asp.net</t>
+          <t>DHTML ve CSS Sihirli Web Sayfaları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756477601</t>
+          <t>9789756477953</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Coreldraw Graphics Suite 12</t>
+          <t>Delphi ile Asp.net</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756477076</t>
+          <t>9789756477601</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Coreldraw 10 Graphics Suite 11</t>
+          <t>Coreldraw Graphics Suite 12</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944711241</t>
+          <t>9789756477076</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Corel Draw X4</t>
+          <t>Coreldraw 10 Graphics Suite 11</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>18</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756477922</t>
+          <t>9789944711241</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Corel Draw X3</t>
+          <t>Corel Draw X4</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756477632</t>
+          <t>9789756477922</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>C’de Problem Çözme Mantığı</t>
+          <t>Corel Draw X3</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>39.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055106010</t>
+          <t>9789756477632</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Catia (Ciltli)</t>
+          <t>C’de Problem Çözme Mantığı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>60</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756477212</t>
+          <t>9786055106010</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>C# ile Veritabanı Programlama ve ADO. NET</t>
+          <t>Catia (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756477755</t>
+          <t>9789756477212</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>C# ile ASP.Net 2</t>
+          <t>C# ile Veritabanı Programlama ve ADO. NET</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756477465</t>
+          <t>9789756477755</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>C# ile Asp.net</t>
+          <t>C# ile ASP.Net 2</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944711678</t>
+          <t>9789756477465</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>BT Yöneticisinin El Kitabı</t>
+          <t>C# ile Asp.net</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756477038</t>
+          <t>9789944711678</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Sözlüğü İngilizce - Türkçe Ansiklopedik (Ciltli)</t>
+          <t>BT Yöneticisinin El Kitabı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944711715</t>
+          <t>9789756477038</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Öğreniyorum 2012</t>
+          <t>Bilişim Sözlüğü İngilizce - Türkçe Ansiklopedik (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>32</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944711074</t>
+          <t>9789944711715</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Öğreniyorum 2008</t>
+          <t>Bilgisayar Öğreniyorum 2012</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756477595</t>
+          <t>9789944711074</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Öğreniyorum 2006</t>
+          <t>Bilgisayar Öğreniyorum 2008</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799757092604</t>
+          <t>9789756477595</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 5</t>
+          <t>Bilgisayar Öğreniyorum 2006</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756477533</t>
+          <t>9799757092604</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Müzik</t>
+          <t>Bilgisayar Okulu 5</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944711951</t>
+          <t>9789756477533</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Big Data ve Diğer Yeni Trendler (Ciltli)</t>
+          <t>Bilgisayar Destekli Müzik</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944711760</t>
+          <t>9789944711951</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Baştan Sona Excel</t>
+          <t>Big Data ve Diğer Yeni Trendler (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756477045</t>
+          <t>9789944711760</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Hukukunda Elektronik Ticaret ve Türkiye’deki Gelişmeler</t>
+          <t>Baştan Sona Excel</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756477069</t>
+          <t>9789756477045</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Autodesk Architectural Desktop 3.3</t>
+          <t>Avrupa Birliği Hukukunda Elektronik Ticaret ve Türkiye’deki Gelişmeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944711319</t>
+          <t>9789756477069</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>AutoCad Ortamında Programlama, VBA</t>
+          <t>Autodesk Architectural Desktop 3.3</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9799757092598</t>
+          <t>9789944711319</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 4</t>
+          <t>AutoCad Ortamında Programlama, VBA</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756477830</t>
+          <t>9799757092598</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>AutoCad 2007</t>
+          <t>Bilgisayar Okulu 4</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756477724</t>
+          <t>9789756477830</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2006</t>
+          <t>AutoCad 2007</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756477298</t>
+          <t>9789756477724</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2004 ve AutoCAD LT 2004</t>
+          <t>AutoCAD 2006</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757092971</t>
+          <t>9789756477298</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2002 ve AutoCAD LT 2002</t>
+          <t>AutoCAD 2004 ve AutoCAD LT 2004</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756477007</t>
+          <t>9789757092971</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Auto Lisp AutoCAD Ortamında İleri Düzey Programcılık İçin Temel Kaynak</t>
+          <t>AutoCAD 2002 ve AutoCAD LT 2002</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756477021</t>
+          <t>9789756477007</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Asp.Net Web Ortamını Baştan Sona Değiştiren Yeni Asp.Net Teknolojisi İçin Temel Kılavuz</t>
+          <t>Auto Lisp AutoCAD Ortamında İleri Düzey Programcılık İçin Temel Kaynak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9799757092581</t>
+          <t>9789756477021</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 3</t>
+          <t>Asp.Net Web Ortamını Baştan Sona Değiştiren Yeni Asp.Net Teknolojisi İçin Temel Kılavuz</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944711166</t>
+          <t>9799757092581</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Asp.net Ajax 3.5</t>
+          <t>Bilgisayar Okulu 3</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756477946</t>
+          <t>9789944711166</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>ASP. Net AjaX</t>
+          <t>Asp.net Ajax 3.5</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756477687</t>
+          <t>9789756477946</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>ASP. Net 2</t>
+          <t>ASP. Net AjaX</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9799757092574</t>
+          <t>9789756477687</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 2</t>
+          <t>ASP. Net 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052359853</t>
+          <t>9799757092574</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Algoritma Geliştirme ve Veri Yapıları</t>
+          <t>Bilgisayar Okulu 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944711128</t>
+          <t>9786052359853</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>After Effects CS3 ve Görsel Efekt Uygulamaları</t>
+          <t>Algoritma Geliştirme ve Veri Yapıları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944711296</t>
+          <t>9789944711128</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Adobe Lightroom 2</t>
+          <t>After Effects CS3 ve Görsel Efekt Uygulamaları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789955711173</t>
+          <t>9789944711296</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Adobe Illustrator CS3</t>
+          <t>Adobe Lightroom 2</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>28.5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944711623</t>
+          <t>9789955711173</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Adli Bilişim</t>
+          <t>Adobe Illustrator CS3</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>32</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944711326</t>
+          <t>9789944711623</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Excel 2007</t>
+          <t>Adli Bilişim</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757092124</t>
+          <t>9789944711326</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye C Kılavuzu</t>
+          <t>A’dan Z’ye Excel 2007</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944711203</t>
+          <t>9789757092124</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>ActionScript 3.0</t>
+          <t>A’dan Z’ye C Kılavuzu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756477328</t>
+          <t>9789944711203</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>ActionScript 2.0 ile Flash MX 2004</t>
+          <t>ActionScript 3.0</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9799757092437</t>
+          <t>9789756477328</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>ABD ve Kanada’da Herkes İçin Yüksek Öğrenim Kılavuzu</t>
+          <t>ActionScript 2.0 ile Flash MX 2004</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>20</v>
+        <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756477816</t>
+          <t>9799757092437</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>3D Studio Max Modelleme</t>
+          <t>ABD ve Kanada’da Herkes İçin Yüksek Öğrenim Kılavuzu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757092247</t>
+          <t>9789756477816</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>3D Studio Max Görselleştirme ve Modelleme</t>
+          <t>3D Studio Max Modelleme</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>54</v>
+        <v>34</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944711425</t>
+          <t>9789757092247</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>3D Studio Max 2010</t>
+          <t>3D Studio Max Görselleştirme ve Modelleme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9799757092697</t>
+          <t>9789944711425</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu</t>
+          <t>3D Studio Max 2010</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9799757092567</t>
+          <t>9799757092697</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 1</t>
+          <t>Bilgisayar Okulu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9799757092680</t>
+          <t>9799757092567</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 9</t>
+          <t>Bilgisayar Okulu 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9799757092635</t>
+          <t>9799757092680</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 8</t>
+          <t>Bilgisayar Okulu 9</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9799757092628</t>
+          <t>9799757092635</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 7</t>
+          <t>Bilgisayar Okulu 8</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9799757092611</t>
+          <t>9799757092628</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Okulu 6</t>
+          <t>Bilgisayar Okulu 7</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055106355</t>
+          <t>9799757092611</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Excel Halletsin İlk Adım: 105 Temel Teknik</t>
+          <t>Bilgisayar Okulu 6</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>24</v>
+        <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055106140</t>
+          <t>9786055106355</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bir Sosyal Medya Danışmanının Anıları</t>
+          <t>Bırakın Excel Halletsin İlk Adım: 105 Temel Teknik</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052359839</t>
+          <t>9786055106140</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Programcılık Mantığı</t>
+          <t>Bir Sosyal Medya Danışmanının Anıları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944711685</t>
+          <t>9786052359839</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Profesyoneller için Android ile Uygulama Geliştirme</t>
+          <t>Programcılık Mantığı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756477502</t>
+          <t>9789944711685</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>PIC Programlama</t>
+          <t>Profesyoneller için Android ile Uygulama Geliştirme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944711470</t>
+          <t>9789756477502</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>PHP ve MySQL</t>
+          <t>PIC Programlama</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>39</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789756477571</t>
+          <t>9789944711470</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>PHP 5 MySQL / PHP ile AjaX</t>
+          <t>PHP ve MySQL</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944711289</t>
+          <t>9789756477571</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>PHP</t>
+          <t>PHP 5 MySQL / PHP ile AjaX</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756477540</t>
+          <t>9789944711289</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Photoshop CS</t>
+          <t>PHP</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>49</v>
+        <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789757092896</t>
+          <t>9789756477540</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Perl ve MYSQL İle CGI Programlama</t>
+          <t>Photoshop CS</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9799757092734</t>
+          <t>9789757092896</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Perl CGI</t>
+          <t>Perl ve MYSQL İle CGI Programlama</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756477700</t>
+          <t>9799757092734</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>PC’nin Efendisi</t>
+          <t>Perl CGI</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944711722</t>
+          <t>9789756477700</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Oracle Database 11g R2</t>
+          <t>PC’nin Efendisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>39</v>
+        <v>27</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756477670</t>
+          <t>9789944711722</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Oracle 10g</t>
+          <t>Oracle Database 11g R2</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944711180</t>
+          <t>9789756477670</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Office 2007</t>
+          <t>Oracle 10g</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756477250</t>
+          <t>9789944711180</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>MySQL ve PostgreSQL ile Veritabanı Programlama CD’ li</t>
+          <t>Office 2007</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789756477243</t>
+          <t>9789756477250</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Modern Donanım Mimarisi</t>
+          <t>MySQL ve PostgreSQL ile Veritabanı Programlama CD’ li</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944711524</t>
+          <t>9789756477243</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mobil Medyada Grafik Tasarımcının Galaksi Rehberi</t>
+          <t>Modern Donanım Mimarisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944711548</t>
+          <t>9789944711524</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Android</t>
+          <t>Mobil Medyada Grafik Tasarımcının Galaksi Rehberi</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756477311</t>
+          <t>9789944711548</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Media Studio Pro ile Dijital Kurgu</t>
+          <t>Merhaba Android</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789756477267</t>
+          <t>9789756477311</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>MCSE Windows 2000 Server &amp; Professional</t>
+          <t>Media Studio Pro ile Dijital Kurgu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>53</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756477090</t>
+          <t>9789756477267</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>MCSE Windows 2000 Active Directory</t>
+          <t>MCSE Windows 2000 Server &amp; Professional</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>17</v>
+        <v>53</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756477403</t>
+          <t>9789756477090</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>MasterCam</t>
+          <t>MCSE Windows 2000 Active Directory</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756477373</t>
+          <t>9789756477403</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Director ve Lingo  Multimedya Yazarları İçin</t>
+          <t>MasterCam</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756477366</t>
+          <t>9789756477373</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Director MX ile Multimedyanın Temelleri</t>
+          <t>Macromedia Director ve Lingo  Multimedya Yazarları İçin</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944711197</t>
+          <t>9789756477366</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Linux Sistem ve Ağ Yönetimi</t>
+          <t>Macromedia Director MX ile Multimedyanın Temelleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756477489</t>
+          <t>9789944711197</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Linux Güvenliği</t>
+          <t>Linux Sistem ve Ağ Yönetimi</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756477137</t>
+          <t>9789756477489</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Linux Ağ Servisleri</t>
+          <t>Linux Güvenliği</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789776477186</t>
+          <t>9789756477137</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Linux’tan ?</t>
+          <t>Linux Ağ Servisleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944711517</t>
+          <t>9789776477186</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Java’dan?</t>
+          <t>Kim Korkar Linux’tan ?</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9799757092192</t>
+          <t>9789944711517</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kim Güler Bilgisayarlara?</t>
+          <t>Kim Korkar Java’dan?</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>7</v>
+        <v>39</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944711791</t>
+          <t>9799757092192</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kaliteli Yazılım Nasıl Geliştirilir?</t>
+          <t>Kim Güler Bilgisayarlara?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756477793</t>
+          <t>9789944711791</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kablosuz Ağlar</t>
+          <t>Kaliteli Yazılım Nasıl Geliştirilir?</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>13</v>
+        <v>50</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944711739</t>
+          <t>9789756477793</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>JQuery</t>
+          <t>Kablosuz Ağlar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944711111</t>
+          <t>9789944711739</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Joomla! osCommerce SMF, WordPress</t>
+          <t>JQuery</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944711647</t>
+          <t>9789944711111</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>JavaScript</t>
+          <t>Joomla! osCommerce SMF, WordPress</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>32</v>
+        <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944711883</t>
+          <t>9789944711647</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Java: Nesne Yönelimli Programlama</t>
+          <t>JavaScript</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789756477410</t>
+          <t>9789944711883</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Java Uygulamaları</t>
+          <t>Java: Nesne Yönelimli Programlama</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944711142</t>
+          <t>9789756477410</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Java Tasarım Şablonları ve Yazılım Mimarileri</t>
+          <t>Java Uygulamaları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944711654</t>
+          <t>9789944711142</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Java Collections Framework</t>
+          <t>Java Tasarım Şablonları ve Yazılım Mimarileri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>90</v>
+        <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756477229</t>
+          <t>9789944711654</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>JAVA</t>
+          <t>Java Collections Framework</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>34</v>
+        <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944711456</t>
+          <t>9789756477229</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>iPhone ile Programlama</t>
+          <t>JAVA</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>23</v>
+        <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944711562</t>
+          <t>9789944711456</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mobil Web Programlama</t>
+          <t>iPhone ile Programlama</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>62</v>
+        <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944711807</t>
+          <t>9789944711562</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İOS 5.0 ile iPhone ve iPad Programlama</t>
+          <t>Mobil Web Programlama</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>28</v>
+        <v>62</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944711555</t>
+          <t>9789944711807</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>iOS 4.0 ile iPhone ve iPad Programlama</t>
+          <t>İOS 5.0 ile iPhone ve iPad Programlama</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944711579</t>
+          <t>9789944711555</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İnternetten Para Kazanmanın 121 Yolu</t>
+          <t>iOS 4.0 ile iPhone ve iPad Programlama</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944711852</t>
+          <t>9789944711579</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İnternette Görünür Olmanın Yolları SEO and SEM</t>
+          <t>İnternetten Para Kazanmanın 121 Yolu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944711098</t>
+          <t>9789944711852</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İnteraktif Media Tasarımında Temel Adımlar</t>
+          <t>İnternette Görünür Olmanın Yolları SEO and SEM</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944711081</t>
+          <t>9789944711098</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mobil Programlama</t>
+          <t>İnteraktif Media Tasarımında Temel Adımlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756477519</t>
+          <t>9789944711081</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>iLife’04 Eksiksiz Kılavuz</t>
+          <t>Mobil Programlama</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756477274</t>
+          <t>9789756477519</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İletişim Tasarımı ve Çokluortam</t>
+          <t>iLife’04 Eksiksiz Kılavuz</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756477441</t>
+          <t>9789756477274</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İleri ve Kurumsal Düzey .Net Uygulamaları</t>
+          <t>İletişim Tasarımı ve Çokluortam</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757092766</t>
+          <t>9789756477441</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Internet Information Server</t>
+          <t>İleri ve Kurumsal Düzey .Net Uygulamaları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944711890</t>
+          <t>9789757092766</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin AutoCAD</t>
+          <t>Internet Information Server</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756477823</t>
+          <t>9789944711890</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Her yönüyle Pardus</t>
+          <t>Herkes İçin AutoCAD</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056460869</t>
+          <t>9789756477823</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle İnternetin Altyapısı TCP/IP</t>
+          <t>Her yönüyle Pardus</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>50</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756477236</t>
+          <t>9786056460869</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle İnternet</t>
+          <t>Her Yönüyle İnternetin Altyapısı TCP/IP</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789756477939</t>
+          <t>9789756477236</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Google</t>
+          <t>Her Yönüyle İnternet</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052359549</t>
+          <t>9789756477939</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle C# 7.0</t>
+          <t>Her Yönüyle Google</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944711234</t>
+          <t>9786052359549</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Grafikerin El Kitabı</t>
+          <t>Her Yönüyle C# 7.0</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>28</v>
+        <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789756477281</t>
+          <t>9789944711234</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Görsel İletişimde Sayfa Düzeni ve Tipografi</t>
+          <t>Grafikerin El Kitabı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052359334</t>
+          <t>9789756477281</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Linux Sistemleri</t>
+          <t>Görsel İletişimde Sayfa Düzeni ve Tipografi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>78</v>
+        <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756477205</t>
+          <t>9786052359334</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Flash ve Yardımcı Programlar</t>
+          <t>Gömülü Linux Sistemleri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>25</v>
+        <v>78</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944711067</t>
+          <t>9789756477205</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Flash CS3 Web Uygulamaları</t>
+          <t>Flash ve Yardımcı Programlar</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789757092940</t>
+          <t>9789944711067</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Flash 5 Action Script</t>
+          <t>Flash CS3 Web Uygulamaları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>45</v>
+        <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052359778</t>
+          <t>9789757092940</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Finansal Uygulama Örnekleriyle İleri Excel</t>
+          <t>Flash 5 Action Script</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944711302</t>
+          <t>9786052359778</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Extreme Programming</t>
+          <t>Finansal Uygulama Örnekleriyle İleri Excel</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>37</v>
+        <v>52</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055106263</t>
+          <t>9789944711302</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İleri Autodesk Revit Architecture</t>
+          <t>Extreme Programming</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056604317</t>
+          <t>9786055106263</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin 101 Excel Makro</t>
+          <t>İleri Autodesk Revit Architecture</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055106171</t>
+          <t>9786056604317</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Grafik Tasarım</t>
+          <t>Herkes İçin 101 Excel Makro</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786056604300</t>
+          <t>9786055106171</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin C# ile Algoritmalara ve Programcılığa Giriş</t>
+          <t>Herkes İçin Grafik Tasarım</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055106058</t>
+          <t>9786056604300</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>AutoCad 2013 - 2014 + Inventor</t>
+          <t>Yeni Başlayanlar İçin C# ile Algoritmalara ve Programcılığa Giriş</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786056604386</t>
+          <t>9786055106058</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin C++ ile Algoritmalar ve Programcılık</t>
+          <t>AutoCad 2013 - 2014 + Inventor</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052359488</t>
+          <t>9786056604386</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Powershell</t>
+          <t>Herkes İçin C++ ile Algoritmalar ve Programcılık</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>80</v>
+        <v>41</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052359648</t>
+          <t>9786052359488</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Python ile Veri Bilimi</t>
+          <t>Powershell</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056730115</t>
+          <t>9786052359648</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Şifreleme ve Şifre Çözme Yöntemleri</t>
+          <t>Python ile Veri Bilimi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786058309890</t>
+          <t>9786056730115</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Rapidminer ile Uygulamalı Veri Madenciliği</t>
+          <t>Şifreleme ve Şifre Çözme Yöntemleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052359594</t>
+          <t>9786058309890</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Güvenliği Yönetim Sistemi</t>
+          <t>Rapidminer ile Uygulamalı Veri Madenciliği</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052359587</t>
+          <t>9786052359594</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Python</t>
+          <t>Bilgi Güvenliği Yönetim Sistemi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>240</v>
+        <v>39</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786056604348</t>
+          <t>9786052359587</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Ebeveyn Rehberliğinde Çocuklar İçin Kodlama</t>
+          <t>Herkes İçin Python</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786058359314</t>
+          <t>9786056604348</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>YouTube'da Zirveye Çıkma Rehberi</t>
+          <t>Öğretmen ve Ebeveyn Rehberliğinde Çocuklar İçin Kodlama</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>58</v>
+        <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786058359338</t>
+          <t>9786058359314</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office</t>
+          <t>YouTube'da Zirveye Çıkma Rehberi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>38</v>
+        <v>58</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786056460814</t>
+          <t>9786058359338</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Temel Revit Architecture</t>
+          <t>Microsoft Office</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055106195</t>
+          <t>9786056460814</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Temel AutoCAD 2014</t>
+          <t>Temel Revit Architecture</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789756477144</t>
+          <t>9786055106195</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Bilgisayar Word / Internet / E-Posta Kullanma Kılavuzu ve Komut Referans Sistemi</t>
+          <t>Temel AutoCAD 2014</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789944711616</t>
+          <t>9789756477144</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar için Grafik Tasarım</t>
+          <t>Yetişkinler İçin Bilgisayar Word / Internet / E-Posta Kullanma Kılavuzu ve Komut Referans Sistemi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789944711487</t>
+          <t>9789944711616</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>XNA ile Oyun Programlama</t>
+          <t>Yeni Başlayanlar için Grafik Tasarım</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>56</v>
+        <v>34</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789944711401</t>
+          <t>9789944711487</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>WPF Windows Presentation Foundation</t>
+          <t>XNA ile Oyun Programlama</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789757092865</t>
+          <t>9789944711401</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Windows XP</t>
+          <t>WPF Windows Presentation Foundation</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789756477847</t>
+          <t>9789757092865</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Windows Vista</t>
+          <t>Windows XP</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789944711913</t>
+          <t>9789756477847</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Windows ve Sanallaştırma</t>
+          <t>Windows Vista</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789944711371</t>
+          <t>9789944711913</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Windows Server 2008 R2</t>
+          <t>Windows ve Sanallaştırma</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789944711937</t>
+          <t>9789944711371</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Windows 8 Temel Başvuru Kılavuzu</t>
+          <t>Windows Server 2008 R2</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9799757092772</t>
+          <t>9789944711937</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Windows 2000 Professional</t>
+          <t>Windows 8 Temel Başvuru Kılavuzu</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789944711500</t>
+          <t>9799757092772</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Web Yazılım Uzmanlığı</t>
+          <t>Windows 2000 Professional</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789756477397</t>
+          <t>9789944711500</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Web Tasarımcıları İçin JavaScript, DHTML ve CSS</t>
+          <t>Web Yazılım Uzmanlığı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789756477106</t>
+          <t>9789756477397</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Web Tasarım Kılavuzu</t>
+          <t>Web Tasarımcıları İçin JavaScript, DHTML ve CSS</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789756477168</t>
+          <t>9789756477106</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>VisualLISP ve AutoCAD Uygulamaları</t>
+          <t>Web Tasarım Kılavuzu</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>37</v>
+        <v>49</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789756477908</t>
+          <t>9789756477168</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Visual Studio 2005 ile C# .Net</t>
+          <t>VisualLISP ve AutoCAD Uygulamaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756477748</t>
+          <t>9789756477908</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Visual Basic.Net 2005 Express Edition</t>
+          <t>Visual Studio 2005 ile C# .Net</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789756477304</t>
+          <t>9789756477748</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Visual Basic.NET</t>
+          <t>Visual Basic.Net 2005 Express Edition</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789944711494</t>
+          <t>9789756477304</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Visual Basic 2008 İle Windows Uygulamaları Geliştirmek</t>
+          <t>Visual Basic.NET</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789756477199</t>
+          <t>9789944711494</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Visual Basic .NET ile Veri Tabanı Programlama ve ADO .NET</t>
+          <t>Visual Basic 2008 İle Windows Uygulamaları Geliştirmek</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789756477113</t>
+          <t>9789756477199</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Virüsler ve Güvenlik Bilgisayar Güvenliği İçin Temel Kaynak</t>
+          <t>Visual Basic .NET ile Veri Tabanı Programlama ve ADO .NET</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052359624</t>
+          <t>9789756477113</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Mantığı</t>
+          <t>Virüsler ve Güvenlik Bilgisayar Güvenliği İçin Temel Kaynak</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>240</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055106003</t>
+          <t>9786052359624</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Kavramı ve MS -SQL Uygulamaları</t>
+          <t>Veritabanı Mantığı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>18</v>
+        <v>240</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944711395</t>
+          <t>9786055106003</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Flash ActionScript 3.0</t>
+          <t>Veritabanı Kavramı ve MS -SQL Uygulamaları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>32</v>
+        <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789756477618</t>
+          <t>9789944711395</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Uyducunun El Kitabı</t>
+          <t>Uygulamalarla Flash ActionScript 3.0</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9799757092406</t>
+          <t>9789756477618</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Temel Özellikleriyle Çizgi Canlandırma Ücretsiz CD-ROM Çizim ve Film Örnekleri</t>
+          <t>Uyducunun El Kitabı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789756477335</t>
+          <t>9799757092406</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Temel Özellikleriyle .NET Framework</t>
+          <t>Temel Özellikleriyle Çizgi Canlandırma Ücretsiz CD-ROM Çizim ve Film Örnekleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789944711906</t>
+          <t>9789756477335</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektronik ve Robotlar</t>
+          <t>Temel Özellikleriyle .NET Framework</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789756477892</t>
+          <t>9789944711906</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tasarımdan Uygulamaya 3D Mantığı</t>
+          <t>Temel Elektronik ve Robotlar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789944711777</t>
+          <t>9789756477892</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>SQL Server 2012</t>
+          <t>Tasarımdan Uygulamaya 3D Mantığı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>90</v>
+        <v>32</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789756477625</t>
+          <t>9789944711777</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>SQL Server 2005 Express Edition</t>
+          <t>SQL Server 2012</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>13</v>
+        <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789756477915</t>
+          <t>9789756477625</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>SQL Server 2005</t>
+          <t>SQL Server 2005 Express Edition</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789944711968</t>
+          <t>9789756477915</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>SolidWorks (Ciltli)</t>
+          <t>SQL Server 2005</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789756477854</t>
+          <t>9789944711968</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>SME Linux ile Kolay Linux Server</t>
+          <t>SolidWorks (Ciltli)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052359495</t>
+          <t>9789756477854</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>SketchUp - Herkes için 3 Boyutlu Tasarım</t>
+          <t>SME Linux ile Kolay Linux Server</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789944711661</t>
+          <t>9786052359495</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Servlet ve JSP</t>
+          <t>SketchUp - Herkes için 3 Boyutlu Tasarım</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789944711692</t>
+          <t>9789944711661</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>SEO ile Web’de Maksimum Erişilirlik</t>
+          <t>Servlet ve JSP</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789944711869</t>
+          <t>9789944711692</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>SCCM 2012</t>
+          <t>SEO ile Web’de Maksimum Erişilirlik</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789944711845</t>
+          <t>9789944711869</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>SAS Enterprise Guide İle Veri Analizi</t>
+          <t>SCCM 2012</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786056604355</t>
+          <t>9789944711845</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>SAP PP Üretim Planlama Modülü</t>
+          <t>SAS Enterprise Guide İle Veri Analizi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>28</v>
+        <v>50</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789944711135</t>
+          <t>9786056604355</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Revit Architecture 2009</t>
+          <t>SAP PP Üretim Planlama Modülü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789756477359</t>
+          <t>9789944711135</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>QuarkXpress 6.0</t>
+          <t>Revit Architecture 2009</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>28</v>
+        <v>39</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789757092995</t>
+          <t>9789756477359</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Python Çok Amaçlı, Nesne Tabanlı, Modüler Programlama Dili</t>
+          <t>QuarkXpress 6.0</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756477151</t>
+          <t>9789757092995</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Temel Bilgisayar Eğitimi Windows XP - Office XP</t>
+          <t>Python Çok Amaçlı, Nesne Tabanlı, Modüler Programlama Dili</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058309807</t>
+          <t>9789756477151</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sanal Pilot</t>
+          <t>Temel Bilgisayar Eğitimi Windows XP - Office XP</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055106164</t>
+          <t>9786058309807</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>C ile Algoritma Geliştirme</t>
+          <t>Sanal Pilot</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>3990000032018</t>
+          <t>9786055106164</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Uzmanlığı Seti (12 Kitap Takım)</t>
+          <t>C ile Algoritma Geliştirme</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>114.81</v>
+        <v>30</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058359383</t>
+          <t>3990000032018</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Temel Robotik Eğitimi - 1</t>
+          <t>E-Ticaret Uzmanlığı Seti (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>27</v>
+        <v>114.81</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058359307</t>
+          <t>9786058359383</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Arduino</t>
+          <t>Temel Robotik Eğitimi - 1</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>110</v>
+        <v>27</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058359345</t>
+          <t>9786058359307</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Grasshopper İle Parametrik Modelleme</t>
+          <t>Yeni Başlayanlar İçin Arduino</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>32</v>
+        <v>110</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786056604379</t>
+          <t>9786058359345</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>HTML5  ve CSS3</t>
+          <t>Grasshopper İle Parametrik Modelleme</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055106317</t>
+          <t>9786056604379</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Sap Abap/4</t>
+          <t>HTML5  ve CSS3</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786056604362</t>
+          <t>9786055106317</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin 3D Tara Tasarla Üret</t>
+          <t>Profesyonel Sap Abap/4</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055106126</t>
+          <t>9786056604362</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Matlab</t>
+          <t>Çocuklar İçin 3D Tara Tasarla Üret</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786056460821</t>
+          <t>9786055106126</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Excel Halletsin 1</t>
+          <t>Matlab</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055106096</t>
+          <t>9786056460821</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>3D Studio Max Arayüzüyle V-Ray</t>
+          <t>Bırakın Excel Halletsin 1</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>38</v>
+        <v>52</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058309869</t>
+          <t>9786055106096</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Tasarım Desenleri ve Mimarileri</t>
+          <t>3D Studio Max Arayüzüyle V-Ray</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058309845</t>
+          <t>9786058309869</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Profesyoneller için 102 Örnekle Excel Makro (Meslek Sırları 2)</t>
+          <t>Tasarım Desenleri ve Mimarileri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055106324</t>
+          <t>9786058309845</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Herkes için CCS C ile PIC Programlama</t>
+          <t>Profesyoneller için 102 Örnekle Excel Makro (Meslek Sırları 2)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>155</v>
+        <v>56</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056460890</t>
+          <t>9786055106324</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>R ile İstatistiksel Programlama</t>
+          <t>Herkes için CCS C ile PIC Programlama</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>41</v>
+        <v>155</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056604324</t>
+          <t>9786056460890</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Big Data-Bilginin Gücü</t>
+          <t>R ile İstatistiksel Programlama</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>80</v>
+        <v>41</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055106348</t>
+          <t>9786056604324</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Entity Framework 5.0 ve Uygulamalar</t>
+          <t>Big Data-Bilginin Gücü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052359525</t>
+          <t>9786055106348</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>UML ve Dizayn Paternleri</t>
+          <t>Her Yönüyle Entity Framework 5.0 ve Uygulamalar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055106225</t>
+          <t>9786052359525</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>3D Studio Max</t>
+          <t>UML ve Dizayn Paternleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>48</v>
+        <v>64</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055106218</t>
+          <t>9786055106225</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>C ile Bilgisayar Programlamaya Giriş</t>
+          <t>3D Studio Max</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786056460845</t>
+          <t>9786055106218</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Android Programlama Eğitimi - Başlangıçtan İleri Seviyeye Akademik Kaynak</t>
+          <t>C ile Bilgisayar Programlamaya Giriş</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>64</v>
+        <v>35</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052359877</t>
+          <t>9786056460845</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Windows Sistemlerine Yönelik Saldırı ve Savunma Yöntemleri</t>
+          <t>Android Programlama Eğitimi - Başlangıçtan İleri Seviyeye Akademik Kaynak</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>345</v>
+        <v>64</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789944711364</t>
+          <t>9786052359877</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>.NET ile Mobil ve Gömülü Sistemler</t>
+          <t>Windows Sistemlerine Yönelik Saldırı ve Savunma Yöntemleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>22</v>
+        <v>345</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944711357</t>
+          <t>9789944711364</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Excel’de Makrolar: VBA</t>
+          <t>.NET ile Mobil ve Gömülü Sistemler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756477694</t>
+          <t>9789944711357</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaretin Temelleri Elektronik Ticaret Konusunda Bilmek İstediğiniz Her Şey</t>
+          <t>Excel’de Makrolar: VBA</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>12</v>
+        <v>38</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756477052</t>
+          <t>9789756477694</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Ticarette Tüketicinin Korunması ve Bir Uygulama</t>
+          <t>E-Ticaretin Temelleri Elektronik Ticaret Konusunda Bilmek İstediğiniz Her Şey</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756477731</t>
+          <t>9789756477052</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Dreamweaver 8</t>
+          <t>Elektronik Ticarette Tüketicinin Korunması ve Bir Uygulama</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944711333</t>
+          <t>9789756477731</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>DirectX ile Oyun Programlama</t>
+          <t>Dreamweaver 8</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756477991</t>
+          <t>9789944711333</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Dijital Video ile Sinema</t>
+          <t>DirectX ile Oyun Programlama</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789756477526</t>
+          <t>9789756477991</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Dijital Video</t>
+          <t>Dijital Video ile Sinema</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756477762</t>
+          <t>9789756477526</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Dijital Müzik</t>
+          <t>Dijital Video</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786050680751</t>
+          <t>9789756477762</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İşimiz Vaktimizden Çok Not Defteri</t>
+          <t>Dijital Müzik</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786050618808</t>
+          <t>9786050680751</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Tevhidin Hakikati</t>
+          <t>İşimiz Vaktimizden Çok Not Defteri</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786050618815</t>
+          <t>9786050618808</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Alim Mücahid ve Şehid Şeyh Said</t>
+          <t>Tevhidin Hakikati</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>39</v>
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786058052172</t>
+          <t>9786050618815</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yegane Dünya Nizamı İslam</t>
+          <t>Alim Mücahid ve Şehid Şeyh Said</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786050310603</t>
+          <t>9786058052172</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İslam Akaidinde Tevhid</t>
+          <t>Yegane Dünya Nizamı İslam</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786058052116</t>
+          <t>9786050310603</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Filistin Davamız</t>
+          <t>İslam Akaidinde Tevhid</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786058052178</t>
+          <t>9786058052116</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Faiz</t>
+          <t>Filistin Davamız</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056947605</t>
+          <t>9786058052178</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Gölgesinde Namaz</t>
+          <t>Faiz</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052359723</t>
+          <t>9786056947605</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Scratch 3</t>
+          <t>Kur'an'ın Gölgesinde Namaz</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>58</v>
+        <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054912810</t>
+          <t>9786052359723</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Venüs'e Erkekler Mars'a</t>
+          <t>Çocuklar için Scratch 3</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>350</v>
+        <v>58</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054912797</t>
+          <t>9786054912810</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Erkek Cinselliği ve Erkek Cinsel İşlev Bozuklukları</t>
+          <t>Kadınlar Venüs'e Erkekler Mars'a</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789757092885</t>
+          <t>9786054912797</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İlkokullar İçin Stem Seti (Set 4)</t>
+          <t>Erkek Cinselliği ve Erkek Cinsel İşlev Bozuklukları</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>1036</v>
+        <v>450</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789758859596</t>
+          <t>9789757092885</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İlkokullar İçin Stem Seti (Set 2)</t>
+          <t>İlkokullar İçin Stem Seti (Set 4)</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>1036</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758859253</t>
+          <t>9789758859596</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Dijital Vatandaşlık Hikaye ve Oyunlar Seti 3</t>
+          <t>İlkokullar İçin Stem Seti (Set 2)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>1008</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758859515</t>
+          <t>9789758859253</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İlkokullar İçin Stem Seti (Set 1)</t>
+          <t>Dijital Vatandaşlık Hikaye ve Oyunlar Seti 3</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>1036</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789757092884</t>
+          <t>9789758859515</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Aile Oyun Seti 5</t>
+          <t>İlkokullar İçin Stem Seti (Set 1)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>1008</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789757092877</t>
+          <t>9789757092884</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ağ Teknolojileri Seti (Set 10)</t>
+          <t>Aile Oyun Seti 5</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1162</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789757092878</t>
+          <t>9789757092877</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Blokchain Seti (Set 9)</t>
+          <t>Ağ Teknolojileri Seti (Set 10)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>714</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789757092879</t>
+          <t>9789757092878</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Dijital Seti 8</t>
+          <t>Blokchain Seti (Set 9)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>819</v>
+        <v>714</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789757092880</t>
+          <t>9789757092879</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Oyun Tasarımı Etkinlik Seti (Set 7)</t>
+          <t>Dijital Seti 8</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>420</v>
+        <v>819</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789757092881</t>
+          <t>9789757092880</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Teknolojileri Seti 6</t>
+          <t>Oyun Tasarımı Etkinlik Seti (Set 7)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>1407</v>
+        <v>420</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789757092869</t>
+          <t>9789757092881</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Web ve Indesing Seti (Set 17)</t>
+          <t>Bilişim Teknolojileri Seti 6</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>987</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789757092870</t>
+          <t>9789757092869</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>3 Boyutlu Modelleme Sistemi Seti (Set 16)</t>
+          <t>Web ve Indesing Seti (Set 17)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>714</v>
+        <v>987</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789757092873</t>
+          <t>9789757092870</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Java Programlama Seti (Set 14)</t>
+          <t>3 Boyutlu Modelleme Sistemi Seti (Set 16)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>973</v>
+        <v>714</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789757092871</t>
+          <t>9789757092873</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Stem Seti (Set 15)</t>
+          <t>Java Programlama Seti (Set 14)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>462</v>
+        <v>973</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789757092874</t>
+          <t>9789757092871</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Hikaye-Roman-Anı Okuma Seti (Set 13)</t>
+          <t>Ortaokul Stem Seti (Set 15)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>1320</v>
+        <v>462</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789757092875</t>
+          <t>9789757092874</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ufuklar Seti (Set 12)</t>
+          <t>Hikaye-Roman-Anı Okuma Seti (Set 13)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>2338</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052359518</t>
+          <t>9789757092875</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>STEM Eğitimi Uygulamaları 2</t>
+          <t>Yeni Ufuklar Seti (Set 12)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>455</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052359501</t>
+          <t>9786052359518</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>STEM Eğitimi Uygulamaları 1</t>
+          <t>STEM Eğitimi Uygulamaları 2</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>455</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052359365</t>
+          <t>9786052359501</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Nmap İle Ağ Keşfi</t>
+          <t>STEM Eğitimi Uygulamaları 1</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>353</v>
+        <v>455</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052359556</t>
+          <t>9786052359365</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Tinkercad ile 3B Tasarım</t>
+          <t>Nmap İle Ağ Keşfi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>406</v>
+        <v>353</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052359679</t>
+          <t>9786052359556</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Algoritmik Düşünme ve Kodlamaya Giriş Etkinlikleri</t>
+          <t>Çocuklar İçin Tinkercad ile 3B Tasarım</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>435</v>
+        <v>406</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052359761</t>
+          <t>9786052359679</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kodlama Öğreniyorum - 4. Sınıflar için</t>
+          <t>Okul Öncesi Algoritmik Düşünme ve Kodlamaya Giriş Etkinlikleri</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052359150</t>
+          <t>9786052359761</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Kodlama Öğreniyorum - 3. Sınıflar için</t>
+          <t>Kodlama Öğreniyorum - 4. Sınıflar için</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052359068</t>
+          <t>9786052359150</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kodlama Öğreniyorum - 2. Sınıflar için</t>
+          <t>Kodlama Öğreniyorum - 3. Sınıflar için</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052359402</t>
+          <t>9786052359068</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Bahçede Neler Oluyor? Etkinlik Kitabı</t>
+          <t>Kodlama Öğreniyorum - 2. Sınıflar için</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>368</v>
+        <v>435</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052359419</t>
+          <t>9786052359402</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bahçede Neler Oluyor?</t>
+          <t>Bahçede Neler Oluyor? Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052359433</t>
+          <t>9786052359419</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Orbi’nin Derdi Ne? Etkinlik Kitabı</t>
+          <t>Bahçede Neler Oluyor?</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>368</v>
+        <v>348</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052359440</t>
+          <t>9786052359433</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Orbi’nin Derdi Ne?</t>
+          <t>Orbi’nin Derdi Ne? Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052359044</t>
+          <t>9786052359440</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Oyun Tasarımı ve Etkinlik Kitabı 1. Sınıf</t>
+          <t>Orbi’nin Derdi Ne?</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>290</v>
+        <v>348</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052359259</t>
+          <t>9786052359044</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>STEM Program Kitabı: Bir İnşaat Aranıyor! - Mars'ta Yaşam</t>
+          <t>Oyun Tasarımı ve Etkinlik Kitabı 1. Sınıf</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>368</v>
+        <v>290</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786058309883</t>
+          <t>9786052359259</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Ar-Ge Teşvikleri</t>
+          <t>STEM Program Kitabı: Bir İnşaat Aranıyor! - Mars'ta Yaşam</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>310</v>
+        <v>368</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786056730122</t>
+          <t>9786058309883</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>STEM</t>
+          <t>Ar-Ge Teşvikleri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>522</v>
+        <v>310</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786058359376</t>
+          <t>9786056730122</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Temel Kodlama Eğitimi 2</t>
+          <t>STEM</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>378</v>
+        <v>522</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052359785</t>
+          <t>9786058359376</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Algoritma Temelli Bilgisayarsız Kodlama Etkinlikleri</t>
+          <t>Temel Kodlama Eğitimi 2</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>250</v>
+        <v>378</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057147301</t>
+          <t>9786052359785</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dijital Varlık Ekonomisi</t>
+          <t>Çocuklar için Algoritma Temelli Bilgisayarsız Kodlama Etkinlikleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>532</v>
+        <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052359952</t>
+          <t>9786057147301</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Elekto ve Büyük Bilgi Denizi</t>
+          <t>Dijital Varlık Ekonomisi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>319</v>
+        <v>532</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052359945</t>
+          <t>9786052359952</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Python</t>
+          <t>Elekto ve Büyük Bilgi Denizi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>406</v>
+        <v>319</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052359860</t>
+          <t>9786052359945</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>UML Swift ve Kotlin İle Dizayn Paternleri</t>
+          <t>Çocuklar İçin Python</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>522</v>
+        <v>406</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052359792</t>
+          <t>9786052359860</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kodi: Rodo'nun Dönüşü</t>
+          <t>UML Swift ve Kotlin İle Dizayn Paternleri</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>319</v>
+        <v>522</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052359808</t>
+          <t>9786052359792</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kodlama Korsanları Yolculuk Başlıyor</t>
+          <t>Kodi: Rodo'nun Dönüşü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>435</v>
+        <v>319</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052359693</t>
+          <t>9786052359808</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Elekto ve Teknolojik Araç Avcıları</t>
+          <t>Kodlama Korsanları Yolculuk Başlıyor</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>277.2</v>
+        <v>435</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052359754</t>
+          <t>9786052359693</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Dünyasında Ailem Güvende</t>
+          <t>Elekto ve Teknolojik Araç Avcıları</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>348</v>
+        <v>277.2</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052359730</t>
+          <t>9786052359754</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Dijital Hikaye Tasarımı</t>
+          <t>Teknoloji Dünyasında Ailem Güvende</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>290</v>
+        <v>348</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052359709</t>
+          <t>9786052359730</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla 3B Tasarım</t>
+          <t>Dijital Hikaye Tasarımı</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>406</v>
+        <v>290</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052359686</t>
+          <t>9786052359709</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Blokzincir Mimarisi ve Uygulamalar</t>
+          <t>Çocuklar İçin Uygulamalarla 3B Tasarım</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>493</v>
+        <v>406</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052359655</t>
+          <t>9786052359686</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Bigdata ve Uygulamaları</t>
+          <t>Blokzincir Mimarisi ve Uygulamalar</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>493</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052359631</t>
+          <t>9786052359655</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kodi: Yeni Dünya Düzeni</t>
+          <t>Adım Adım Bigdata ve Uygulamaları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>319</v>
+        <v>493</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052359617</t>
+          <t>9786052359631</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Internet Information Services IIS10.0</t>
+          <t>Kodi: Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>406</v>
+        <v>319</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052359600</t>
+          <t>9786052359617</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Dijitopya</t>
+          <t>Internet Information Services IIS10.0</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>599</v>
+        <v>406</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052359075</t>
+          <t>9786052359600</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Oyun Tasarımı ve Etkinlik Kitabı 2. Sınıf</t>
+          <t>Dijitopya</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>290</v>
+        <v>599</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786052359273</t>
+          <t>9786052359075</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Aşılamayan Nehir</t>
+          <t>Oyun Tasarımı ve Etkinlik Kitabı 2. Sınıf</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>348</v>
+        <v>290</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786052359303</t>
+          <t>9786052359273</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Duvarımda Var Bir Delik (Stem Etkinlik Kitabı)</t>
+          <t>Aşılamayan Nehir</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>368</v>
+        <v>348</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052359297</t>
+          <t>9786052359303</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Duvarımda Var Bir Delik</t>
+          <t>Duvarımda Var Bir Delik (Stem Etkinlik Kitabı)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052359280</t>
+          <t>9786052359297</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Aşılamayan Nehir (Stem Etkinlik Kitabı)</t>
+          <t>Duvarımda Var Bir Delik</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>368</v>
+        <v>348</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052359563</t>
+          <t>9786052359280</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>SAS Enterprise Miner ile Metin Madenciliği</t>
+          <t>Aşılamayan Nehir (Stem Etkinlik Kitabı)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786052359174</t>
+          <t>9786052359563</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Mobil Programlama</t>
+          <t>SAS Enterprise Miner ile Metin Madenciliği</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>377</v>
+        <v>363</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786052359181</t>
+          <t>9786052359174</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Small Basic ile Programlama</t>
+          <t>Çocuklar için Mobil Programlama</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>377</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786052359747</t>
+          <t>9786052359181</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Arduino ile Programlama</t>
+          <t>Çocuklar için Small Basic ile Programlama</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>377</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786052359235</t>
+          <t>9786052359747</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Minecraft Education 101</t>
+          <t>Çocuklar İçin Arduino ile Programlama</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>377</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786056730191</t>
+          <t>9786052359235</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Marsta Yaşam Hikaye</t>
+          <t>Çocuklar İçin Minecraft Education 101</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>348</v>
+        <v>377</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786052359006</t>
+          <t>9786056730191</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Marsta Yaşam Etkinlik</t>
+          <t>1. Sınıf Marsta Yaşam Hikaye</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>368</v>
+        <v>348</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786056730184</t>
+          <t>9786052359006</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Bir İnşaat Aranıyor Hikaye</t>
+          <t>1. Sınıf Marsta Yaşam Etkinlik</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786056730177</t>
+          <t>9786056730184</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Bir İnşaat Aranıyor Etkinlik</t>
+          <t>1. Sınıf Bir İnşaat Aranıyor Hikaye</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>368</v>
+        <v>348</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786052359389</t>
+          <t>9786056730177</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin ve Kripto Paralar</t>
+          <t>1. Sınıf Bir İnşaat Aranıyor Etkinlik</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>493</v>
+        <v>368</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786052359372</t>
+          <t>9786052359389</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Seyahat Rotaları ile Termal SPA - Wellness Rehberi</t>
+          <t>Bitcoin ve Kripto Paralar</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>273</v>
+        <v>493</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786056730146</t>
+          <t>9786052359372</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Paralel Evler</t>
+          <t>Türkiye'nin Seyahat Rotaları ile Termal SPA - Wellness Rehberi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>277</v>
+        <v>273</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786058309876</t>
+          <t>9786056730146</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Güvenliği ve Uygulamalı Hacking Yöntemleri</t>
+          <t>Paralel Evler</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>403</v>
+        <v>277</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786058309838</t>
+          <t>9786058309876</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Siz Hiç ODTÜ'de Çocuk Oldunuz mu?</t>
+          <t>Bilgi Güvenliği ve Uygulamalı Hacking Yöntemleri</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>277</v>
+        <v>403</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786058309814</t>
+          <t>9786058309838</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>İntel Edison ile Nesnelerin İnterneti</t>
+          <t>Siz Hiç ODTÜ'de Çocuk Oldunuz mu?</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>258</v>
+        <v>277</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786058359352</t>
+          <t>9786058309814</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dijital Oyun Tasarımı</t>
+          <t>İntel Edison ile Nesnelerin İnterneti</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>377</v>
+        <v>258</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786058359321</t>
+          <t>9786058359352</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin İnovasyon</t>
+          <t>Dijital Oyun Tasarımı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>406</v>
+        <v>377</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786056460876</t>
+          <t>9786058359321</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>BT Uzmanları için Windows 10</t>
+          <t>Çocuklar İçin İnovasyon</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>379</v>
+        <v>406</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786052359358</t>
+          <t>9786056460876</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Ağ Teknolojileri ve Telekomünikasyon</t>
+          <t>BT Uzmanları için Windows 10</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>470</v>
+        <v>379</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055106119</t>
+          <t>9786052359358</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Gücü</t>
+          <t>Ağ Teknolojileri ve Telekomünikasyon</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>290</v>
+        <v>470</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055106034</t>
+          <t>9786055106119</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Indesign CS6</t>
+          <t>Bilginin Gücü</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>345</v>
+        <v>290</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055106089</t>
+          <t>9786055106034</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Struts ile MVC: Model View Controller</t>
+          <t>Indesign CS6</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>379</v>
+        <v>345</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055106065</t>
+          <t>9786055106089</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>ASP İle Web Programcılığı ve Elektronik Ticaret</t>
+          <t>Struts ile MVC: Model View Controller</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>379</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786052359846</t>
+          <t>9786055106065</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Java ile Programlama ve Veri Yapıları</t>
+          <t>ASP İle Web Programcılığı ve Elektronik Ticaret</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786056460807</t>
+          <t>9786052359846</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>İleri AutoCAD 2014</t>
+          <t>Java ile Programlama ve Veri Yapıları</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>435</v>
+        <v>378</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786056604331</t>
+          <t>9786056460807</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Arduino'yu 25 Proje İle Keşfet!</t>
+          <t>İleri AutoCAD 2014</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>395</v>
+        <v>435</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789944711975</t>
+          <t>9786056604331</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>TeknoŞirketlerde Kriz Yönetimi</t>
+          <t>Arduino'yu 25 Proje İle Keşfet!</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>319</v>
+        <v>395</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786058309852</t>
+          <t>9789944711975</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Süper Satıcı Olmak: Proje Nasıl Satılır?</t>
+          <t>TeknoŞirketlerde Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>310</v>
+        <v>319</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789944711838</t>
+          <t>9786058309852</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Revit Architecture 2013</t>
+          <t>Süper Satıcı Olmak: Proje Nasıl Satılır?</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>387</v>
+        <v>310</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789944711814</t>
+          <t>9789944711838</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Oracle Database 11g R2 - İleri Veritabanı Yönetimi</t>
+          <t>Revit Architecture 2013</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>522</v>
+        <v>387</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055106027</t>
+          <t>9789944711814</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Ne Kadar Hayvansın</t>
+          <t>Oracle Database 11g R2 - İleri Veritabanı Yönetimi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>277</v>
+        <v>522</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786055106041</t>
+          <t>9786055106027</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>JSP</t>
+          <t>Ne Kadar Hayvansın</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>379</v>
+        <v>277</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
+          <t>9786055106041</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>JSP</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
           <t>9786052359266</t>
         </is>
       </c>
-      <c r="B345" s="1" t="inlineStr">
+      <c r="B346" s="1" t="inlineStr">
         <is>
           <t>İnternette Reklamcılık</t>
         </is>
       </c>
-      <c r="C345" s="1">
+      <c r="C346" s="1">
         <v>348</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>