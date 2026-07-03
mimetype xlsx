--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -4459,51 +4459,51 @@
         <is>
           <t>9786058359376</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>Temel Kodlama Eğitimi 2</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>378</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>9786052359785</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>Çocuklar için Algoritma Temelli Bilgisayarsız Kodlama Etkinlikleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>250</v>
+        <v>378</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>9786057147301</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>Dijital Varlık Ekonomisi</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>532</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>9786052359952</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
@@ -4939,66 +4939,66 @@
         <is>
           <t>9786052359372</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>Türkiye'nin Seyahat Rotaları ile Termal SPA - Wellness Rehberi</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>273</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>9786056730146</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>Paralel Evler</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>277</v>
+        <v>277.2</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>9786058309876</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>Bilgi Güvenliği ve Uygulamalı Hacking Yöntemleri</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>403</v>
+        <v>403.2</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>9786058309838</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>Siz Hiç ODTÜ'de Çocuk Oldunuz mu?</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>277</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>9786058309814</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>