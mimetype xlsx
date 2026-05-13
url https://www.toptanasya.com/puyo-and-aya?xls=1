--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -154,211 +154,211 @@
         <is>
           <t>8682704055993</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Puyo ve Aya - Şekiller Ülkesinde (Oyuncaklı)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>120.19</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058135567</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Where is Puyo?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058135574</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Puyo Nerede?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058135536</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>In Shape Land - Puyo ve Aya</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058135512</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Şekiller Ülkesinde - Puyo ve Aya</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058135529</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Happiness is Everywhere - Puyo ve Aya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058135505</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Mutluluk Her Yerde - Puyo ve Aya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786254096020</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hello I'm Triangular Rabbit</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786254093975</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Merhaba Ben Üçgen Tavşan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058135581</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Puyo’nun Londra Macerası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058135598</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Puyo’s London Adventure</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058135543</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Puyo ve Aya Rüya Şatosu'nda</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058135550</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Puyo and Aya in the Dream Castle</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>