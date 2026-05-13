--- v0 (2026-02-07)
+++ v1 (2026-05-13)
@@ -85,505 +85,520 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259279206</t>
+          <t>9786259279213</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Udyr</t>
+          <t>Jo and Jomoto (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259751580</t>
+          <t>9786259279206</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Güneş - İyiliğin Çöküşü</t>
+          <t>Udyr</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259751573</t>
+          <t>9786259751580</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>On İki (Ciltli)</t>
+          <t>Karanlık Güneş - İyiliğin Çöküşü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259751597</t>
+          <t>9786259751573</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Udyr - Yaratıklar Geliyor (Ciltli)</t>
+          <t>On İki (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259751566</t>
+          <t>9786259751597</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Korku Duvarı</t>
+          <t>Udyr - Yaratıklar Geliyor (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259751542</t>
+          <t>9786259751566</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Komiser (Ciltli)</t>
+          <t>Korku Duvarı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>390</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259751559</t>
+          <t>9786259751542</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Başkomiser (Ciltli)</t>
+          <t>Komiser (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259751528</t>
+          <t>9786259751559</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gözlü Kız (Ciltli)</t>
+          <t>Başkomiser (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259751535</t>
+          <t>9786259751528</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Müfettiş Barnett (Ciltli)</t>
+          <t>Mavi Gözlü Kız (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259751504</t>
+          <t>9786259751535</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya (Ciltli)</t>
+          <t>Müfettiş Barnett (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057257499</t>
+          <t>9786259751504</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin Yemini (Ciltli)</t>
+          <t>Kızıl Dosya (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057257482</t>
+          <t>9786057257499</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnternetin Silindiği Gün (Ciltli)</t>
+          <t>Dörtlerin Yemini (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259751511</t>
+          <t>9786057257482</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Morg Sokağı Cinayetleri (Ciltli)</t>
+          <t>İnternetin Silindiği Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057257468</t>
+          <t>9786259751511</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Otuz Mezarlı Ada (Poster Hediyeli) (Ciltli)</t>
+          <t>Morg Sokağı Cinayetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057257451</t>
+          <t>9786057257468</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi (Poster Hediyeli) (Ciltli)</t>
+          <t>Otuz Mezarlı Ada (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057257437</t>
+          <t>9786057257451</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kibar Hırsız (Poster Hediyeli) (Ciltli)</t>
+          <t>Korku Vadisi (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057257475</t>
+          <t>9786057257437</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Ev (Poster Hediyeli) (Ciltli)</t>
+          <t>Kibar Hırsız (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057257444</t>
+          <t>9786057257475</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Sırlar Dedektifi</t>
+          <t>Esrarengiz Ev (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057257420</t>
+          <t>9786057257444</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Kasabadan Kaçış</t>
+          <t>Ölümcül Sırlar Dedektifi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>390</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057257413</t>
+          <t>9786057257420</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Seri Katil Yapay Zeka mı ?</t>
+          <t>Lanetli Kasabadan Kaçış</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057257406</t>
+          <t>9786057257413</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Uzayda Gizemli Arayış</t>
+          <t>Seri Katil Yapay Zeka mı ?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057310095</t>
+          <t>9786057257406</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Martıların Kalbinde Ne Var?</t>
+          <t>Uzayda Gizemli Arayış</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057310026</t>
+          <t>9786057310095</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Komiser 3 - Izdırap Apartmanı</t>
+          <t>Martıların Kalbinde Ne Var?</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057310033</t>
+          <t>9786057310026</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapıları 3</t>
+          <t>Komiser 3 - Izdırap Apartmanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057310071</t>
+          <t>9786057310033</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Adası 2</t>
+          <t>Zamanın Kapıları 3</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057310064</t>
+          <t>9786057310071</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Adası 1</t>
+          <t>Cesaret Adası 2</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057310019</t>
+          <t>9786057310064</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Komiser 2</t>
+          <t>Cesaret Adası 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057310002</t>
+          <t>9786057310019</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Komiser 1</t>
+          <t>Komiser 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057310040</t>
+          <t>9786057310002</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapıları 1</t>
+          <t>Komiser 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057310057</t>
+          <t>9786057310040</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapıları 2</t>
+          <t>Zamanın Kapıları 1</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
+          <t>9786057310057</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Kapıları 2</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
           <t>9786057310088</t>
         </is>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Babaannemi Kaçırdım</t>
         </is>
       </c>
-      <c r="C32" s="1">
+      <c r="C33" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>