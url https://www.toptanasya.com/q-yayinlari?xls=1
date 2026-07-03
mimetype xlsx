--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -169,51 +169,51 @@
         <is>
           <t>9786259751597</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Udyr - Yaratıklar Geliyor (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259751566</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Korku Duvarı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259751542</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Komiser (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259751559</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -379,111 +379,111 @@
         <is>
           <t>9786057257444</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ölümcül Sırlar Dedektifi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057257420</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Lanetli Kasabadan Kaçış</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057257413</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Seri Katil Yapay Zeka mı ?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057257406</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Uzayda Gizemli Arayış</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057310095</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Martıların Kalbinde Ne Var?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057310026</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Komiser 3 - Izdırap Apartmanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057310033</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Zamanın Kapıları 3</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057310071</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -499,51 +499,51 @@
         <is>
           <t>9786057310064</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Cesaret Adası 1</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057310019</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Komiser 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057310002</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Komiser 1</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057310040</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -559,46 +559,46 @@
         <is>
           <t>9786057310057</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Zamanın Kapıları 2</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057310088</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Babaannemi Kaçırdım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>