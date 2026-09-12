--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,520 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259279213</t>
+          <t>9786259279220</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Jo and Jomoto (Ciltli)</t>
+          <t>Fantastik Kitap Fabrikası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259279206</t>
+          <t>9786259279213</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Udyr</t>
+          <t>Jo and Jomoto (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259751580</t>
+          <t>9786259279206</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Güneş - İyiliğin Çöküşü</t>
+          <t>Udyr</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259751573</t>
+          <t>9786259751580</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>On İki (Ciltli)</t>
+          <t>Karanlık Güneş - İyiliğin Çöküşü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259751597</t>
+          <t>9786259751573</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Udyr - Yaratıklar Geliyor (Ciltli)</t>
+          <t>On İki (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259751566</t>
+          <t>9786259751597</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Korku Duvarı</t>
+          <t>Udyr - Yaratıklar Geliyor (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259751542</t>
+          <t>9786259751566</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Komiser (Ciltli)</t>
+          <t>Korku Duvarı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259751559</t>
+          <t>9786259751542</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Başkomiser (Ciltli)</t>
+          <t>Komiser (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259751528</t>
+          <t>9786259751559</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gözlü Kız (Ciltli)</t>
+          <t>Başkomiser (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259751535</t>
+          <t>9786259751528</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Müfettiş Barnett (Ciltli)</t>
+          <t>Mavi Gözlü Kız (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259751504</t>
+          <t>9786259751535</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya (Ciltli)</t>
+          <t>Müfettiş Barnett (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057257499</t>
+          <t>9786259751504</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin Yemini (Ciltli)</t>
+          <t>Kızıl Dosya (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057257482</t>
+          <t>9786057257499</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnternetin Silindiği Gün (Ciltli)</t>
+          <t>Dörtlerin Yemini (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259751511</t>
+          <t>9786057257482</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Morg Sokağı Cinayetleri (Ciltli)</t>
+          <t>İnternetin Silindiği Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057257468</t>
+          <t>9786259751511</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Otuz Mezarlı Ada (Poster Hediyeli) (Ciltli)</t>
+          <t>Morg Sokağı Cinayetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057257451</t>
+          <t>9786057257468</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi (Poster Hediyeli) (Ciltli)</t>
+          <t>Otuz Mezarlı Ada (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057257437</t>
+          <t>9786057257451</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kibar Hırsız (Poster Hediyeli) (Ciltli)</t>
+          <t>Korku Vadisi (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057257475</t>
+          <t>9786057257437</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Ev (Poster Hediyeli) (Ciltli)</t>
+          <t>Kibar Hırsız (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057257444</t>
+          <t>9786057257475</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Sırlar Dedektifi</t>
+          <t>Esrarengiz Ev (Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057257420</t>
+          <t>9786057257444</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Kasabadan Kaçış</t>
+          <t>Ölümcül Sırlar Dedektifi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057257413</t>
+          <t>9786057257420</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Seri Katil Yapay Zeka mı ?</t>
+          <t>Lanetli Kasabadan Kaçış</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057257406</t>
+          <t>9786057257413</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Uzayda Gizemli Arayış</t>
+          <t>Seri Katil Yapay Zeka mı ?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057310095</t>
+          <t>9786057257406</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Martıların Kalbinde Ne Var?</t>
+          <t>Uzayda Gizemli Arayış</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057310026</t>
+          <t>9786057310095</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Komiser 3 - Izdırap Apartmanı</t>
+          <t>Martıların Kalbinde Ne Var?</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057310033</t>
+          <t>9786057310026</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapıları 3</t>
+          <t>Komiser 3 - Izdırap Apartmanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057310071</t>
+          <t>9786057310033</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Adası 2</t>
+          <t>Zamanın Kapıları 3</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057310064</t>
+          <t>9786057310071</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Adası 1</t>
+          <t>Cesaret Adası 2</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057310019</t>
+          <t>9786057310064</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Komiser 2</t>
+          <t>Cesaret Adası 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057310002</t>
+          <t>9786057310019</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Komiser 1</t>
+          <t>Komiser 2</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057310040</t>
+          <t>9786057310002</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapıları 1</t>
+          <t>Komiser 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057310057</t>
+          <t>9786057310040</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapıları 2</t>
+          <t>Zamanın Kapıları 1</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>9786057310057</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Kapıları 2</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9786057310088</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Babaannemi Kaçırdım</t>
         </is>
       </c>
-      <c r="C33" s="1">
+      <c r="C34" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>