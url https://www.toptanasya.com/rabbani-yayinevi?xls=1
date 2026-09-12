--- v2 (2026-03-29)
+++ v3 (2026-09-12)
@@ -499,51 +499,51 @@
         <is>
           <t>9786257429108</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Yeniden İslama</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257429160</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>İnsan Tanıma Sanatı (İlm-i Sima)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786250002476</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze İsmailağa Taş Medrese - 1</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056652738</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>