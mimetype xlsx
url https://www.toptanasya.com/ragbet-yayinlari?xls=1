--- v3 (2026-03-29)
+++ v4 (2026-05-13)
@@ -2569,156 +2569,156 @@
         <is>
           <t>9786256889606</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Hakikat Sonrası: Bir Vadide Kaybolmak</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786256889569</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Meşhur Halife Harunürreşid'in Şairliği ve Çevresindeki Şairler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786256889583</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Mekke’den Mavera’ya Yolculuk</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786256889576</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Kırklar Arasında Hızır’ı Aramak</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786256889545</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>İbadetlerin Fazileti</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786256889552</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Dua ve Zikir</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786256889590</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Babaannemin Sandığı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786059475174</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Herkes İçin Temel Dini Bilgiler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786054074402</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>İslam Düşünce Tarihinde 73 Fırka Anlayışı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786057699619</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Klasik ve Modern Arapça Metinler-1 (Metinlerin Tercümesi ve Alıştırmaların Çözümü)</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786059475532</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
@@ -3544,111 +3544,111 @@
         <is>
           <t>9786057699350</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Sorularla İtikat İbadet ve Hukuk</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786057699688</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Psikolojik Zaaflar ve Hz. Peygamberden Psikoterapi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>9786059475921</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ın Tarihselliği Yanılgısı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>9786059475495</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>Allah Rasulü'nden İki Demet Kırk Hadis-i Şerif</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>9799756373040</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Mesihi Beklerken</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>9789756373804</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>İbadete Çağrı Olan Ezan</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9786059852043</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ın İşari Yorumu</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9786059852500</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
@@ -3709,51 +3709,51 @@
         <is>
           <t>9786055378202</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Amca Hasan Ağa Vakfı</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9786256889514</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>İyiliği Emretmek Kötülükten Sakındırmak</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9787862568893</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>The Argument From Design In Contemporary Thought</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>9786256889507</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
@@ -3799,66 +3799,66 @@
         <is>
           <t>9786256889439</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>9786256889477</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>Tuhaflıklar Kasabası; Sihirli Bastonun Tuhaf Maceraları-4</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>9786256889484</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>Karakalem Dünya; Sihirli Bastonun Tuhaf</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>9786256889453</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Felsefe Tarihi Ortaçağ ve Yeniçağ</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9786256889460</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
@@ -3889,96 +3889,96 @@
         <is>
           <t>9786256889064</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>Sürmeli Sözler: Dişil Karakterli Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>415</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>9786059852920</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>Sünnetin Bağlayıcılığı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786059475228</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>Tasavvuf Eğitimi</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>9786055378998</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İmparatorluğu’nda Diyarbakır Ermenileri</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>9799756835929</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>İçkinin Zararları</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786055378462</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimler ve Dini İlimlerde Davranış Kuramları</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>9786059475167</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
@@ -4204,51 +4204,51 @@
         <is>
           <t>9786256889361</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>Konularına Göre İlahiler (Açıklamaları ve Örnek Eserleriyle)</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9786256889392</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Mevlana’da Aşkın Dili</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786256889408</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Kutsalın İzini Sürmek</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786256889385</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
@@ -4279,51 +4279,51 @@
         <is>
           <t>9786057699671</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Ulumü'l-Hadis</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>790</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9789756835289</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Arapça’da İ’rab</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>9786256889316</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Kur’an’a Aykırı Görülen Hadisler</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786059852982</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
@@ -4369,81 +4369,81 @@
         <is>
           <t>9786256889347</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Helaller ve Haramlar - Kitabu’l-Helali Ve’l-Haram</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>9786256889323</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>Yaşam ve Ölüm Arasında</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>9786256889293</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>Resim ve Ahlak</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>9786256889286</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>İslam’da Aile Birey ve Toplum</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>9786256889163</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>Onlar Böyleydi - Arifler Bahçesi (Büstanü'l-Arifin)</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>9786256889156</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
@@ -4579,51 +4579,51 @@
         <is>
           <t>9786256889248</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>Ey Oğul - Eyyühel Veled</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>9786256889279</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Dilin Afetleri - Afatül Lisan</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>9786256889255</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>Yemek ve Şehvet Terbiyesi - Kitabü Kesri'ş-Şehveteyn</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>9786256889262</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
@@ -4639,51 +4639,51 @@
         <is>
           <t>9786055378417</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>Teist Varoluşçularda İman - Ahlak İlişkisi</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>9786057699053</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Sonundaki Saat - Sihirli Bastonun Tuhaf Maceraları 1</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>9786256889071</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>Tanrım Bizi “Hakikat” ten Koru</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>425</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>9786256889095</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
@@ -4714,96 +4714,96 @@
         <is>
           <t>9786256889088</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>Prens ve Ölüm</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>9786256889101</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>Dindarlığın Sosyolojisi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>9786256889019</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamberin Sünnetinde İtaat</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>9786256889040</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>Hadis Usulü</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>9786257699213</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>Zulüm Bizdense Ben Bizden Değilim</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>9786057699510</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>Arapça Grameri Temel Sarf Bilgileri</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>9786059475747</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
@@ -4834,126 +4834,126 @@
         <is>
           <t>9786059475099</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>Arapçayı Eğlenerek Öğrenelim 3 - Arapça Kıssalar</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>9786059852821</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>Kolaylaştırılmış Arapça Grameri Nahiv</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>9786059852876</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>Modern Metodla Arapça İmla Kuralları</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>9786059852906</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>Kolaylaştırılmış Arapça Grameri Sarf</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>255</v>
+        <v>280</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>9786059852609</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>Klasik ve Modern Arapça Metinler 1</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>665</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>9786059475389</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>El Muderrecul Basit Fi İlmin Nahiv-1</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>9786059475396</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>El Muktedabu Fil Belağati Arabiyyeti</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>255</v>
+        <v>280</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>9786059475372</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>El Muderrecul Basit Fi İlmin Nahiv-2</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>715</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>9786059475327</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
@@ -4969,96 +4969,96 @@
         <is>
           <t>9786059852791</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>Arapça Uzun Hikayeler 2. Kitap</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>9786057699695</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>Türkçeden Arapçaya Tercüme Teknikleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>9786055378288</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>Klasik ve Modern Arapça Metinler-2</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>9786057699848</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>İmam Beyhaki ve Kitabu'd-De'avati'l Kebir'i</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>9786057699978</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>İslam'da Tarih Bilim ve Medeniyet</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>9786057699954</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>Hace Muhammed Parsa ve Nakşibendilik</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>9789756373002</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
@@ -5074,66 +5074,66 @@
         <is>
           <t>9786054074105</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>Devletler ve İslam Hukukunda Deniz</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>9786057699602</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>İslam'da Ahlakın Şartı Kaç?</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>9786057699879</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>İslam Medeniyetinde İlimler Tasnifi ve Makasid Anlayışı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>9786057699855</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>İslam Dininin Temel Dayanakları Akıl, Kur'an ve Peygamber</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>820</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>9786057699862</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
@@ -5359,51 +5359,51 @@
         <is>
           <t>9786057699107</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>Arapça Kompozisyon Çalışma Defteri 2</t>
         </is>
       </c>
       <c r="C352" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>9786057699817</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>İslam Akaidi - Üzerinde İttifak Edilen Esaslar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>9786059475235</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>Kızıl Kıyamet</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>9786057699824</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
@@ -5449,156 +5449,156 @@
         <is>
           <t>9786057699787</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>Ehl-i Hadis Eleştirisi</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>9786057699503</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Sahabe</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>9786057699763</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Kudüs</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>9786057699770</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>Cinlerle İlgili Hadislerin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>9786057699756</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Kur'an'a İşari Yaklaşımlar</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>9786057699664</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>Kum Şehrinin Çocukları</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>9786059475655</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Seçme Dualar ve Zikirler</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>425</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>9786057699497</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca İnanç Tıp İlişkisi</t>
         </is>
       </c>
       <c r="C365" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>9786059475358</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca Hastalık Algılanmasında Dua Şifa İlişkisi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>9786057699633</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>Sosyal Hayatla İlgili Hadis Makaleleri-3</t>
         </is>
       </c>
       <c r="C367" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>9786057699626</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
@@ -5629,231 +5629,231 @@
         <is>
           <t>9786057699572</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>Kurşuni Kalem</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>9786057699541</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>Hz. İsa İnecek mi?</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>9786057699558</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>Hasılı Ve'l-Kalem</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>9786057699381</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>Haritada Kaybolan Ok - Sihirli Bastonun Tuhaf Maceraları 2</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>9786059475129</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>Cemaat ve Tarikat Ekseninde Kadın</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>9786057699336</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>Evliyanın Seyir Defteri</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>9786059852944</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>Arapça'da Alkışlar ve Kargışlar</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>9789756835821</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>Sevgi Peygamberi ve Yetişkin Din Eğitimi</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9786057699466</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Fıkhın Bedene Bürünüşü: İmam-ı A'zam Ebu Hanife</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9786057699459</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Fıkıh ve Hadis Ya Da Doktor ve Eczacı</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9786057699480</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Afetlere Dini Bir Bakış</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9786057699442</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>Vesvese Problemleri ve Hz. Peygamberden Önemli Tavsiyeler</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>9786057699411</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>İlmi Makaleler</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>9786059475075</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>Huzur Kapısı</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>9786059475082</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>Din Bilimlerinde Klasik ve Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>9786059475273</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
@@ -5929,96 +5929,96 @@
         <is>
           <t>9786057699169</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>Kitabu't-Telvihat</t>
         </is>
       </c>
       <c r="C390" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>9786059475143</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>Nebe' Suresinde Haşrin Delilleri</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>9786059852487</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>Abdullah İbn Mübarek</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>9786059475181</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>114 Kod: Hazret-i Peygamber'in Duygu Düşünce Davranış Konuşma Atlası</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>9786059475068</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamber'in Nübüvvetini İnkar Konusunda Müşriklerin Tutarsızlığı</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>9786057699367</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>Ana Hatlarıyla ve Tartışılan Yönleriyle Tasavvuf</t>
         </is>
       </c>
       <c r="C395" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>9786057699329</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
@@ -6079,51 +6079,51 @@
         <is>
           <t>9786059475242</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>Kur'an Belagatında Hitap ve Muhatap İlişkisi</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>9786057699299</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>Klasik İslam Hukuk Metinleri</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>9786057699237</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>İslam'da Akılcı Düşüncenin Önderleri Ebu Hanife ve Vasıl Bin Ata</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>9786057699374</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
@@ -6139,66 +6139,66 @@
         <is>
           <t>9786059475297</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>Şia’da Hadis Usulü</t>
         </is>
       </c>
       <c r="C404" s="1">
         <v>690</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>9786057699251</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>Tanrı'yı Yalan Çıkarmak</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>9786057699275</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>Ruhsal Sağlık İçin En Muhteşem Dualar</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>9786057699268</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>Genlere Müdahale - İlahi Kader İlişkisi</t>
         </is>
       </c>
       <c r="C407" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>9786057699008</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
@@ -6259,51 +6259,51 @@
         <is>
           <t>9786057699244</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>Şah-ı Merdan Hz. Ali ve Fitne Yılları</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>9786057699121</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>Sorulu Cevaplı Temel İslami Bilgiler ve Genel Kültür</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>9786059852883</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Sure İsimlerinin Anlamı ve Surelerin Kısaca Muhtevası</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>9786059852784</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
@@ -6424,111 +6424,111 @@
         <is>
           <t>9786057699039</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>Kader İnancının Dini Temelleri</t>
         </is>
       </c>
       <c r="C423" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>9786057699046</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>Ayetler ve Hadisler Işığında Kur'an ve Mahiyeti 2</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>9786059475891</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>Cennetin Anahtarı: Sünneti Delil Kabul Etmek</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>9786057699022</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>Anne-Baba ve Öğretmenler İçin Ergen Psikolojisi ve İletişim</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>9786059475860</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>Tefsir Usulüne Giriş</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>9786057699015</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>Çocuk Eğitiminde Baba Etkisi</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>9786059475785</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>Çelişkili Hadisler ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>830</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>9786059475907</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
@@ -6604,186 +6604,186 @@
         <is>
           <t>9786059475990</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>Toplumun İnşaasında Kur’an-ı Kerim’in Rolü</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>9786057699312</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Davranış Göstergeleri</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>9786059475709</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>İslam ve Modernlik</t>
         </is>
       </c>
       <c r="C437" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>9786059475938</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>Mecelle'nin Küllı Kadileleri</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>9786059475914</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>Adil Bir Dünya Ümidi</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>9786059475204</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>Bilgi Ahlak ve Hikmet Açısından Sünnet</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>9786059475648</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>Hadis Kaynaklarının Dili</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>9786059475884</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>Fikri İhtilaflar ve Havadis</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>9786059475877</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>Erken Dönem İslam Hukukçularının Sünnet Anlayışı</t>
         </is>
       </c>
       <c r="C443" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>9786059475839</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>İslam’da Savaşın Meşruiyet Sebepleri</t>
         </is>
       </c>
       <c r="C444" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>9786059475266</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>Suyuti’nin Hadis İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>9786059475822</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>Ayetler ve Hadisler Işığında Kur’an ve Mahiyeti</t>
         </is>
       </c>
       <c r="C446" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>9786059475686</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
@@ -6799,126 +6799,126 @@
         <is>
           <t>9786059475679</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>Modern Dünyada Müslümanca Düşünmek 1</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>9786059475792</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>Aşk ve Ayrılık Psikolojisi</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>9786059475723</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>Hz. Muhammed'in (S.A.S) Diplomasi Anlayışı</t>
         </is>
       </c>
       <c r="C450" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>9786059475761</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>Varoluşsal Sancı</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>9786059475730</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>Cami Musikisi</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>9786059475716</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>Sahabe Bilgisi</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>9786059475051</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>Selçuklu Dönemi Anadolu'da Bilimin Güneşi</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>9786059475631</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>Karşılaştırmalı Hitabet</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>9786059475662</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
@@ -6994,51 +6994,51 @@
         <is>
           <t>9786059475600</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>Tanrı İnancının Akliliği</t>
         </is>
       </c>
       <c r="C461" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>9786059475570</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>Muhtasar Şafi'i İlmihali</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>9786059475594</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca Muhtelif Milletlerde Kadın Eğitimi</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>9786059475587</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
@@ -7114,66 +7114,66 @@
         <is>
           <t>9786059852746</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>Okulda İşte ve Sosyal Hayatta İnsanı Tanıma Teknikleri</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>425</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>9786059852456</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>Hakikatin Keşfi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>9786059852807</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>Hayatı Evet Ama Formülü ile Yaşamak</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>9786059852838</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim Penceresinden Hz.Peygamber(s.a.v.)in Eşsiz Örnekliği</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>9786059852845</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
@@ -7219,51 +7219,51 @@
         <is>
           <t>9786059852289</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>Kelam Geleneğinde Temel Kaynaklardan İstifade Yöntemleri</t>
         </is>
       </c>
       <c r="C476" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>9786059475518</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Emirler-Yasaklar ve Düşündüren Sorular</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>9786059475488</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>Erken Dönem İslam Hukuk Düşüncesinde Re'y ve Hadis</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>9786059475440</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
@@ -7279,51 +7279,51 @@
         <is>
           <t>9786059475198</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>Kur'an Ayetleri Fihristi (Ciltli)</t>
         </is>
       </c>
       <c r="C480" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>9786059475433</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>Şeb-i Arus - Düğün Gecesi</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>9786059475501</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>Mütekellim Yöntemi Fıkıh Usulü</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>9786059475471</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
@@ -7339,51 +7339,51 @@
         <is>
           <t>9786059475044</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>Anlatımlı Kur'an Belagatı</t>
         </is>
       </c>
       <c r="C484" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>9786059475464</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>Vatan ve Şehitlik</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>9786059475211</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>Tanzimat Dönemi Osmanlı Ceza Hukuku Uygulaması</t>
         </is>
       </c>
       <c r="C486" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>9786059852753</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
@@ -7414,66 +7414,66 @@
         <is>
           <t>9786059475341</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>Erillik ve Din</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>9786059475402</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>Hadislerin Anlaşılmasında Aklın ve Fıkhın Rolü</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>9786055378615</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>Dinde Hakikat: Dinlerin Çokluğu ve Hakikatin Birliği</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>9786059475334</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>İslam Hukuk Felsefesinde Makasudü'ş - Şeria</t>
         </is>
       </c>
       <c r="C492" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>9786059475310</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
@@ -7549,126 +7549,126 @@
         <is>
           <t>9786059475013</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>Klasik İslam Eğitimcileri</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>820</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>9786059852999</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>Din ve Toplum Görüşleriyle Cemil Meriç</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>9786059475020</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>Ailede Mutluluk Rehberi</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>9786059852739</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>İslam İnanç Esasları</t>
         </is>
       </c>
       <c r="C501" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>9786059852654</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>Has Oda</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>9786059852692</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>Hadisler Işığında Sosyal Dayanışma</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>9786059852623</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>Taziye Gelenekleri ve Ziyaret Fenomeni</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>9786059852630</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>Acil Manevi Destek</t>
         </is>
       </c>
       <c r="C505" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>9786059852661</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
@@ -7804,66 +7804,66 @@
         <is>
           <t>9786059852272</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>Gıyabi Yargılama</t>
         </is>
       </c>
       <c r="C515" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>9786059852593</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>Kırk Hadis</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>9786059852036</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>Üniversite Gençliğinde Vefa Duygusu</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>9786059852586</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamber'in Medeniyet Projesi</t>
         </is>
       </c>
       <c r="C518" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>9786059852210</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
@@ -7924,126 +7924,126 @@
         <is>
           <t>9786059852265</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>Nasıl Bir Din Eğitimi</t>
         </is>
       </c>
       <c r="C523" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>9786059852098</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>Kaza Namazlarının Sünnetteki Yeri</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>9786059852197</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>İslami Sosyal Bilimler Felsefesi</t>
         </is>
       </c>
       <c r="C525" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>9786059852180</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>Hangi İslam</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>9786059852166</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>Hadisler Işığında Teravih Namazı</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>9786059852159</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>Mutluluk</t>
         </is>
       </c>
       <c r="C528" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>9786059852081</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>İslam Kelamında Cedel Anlayışı</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>9786059852128</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>Tasavvuf ve Tarikatlar</t>
         </is>
       </c>
       <c r="C530" s="1">
         <v>770</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>9786059852067</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
@@ -8089,51 +8089,51 @@
         <is>
           <t>9786055378936</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>Hadislerde Okuyarak Tedavi (Rukye)</t>
         </is>
       </c>
       <c r="C534" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>9786055378974</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>Sağlık Hizmetlerinde Bakım Güvenliği</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>9786055378950</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>İzlenesi Filmler</t>
         </is>
       </c>
       <c r="C536" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>9786055378660</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
@@ -8149,51 +8149,51 @@
         <is>
           <t>9786055378943</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Cin ve Şeytan</t>
         </is>
       </c>
       <c r="C538" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>9786055378875</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Kabe’nin İşgali</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>9786059852012</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>İslam Sosyolojisinin İmkanı</t>
         </is>
       </c>
       <c r="C540" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>9786055378967</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
@@ -8239,51 +8239,51 @@
         <is>
           <t>9786055378752</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>Çocukların Dünyası - Çocuk Eğitim Rehberi</t>
         </is>
       </c>
       <c r="C544" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>9786055378738</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>Nur-i Muhammedi</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>9786055378769</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>Hadis Fetvaları</t>
         </is>
       </c>
       <c r="C546" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>9786055378646</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
@@ -8419,51 +8419,51 @@
         <is>
           <t>9786059852517</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>Hadislerin Dilinden Hazret-i Peygamber (Ciltli)</t>
         </is>
       </c>
       <c r="C556" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>9786055378813</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>Türk Kültüründe Hadis</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>9786059852524</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C558" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>9786055378882</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
@@ -8494,96 +8494,96 @@
         <is>
           <t>9786055378684</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>Evrimci Politeizm - Devrimci Monoteizm</t>
         </is>
       </c>
       <c r="C561" s="1">
         <v>680</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>9786055378783</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>Ümmü'l Kur'an ve En Hayırlı Üç Sure</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>9786055378677</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>Sünneti Doğru Anlamak</t>
         </is>
       </c>
       <c r="C563" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>9786055378691</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>Camiler ve Din Görevlileri</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>9786055378929</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>Süryani Kadim Metropolit Hanna Dolapönü</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>9786055378080</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>Din Eğitiminde Etkili İletişim</t>
         </is>
       </c>
       <c r="C566" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>9786055378547</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
@@ -8629,81 +8629,81 @@
         <is>
           <t>9786055378349</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>Ziyaret Fenomeni Çerçevesinde Dua ve Sosyal Sorunlar</t>
         </is>
       </c>
       <c r="C570" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>9786054074099</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>Değişen Türkiye'de Değişmeyen Gündem</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>9799756835950</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>Din Sosyalleşme ve Hoşgörü</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>9786059852074</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>Feraiz - İslam Miras Hukuku</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>9786059852234</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>Dünya'da ve Türkiye'de Engelli Dostu Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>790</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>9786059852296</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
@@ -8749,261 +8749,261 @@
         <is>
           <t>9786059852395</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>Din Psikolojisi</t>
         </is>
       </c>
       <c r="C578" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>9799756373117</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>Kur'an Işığında Reenkarnasyon</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>9786054074280</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>Entegre Muhafazakar</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>9786055378707</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>Arapça Okuma ve Yazma Kitabı</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>9786054074488</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>Yeni Gelişmelere Göre Kur'a-ı Kerim'in Eşsizliği</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>9799756373513</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>İlmihal Kitaplarında İman Esasları</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>9786055378042</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>Nikah Cennetten Çıkmadır</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>9799756373087</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>Yeniden Kur'an'a Yönelmek</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>9786055378028</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>Kur'an ve Sünnet Işığında İnançla İlgili Güncel Konular</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>9789756373958</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>Diyaloğun Acı Meyveleri</t>
         </is>
       </c>
       <c r="C587" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>9789756373736</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>Aile Hayatı</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>9786059475815</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>Günümüz Hadis Problemleri</t>
         </is>
       </c>
       <c r="C589" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>9789756835166</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Tevhid</t>
         </is>
       </c>
       <c r="C590" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>9786054074617</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde İnsan Hürriyeti</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>9786054074228</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>İslam Akaid Metinleri</t>
         </is>
       </c>
       <c r="C592" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>9786054074716</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>İnformel Mantık</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>9799756373438</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>İnanç Devleti</t>
         </is>
       </c>
       <c r="C594" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>9789756835708</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
@@ -9064,96 +9064,96 @@
         <is>
           <t>9789756373019</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>Hocalık Sanattır</t>
         </is>
       </c>
       <c r="C599" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>9786055378011</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>Hıristiyanlık ve İslamiyet’te Günah</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>9786055378585</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>Hayata Dair 40 Hadis, 40 Yorum</t>
         </is>
       </c>
       <c r="C601" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>9786054074235</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>Hayat ve Gaye</t>
         </is>
       </c>
       <c r="C602" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>9789756373743</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>Hadiste Emsal</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>9786054074938</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>Hadislerin Anlaşılmasında Yöntem Tartışmaları</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>9786054074396</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
@@ -9214,51 +9214,51 @@
         <is>
           <t>9786055378325</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>Gençlere İnanç İlmihali</t>
         </is>
       </c>
       <c r="C609" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>9786055378158</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>Gazzali’nin Kıyas Anlayışında Münasebe Kavramı</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>9786054074693</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>Yıldızlar Engel Tanımaz</t>
         </is>
       </c>
       <c r="C611" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>9786054074372</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
@@ -9319,51 +9319,51 @@
         <is>
           <t>9786055378240</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>Şüheda-i Uhud</t>
         </is>
       </c>
       <c r="C616" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>9789756373248</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>Şifreci Yanılgı</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>9786054074594</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>Şeytanın 7 Sorusu</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>9789756373309</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
@@ -9394,66 +9394,66 @@
         <is>
           <t>9786054074815</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>Sosyal Davranışlarda Ölçüler</t>
         </is>
       </c>
       <c r="C621" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>9786055378134</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilim Paradigmaları Açısından Sosyolojik Metodoloji</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>9786054074181</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>Siyasal Aklı Karışıklar İçin One Minute</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>9786055378370</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>Sevgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C624" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>9786055378301</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
@@ -9469,66 +9469,66 @@
         <is>
           <t>9789756373071</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Gençliğe Yaklaşımı</t>
         </is>
       </c>
       <c r="C626" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>9789756835043</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>Peygamber Efendimizin Veda Hutbesi</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>9786055378561</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>Perdeden Gönüllere</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>9786054074112</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>Özgün Bir Kur’an Yorumu</t>
         </is>
       </c>
       <c r="C629" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>9786055378264</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
@@ -9544,51 +9544,51 @@
         <is>
           <t>9789756835234</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>Mukaddes Zaman ve Mekanlar</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>415</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>9786055378455</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>Mevlana Pergelinde Toplum</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>9786055378608</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>Merak Edilen Dini Konular</t>
         </is>
       </c>
       <c r="C633" s="1">
         <v>415</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>9786054074020</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
@@ -9679,81 +9679,81 @@
         <is>
           <t>9786054074891</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Sünnet Aydınlığında Aile İçi İletişim</t>
         </is>
       </c>
       <c r="C640" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>9786054074877</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>Kur’an Öğrencisine Öğütler</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>9789756373057</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>Kulluk</t>
         </is>
       </c>
       <c r="C642" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>9786054074518</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>İyi Müslüman Olma Sanatı</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>9786054074129</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>İslam’ın Şiddet Karşılığı</t>
         </is>
       </c>
       <c r="C644" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>9789756373460</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
@@ -9784,111 +9784,111 @@
         <is>
           <t>9786059475419</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>İslam Hukuk Ekolleri ve Maslahat Teorisi</t>
         </is>
       </c>
       <c r="C647" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>9799756373414</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>Emsal-i Ali</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>9786054074358</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>Dini Tecrübe ve Meunet</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>9786054074761</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>Din Görevlileri Sınavlara Hazırlık ve Soru Bankası</t>
         </is>
       </c>
       <c r="C650" s="1">
         <v>690</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>9786054074754</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>Caferilik</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>9789756835562</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>Bilimsel ve Dini Açıdan Rüyalar ve Kabuslar</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>9786055378189</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>Aradığın Şeysin</t>
         </is>
       </c>
       <c r="C653" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>9786055378271</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>