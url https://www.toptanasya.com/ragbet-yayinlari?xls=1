--- v4 (2026-05-13)
+++ v5 (2026-07-03)
@@ -9349,51 +9349,51 @@
         <is>
           <t>9786054074594</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>Şeytanın 7 Sorusu</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>9789756373309</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>Sünnet’in Bağlayıcılığı</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>9786054074808</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>Sözlerin En Güzeli</t>
         </is>
       </c>
       <c r="C620" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>9786054074815</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>