--- v0 (2026-03-20)
+++ v1 (2026-09-12)
@@ -214,51 +214,51 @@
         <is>
           <t>9786058228566</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yıldızsız, Katran Karası</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056737275</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kaplumbağaların Ölümü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056737268</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yeterince Dinledik</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056737244</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>