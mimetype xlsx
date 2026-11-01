--- v1 (2026-09-12)
+++ v2 (2026-11-01)
@@ -154,96 +154,96 @@
         <is>
           <t>9786057439437</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çimen Tepe</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055185381</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Zaten Hayat Hep Böyledir</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055185374</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Dekadans ve Ölüm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058228573</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dünyada Bir Yerde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058228566</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yıldızsız, Katran Karası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056737275</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kaplumbağaların Ölümü</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056737268</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
@@ -304,51 +304,51 @@
         <is>
           <t>9786055185725</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Her Şey Biraz Eksik Otostop Hariç</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055185558</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bataklık</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>96</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055185565</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Şeytanın Sevdiği Ayetler</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058701687</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -364,126 +364,126 @@
         <is>
           <t>9786058701670</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Olanlık.</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786055185008</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>İtlaf</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058701694</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Köpekler ve Allah</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055185145</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Yücelme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>224</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055185152</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Mazgalların Altında</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055185138</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Logosoloji</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055185169</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Esther Kyra</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055185282</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Tam O Sırada</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055185572</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>