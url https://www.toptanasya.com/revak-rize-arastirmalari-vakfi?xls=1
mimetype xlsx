--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -94,126 +94,126 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057346124</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Rizede Tasavvuf Kültürü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057346155</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kalkandere</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057346131</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Rize’de Şapka Hadisesi ve İstiklal Mahkemesi Duruşması</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057346148</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rize’de Halk Hekimliği</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057346100</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Rize Ailesi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058129498</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Ardeşen</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058129481</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Rize Defteri 5</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058129474</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>