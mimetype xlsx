--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -109,51 +109,51 @@
         <is>
           <t>9786057346124</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Rizede Tasavvuf Kültürü</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057346155</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kalkandere</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057346131</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Rize’de Şapka Hadisesi ve İstiklal Mahkemesi Duruşması</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057346148</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>