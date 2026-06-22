--- v0 (2026-03-20)
+++ v1 (2026-06-22)
@@ -154,51 +154,51 @@
         <is>
           <t>8681957330017</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>YDS Deneme Sınavları</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>8681957330055</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>More Than Reading 2</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>479</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>8681957330024</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>More Than Reading 1</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>275</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>