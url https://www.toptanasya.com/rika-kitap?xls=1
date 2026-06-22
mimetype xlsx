--- v0 (2026-03-20)
+++ v1 (2026-06-22)
@@ -139,51 +139,51 @@
         <is>
           <t>9786055109400</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Meslek Sahibi Sahabi Hanımlar (Osmanlıca-Latince )</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059883139</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Padişahlarımızda Din Gayreti ve Vatan Muhabbeti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055399554</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Topal Öyküler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055399424</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>