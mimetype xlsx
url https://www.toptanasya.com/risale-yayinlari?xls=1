--- v2 (2026-03-29)
+++ v3 (2026-09-12)
@@ -709,51 +709,51 @@
         <is>
           <t>9789756223147</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Sünnet’e Göre Müslüman Toplumu</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789944275736</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Sünnete Göre Müslüman Şahsiyeti</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789756223048</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Hayatından Dersler ve İbretler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786257786287</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -1669,51 +1669,51 @@
         <is>
           <t>9786050605044</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Adı Geçen Peygamberlerin Hayatı</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789756223062</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Sünnet’e Göre Müslüman Kadının Şahsiyeti</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>580</v>
+        <v>650</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789756223246</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Düzeltilmesi Gereken Kavramlar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789944275286</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>