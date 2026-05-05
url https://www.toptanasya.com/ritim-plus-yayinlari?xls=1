--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -85,865 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259652542</t>
+          <t>9786259652559</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Hayatlar</t>
+          <t>Kar Çorbası 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259475288</t>
+          <t>9786259652542</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yalnızlık</t>
+          <t>Yarım Kalan Hayatlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259652504</t>
+          <t>9786259475288</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Anahtarı</t>
+          <t>Birlikte Yalnızlık</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259652528</t>
+          <t>9786259652504</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hangi Mevsimdi Gözlerin</t>
+          <t>İlişkilerin Anahtarı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259652535</t>
+          <t>9786259652528</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Bir Bahar</t>
+          <t>Hangi Mevsimdi Gözlerin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259653600</t>
+          <t>9786259652535</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İlişkiler Üzerine</t>
+          <t>Dört Mevsim Bir Bahar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>410</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259475295</t>
+          <t>9786259653600</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İki Kişi Arasında</t>
+          <t>İlişkiler Üzerine</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>310</v>
+        <v>410</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259721774</t>
+          <t>9786259475295</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kitap Yurdu</t>
+          <t>İki Kişi Arasında</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259721781</t>
+          <t>9786259721774</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kitapperest</t>
+          <t>Kitap Yurdu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259721798</t>
+          <t>9786259721781</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İlişkiler Neden Biter?</t>
+          <t>Kitapperest</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259721767</t>
+          <t>9786259721798</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Vampir Öğrenci</t>
+          <t>İlişkiler Neden Biter?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259721750</t>
+          <t>9786259721767</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Matrak Avni Hayat Kısa Kahkahalar Uzun</t>
+          <t>Vampir Öğrenci</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259721743</t>
+          <t>9786259721750</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Aydınlatan Vampir</t>
+          <t>Matrak Avni Hayat Kısa Kahkahalar Uzun</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259721736</t>
+          <t>9786259721743</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Vampir Çocuk</t>
+          <t>Geceyi Aydınlatan Vampir</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>340</v>
+        <v>310</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259721729</t>
+          <t>9786259721736</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Matematik Dedektifi</t>
+          <t>Vampir Çocuk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>296</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259721705</t>
+          <t>9786259721729</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Ercan İş Başında</t>
+          <t>Matematik Dedektifi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>325</v>
+        <v>296</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259721712</t>
+          <t>9786259721705</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Vatan Şairi Mehmet Akif Ersoy</t>
+          <t>Dedektif Ercan İş Başında</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>385</v>
+        <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259475271</t>
+          <t>9786259721712</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Alesya</t>
+          <t>Ahlak ve Vatan Şairi Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259475264</t>
+          <t>9786259475271</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gülşen</t>
+          <t>Alesya</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259475240</t>
+          <t>9786259475264</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Üç Vakte Kadar</t>
+          <t>Gülşen</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>290</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259475233</t>
+          <t>9786259475240</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ayine-i Kalp</t>
+          <t>Üç Vakte Kadar</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259475257</t>
+          <t>9786259475233</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Hayata Koşarken</t>
+          <t>Ayine-i Kalp</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259475226</t>
+          <t>9786259475257</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sen De Başarabilirsin</t>
+          <t>Yeni Bir Hayata Koşarken</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259475202</t>
+          <t>9786259475226</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Sen De Başarabilirsin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259475219</t>
+          <t>9786259475202</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat'tan Kalanlar</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057152183</t>
+          <t>9786259475219</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>6 Şubat'tan Kalanlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>310</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057152190</t>
+          <t>9786057152183</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Plan</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057152176</t>
+          <t>9786057152190</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sabır</t>
+          <t>Kusursuz Plan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057152169</t>
+          <t>9786057152176</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Bedel Ki 2 - Her Şey Seninle Güzel</t>
+          <t>Mavi Sabır</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>410</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057152152</t>
+          <t>9786057152169</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Selanik Kayıkçısı</t>
+          <t>Öyle Bir Bedel Ki 2 - Her Şey Seninle Güzel</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>410</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057152145</t>
+          <t>9786057152152</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Emanet Vakti</t>
+          <t>Selanik Kayıkçısı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057152138</t>
+          <t>9786057152145</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevda Hülyası</t>
+          <t>Emanet Vakti</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>410</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057152114</t>
+          <t>9786057152138</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yağmurdan Yapılmış Zamanlar</t>
+          <t>Bir Sevda Hülyası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057152107</t>
+          <t>9786057152114</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sağlara Ağıt</t>
+          <t>Yağmurdan Yapılmış Zamanlar</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057152121</t>
+          <t>9786057152107</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Leyla Durağı</t>
+          <t>Sağlara Ağıt</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056958892</t>
+          <t>9786057152121</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hasretini Sığdıramam Geceye</t>
+          <t>Leyla Durağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056958885</t>
+          <t>9786056958892</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dağın Şeyhi Ve Sultan</t>
+          <t>Hasretini Sığdıramam Geceye</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>410</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056958823</t>
+          <t>9786056958885</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bu Dağlar Durdukça Nehirler Hep Sana Doğru Akacak</t>
+          <t>Dağın Şeyhi Ve Sultan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>410</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056917547</t>
+          <t>9786056958823</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ressam Kız Dedektiflik Peşinde - Değerli Hikayeler Serisi 5</t>
+          <t>Bu Dağlar Durdukça Nehirler Hep Sana Doğru Akacak</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056917554</t>
+          <t>9786056917547</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tilli ve Arkadaşı Nano - Değerli Hikayeler Serisi 4</t>
+          <t>Ressam Kız Dedektiflik Peşinde - Değerli Hikayeler Serisi 5</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056917561</t>
+          <t>9786056917554</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Elif Kızın Resmi - Değerli Hikayeler Serisi 6</t>
+          <t>Küçük Tilli ve Arkadaşı Nano - Değerli Hikayeler Serisi 4</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056917523</t>
+          <t>9786056917561</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Bahçesi - Değerli Hikayeler Serisi 3</t>
+          <t>Elif Kızın Resmi - Değerli Hikayeler Serisi 6</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056917530</t>
+          <t>9786056917523</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bilge Tilki - Değerli Hikayeler Serisi 1</t>
+          <t>Dedemin Bahçesi - Değerli Hikayeler Serisi 3</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056917578</t>
+          <t>9786056917530</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Düş</t>
+          <t>Bilge Tilki - Değerli Hikayeler Serisi 1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056958878</t>
+          <t>9786056917578</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Olha</t>
+          <t>Aşk ve Düş</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056917585</t>
+          <t>9786056958878</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Bab-ı Ali'nin İzinde</t>
+          <t>Olha</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056917592</t>
+          <t>9786056917585</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Her Hayat Biraz Yarımdır</t>
+          <t>Geçmişten Günümüze Bab-ı Ali'nin İzinde</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>410</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056958809</t>
+          <t>9786056917592</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hasan Sabbah'ın Fedaisi Tahir</t>
+          <t>Her Hayat Biraz Yarımdır</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056917509</t>
+          <t>9786056958809</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Değerli Hikayeler Serisi Seti (6 Kitap Takım)</t>
+          <t>Hasan Sabbah'ın Fedaisi Tahir</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>620</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056917516</t>
+          <t>9786056917509</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nazlı'nın Kitap Sevgisi - Değerli Hikayeler Serisi 2</t>
+          <t>Değerli Hikayeler Serisi Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>620</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056958861</t>
+          <t>9786056917516</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Yaşam</t>
+          <t>Nazlı'nın Kitap Sevgisi - Değerli Hikayeler Serisi 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>310</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056958847</t>
+          <t>9786056958861</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Veda</t>
+          <t>Ölüm ve Yaşam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056958854</t>
+          <t>9786056958847</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Osmanlı-Beşir Ağa</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>310</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056958816</t>
+          <t>9786056958854</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Bedel Ki</t>
+          <t>Bir Zamanlar Osmanlı-Beşir Ağa</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>410</v>
+        <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9786056958816</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Öyle Bir Bedel Ki</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9786056958830</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Sarıkız</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C57" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>