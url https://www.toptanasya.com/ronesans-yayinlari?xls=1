--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -85,2125 +85,2140 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259721071</t>
+          <t>9786259647118</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Ormanı’nın Sırrı</t>
+          <t>Büyüdükçe</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057366733</t>
+          <t>9786259721071</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Unuttuğu Aşk</t>
+          <t>Ejderha Ormanı’nın Sırrı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259654614</t>
+          <t>9786057366733</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şakacı Hayalet</t>
+          <t>Zamanın Unuttuğu Aşk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259721002</t>
+          <t>9786259654614</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Aradığım Yolda</t>
+          <t>Şakacı Hayalet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259654607</t>
+          <t>9786259721002</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi ile Zamanda Yolculuk</t>
+          <t>Hakikati Aradığım Yolda</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>490</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259654621</t>
+          <t>9786259654607</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zaman Hırsızı</t>
+          <t>Evliya Çelebi ile Zamanda Yolculuk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259654652</t>
+          <t>9786259654621</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gözsüz Adam</t>
+          <t>Zaman Hırsızı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259654676</t>
+          <t>9786259654652</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Yedinci Katmanı</t>
+          <t>Gözsüz Adam</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259654638</t>
+          <t>9786259654676</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kırık Ayna Laneti</t>
+          <t>Dünya’nın Yedinci Katmanı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259654683</t>
+          <t>9786259654638</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan’la Tarih Yolculuğu</t>
+          <t>Kırık Ayna Laneti</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259721040</t>
+          <t>9786259654683</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sesli Harfler Nereye Kayboldu</t>
+          <t>Mimar Sinan’la Tarih Yolculuğu</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259721057</t>
+          <t>9786259721040</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dijital Özgürlüğün Koruyucuları - Famesphere</t>
+          <t>Sesli Harfler Nereye Kayboldu</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259721033</t>
+          <t>9786259721057</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Miya’nın Sihirli Kuyruğu Kapadokya</t>
+          <t>Dijital Özgürlüğün Koruyucuları - Famesphere</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259721095</t>
+          <t>9786259721033</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilmiş Tren Garı</t>
+          <t>Miya’nın Sihirli Kuyruğu Kapadokya</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259654669</t>
+          <t>9786259721095</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Tozu Günlükleri</t>
+          <t>Terk Edilmiş Tren Garı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259648101</t>
+          <t>9786259654669</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Surdaki Sancak</t>
+          <t>Yıldız Tozu Günlükleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259654645</t>
+          <t>9786259648101</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yer Altı Çığlıkları</t>
+          <t>Surdaki Sancak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259721088</t>
+          <t>9786259654645</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Uzay Kampı - Mars Macerası</t>
+          <t>Yer Altı Çığlıkları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057366740</t>
+          <t>9786259721088</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Arda Güler</t>
+          <t>Uzay Kampı - Mars Macerası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259721019</t>
+          <t>9786057366740</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tik Tak</t>
+          <t>Arda Güler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052343920</t>
+          <t>9786259721019</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Ben</t>
+          <t>Tik Tak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052343937</t>
+          <t>9786052343920</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Yıldızları Kara Yılan Osimhen</t>
+          <t>Bir Umut Ben</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057366757</t>
+          <t>9786052343937</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Yıldızları Pırlanta Çocuk Yamal</t>
+          <t>Futbolun Yıldızları Kara Yılan Osimhen</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057366764</t>
+          <t>9786057366757</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan'ın Gizemli Maceraları</t>
+          <t>Futbolun Yıldızları Pırlanta Çocuk Yamal</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>198</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786252343708</t>
+          <t>9786057366764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Jose Mourinho</t>
+          <t>Keloğlan'ın Gizemli Maceraları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>198</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057366771</t>
+          <t>9786252343708</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Sesi</t>
+          <t>Jose Mourinho</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057366788</t>
+          <t>9786057366771</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yar Elinden Esen Rüzgar</t>
+          <t>Vicdanların Sesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057366795</t>
+          <t>9786057366788</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri - Sır Katibi - Yepyeniciler</t>
+          <t>Yar Elinden Esen Rüzgar</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057366702</t>
+          <t>9786057366795</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Yıldızları Sıradışı Mbappe</t>
+          <t>Zaman Gezginleri - Sır Katibi - Yepyeniciler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057366719</t>
+          <t>9786057366702</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Yıldızları Altın Çocuk Neymar</t>
+          <t>Futbolun Yıldızları Sıradışı Mbappe</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057366726</t>
+          <t>9786057366719</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Yıldızları Mucize Çocuk Haaland</t>
+          <t>Futbolun Yıldızları Altın Çocuk Neymar</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052343999</t>
+          <t>9786057366726</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri - Karanlık Çağ</t>
+          <t>Futbolun Yıldızları Mucize Çocuk Haaland</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052343968</t>
+          <t>9786052343999</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çağırmakla Gelir mi Bahar ?</t>
+          <t>Zaman Gezginleri - Karanlık Çağ</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052343982</t>
+          <t>9786052343968</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Ayak Icardi</t>
+          <t>Çağırmakla Gelir mi Bahar ?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052343975</t>
+          <t>9786052343982</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Messi</t>
+          <t>Kusursuz Ayak Icardi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052343951</t>
+          <t>9786052343975</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tohumu Fidan Edenler</t>
+          <t>Sihirbaz Messi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052343883</t>
+          <t>9786052343951</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Tohumu Fidan Edenler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052343944</t>
+          <t>9786052343883</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kürekçi Yüreği Asla Pes Etmeyen Kadınlar</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>600</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052343777</t>
+          <t>9786052343944</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>13 Saat + 1 Ömür</t>
+          <t>Kürekçi Yüreği Asla Pes Etmeyen Kadınlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052343876</t>
+          <t>9786052343777</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Üç Fişek</t>
+          <t>13 Saat + 1 Ömür</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052343890</t>
+          <t>9786052343876</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisinden Zıplayarak Çıkan İlk Çekirge</t>
+          <t>Bir Yürek Üç Fişek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052343906</t>
+          <t>9786052343890</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Define Varmış Dediler</t>
+          <t>Nuh’un Gemisinden Zıplayarak Çıkan İlk Çekirge</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052343852</t>
+          <t>9786052343906</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Delireceğim de Vakit Bulamıyorum</t>
+          <t>Define Varmış Dediler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052343821</t>
+          <t>9786052343852</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kanat ve Ben</t>
+          <t>Delireceğim de Vakit Bulamıyorum</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052343814</t>
+          <t>9786052343821</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kapışma - Bumerang</t>
+          <t>Cesur Kanat ve Ben</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052343807</t>
+          <t>9786052343814</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Korku Kapanı - Kabusla Yüzleşme</t>
+          <t>Büyük Kapışma - Bumerang</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052343784</t>
+          <t>9786052343807</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Galaksinin En İyisi Cristiano Ronaldo</t>
+          <t>Korku Kapanı - Kabusla Yüzleşme</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052343791</t>
+          <t>9786052343784</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlık Bizde kalsın</t>
+          <t>Galaksinin En İyisi Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052343753</t>
+          <t>9786052343791</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Geçiyordum Uğradım</t>
+          <t>Hayvanlık Bizde kalsın</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052343746</t>
+          <t>9786052343753</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Baltaya Whatsapp Oldum</t>
+          <t>Kendimden Geçiyordum Uğradım</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052343739</t>
+          <t>9786052343746</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Alak</t>
+          <t>Bir Baltaya Whatsapp Oldum</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052343722</t>
+          <t>9786052343739</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Adam</t>
+          <t>Alak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052343715</t>
+          <t>9786052343722</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Demlik Öykü</t>
+          <t>Aynadaki Adam</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052343708</t>
+          <t>9786052343715</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Uçan Sincap Dofi Değerler Eğitimi Seti (10 Kitap)</t>
+          <t>Bir Demlik Öykü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1000</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052343678</t>
+          <t>9786052343708</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bir Ege Macerası - Dondurmadaki Parmak</t>
+          <t>Uçan Sincap Dofi Değerler Eğitimi Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052343692</t>
+          <t>9786052343678</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İnsaniyet Makamı</t>
+          <t>Bir Ege Macerası - Dondurmadaki Parmak</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052343623</t>
+          <t>9786052343692</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Uçan Sincap Dofi 10 Benim Neden Bisikletim Yok?</t>
+          <t>İnsaniyet Makamı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052343647</t>
+          <t>9786052343623</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Uçan Sincap Dofi 9 Dofi’nin Bademleri</t>
+          <t>Uçan Sincap Dofi 10 Benim Neden Bisikletim Yok?</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052343661</t>
+          <t>9786052343647</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Uçur Beni Salıncağım</t>
+          <t>Uçan Sincap Dofi 9 Dofi’nin Bademleri</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052343654</t>
+          <t>9786052343661</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Lütfen Ağlama Mami</t>
+          <t>Uçur Beni Salıncağım</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052343630</t>
+          <t>9786052343654</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Biraz Su Lütfen</t>
+          <t>Lütfen Ağlama Mami</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052343616</t>
+          <t>9786052343630</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıplar Ormanı’nda Kayboluş</t>
+          <t>Biraz Su Lütfen</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052343609</t>
+          <t>9786052343616</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ateş'ten İnciler</t>
+          <t>Zıpzıplar Ormanı’nda Kayboluş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052343593</t>
+          <t>9786052343609</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Göçek'i Karşılamak</t>
+          <t>Ateş'ten İnciler</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052343364</t>
+          <t>9786052343593</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Göçek'i Karşılamak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052343357</t>
+          <t>9786052343364</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052343340</t>
+          <t>9786052343357</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052343197</t>
+          <t>9786052343340</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>3. Mustafa ve Ben - Karanlık Kanyon'un Sırları</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052343180</t>
+          <t>9786052343197</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ulduz (Yıldız Kız) ve Konuşan Bebek - Samed Behrengi Bütün Eserleri 7</t>
+          <t>3. Mustafa ve Ben - Karanlık Kanyon'un Sırları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052343074</t>
+          <t>9786052343180</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ulduz (Yıldız Kız) ve Kargalar</t>
+          <t>Ulduz (Yıldız Kız) ve Konuşan Bebek - Samed Behrengi Bütün Eserleri 7</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052343098</t>
+          <t>9786052343074</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Ulduz (Yıldız Kız) ve Kargalar</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052343296</t>
+          <t>9786052343098</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052343265</t>
+          <t>9786052343296</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052343289</t>
+          <t>9786052343265</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Bin Haber</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052343272</t>
+          <t>9786052343289</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Bir Ömür Bin Haber</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052343142</t>
+          <t>9786052343272</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Suçluların Suçlusu</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>198</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052343135</t>
+          <t>9786052343142</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Milena' ya Mektuplar</t>
+          <t>Sherlock Holmes - Suçluların Suçlusu</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>198</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052343081</t>
+          <t>9786052343135</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şems-i Tebrizi Katre-i Aşk</t>
+          <t>Milena' ya Mektuplar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>298</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056669545</t>
+          <t>9786052343081</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Efsaneleri 2</t>
+          <t>Şems-i Tebrizi Katre-i Aşk</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>190</v>
+        <v>298</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056669538</t>
+          <t>9786056669545</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Efsaneleri 1</t>
+          <t>Anadolu Efsaneleri 2</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056669576</t>
+          <t>9786056669538</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Masalları 3</t>
+          <t>Anadolu Efsaneleri 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056669569</t>
+          <t>9786056669576</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Masalları 2</t>
+          <t>Anadolu Masalları 3</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056669552</t>
+          <t>9786056669569</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Masalları 1</t>
+          <t>Anadolu Masalları 2</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056669507</t>
+          <t>9786056669552</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Denizaltısı</t>
+          <t>Anadolu Masalları 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056669521</t>
+          <t>9786056669507</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kanatlı Kuş</t>
+          <t>Dedemin Denizaltısı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>98</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056669514</t>
+          <t>9786056669521</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Karbeyaz</t>
+          <t>Beyaz Kanatlı Kuş</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>298</v>
+        <v>98</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052343029</t>
+          <t>9786056669514</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Karbeyaz</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>298</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052343005</t>
+          <t>9786052343029</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052343012</t>
+          <t>9786052343005</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052343319</t>
+          <t>9786052343012</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Ağaçları</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052343333</t>
+          <t>9786052343319</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Uzaylı</t>
+          <t>Erguvan Ağaçları</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052343326</t>
+          <t>9786052343333</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kozasını Kıran Kelebek</t>
+          <t>Sevimli Uzaylı</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052343203</t>
+          <t>9786052343326</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kök Tarihin Sembolleri</t>
+          <t>Kozasını Kıran Kelebek</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052343173</t>
+          <t>9786052343203</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Kök Tarihin Sembolleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052343166</t>
+          <t>9786052343173</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052343036</t>
+          <t>9786052343166</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Geometri</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052343111</t>
+          <t>9786052343036</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Düğünden Kaçan Gelin</t>
+          <t>Geometri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>198</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052343128</t>
+          <t>9786052343111</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yazıyoor!..</t>
+          <t>Sherlock Holmes - Düğünden Kaçan Gelin</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>380</v>
+        <v>198</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056669590</t>
+          <t>9786052343128</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir Vardı Bir Yoktu</t>
+          <t>Yazıyoor!..</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052343227</t>
+          <t>9786056669590</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>A’mak-ı Hayal</t>
+          <t>Bir Vardı Bir Yoktu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052343258</t>
+          <t>9786052343227</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>A’mak-ı Hayal</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052343234</t>
+          <t>9786052343258</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Cezmi</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052343241</t>
+          <t>9786052343234</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Cezmi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052343210</t>
+          <t>9786052343241</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Esrarengiz Konak</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>198</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052343159</t>
+          <t>9786052343210</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Sherlock Holmes - Esrarengiz Konak</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052343050</t>
+          <t>9786052343159</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052343043</t>
+          <t>9786052343050</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052343524</t>
+          <t>9786052343043</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Haşhaşilerin Kalesi Alamut</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>298</v>
+        <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052343555</t>
+          <t>9786052343524</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Üff Ne Zaman Büyüyeceğim? - Uçan Sincap Dofi 1</t>
+          <t>Haşhaşilerin Kalesi Alamut</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>298</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052343562</t>
+          <t>9786052343555</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu Şuruplar! - Uçan Sincap Dofi 2</t>
+          <t>Üff Ne Zaman Büyüyeceğim? - Uçan Sincap Dofi 1</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052343401</t>
+          <t>9786052343562</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolcukuk</t>
+          <t>Ah Şu Şuruplar! - Uçan Sincap Dofi 2</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052343395</t>
+          <t>9786052343401</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Dünyanın Merkezine Yolcukuk</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>198</v>
+        <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052343586</t>
+          <t>9786052343395</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dofi’nin Trampeti</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>198</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052343579</t>
+          <t>9786052343586</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dofi'nin Yalnız Günü</t>
+          <t>Dofi’nin Trampeti</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052343517</t>
+          <t>9786052343579</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Övgüsü Alan Şanlı Komutan</t>
+          <t>Dofi'nin Yalnız Günü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052343548</t>
+          <t>9786052343517</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Limon Ağacı ve Zeybek Dedem</t>
+          <t>Peygamber Övgüsü Alan Şanlı Komutan</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052343388</t>
+          <t>9786052343548</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Limon Ağacı ve Zeybek Dedem</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052343487</t>
+          <t>9786052343388</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İkra!</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052343470</t>
+          <t>9786052343487</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kün!</t>
+          <t>İkra!</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052343371</t>
+          <t>9786052343470</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devri Alem</t>
+          <t>Kün!</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>198</v>
+        <v>190</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052343418</t>
+          <t>9786052343371</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Seksen Günde Devri Alem</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052343432</t>
+          <t>9786052343418</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant'ın Çocukları</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052343456</t>
+          <t>9786052343432</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Fenerciler</t>
+          <t>Kaptan Grant'ın Çocukları</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052343463</t>
+          <t>9786052343456</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052343531</t>
+          <t>9786052343463</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Susan Suyun Vadisi</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052343494</t>
+          <t>9786052343531</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina</t>
+          <t>Susan Suyun Vadisi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>390</v>
+        <v>190</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259654690</t>
+          <t>9786052343494</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kayra ile Uzun Kulak Alevlere Karşı</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>190</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259721026</t>
+          <t>9786259654690</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Üç Günlük Dünyanın Kuzuları</t>
+          <t>Kayra ile Uzun Kulak Alevlere Karşı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052343869</t>
+          <t>9786259721026</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kavgam</t>
+          <t>Üç Günlük Dünyanın Kuzuları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>298</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052343845</t>
+          <t>9786052343869</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ne Haliniz Varsa Gülün</t>
+          <t>Kavgam</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052343838</t>
+          <t>9786052343845</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri - Dünyanın Sonu</t>
+          <t>Ne Haliniz Varsa Gülün</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052343760</t>
+          <t>9786052343838</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bi'şey Söylicem Ama Gülmek Yok</t>
+          <t>Zaman Gezginleri - Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052343685</t>
+          <t>9786052343760</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bir Ege Macerası - İnanırsan Uçarsın</t>
+          <t>Bi'şey Söylicem Ama Gülmek Yok</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052343067</t>
+          <t>9786052343685</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Acımak</t>
+          <t>Bir Ege Macerası - İnanırsan Uçarsın</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>298</v>
+        <v>190</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052343302</t>
+          <t>9786052343067</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Can İle Cansu</t>
+          <t>Acımak</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>190</v>
+        <v>298</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052343104</t>
+          <t>9786052343302</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Can İle Cansu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052343500</t>
+          <t>9786052343104</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İki Cami Arasında Aşk</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>298</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052343425</t>
+          <t>9786052343500</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>İki Cami Arasında Aşk</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>190</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
+          <t>9786052343425</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>İki Yıl Okul Tatili</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
           <t>9786052343449</t>
         </is>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>İnatçı</t>
         </is>
       </c>
-      <c r="C140" s="1">
+      <c r="C141" s="1">
         <v>170</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>