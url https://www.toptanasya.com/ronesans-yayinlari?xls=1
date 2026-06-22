--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -394,171 +394,171 @@
         <is>
           <t>9786057366740</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Arda Güler</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259721019</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Tik Tak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>125</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786052343920</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bir Umut Ben</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786052343937</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Kara Yılan Osimhen</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057366757</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Pırlanta Çocuk Yamal</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057366764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Keloğlan'ın Gizemli Maceraları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786252343708</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Jose Mourinho</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057366771</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Vicdanların Sesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057366788</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Yar Elinden Esen Rüzgar</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057366795</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezginleri - Sır Katibi - Yepyeniciler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057366702</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Sıradışı Mbappe</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057366719</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -574,51 +574,51 @@
         <is>
           <t>9786057366726</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Mucize Çocuk Haaland</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786052343999</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezginleri - Karanlık Çağ</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786052343968</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Çağırmakla Gelir mi Bahar ?</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786052343982</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
@@ -679,81 +679,81 @@
         <is>
           <t>9786052343944</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Kürekçi Yüreği Asla Pes Etmeyen Kadınlar</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786052343777</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>13 Saat + 1 Ömür</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786052343876</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bir Yürek Üç Fişek</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786052343890</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisinden Zıplayarak Çıkan İlk Çekirge</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786052343906</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Define Varmış Dediler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786052343852</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -784,66 +784,66 @@
         <is>
           <t>9786052343814</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Büyük Kapışma - Bumerang</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786052343807</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Korku Kapanı - Kabusla Yüzleşme</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786052343784</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Galaksinin En İyisi Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786052343791</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hayvanlık Bizde kalsın</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786052343753</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
@@ -874,51 +874,51 @@
         <is>
           <t>9786052343739</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Alak</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786052343722</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Adam</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786052343715</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Demlik Öykü</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786052343708</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -934,171 +934,171 @@
         <is>
           <t>9786052343678</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bir Ege Macerası - Dondurmadaki Parmak</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786052343692</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>İnsaniyet Makamı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786052343623</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Uçan Sincap Dofi 10 Benim Neden Bisikletim Yok?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786052343647</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Uçan Sincap Dofi 9 Dofi’nin Bademleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786052343661</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Uçur Beni Salıncağım</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786052343654</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Lütfen Ağlama Mami</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786052343630</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Biraz Su Lütfen</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786052343616</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Zıpzıplar Ormanı’nda Kayboluş</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786052343609</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Ateş'ten İnciler</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786052343593</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Göçek'i Karşılamak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786052343364</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786052343357</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
@@ -1219,96 +1219,96 @@
         <is>
           <t>9786052343289</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Bir Ömür Bin Haber</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786052343272</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Gülnihal</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786052343142</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes - Suçluların Suçlusu</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>198</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786052343135</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Milena' ya Mektuplar</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786052343081</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Şems-i Tebrizi Katre-i Aşk</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>298</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786056669545</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Anadolu Efsaneleri 2</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786056669538</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1489,51 +1489,51 @@
         <is>
           <t>9786052343326</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kozasını Kıran Kelebek</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786052343203</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kök Tarihin Sembolleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786052343173</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Eylül</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>198</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786052343166</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
@@ -1564,51 +1564,51 @@
         <is>
           <t>9786052343111</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes - Düğünden Kaçan Gelin</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>198</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786052343128</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Yazıyoor!..</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>380</v>
+        <v>500</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786056669590</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Bir Vardı Bir Yoktu</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786052343227</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
@@ -1714,96 +1714,96 @@
         <is>
           <t>9786052343043</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786052343524</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Haşhaşilerin Kalesi Alamut</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>298</v>
+        <v>450</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786052343555</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Üff Ne Zaman Büyüyeceğim? - Uçan Sincap Dofi 1</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786052343562</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Ah Şu Şuruplar! - Uçan Sincap Dofi 2</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786052343401</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Merkezine Yolcukuk</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786052343395</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>198</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786052343586</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
@@ -1834,51 +1834,51 @@
         <is>
           <t>9786052343517</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Peygamber Övgüsü Alan Şanlı Komutan</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786052343548</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Limon Ağacı ve Zeybek Dedem</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786052343388</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786052343487</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
@@ -1984,126 +1984,126 @@
         <is>
           <t>9786052343531</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Susan Suyun Vadisi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786052343494</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>390</v>
+        <v>690</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786259654690</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Kayra ile Uzun Kulak Alevlere Karşı</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786259721026</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Üç Günlük Dünyanın Kuzuları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786052343869</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786052343845</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Ne Haliniz Varsa Gülün</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786052343838</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezginleri - Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786052343760</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Bi'şey Söylicem Ama Gülmek Yok</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786052343685</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>