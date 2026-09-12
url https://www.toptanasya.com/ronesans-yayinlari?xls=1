--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -109,2116 +109,2116 @@
         <is>
           <t>9786259647118</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Büyüdükçe</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259721071</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ejderha Ormanı’nın Sırrı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057366733</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Zamanın Unuttuğu Aşk</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259654614</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Şakacı Hayalet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259721002</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hakikati Aradığım Yolda</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259654607</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Evliya Çelebi ile Zamanda Yolculuk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259654621</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Zaman Hırsızı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259654652</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Gözsüz Adam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259654676</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Dünya’nın Yedinci Katmanı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259654638</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kırık Ayna Laneti</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259654683</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Mimar Sinan’la Tarih Yolculuğu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259721040</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sesli Harfler Nereye Kayboldu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259721057</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Dijital Özgürlüğün Koruyucuları - Famesphere</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259721033</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Miya’nın Sihirli Kuyruğu Kapadokya</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259721095</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Terk Edilmiş Tren Garı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259654669</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Yıldız Tozu Günlükleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259648101</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Surdaki Sancak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259654645</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Yer Altı Çığlıkları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259721088</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Uzay Kampı - Mars Macerası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057366740</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Arda Güler</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259721019</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Tik Tak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786052343920</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bir Umut Ben</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786052343937</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Kara Yılan Osimhen</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057366757</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Pırlanta Çocuk Yamal</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057366764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Keloğlan'ın Gizemli Maceraları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786252343708</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Jose Mourinho</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057366771</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Vicdanların Sesi</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057366788</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Yar Elinden Esen Rüzgar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057366795</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezginleri - Sır Katibi - Yepyeniciler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057366702</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Sıradışı Mbappe</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057366719</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Altın Çocuk Neymar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057366726</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Futbolun Yıldızları Mucize Çocuk Haaland</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786052343999</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezginleri - Karanlık Çağ</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786052343968</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Çağırmakla Gelir mi Bahar ?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786052343982</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kusursuz Ayak Icardi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786052343975</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Sihirbaz Messi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786052343951</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Tohumu Fidan Edenler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786052343883</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786052343944</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Kürekçi Yüreği Asla Pes Etmeyen Kadınlar</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786052343777</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>13 Saat + 1 Ömür</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786052343876</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bir Yürek Üç Fişek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786052343890</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisinden Zıplayarak Çıkan İlk Çekirge</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786052343906</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Define Varmış Dediler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786052343852</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Delireceğim de Vakit Bulamıyorum</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786052343821</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Cesur Kanat ve Ben</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786052343814</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Büyük Kapışma - Bumerang</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786052343807</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Korku Kapanı - Kabusla Yüzleşme</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786052343784</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Galaksinin En İyisi Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786052343791</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hayvanlık Bizde kalsın</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786052343753</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Kendimden Geçiyordum Uğradım</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786052343746</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Bir Baltaya Whatsapp Oldum</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786052343739</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Alak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786052343722</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Adam</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786052343715</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Demlik Öykü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786052343708</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Uçan Sincap Dofi Değerler Eğitimi Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786052343678</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bir Ege Macerası - Dondurmadaki Parmak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786052343692</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>İnsaniyet Makamı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786052343623</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Uçan Sincap Dofi 10 Benim Neden Bisikletim Yok?</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786052343647</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Uçan Sincap Dofi 9 Dofi’nin Bademleri</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786052343661</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Uçur Beni Salıncağım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786052343654</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Lütfen Ağlama Mami</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786052343630</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Biraz Su Lütfen</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786052343616</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Zıpzıplar Ormanı’nda Kayboluş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786052343609</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Ateş'ten İnciler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786052343593</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Göçek'i Karşılamak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786052343364</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786052343357</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786052343340</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786052343197</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>3. Mustafa ve Ben - Karanlık Kanyon'un Sırları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786052343180</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ulduz (Yıldız Kız) ve Konuşan Bebek - Samed Behrengi Bütün Eserleri 7</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786052343074</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Ulduz (Yıldız Kız) ve Kargalar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786052343098</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786052343296</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786052343265</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786052343289</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Bir Ömür Bin Haber</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786052343272</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Gülnihal</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786052343142</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes - Suçluların Suçlusu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786052343135</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Milena' ya Mektuplar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786052343081</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Şems-i Tebrizi Katre-i Aşk</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786056669545</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Anadolu Efsaneleri 2</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786056669538</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Anadolu Efsaneleri 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786056669576</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Anadolu Masalları 3</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786056669569</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Anadolu Masalları 2</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786056669552</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Anadolu Masalları 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786056669507</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Dedemin Denizaltısı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786056669521</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kanatlı Kuş</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786056669514</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Karbeyaz</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>298</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786052343029</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786052343005</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786052343012</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786052343319</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Erguvan Ağaçları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786052343333</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Sevimli Uzaylı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786052343326</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kozasını Kıran Kelebek</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786052343203</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kök Tarihin Sembolleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786052343173</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Eylül</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>198</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786052343166</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786052343036</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Geometri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786052343111</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes - Düğünden Kaçan Gelin</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786052343128</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Yazıyoor!..</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786056669590</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Bir Vardı Bir Yoktu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786052343227</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>A’mak-ı Hayal</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786052343258</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>İntibah</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786052343234</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Cezmi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786052343241</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Devlet</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786052343210</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes - Esrarengiz Konak</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786052343159</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786052343050</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786052343043</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786052343524</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Haşhaşilerin Kalesi Alamut</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786052343555</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Üff Ne Zaman Büyüyeceğim? - Uçan Sincap Dofi 1</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786052343562</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Ah Şu Şuruplar! - Uçan Sincap Dofi 2</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786052343401</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Merkezine Yolcukuk</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>198</v>
+        <v>280</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786052343395</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>198</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786052343586</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Dofi’nin Trampeti</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786052343579</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Dofi'nin Yalnız Günü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786052343517</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Peygamber Övgüsü Alan Şanlı Komutan</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786052343548</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Limon Ağacı ve Zeybek Dedem</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786052343388</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786052343487</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>İkra!</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786052343470</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Kün!</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786052343371</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Seksen Günde Devri Alem</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>198</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786052343418</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786052343432</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Kaptan Grant'ın Çocukları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786052343456</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786052343463</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786052343531</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Susan Suyun Vadisi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786052343494</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>690</v>
+        <v>790</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786259654690</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Kayra ile Uzun Kulak Alevlere Karşı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786259721026</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Üç Günlük Dünyanın Kuzuları</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786052343869</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>298</v>
+        <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786052343845</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Ne Haliniz Varsa Gülün</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786052343838</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezginleri - Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786052343760</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Bi'şey Söylicem Ama Gülmek Yok</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786052343685</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Bir Ege Macerası - İnanırsan Uçarsın</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786052343067</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Acımak</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>298</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786052343302</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Can İle Cansu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786052343104</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>198</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786052343500</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>İki Cami Arasında Aşk</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>298</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786052343425</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786052343449</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>İnatçı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>