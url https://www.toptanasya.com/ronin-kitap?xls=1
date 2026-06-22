--- v1 (2026-03-20)
+++ v2 (2026-06-22)
@@ -124,81 +124,81 @@
         <is>
           <t>9786259670904</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hafif Süvari Alayı’nın Hücumu</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057203793</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hyperion</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057203786</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Epodes</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057203700</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kaybedecek Bir Şey</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057203717</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Mağrip Semaları</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057203762</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>