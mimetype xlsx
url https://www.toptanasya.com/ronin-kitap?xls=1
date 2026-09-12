--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -109,51 +109,51 @@
         <is>
           <t>9786259670911</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Adonais</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259670904</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hafif Süvari Alayı’nın Hücumu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057203793</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hyperion</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057203786</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>