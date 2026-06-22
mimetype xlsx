--- v0 (2026-03-29)
+++ v1 (2026-06-22)
@@ -85,730 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056545535</t>
+          <t>9786058324602</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mesel U Vistoniki</t>
+          <t>Nuşteyê Verênî</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057484727</t>
+          <t>9786054287604</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Merhebaya Nimeye Şewe</t>
+          <t>Wextê Heskerdişî</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056862519</t>
+          <t>9786056919305</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zine Bi Zazaki</t>
+          <t>Vartî Kerda Pero Tehm Tera Şiyo</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057484772</t>
+          <t>9786057121738</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Litreya Sayan Çend Lira Ya?</t>
+          <t>Vindîbiyayiş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056919336</t>
+          <t>9786056862540</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Li Min Binere</t>
+          <t>Tayê Xususîyetê Fekê Şankuşî</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058536524</t>
+          <t>9786057484758</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Huyayiş Karode Şorişgerane yo</t>
+          <t>Vengê Welatî: Dîwan II</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056545528</t>
+          <t>9786056919329</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kulilken Buhare</t>
+          <t>Tenyayîya Xwu de</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054287659</t>
+          <t>9786056862526</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Keku</t>
+          <t>Sîmserkîs</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056919350</t>
+          <t>9786058536531</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hire Nameyi</t>
+          <t>Tayê Bihuyîme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058324671</t>
+          <t>9786058536593</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Heyf</t>
+          <t>Solê Sûrî</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058536586</t>
+          <t>9786057484741</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Estareye Koye Hesari</t>
+          <t>Seîd Altun: "Emir Şi"</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056919367</t>
+          <t>9786054287543</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ez Kirdon re Vona</t>
+          <t>Pîyê Mi Kemane Cinitêne</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058324619</t>
+          <t>9786058324657</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Estanekan u Meselayane Geli ra</t>
+          <t>Rêça Binbareke</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058324640</t>
+          <t>9786056545573</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Tehcirinin 100. Yılında Sözel Tarihten Gerçeğe Diyarbekır</t>
+          <t>Meymanê Homayî</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058536579</t>
+          <t>9786054287567</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Hêvîya Macire</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056862502</t>
+          <t>9786054287550</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Deste Zemani</t>
+          <t>Hesê Mişî</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056919374</t>
+          <t>9786057121745</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Deyiran u Maniyane Geli ra</t>
+          <t>Astorê Terqnayeyî</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054287635</t>
+          <t>9786058536548</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Deyirbaze Dersimi Sait Bakşi</t>
+          <t>Zere Ra</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054287574</t>
+          <t>9786056862557</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Berenge</t>
+          <t>Ziwanê Şima Çi Weş O!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058324695</t>
+          <t>9786054287536</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cime Aşikan Ra Hewt Hikayeye Geleri</t>
+          <t>Zeman Sey Feke Kardi Bi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057121776</t>
+          <t>9786057484734</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çend Kerdene Doste Kosmosi</t>
+          <t>Yar U Mirad - 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054287611</t>
+          <t>9786056919381</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Derde Hiris u Heşti</t>
+          <t>Xezala Koye Bingoli</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058324664</t>
+          <t>9786056919343</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Darule</t>
+          <t>Xewn</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056862571</t>
+          <t>9786056545566</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dara Heni</t>
+          <t>Waşti</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057484789</t>
+          <t>9786056545580</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çe Qemere Keji</t>
+          <t>Sanikane Mamekiye ra</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058536562</t>
+          <t>9786058536517</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bi Zazaki Meme Alan</t>
+          <t>Folklore Kirmancan Ser O</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054287352</t>
+          <t>9786056545504</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bero Sur</t>
+          <t>Ez Tirki Nezana</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058536555</t>
+          <t>9786056545511</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Axine Min Welat</t>
+          <t>Ez U Ti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056919312</t>
+          <t>9786056545535</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Baba Vano</t>
+          <t>Mesel U Vistoniki</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056862533</t>
+          <t>9786057484727</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ap Hus</t>
+          <t>Merhebaya Nimeye Şewe</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057121714</t>
+          <t>9786056862519</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mealê Kirdî Quranê Kerîm Bi Zazakî</t>
+          <t>Mem u Zine Bi Zazaki</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057484765</t>
+          <t>9786057484772</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Xezeb</t>
+          <t>Litreya Sayan Çend Lira Ya?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056545559</t>
+          <t>9786056919336</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarîyîya Adirî de</t>
+          <t>Li Min Binere</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056545597</t>
+          <t>9786058536524</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Kürt Gruplarından Zazalar</t>
+          <t>Huyayiş Karode Şorişgerane yo</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056919398</t>
+          <t>9786056545528</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Serketina Kewan</t>
+          <t>Kulilken Buhare</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057121769</t>
+          <t>9786054287659</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Min Bi Kurmancî Got</t>
+          <t>Keku</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056545542</t>
+          <t>9786056919350</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Halîn</t>
+          <t>Hire Nameyi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056862588</t>
+          <t>9786058324671</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kevoke</t>
+          <t>Heyf</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057121707</t>
+          <t>9786058536586</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ferhengê Termanê Edebî</t>
+          <t>Estareye Koye Hesari</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058324688</t>
+          <t>9786056919367</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ferhengê Îdyomanê Zazakî</t>
+          <t>Ez Kirdon re Vona</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057484703</t>
+          <t>9786058324619</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ji bo Kurmancan bi Awayê Muqayeseyî Gramera Kirdkî (Zazakî)</t>
+          <t>Estanekan u Meselayane Geli ra</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054287383</t>
+          <t>9786058324640</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dersê Ziwanî</t>
+          <t>Ermeni Tehcirinin 100. Yılında Sözel Tarihten Gerçeğe Diyarbekır</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057121721</t>
+          <t>9786058536579</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ez û Vate</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056862564</t>
+          <t>9786056862502</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ez Gule Ra Hes Kena</t>
+          <t>Deste Zemani</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056862595</t>
+          <t>9786056919374</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Binê Dara Valêre de</t>
+          <t>Deyiran u Maniyane Geli ra</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
+          <t>9786054287635</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Deyirbaze Dersimi Sait Bakşi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786054287574</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Berenge</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786058324695</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Cime Aşikan Ra Hewt Hikayeye Geleri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057121776</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Çend Kerdene Doste Kosmosi</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786054287611</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Derde Hiris u Heşti</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786058324664</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Darule</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786056862571</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Dara Heni</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057484789</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Çe Qemere Keji</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786058536562</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Bi Zazaki Meme Alan</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786054287352</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Bero Sur</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786058536555</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Axine Min Welat</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786056919312</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Baba Vano</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786056862533</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Ap Hus</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786057121714</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Mealê Kirdî Quranê Kerîm Bi Zazakî</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786057484765</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Xezeb</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786056545559</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Tarîyîya Adirî de</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786056545597</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Kürt Gruplarından Zazalar</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786056919398</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Serketina Kewan</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786057121769</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Min Bi Kurmancî Got</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786056545542</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Halîn</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786056862588</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kevoke</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057121707</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Ferhengê Termanê Edebî</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786058324688</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Ferhengê Îdyomanê Zazakî</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057484703</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Ji bo Kurmancan bi Awayê Muqayeseyî Gramera Kirdkî (Zazakî)</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786054287383</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Dersê Ziwanî</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786057121721</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Ez û Vate</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786056862564</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ez Gule Ra Hes Kena</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786056862595</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Binê Dara Valêre de</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786054287642</t>
         </is>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Dêsan de Sûretê Ma Nimite</t>
         </is>
       </c>
-      <c r="C47" s="1">
+      <c r="C75" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>