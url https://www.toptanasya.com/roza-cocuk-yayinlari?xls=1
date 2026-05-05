--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059755696</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Molina Kukla Tiyatrosunda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>194</v>
+        <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059755511</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Pelosium - Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>72</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059755276</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kırlangıç Tata’nın Seyir Defteri</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059755535</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -184,216 +184,216 @@
         <is>
           <t>9786059755436</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Üç Arkadaş</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059755412</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Polya'nın Sihri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>114</v>
+        <v>174</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059755245</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İyi ki Varsın</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059755092</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kediler Ülkesi Ponponya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>76</v>
+        <v>192</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059755016</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bahar Kokulu Ev</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059755078</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Bir Kış Günü</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059755184</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Somni</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>114</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059755122</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kumru Yavrusu</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059755139</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mira'nın Düşleri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059755627</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Mira’nın Düşleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>72</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059755689</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Leylek Çiça</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>72</v>
+        <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059755603</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Yanık Ülkenin Gizemli Halısı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>188</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059755580</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ay Şehri Masalları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>174</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059755573</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Gamzeli Gezegen</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>