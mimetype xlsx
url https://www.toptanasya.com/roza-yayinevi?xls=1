--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -94,321 +94,321 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059755672</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Düşünce ve Dil</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>292</v>
+        <v>510</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059755498</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Düşünce ve Dil</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059755504</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mostarlı Meczup</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>162</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059755597</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Hatıran Yeter</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>178</v>
+        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059755566</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yola Düşen Gölgeler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>178</v>
+        <v>362</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059755467</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Can ve Nefes</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059755450</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bumerang'ın Aşkı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>358</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059755320</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sandıktaki Kimlik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>152</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059755290</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İkincil Sosyal Fobi</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>272</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058499218</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yansımalar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>154</v>
+        <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058486270</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Naneli Şeker</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>148</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058486263</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kırlangıç İncinince</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>146</v>
+        <v>214</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056548253</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İncir Sineği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>332</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058499225</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Akvaryum Büyüsü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>152</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055676230</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Üskül Hikayeleri</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055676742</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Şabbat</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>406</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055676537</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Pervanenin Duası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>158</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055676476</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mut</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>164</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786055676612</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Lal İmiş Yürek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>154</v>
+        <v>222</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786055676308</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Orman</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055676490</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
@@ -424,111 +424,111 @@
         <is>
           <t>9786055676674</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kadın ve Dize</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055676643</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İnceciktir Kırılmak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>132</v>
+        <v>204</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055676315</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Hayat ve İnsan’ın Sokak’larında Bahaeddin Özkişi’nin Öykücülüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055676339</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Harman Zamanı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055676728</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Gölgeye Sığınanlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>154</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786055676353</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Göç Vakitleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>168</v>
+        <v>242</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055676711</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Erda Masalı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055676346</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -574,816 +574,816 @@
         <is>
           <t>9786055676513</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Ateş Halkı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>302</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055676698</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Ansızın Sonrası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055676278</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Andromedan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>168</v>
+        <v>342</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055676667</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>55 Soruda Düşünen İnsan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>166</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055676636</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2 Lafın Arasında</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>134</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786056548246</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kaptan-ı Derya Barbaros Hayreddin Paşa</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>324</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786056548260</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>İslamın Doğuşu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>126</v>
+        <v>188</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059755351</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Olmayan Hayat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>164</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059755344</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kayakçı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>192</v>
+        <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059755528</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Çocuklarda Hayal Gücü ve Sanat</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059755481</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Suyun Gölgesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>142</v>
+        <v>286</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059755474</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Çocuğunu Nasıl Eğitirsin</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>174</v>
+        <v>352</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786059755160</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Ormanın Kıyısı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059755153</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Milenyum Çıkmazı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>144</v>
+        <v>294</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786056548277</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Mavi'nin Külleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>130</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059755207</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Arada Hikaye</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059755313</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Pelosium</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>264</v>
+        <v>496</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059755269</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Kırk Mısra Desen</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>132</v>
+        <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059755429</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Takıntı Kuruntu Vesvese</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>196</v>
+        <v>325</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059755443</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Psikopatoloji ve Psikiyatri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>174</v>
+        <v>352</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059755405</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Mikro Eleştiri</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059755399</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Kuşbaz Tahir Efendi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>148</v>
+        <v>304</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786058486232</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Öteki Osmanlı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>176</v>
+        <v>256</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055676841</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Aşkın Yüzleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>130</v>
+        <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786055676032</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Fahri Celal'in Hikayeciliği</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786055676810</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Yunus Olmak</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786055676865</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Vaka-i Osmanlı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>388</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055676834</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sandık</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055676872</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Teyzemin Radyosu</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786055676797</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Esrarlı Gözler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>156</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786055676889</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Buluşma</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055676773</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Lori</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786055676827</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Makedonya Otu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>465</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059755191</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Tuna'nın Türküsü</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786059755061</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Tuna'nın Türküsü</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059755054</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Lena'nın Masalı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>228</v>
+        <v>464</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786056548222</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mucize</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>324</v>
+        <v>470</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059755115</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>İsa'nın Sona Yaklaşan Savaşı 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>154</v>
+        <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059755221</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>332</v>
+        <v>480</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059755030</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Suç Korkusu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>232</v>
+        <v>470</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786056548284</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>274</v>
+        <v>494</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786058499294</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Diyalel</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059755665</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Lanetli Anlaşma</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>148</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059755634</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Sanrı ve Düş</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>244</v>
+        <v>352</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059755658</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İzzet Bey Apartmanı</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059755023</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Zihinsel Gelişim Süreçleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>266</v>
+        <v>384</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059755177</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Utangaçlık Çekingenlik ve Sosyal Fobi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>252</v>
+        <v>490</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059755641</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Çivit Mavisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>144</v>
+        <v>292</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059755610</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Psikososyal Analiz</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>224</v>
+        <v>456</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059755375</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Nautilia</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>260</v>
+        <v>494</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059755337</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Modern Okulun Kuruluşu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>208</v>
+        <v>396</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786059755559</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Resim ve Heykelde Sanat Akımları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>158</v>
+        <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786059755542</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Ayna ya da Dip</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>144</v>
+        <v>292</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786059755214</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Biten Nehir</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>166</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>