--- v1 (2026-05-05)
+++ v2 (2026-09-12)
@@ -214,51 +214,51 @@
         <is>
           <t>9786059755320</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sandıktaki Kimlik</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059755290</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İkincil Sosyal Fobi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>272</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058499218</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yansımalar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058486270</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -694,51 +694,51 @@
         <is>
           <t>9786059755344</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kayakçı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059755528</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Çocuklarda Hayal Gücü ve Sanat</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>166</v>
+        <v>336</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059755481</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Suyun Gölgesi</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>286</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059755474</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>