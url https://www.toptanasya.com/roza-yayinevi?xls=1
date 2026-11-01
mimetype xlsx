--- v2 (2026-09-12)
+++ v3 (2026-11-01)
@@ -169,51 +169,51 @@
         <is>
           <t>9786059755566</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yola Düşen Gölgeler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>362</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059755467</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Can ve Nefes</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>156</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059755450</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bumerang'ın Aşkı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>358</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059755320</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -1174,96 +1174,96 @@
         <is>
           <t>9786056548284</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>494</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786058499294</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Diyalel</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>146</v>
+        <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059755665</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Lanetli Anlaşma</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>148</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059755634</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Sanrı ve Düş</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059755658</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İzzet Bey Apartmanı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>192</v>
+        <v>388</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059755023</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Zihinsel Gelişim Süreçleri</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059755177</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>