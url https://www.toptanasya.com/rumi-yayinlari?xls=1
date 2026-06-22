--- v2 (2026-03-29)
+++ v3 (2026-06-22)
@@ -964,51 +964,51 @@
         <is>
           <t>9789750145070</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Sevakıb-ı Menakıb (Orjinal Metin) (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055999322</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Mecalis-i Seb’a Yedi Vaaz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055959678</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Mesnevi-i Manevi Şerhi (12 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>9600</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789756021460</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>