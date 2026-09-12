--- v3 (2026-06-22)
+++ v4 (2026-09-12)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786050606300</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Anılarımda Yaşayan Dergah Hazreti Mevlana</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786053515845</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Tahirül Mevlevi Hayatı, Eserleri Ve Tasavvuf Anlayışı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057348470</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -499,51 +499,51 @@
         <is>
           <t>9786055959555</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Aşkın Simurgu (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786053510055</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Mevlana Duaları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786255729668</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Tasavvufta Makamlar</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786255729125</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -619,51 +619,51 @@
         <is>
           <t>9789756021446</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Mevlana ve İktidar</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055959944</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Divan - ı Kebir’den Seçmeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786055959807</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Fihi Ma Fih'ten Seçmeler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789753510994</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -829,81 +829,81 @@
         <is>
           <t>9786259920979</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Mevlana'nın Dünyası</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786053517665</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Fahr-i Kainata Ağlamak (Peygamber Mersiyeleri)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786259920948</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Mevlana ve Mevlevilik (Mevlana’nın Hayatı-Eserleri-Tesirleri)</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786053516774</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Mağripli Sufi Licai Ve Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786053515739</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Sufi Tedkikler Tasavvufi Düşünceye Dair Araştırmalar</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786050606317</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
@@ -934,51 +934,51 @@
         <is>
           <t>9789077814239</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Masnawi</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786055959401</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Mesnevi'den Seçmeler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789750145070</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Sevakıb-ı Menakıb (Orjinal Metin) (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055999322</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
@@ -1099,351 +1099,351 @@
         <is>
           <t>9786053510390</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kelimat Min Mevlana Celaleddini-Rumi (Arapça)</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786053512844</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Tanbur ile</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786053512691</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Sadırlardan Satırlara Mesnevi Okumaları -1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786053512271</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Sultan Veled Divanı'ndan Seçmeler</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786053512028</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Hollanda’da Mevlana ve Konya Öğretisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786053510222</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Hz. Ali'den Sözler</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786053510215</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Hacı Bektaş-ı Veli'den Sözler</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055959074</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Mesnevi'den</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055959364</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Didactic Stories - From Mawlana Jalal Al-Din Al-Rumi</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786055959524</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Word of Wisdom From Mawlana</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786055959784</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Üç Kelimelik Bir Ömür</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789756021293</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Düşünce ve Sanatta Mevlana Sempozyumu Bildirileri (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789756562666</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Mevlana Duaları Evrad-ı Mevlana</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789756021286</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Sevakıb-ı Menakıb (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786055959111</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Mir’at-ı Hazret-i Mevlana</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786055959975</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Mevlana’nın Kırk Mesajı</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786055959548</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Mevlana’dan Önce ve Sonra Mesnevi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789750145001</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Mevlana Celaleddin Rumi’nin İktisat Anlayışı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789756021484</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Mevlana Celaleddin Rumi Hayatı ve Yolu</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055959531</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Mevlana Celaleddin Rumi Bütün Eserlerinden Seçmeler (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055959050</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Mesnevi’nin Anahtarı</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786055959517</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Mesnevi’den Seçmeler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786055959470</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Mesnevi’den Hikayeler</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789756021439</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
@@ -1489,51 +1489,51 @@
         <is>
           <t>9786055959463</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Hz. Mevlana’dan Sözler</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786053510185</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Evliya Çelebi Seyahatnamesi’nde Mevlana, Mevleviler ve Mevlevihaneler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789756562895</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Asitane - Dergah-ı Mevlana Albümü (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055959654</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
@@ -1549,46 +1549,46 @@
         <is>
           <t>9786053510017</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Album of the Mevlana Dervish Lodge Asitane</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786055959722</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Mevlana'dan Seçme İnciler - A’dan Z’ye Mesnevi Sözlüğü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>