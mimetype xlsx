--- v1 (2026-03-29)
+++ v2 (2026-06-22)
@@ -85,280 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259300955</t>
+          <t>9786259230467</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Hikayeleri - 2</t>
+          <t>Nefesim</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259300924</t>
+          <t>9786259324692</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tarihin İlk Kadın Cinayeti Nira</t>
+          <t>Zamansız Kadınlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259300948</t>
+          <t>9786259230443</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Hikayeleri - 1</t>
+          <t>Anadolu’nun Ritmi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259300986</t>
+          <t>9786259324678</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Karga Yavrusu</t>
+          <t>Ateş Böceğine Mektuplar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259300962</t>
+          <t>9786259324685</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Örümcekleri</t>
+          <t>Ya Kuşlara Ne Oldu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259300900</t>
+          <t>9786259230436</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Pakize</t>
+          <t>Gün ve Nehir - Ters Çevrilmiş Kaplumbağa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259252087</t>
+          <t>9786259230405</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hüznün ve Umudun Son Resimleri</t>
+          <t>Cılkı Çıktı Nereden Çıktı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259252094</t>
+          <t>9786259230429</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türkistan’dan Milli Mücadeleye</t>
+          <t>Şehrazat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259252063</t>
+          <t>9786259230412</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Daimon Söylencesi</t>
+          <t>Lilith</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259252070</t>
+          <t>9786259324647</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Matador</t>
+          <t>Pofuduk Doğa Kahramanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259252025</t>
+          <t>9786259324616</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İslam Anlaşılmasın Diye Saklanan Kur’an</t>
+          <t>Vızvız'ın Anadolu Macerası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259252056</t>
+          <t>9786259324654</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tünel ve Ayna</t>
+          <t>Aras'ın Krallığı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259252001</t>
+          <t>9786259324609</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Söyleyin Alfred’e Artık Onu Sevmiyorum</t>
+          <t>Piri'nin Pusulası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259252049</t>
+          <t>9786259324623</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Zaman Sandığındaki Küçük Anahtar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259252018</t>
+          <t>9786259324630</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Kırlangıç Kondu Kalbime</t>
+          <t>Ada'nın Domatesleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
+          <t>9786259300993</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Zamancı Arif</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786259300979</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’a Göre Ahiret Hakkında Yanlış Bilinenler</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259300955</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes Hikayeleri - 2</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259300924</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin İlk Kadın Cinayeti Nira</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259300948</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes Hikayeleri - 1</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259300986</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Karga Yavrusu</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259300962</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Varoluş Örümcekleri</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259300900</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Pakize</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259252087</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Hüznün ve Umudun Son Resimleri</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259252094</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Türkistan’dan Milli Mücadeleye</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259252063</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Daimon Söylencesi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259252070</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Matador</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259252025</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>İslam Anlaşılmasın Diye Saklanan Kur’an</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259252056</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Tünel ve Ayna</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259252001</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Söyleyin Alfred’e Artık Onu Sevmiyorum</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259252049</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Antigone</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259252018</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kırlangıç Kondu Kalbime</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9786259300917</t>
         </is>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Bağımsız Tarafsız Güçlü Sendika Olgusu</t>
         </is>
       </c>
-      <c r="C17" s="1">
+      <c r="C34" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>