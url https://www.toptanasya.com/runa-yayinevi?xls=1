--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -85,535 +85,625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259230467</t>
+          <t>9786259165929</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nefesim</t>
+          <t>Ahır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259324692</t>
+          <t>9786259165912</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Kadınlar</t>
+          <t>İnsan Olmak Ne Güzelmiş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259230443</t>
+          <t>9786259165905</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Ritmi</t>
+          <t>Epilepsi'ye ve Hayata Dair Herşeyim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259324678</t>
+          <t>9786259230498</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ateş Böceğine Mektuplar</t>
+          <t>Nazım ile Rusya'da</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259324685</t>
+          <t>9786259230481</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ya Kuşlara Ne Oldu</t>
+          <t>Python Programlama Dili Ders Notları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259230436</t>
+          <t>9786259230474</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gün ve Nehir - Ters Çevrilmiş Kaplumbağa</t>
+          <t>Hasat Zamanı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259230405</t>
+          <t>9786259230467</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Cılkı Çıktı Nereden Çıktı</t>
+          <t>Nefesim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259230429</t>
+          <t>9786259324692</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şehrazat</t>
+          <t>Zamansız Kadınlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259230412</t>
+          <t>9786259230443</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Lilith</t>
+          <t>Anadolu’nun Ritmi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259324647</t>
+          <t>9786259324678</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Pofuduk Doğa Kahramanı</t>
+          <t>Ateş Böceğine Mektuplar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259324616</t>
+          <t>9786259324685</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Vızvız'ın Anadolu Macerası</t>
+          <t>Ya Kuşlara Ne Oldu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259324654</t>
+          <t>9786259230436</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aras'ın Krallığı</t>
+          <t>Gün ve Nehir - Ters Çevrilmiş Kaplumbağa</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259324609</t>
+          <t>9786259230405</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Piri'nin Pusulası</t>
+          <t>Cılkı Çıktı Nereden Çıktı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259324623</t>
+          <t>9786259230429</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Zaman Sandığındaki Küçük Anahtar</t>
+          <t>Şehrazat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259324630</t>
+          <t>9786259230412</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Domatesleri</t>
+          <t>Lilith</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259300993</t>
+          <t>9786259324647</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Zamancı Arif</t>
+          <t>Pofuduk Doğa Kahramanı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259300979</t>
+          <t>9786259324616</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre Ahiret Hakkında Yanlış Bilinenler</t>
+          <t>Vızvız'ın Anadolu Macerası</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259300955</t>
+          <t>9786259324654</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Hikayeleri - 2</t>
+          <t>Aras'ın Krallığı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259300924</t>
+          <t>9786259324609</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarihin İlk Kadın Cinayeti Nira</t>
+          <t>Piri'nin Pusulası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259300948</t>
+          <t>9786259324623</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Hikayeleri - 1</t>
+          <t>Zaman Sandığındaki Küçük Anahtar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259300986</t>
+          <t>9786259324630</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Karga Yavrusu</t>
+          <t>Ada'nın Domatesleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259300962</t>
+          <t>9786259300993</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Örümcekleri</t>
+          <t>Zamancı Arif</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259300900</t>
+          <t>9786259300979</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Pakize</t>
+          <t>Kur’an’a Göre Ahiret Hakkında Yanlış Bilinenler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259252087</t>
+          <t>9786259300955</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hüznün ve Umudun Son Resimleri</t>
+          <t>Sherlock Holmes Hikayeleri - 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259252094</t>
+          <t>9786259300924</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkistan’dan Milli Mücadeleye</t>
+          <t>Tarihin İlk Kadın Cinayeti Nira</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259252063</t>
+          <t>9786259300948</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Daimon Söylencesi</t>
+          <t>Sherlock Holmes Hikayeleri - 1</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259252070</t>
+          <t>9786259300986</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Matador</t>
+          <t>Karga Yavrusu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259252025</t>
+          <t>9786259300962</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İslam Anlaşılmasın Diye Saklanan Kur’an</t>
+          <t>Varoluş Örümcekleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259252056</t>
+          <t>9786259300900</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tünel ve Ayna</t>
+          <t>Pakize</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259252001</t>
+          <t>9786259252087</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Söyleyin Alfred’e Artık Onu Sevmiyorum</t>
+          <t>Hüznün ve Umudun Son Resimleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259252049</t>
+          <t>9786259252094</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Türkistan’dan Milli Mücadeleye</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259252018</t>
+          <t>9786259252063</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Kırlangıç Kondu Kalbime</t>
+          <t>Daimon Söylencesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786259252070</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Matador</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259252025</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>İslam Anlaşılmasın Diye Saklanan Kur’an</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259252056</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Tünel ve Ayna</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259252001</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Söyleyin Alfred’e Artık Onu Sevmiyorum</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259252049</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Antigone</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259252018</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kırlangıç Kondu Kalbime</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
           <t>9786259300917</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bağımsız Tarafsız Güçlü Sendika Olgusu</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C40" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>