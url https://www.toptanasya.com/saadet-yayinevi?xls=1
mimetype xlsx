--- v0 (2026-02-26)
+++ v1 (2026-09-12)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9280000009529</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Sahih-i Buhari Muhtasarı (3 Cilt Takım) (1. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789757640226</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim’de Lafzi Müteşabih Ayetler</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789757640981</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Mevlid</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789757640196</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Transkriptli Türkçe Okunuşlu Büyük Cevşen ve Türkçe Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789757640127</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Büyük Cevşen ve Türkçe Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789757640134</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -214,81 +214,81 @@
         <is>
           <t>3990000012108</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Tam Namaz Hocası (İlmihal)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789757640202</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Şifalı Dualar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789757640066</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sohbetler ve Nasihatler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789757640028</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Sahih’i Buhari Muhtasarı (3 Cilt Takım, 2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789757640004</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sahih-i Buhari Muhtasarı (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>2880000079446</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -304,51 +304,51 @@
         <is>
           <t>2880000108627</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Resimli Abdest ve Namaz Hocası</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789757640073</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Ölüm ve Ölümden Sonraki Hayat</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>3990000012714</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mecmaul Adab (2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>3990000006945</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -469,81 +469,81 @@
         <is>
           <t>2880000003885</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>1001 Hadis (Açıklamalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789757640141</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>1001 Hadis (Açıklamalı)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>3990000013348</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Büyük Mızraklı İlmihal</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789757640110</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Büyük Cevşen ve Türkçe Meali(Hafız Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789757640097</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Avarifü’l Mearif (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>2880000000198</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>9789757640219</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Büyük Cevşen ve Türkçe Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789757640998</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Mevlid-i Şerif</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789757640172</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Transkriptli Türkçe Okunuşlu Büyük Cevşen ve Türkçe Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>3990000018440</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>