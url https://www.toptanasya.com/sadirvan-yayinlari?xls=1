--- v0 (2026-02-14)
+++ v1 (2026-04-14)
@@ -85,805 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051010274</t>
+          <t>9786054214570</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Kapısı</t>
+          <t>Esmaü'l Hüsna İle Münacat</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>3.7</v>
+        <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051010076</t>
+          <t>9786051010274</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ben Kur’an Öğreniyorum</t>
+          <t>Rahmet Kapısı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>7.41</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055078348</t>
+          <t>9786051010076</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kurban İbadeti</t>
+          <t>Ben Kur’an Öğreniyorum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>40</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055455682</t>
+          <t>9786055078348</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>En Sevilen İlahiler</t>
+          <t>Kurban İbadeti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056999109</t>
+          <t>9786055455682</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zekat ve Öşür Risalesi</t>
+          <t>En Sevilen İlahiler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>93</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055078805</t>
+          <t>9786056999109</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Buhara'dan İlhamlar Demeti</t>
+          <t>Zekat ve Öşür Risalesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>72</v>
+        <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051594279</t>
+          <t>9786055078805</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Yolculuğu</t>
+          <t>Buhara'dan İlhamlar Demeti</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>130</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055207205</t>
+          <t>9786051594279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Resimli Namaz Hocası</t>
+          <t>Ahiret Yolculuğu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051594248</t>
+          <t>9786055207205</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Din Bilgisi</t>
+          <t>Resimli Namaz Hocası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051594378</t>
+          <t>9786051594248</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler</t>
+          <t>Din Bilgisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>115</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054565481</t>
+          <t>9786051594378</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tecvid</t>
+          <t>Peygamberler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>235</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054565610</t>
+          <t>9786054565481</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf ve Tarikat Nedir?</t>
+          <t>Tecvid</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>75</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055455415</t>
+          <t>9786054565610</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Hileleri</t>
+          <t>Tasavvuf ve Tarikat Nedir?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055455255</t>
+          <t>9786055455415</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz’den Dualar</t>
+          <t>Şeytanın Hileleri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054214259</t>
+          <t>9786055455255</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nurlu Öğütler</t>
+          <t>Peygamber Efendimiz’den Dualar</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054565283</t>
+          <t>9786054214259</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mübarek Gün ve Gecelerde İbadetlerimiz</t>
+          <t>Nurlu Öğütler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054565658</t>
+          <t>9786054565283</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Musahabetü’l İhvan</t>
+          <t>Mübarek Gün ve Gecelerde İbadetlerimiz</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055455248</t>
+          <t>9786054565658</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mevlid Kandili</t>
+          <t>Musahabetü’l İhvan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054491148</t>
+          <t>9786055455248</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gönüle Hikmet ve Şiirler</t>
+          <t>Mevlid Kandili</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054214068</t>
+          <t>9786054491148</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Faziletleriyle Yasin-i Şerif (Hafız Boy)</t>
+          <t>Gönülden Gönüle Hikmet ve Şiirler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>148</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054214082</t>
+          <t>9786054214068</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Faziletleriyle Yasin (Rahle Boy)</t>
+          <t>Faziletleriyle Yasin-i Şerif (Hafız Boy)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054214075</t>
+          <t>9786054214082</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Faziletleriyle Yasini Şerif (Orta Boy)</t>
+          <t>Faziletleriyle Yasin (Rahle Boy)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054214051</t>
+          <t>9786054214075</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Günlük Dualar</t>
+          <t>Faziletleriyle Yasini Şerif (Orta Boy)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055455903</t>
+          <t>9786054214051</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Erzurumlu İbrahim Hakkı Hazretlerinden Nasihatler</t>
+          <t>Günlük Dualar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>50</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055455231</t>
+          <t>9786055455903</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayırları Müjdeleyen Salavat-ı Şerifeler</t>
+          <t>Erzurumlu İbrahim Hakkı Hazretlerinden Nasihatler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054214662</t>
+          <t>9786055455231</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mızraklı İlmihal</t>
+          <t>Hayırları Müjdeleyen Salavat-ı Şerifeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>295</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051593999</t>
+          <t>9786054214662</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Tesettür</t>
+          <t>Mızraklı İlmihal</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>295</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055455606</t>
+          <t>9786051593999</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tecvid</t>
+          <t>İslam'da Tesettür</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054214839</t>
+          <t>9786055455606</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Ansiklopedik Rüya Yorumları (Ciltli)</t>
+          <t>Tecvid</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1455</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054565849</t>
+          <t>9786054214839</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rabıta, Hatme, Vird</t>
+          <t>A'dan Z'ye Ansiklopedik Rüya Yorumları (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051592268</t>
+          <t>9786054565849</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Rabıtanın Hakikati</t>
+          <t>Rabıta, Hatme, Vird</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051590929</t>
+          <t>9786051592268</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sufi Mürid Derviş</t>
+          <t>Rabıtanın Hakikati</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055078751</t>
+          <t>9786051590929</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşk Muhabbet Cezbe</t>
+          <t>Sufi Mürid Derviş</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055078744</t>
+          <t>9786055078751</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şafii Mezhebine Göre Kurban Kesme Usulü</t>
+          <t>Aşk Muhabbet Cezbe</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055207632</t>
+          <t>9786055078744</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Helal Lokma</t>
+          <t>Şafii Mezhebine Göre Kurban Kesme Usulü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054565603</t>
+          <t>9786055207632</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mürşid-i Kamil Kimdir?</t>
+          <t>Helal Lokma</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054491094</t>
+          <t>9786054565603</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Temel Konular</t>
+          <t>Mürşid-i Kamil Kimdir?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055455613</t>
+          <t>9786054491094</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tuvalet ve İstibra Usulü</t>
+          <t>Temel Konular</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054214952</t>
+          <t>9786055455613</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nafile İbadetler</t>
+          <t>Tuvalet ve İstibra Usulü</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051590356</t>
+          <t>9786054214952</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Keşif Keramet İstikamet</t>
+          <t>Nafile İbadetler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054491438</t>
+          <t>9786051590356</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz'in Şemaili</t>
+          <t>Keşif Keramet İstikamet</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051591094</t>
+          <t>9786054491438</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufa Dair Kırk Rivayet</t>
+          <t>Peygamber Efendimiz'in Şemaili</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051592510</t>
+          <t>9786051591094</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Esmaü'l Hüsna</t>
+          <t>Tasavvufa Dair Kırk Rivayet</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055078140</t>
+          <t>9786051592510</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bayram Namazları</t>
+          <t>Şerh-i Esmaü'l Hüsna</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051592299</t>
+          <t>9786055078140</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kurban İbadeti (Rusça)</t>
+          <t>Bayram Namazları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054491582</t>
+          <t>9786051592299</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Kapısı</t>
+          <t>Kurban İbadeti (Rusça)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>110</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054565368</t>
+          <t>9786054491582</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kapına Geldim</t>
+          <t>Rahmet Kapısı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054214846</t>
+          <t>9786054565368</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mevlid-i Şerif</t>
+          <t>Kapına Geldim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>153</v>
+        <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058038202</t>
+          <t>9786054214846</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Ötesi Hayat</t>
+          <t>Mevlid-i Şerif</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051595245</t>
+          <t>9786058038202</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Armağan</t>
+          <t>Ölüm ve Ötesi Hayat</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>148</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786051595245</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklara Armağan</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9786054491261</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Rüya Yorumları</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C53" s="1">
         <v>368</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>