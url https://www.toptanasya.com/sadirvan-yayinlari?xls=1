--- v1 (2026-04-14)
+++ v2 (2026-06-22)
@@ -154,51 +154,51 @@
         <is>
           <t>9786055078348</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kurban İbadeti</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055455682</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>En Sevilen İlahiler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056999109</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Zekat ve Öşür Risalesi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055078805</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>