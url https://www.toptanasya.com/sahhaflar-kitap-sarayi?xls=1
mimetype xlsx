--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -85,715 +85,1045 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789756743072</t>
+          <t>9789759595609</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Talimü’l Müteallim</t>
+          <t>Atatürk İlkeleri ve İnkılap Tarihi 1-2 (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000013372</t>
+          <t>9789756743461</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Son Peygamber’in Kızı Hz. Fatıma</t>
+          <t>Tıpkı Basım ve Çeviri Hikayeler Bahar ve Kelebekler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054577491</t>
+          <t>9789756743119</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi</t>
+          <t>Tarih Boyunca Sahhaflık ve İstanbul Sahhaflar Çarşısı (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2789009990762</t>
+          <t>9789756743126</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fatih’in Hocası Molla Gürani ve Tefsiri</t>
+          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4440000000903</t>
+          <t>9789756743478</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>El Hediyetül Alaiyye (Arapça) (Ciltli)</t>
+          <t>Sihirbazın Marifetleri Gelin Hanım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000085913</t>
+          <t>9789756743508</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ne Kadar da Sabırlısın Ya Rabbi</t>
+          <t>Resimli Telaffuzlu Arapça Konuşma</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054577521</t>
+          <t>9786054577439</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bişey Yok Beyler Dağılın</t>
+          <t>Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058527911</t>
+          <t>3990000005273</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hamdi ve Tuhfetü'l-Uşşak'ı / Aşıklara Armağan</t>
+          <t>Kur’an’ı Anladıkça</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789759595678</t>
+          <t>9789756743317</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Olmasaydı Ne Yapardım Ben</t>
+          <t>İznikli Eşrefoğlu Rumi’nin Menkıbeleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756743300</t>
+          <t>9789756743270</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuran Ezberleme Metodları</t>
+          <t>İznikli Eşrefoğlu Rumi’nin Hayatı - Eserleri ve Divanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756743836</t>
+          <t>9789756743157</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Konaktaki Geçmiş</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756743140</t>
+          <t>9789756743249</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Divan-ı İlahiyat</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756743874</t>
+          <t>3990000009907</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kanun’i Aşk Yahut-İki Aşıklar</t>
+          <t>Cep Yasin (Arapça)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756743485</t>
+          <t>9789756743379</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kamus-ı Turki (Ciltli)</t>
+          <t>Bir Sürgün Şaheseri Mihnetkeşan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756743911</t>
+          <t>3990000027777</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlık ve İslam Gerçeği</t>
+          <t>Okunması En Çok Tavsiye Edilen Sureler ve Dualar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054577255</t>
+          <t>9789756443408</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Devlet Tiyatrosu'nu Yaşatmak...</t>
+          <t>Oflu Hoca Kavramını Oluşturan Din Adamları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054577415</t>
+          <t>3990000004423</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şa'irleri</t>
+          <t>Madde Madde İslam</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054577279</t>
+          <t>9789756743041</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi Müştakları - İsim Cinsinden Arapça Kelime Çeşitleri</t>
+          <t>On Derste Kur’an Alfabesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>800</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756743904</t>
+          <t>9789756743393</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eshab-ı Kehfimiz</t>
+          <t>Kur’an-ı Kerim ve İzahlı Meal-i Alisi (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756743416</t>
+          <t>9789756743997</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Erzurumlu İbrahim Hakkı Divanı</t>
+          <t>Coğrafyadan Vatana İnegöl ve Alperenler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756743539</t>
+          <t>9786056345135</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Divanlar Üstüne Eleştiriler 2</t>
+          <t>Deli Gücük Zifirname (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000003389</t>
+          <t>9789756743102</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cehalet Yangını Kur’an’la Söner</t>
+          <t>Divan-ı İlahiyat - Ünsi Hasan Şa’bani</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789759595692</t>
+          <t>9789756743072</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Büyük Yasin’i Şerif</t>
+          <t>Talimü’l Müteallim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054577064</t>
+          <t>3990000013372</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Udhezues - Namaz</t>
+          <t>Son Peygamber’in Kızı Hz. Fatıma</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000006946</t>
+          <t>9786054577491</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Vasiyetname</t>
+          <t>Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756743959</t>
+          <t>2789009990762</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şuur</t>
+          <t>Fatih’in Hocası Molla Gürani ve Tefsiri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756743294</t>
+          <t>4440000000903</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şabaniyye Silsilesi</t>
+          <t>El Hediyetül Alaiyye (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>40</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756743492</t>
+          <t>3990000085913</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Ne Kadar da Sabırlısın Ya Rabbi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756743546</t>
+          <t>9786054577521</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rıza Tezkiresi</t>
+          <t>Bişey Yok Beyler Dağılın</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756743324</t>
+          <t>9786058527911</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Resimli Uygulamalı Namaz Rehberi</t>
+          <t>Hamdi ve Tuhfetü'l-Uşşak'ı / Aşıklara Armağan</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756743867</t>
+          <t>9789759595678</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ömer’in Çocukluğu</t>
+          <t>Kur’an Olmasaydı Ne Yapardım Ben</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789759595661</t>
+          <t>9789756743300</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>O Büyük Mahkemede</t>
+          <t>Kuran Ezberleme Metodları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000005274</t>
+          <t>9789756743836</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Nesine Güvenir Şu İnsanoğlu</t>
+          <t>Konaktaki Geçmiş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789759595616</t>
+          <t>9789756743140</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nazar ve Büyü</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000011379</t>
+          <t>9789756743874</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Medikal Psikoloji (Ciltli)</t>
+          <t>Kanun’i Aşk Yahut-İki Aşıklar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756743089</t>
+          <t>9789756743485</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kütahyalı Rahimi ve Divanı</t>
+          <t>Kamus-ı Turki (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756743713</t>
+          <t>9789756743911</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İşsizlik ve Büyüme</t>
+          <t>Hristiyanlık ve İslam Gerçeği</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000013498</t>
+          <t>9786054577255</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Düşünce ve İnanç Özgürlüğü</t>
+          <t>Türkiye'de Devlet Tiyatrosu'nu Yaşatmak...</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000005275</t>
+          <t>9786054577415</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmak Bu Kadar mı Zorlaştı</t>
+          <t>İstanbul Şa'irleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756743447</t>
+          <t>9786054577279</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçime Akıttım Gözyaşlarımı</t>
+          <t>Osmanlı Türkçesi Müştakları - İsim Cinsinden Arapça Kelime Çeşitleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756743454</t>
+          <t>9789756743904</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Heart’s Waterfall the Holy Mevlana</t>
+          <t>Eshab-ı Kehfimiz</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9719756743239</t>
+          <t>9789756743416</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hazana Sürgün Bahar</t>
+          <t>Erzurumlu İbrahim Hakkı Divanı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756743355</t>
+          <t>9789756743539</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gönül Çağlayanı - Hz. Mevlana</t>
+          <t>Divanlar Üstüne Eleştiriler 2</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000015887</t>
+          <t>3990000003389</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Meselelerde Tenbih "İkaz"</t>
+          <t>Cehalet Yangını Kur’an’la Söner</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9789759595692</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Yasin’i Şerif</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786054577064</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Udhezues - Namaz</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>3990000006946</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Vasiyetname</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789756743959</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Şuur</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789756743294</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Şabaniyye Silsilesi</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789756743492</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Sergüzeşt</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789756743546</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Rıza Tezkiresi</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789756743324</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Resimli Uygulamalı Namaz Rehberi</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789756743867</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Ömer’in Çocukluğu</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789759595661</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>O Büyük Mahkemede</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>3990000005274</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Nesine Güvenir Şu İnsanoğlu</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789759595616</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Nazar ve Büyü</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>3990000011379</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Medikal Psikoloji (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789756743089</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Kütahyalı Rahimi ve Divanı</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789756743713</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İşsizlik ve Büyüme</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>3990000013498</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>İslam’da Düşünce ve İnanç Özgürlüğü</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>3990000005275</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Olmak Bu Kadar mı Zorlaştı</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789756743447</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>İçime Akıttım Gözyaşlarımı</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789756743454</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Heart’s Waterfall the Holy Mevlana</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9719756743239</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Hazana Sürgün Bahar</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789756743355</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Çağlayanı - Hz. Mevlana</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>3990000015887</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Fıkhi Meselelerde Tenbih "İkaz"</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
           <t>9789759595654</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Bir Daha Düşün</t>
         </is>
       </c>
-      <c r="C46" s="1">
+      <c r="C68" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>