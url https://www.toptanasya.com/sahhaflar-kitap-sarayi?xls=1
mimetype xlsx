--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -754,51 +754,51 @@
         <is>
           <t>3990000003389</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Cehalet Yangını Kur’an’la Söner</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789759595692</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Büyük Yasin’i Şerif</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786054577064</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Udhezues - Namaz</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>3990000006946</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
@@ -919,51 +919,51 @@
         <is>
           <t>3990000005274</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Nesine Güvenir Şu İnsanoğlu</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789759595616</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Nazar ve Büyü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>3990000011379</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Medikal Psikoloji (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789756743089</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>