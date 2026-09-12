--- v2 (2026-05-27)
+++ v3 (2026-09-12)
@@ -1084,46 +1084,46 @@
         <is>
           <t>3990000015887</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Fıkhi Meselelerde Tenbih "İkaz"</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789759595654</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Bir Daha Düşün</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>