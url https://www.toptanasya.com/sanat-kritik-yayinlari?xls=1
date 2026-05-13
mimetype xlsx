--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,790 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259577999</t>
+          <t>9786259293523</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kartal Yuvası</t>
+          <t>100 Soruda Şiddetin Kuşaklararası Aktarımı: Psikanalitik Yaklaşım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259293509</t>
+          <t>9786259293516</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Başkaldıran Edebiyat Suat Derviş</t>
+          <t>Çıplaklar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259577982</t>
+          <t>9786259577999</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Köyün Yolu</t>
+          <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9773108540013</t>
+          <t>9786259293509</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik Yıllığı 1. Sayı</t>
+          <t>Başkaldıran Edebiyat Suat Derviş</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259577968</t>
+          <t>9786259577982</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aşela</t>
+          <t>Köyün Yolu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259577975</t>
+          <t>9773108540013</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Edebiyatla Okumak</t>
+          <t>Psikosomatik Yıllığı 1. Sayı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259577937</t>
+          <t>9786259577968</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık Üzerine</t>
+          <t>Aşela</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259577951</t>
+          <t>9786259577975</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>İstanbul’u Edebiyatla Okumak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259577944</t>
+          <t>9786259577937</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Fatih Devrinde Alimler, Sanatkarlar ve Kültür Hayatı</t>
+          <t>Arkadaşlık Üzerine</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259577920</t>
+          <t>9786259577951</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Çilekeşler</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259577913</t>
+          <t>9786259577944</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Romanımız, Romancılarımız</t>
+          <t>Fatih Devrinde Alimler, Sanatkarlar ve Kültür Hayatı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259577906</t>
+          <t>9786259577920</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Dönemin Tanıklığı</t>
+          <t>Gönüllü Çilekeşler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259805894</t>
+          <t>9786259577913</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nilgün Marmara Sözlüğü</t>
+          <t>Romanımız, Romancılarımız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259805887</t>
+          <t>9786259577906</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ferdi ve Şürekası</t>
+          <t>Bir Dönemin Tanıklığı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259805870</t>
+          <t>9786259805894</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Perçemli Adam</t>
+          <t>Nilgün Marmara Sözlüğü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259805863</t>
+          <t>9786259805887</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çoksesli Bir Tanpınar Okuması</t>
+          <t>Ferdi ve Şürekası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259805856</t>
+          <t>9786259805870</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Yalnızlık: Hüseyin Rahmi Gürpınar’ın Söyleşileri</t>
+          <t>Perçemli Adam</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259805832</t>
+          <t>9786259805863</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Plaktan İçeri: Modern Müzik Tarihinden 15 “Kişisel” Albüm</t>
+          <t>Çoksesli Bir Tanpınar Okuması</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259805849</t>
+          <t>9786259805856</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hacı Kurye</t>
+          <t>Muhteşem Yalnızlık: Hüseyin Rahmi Gürpınar’ın Söyleşileri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259820934</t>
+          <t>9786259805832</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid ve Sherlock Holmes - 2</t>
+          <t>Bir Plaktan İçeri: Modern Müzik Tarihinden 15 “Kişisel” Albüm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259820927</t>
+          <t>9786259805849</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid ve Sherlock Holmes - 1</t>
+          <t>Hacı Kurye</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259805825</t>
+          <t>9786259820934</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Müphem Bir Kadının Feminist Biyografi ile Kurgulanışı: A. Leman Karaosmanoğlu</t>
+          <t>Abdülhamid ve Sherlock Holmes - 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259867298</t>
+          <t>9786259820927</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Resimdeki Söz: Balkan Naci İslimyeli'nin Yapıtına Bir Bakış</t>
+          <t>Abdülhamid ve Sherlock Holmes - 1</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>770</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259805818</t>
+          <t>9786259805825</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yedi Sigara</t>
+          <t>Müphem Bir Kadının Feminist Biyografi ile Kurgulanışı: A. Leman Karaosmanoğlu</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259820941</t>
+          <t>9786259867298</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kısmetinde Olanın Kaşığında Çıkar</t>
+          <t>Resimdeki Söz: Balkan Naci İslimyeli'nin Yapıtına Bir Bakış</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>770</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259820996</t>
+          <t>9786259805818</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nasip-Bekarlık Sultanlık mı Dedin?</t>
+          <t>Yedi Sigara</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259820972</t>
+          <t>9786259820941</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Kısmetinde Olanın Kaşığında Çıkar</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259976570</t>
+          <t>9786259820996</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hanımlar Arasında</t>
+          <t>Nasip-Bekarlık Sultanlık mı Dedin?</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259820989</t>
+          <t>9786259820972</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kraliçenin Şamdanları</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259820958</t>
+          <t>9786259976570</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Obezite</t>
+          <t>Hanımlar Arasında</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259820903</t>
+          <t>9786259820989</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Kim?</t>
+          <t>Kraliçenin Şamdanları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259820965</t>
+          <t>9786259820958</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ummadık Taş Baş Yarar</t>
+          <t>100 Soruda Obezite</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259867250</t>
+          <t>9786259820903</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çifte İntikam</t>
+          <t>Hırsız Kim?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259867267</t>
+          <t>9786259820965</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dolaptan Temaşa</t>
+          <t>Ummadık Taş Baş Yarar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259867243</t>
+          <t>9786259867250</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İsmi Yad Ruhu Şad Olsun</t>
+          <t>Çifte İntikam</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259976556</t>
+          <t>9786259867267</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İki Hud'akar</t>
+          <t>Dolaptan Temaşa</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259867229</t>
+          <t>9786259867243</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gençlik</t>
+          <t>İsmi Yad Ruhu Şad Olsun</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259976587</t>
+          <t>9786259976556</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Esaret</t>
+          <t>İki Hud'akar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259976594</t>
+          <t>9786259867229</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Emanetçi Sıtkı</t>
+          <t>Gençlik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259976532</t>
+          <t>9786259976587</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Akıl İzi</t>
+          <t>Esaret</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259867236</t>
+          <t>9786259976594</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kamusallık: Algı, Deneyim, Endişe (1873-1950)</t>
+          <t>Emanetçi Sıtkı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259867205</t>
+          <t>9786259976532</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Lekelerinden Hafızanın Diyarına: Türkiye'de Rorschach Testi Sözlü Tarih Çalışması</t>
+          <t>Akıl İzi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259976525</t>
+          <t>9786259867236</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şair Divanı</t>
+          <t>Türk Romanında Kamusallık: Algı, Deneyim, Endişe (1873-1950)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259976501</t>
+          <t>9786259867205</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Suizan</t>
+          <t>Mürekkep Lekelerinden Hafızanın Diyarına: Türkiye'de Rorschach Testi Sözlü Tarih Çalışması</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259976518</t>
+          <t>9786259976525</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çılgınlar Kulübü</t>
+          <t>Şair Divanı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259867212</t>
+          <t>9786259976501</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İhsan Oktay Anar Sözlüğü</t>
+          <t>Suizan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259976549</t>
+          <t>9786259976518</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şule Gürbüz Sözlüğü</t>
+          <t>Çılgınlar Kulübü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259976563</t>
+          <t>9786259867212</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bilge Karasu Sözlüğü</t>
+          <t>İhsan Oktay Anar Sözlüğü</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259867274</t>
+          <t>9786259976549</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Feminizm ve Polisiye</t>
+          <t>Şule Gürbüz Sözlüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
+          <t>9786259976563</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Bilge Karasu Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259867274</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Feminizm ve Polisiye</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9786259867281</t>
         </is>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Freud Diye Diye</t>
         </is>
       </c>
-      <c r="C51" s="1">
+      <c r="C53" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>