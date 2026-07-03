--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,820 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259293523</t>
+          <t>9786259293530</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Şiddetin Kuşaklararası Aktarımı: Psikanalitik Yaklaşım</t>
+          <t>Erişkin Psikosomatiği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259293516</t>
+          <t>9786259293523</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çıplaklar</t>
+          <t>100 Soruda Şiddetin Kuşaklararası Aktarımı: Psikanalitik Yaklaşım</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259577999</t>
+          <t>9786259293516</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kartal Yuvası</t>
+          <t>Çıplaklar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259293509</t>
+          <t>9786259577999</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Başkaldıran Edebiyat Suat Derviş</t>
+          <t>Kartal Yuvası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259577982</t>
+          <t>9786259293509</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Köyün Yolu</t>
+          <t>Başkaldıran Edebiyat Suat Derviş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9773108540013</t>
+          <t>9786259577982</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik Yıllığı 1. Sayı</t>
+          <t>Köyün Yolu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259577968</t>
+          <t>9773108540013</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aşela</t>
+          <t>Psikosomatik Yıllığı 1. Sayı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259577975</t>
+          <t>9786259577968</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Edebiyatla Okumak</t>
+          <t>Aşela</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259577937</t>
+          <t>9786259577975</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık Üzerine</t>
+          <t>İstanbul’u Edebiyatla Okumak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259577951</t>
+          <t>9786259577937</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Arkadaşlık Üzerine</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259577944</t>
+          <t>9786259577951</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fatih Devrinde Alimler, Sanatkarlar ve Kültür Hayatı</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259577920</t>
+          <t>9786259577944</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Çilekeşler</t>
+          <t>Fatih Devrinde Alimler, Sanatkarlar ve Kültür Hayatı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259577913</t>
+          <t>9786259577920</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Romanımız, Romancılarımız</t>
+          <t>Gönüllü Çilekeşler</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259577906</t>
+          <t>9786259577913</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Dönemin Tanıklığı</t>
+          <t>Romanımız, Romancılarımız</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259805894</t>
+          <t>9786259577906</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nilgün Marmara Sözlüğü</t>
+          <t>Bir Dönemin Tanıklığı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259805887</t>
+          <t>9786259805894</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ferdi ve Şürekası</t>
+          <t>Nilgün Marmara Sözlüğü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259805870</t>
+          <t>9786259805887</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Perçemli Adam</t>
+          <t>Ferdi ve Şürekası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259805863</t>
+          <t>9786259805870</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çoksesli Bir Tanpınar Okuması</t>
+          <t>Perçemli Adam</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259805856</t>
+          <t>9786259805863</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Yalnızlık: Hüseyin Rahmi Gürpınar’ın Söyleşileri</t>
+          <t>Çoksesli Bir Tanpınar Okuması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259805832</t>
+          <t>9786259805856</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Plaktan İçeri: Modern Müzik Tarihinden 15 “Kişisel” Albüm</t>
+          <t>Muhteşem Yalnızlık: Hüseyin Rahmi Gürpınar’ın Söyleşileri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259805849</t>
+          <t>9786259805832</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hacı Kurye</t>
+          <t>Bir Plaktan İçeri: Modern Müzik Tarihinden 15 “Kişisel” Albüm</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259820934</t>
+          <t>9786259805849</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid ve Sherlock Holmes - 2</t>
+          <t>Hacı Kurye</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259820927</t>
+          <t>9786259820934</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid ve Sherlock Holmes - 1</t>
+          <t>Abdülhamid ve Sherlock Holmes - 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259805825</t>
+          <t>9786259820927</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Müphem Bir Kadının Feminist Biyografi ile Kurgulanışı: A. Leman Karaosmanoğlu</t>
+          <t>Abdülhamid ve Sherlock Holmes - 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259867298</t>
+          <t>9786259805825</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Resimdeki Söz: Balkan Naci İslimyeli'nin Yapıtına Bir Bakış</t>
+          <t>Müphem Bir Kadının Feminist Biyografi ile Kurgulanışı: A. Leman Karaosmanoğlu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>770</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259805818</t>
+          <t>9786259867298</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yedi Sigara</t>
+          <t>Resimdeki Söz: Balkan Naci İslimyeli'nin Yapıtına Bir Bakış</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>770</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259820941</t>
+          <t>9786259805818</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kısmetinde Olanın Kaşığında Çıkar</t>
+          <t>Yedi Sigara</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259820996</t>
+          <t>9786259820941</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nasip-Bekarlık Sultanlık mı Dedin?</t>
+          <t>Kısmetinde Olanın Kaşığında Çıkar</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259820972</t>
+          <t>9786259820996</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Nasip-Bekarlık Sultanlık mı Dedin?</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259976570</t>
+          <t>9786259820972</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hanımlar Arasında</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259820989</t>
+          <t>9786259976570</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kraliçenin Şamdanları</t>
+          <t>Hanımlar Arasında</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259820958</t>
+          <t>9786259820989</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Obezite</t>
+          <t>Kraliçenin Şamdanları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259820903</t>
+          <t>9786259820958</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Kim?</t>
+          <t>100 Soruda Obezite</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259820965</t>
+          <t>9786259820903</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ummadık Taş Baş Yarar</t>
+          <t>Hırsız Kim?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259867250</t>
+          <t>9786259820965</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çifte İntikam</t>
+          <t>Ummadık Taş Baş Yarar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259867267</t>
+          <t>9786259867250</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dolaptan Temaşa</t>
+          <t>Çifte İntikam</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259867243</t>
+          <t>9786259867267</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İsmi Yad Ruhu Şad Olsun</t>
+          <t>Dolaptan Temaşa</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259976556</t>
+          <t>9786259867243</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İki Hud'akar</t>
+          <t>İsmi Yad Ruhu Şad Olsun</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259867229</t>
+          <t>9786259976556</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gençlik</t>
+          <t>İki Hud'akar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259976587</t>
+          <t>9786259867229</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Esaret</t>
+          <t>Gençlik</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259976594</t>
+          <t>9786259976587</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Emanetçi Sıtkı</t>
+          <t>Esaret</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259976532</t>
+          <t>9786259976594</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akıl İzi</t>
+          <t>Emanetçi Sıtkı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259867236</t>
+          <t>9786259976532</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kamusallık: Algı, Deneyim, Endişe (1873-1950)</t>
+          <t>Akıl İzi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259867205</t>
+          <t>9786259867236</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Lekelerinden Hafızanın Diyarına: Türkiye'de Rorschach Testi Sözlü Tarih Çalışması</t>
+          <t>Türk Romanında Kamusallık: Algı, Deneyim, Endişe (1873-1950)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259976525</t>
+          <t>9786259867205</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şair Divanı</t>
+          <t>Mürekkep Lekelerinden Hafızanın Diyarına: Türkiye'de Rorschach Testi Sözlü Tarih Çalışması</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259976501</t>
+          <t>9786259976525</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Suizan</t>
+          <t>Şair Divanı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259976518</t>
+          <t>9786259976501</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çılgınlar Kulübü</t>
+          <t>Suizan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259867212</t>
+          <t>9786259976518</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İhsan Oktay Anar Sözlüğü</t>
+          <t>Çılgınlar Kulübü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259976549</t>
+          <t>9786259867212</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şule Gürbüz Sözlüğü</t>
+          <t>İhsan Oktay Anar Sözlüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259976563</t>
+          <t>9786259976549</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bilge Karasu Sözlüğü</t>
+          <t>Şule Gürbüz Sözlüğü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259867274</t>
+          <t>9786259976563</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Feminizm ve Polisiye</t>
+          <t>Bilge Karasu Sözlüğü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
+          <t>9786259867274</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Feminizm ve Polisiye</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9786259867281</t>
         </is>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Freud Diye Diye</t>
         </is>
       </c>
-      <c r="C53" s="1">
+      <c r="C54" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>