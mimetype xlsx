--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -139,51 +139,51 @@
         <is>
           <t>9786259917474</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Görsel Tarama ile Gözü Hızlandırma</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259917498</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>80'lere Yolculuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259917467</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Origami - 1 Okudukça Katlanan Mutluluk</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259917443</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -199,51 +199,51 @@
         <is>
           <t>9786259917429</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>3 Kadın 2 Aşk 1 Adam</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259917405</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kendi Magnetini Oluştur!</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057353993</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>DesenMatik</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057353986</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>