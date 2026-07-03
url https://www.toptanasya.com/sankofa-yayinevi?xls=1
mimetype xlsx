--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,310 +85,325 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259349008</t>
+          <t>9786259349015</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Annem Babamın Cebine Nasıl Sığar?</t>
+          <t>Dikkat! Bu Kitapta Sanat Var!</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259917481</t>
+          <t>9786259349008</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Belleği</t>
+          <t>Annem Babamın Cebine Nasıl Sığar?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259917474</t>
+          <t>9786259917481</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Görsel Tarama ile Gözü Hızlandırma</t>
+          <t>Çalışma Belleği</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259917498</t>
+          <t>9786259917474</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>80'lere Yolculuk</t>
+          <t>Görsel Tarama ile Gözü Hızlandırma</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>325</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259917467</t>
+          <t>9786259917498</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Origami - 1 Okudukça Katlanan Mutluluk</t>
+          <t>80'lere Yolculuk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259917443</t>
+          <t>9786259917467</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Yapan Ev</t>
+          <t>Origami - 1 Okudukça Katlanan Mutluluk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>125</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259917429</t>
+          <t>9786259917443</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>3 Kadın 2 Aşk 1 Adam</t>
+          <t>Yolculuk Yapan Ev</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259917405</t>
+          <t>9786259917429</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kendi Magnetini Oluştur!</t>
+          <t>3 Kadın 2 Aşk 1 Adam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057353993</t>
+          <t>9786259917405</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>DesenMatik</t>
+          <t>Kendi Magnetini Oluştur!</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057353986</t>
+          <t>9786057353993</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tadımlık Aktiviteler</t>
+          <t>DesenMatik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057353924</t>
+          <t>9786057353986</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İlk Çizgi Kitabım - Yaz Sil</t>
+          <t>Tadımlık Aktiviteler</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057353917</t>
+          <t>9786057353924</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İlk Dikkat Kitabım - Yaz Sil</t>
+          <t>İlk Çizgi Kitabım - Yaz Sil</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057353931</t>
+          <t>9786057353917</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Boyama 3-6 Yaş</t>
+          <t>İlk Dikkat Kitabım - Yaz Sil</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057353948</t>
+          <t>9786057353931</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Etkinliklerle Boyama 3-6 Yaş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057353962</t>
+          <t>9786057353948</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057353979</t>
+          <t>9786057353962</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>The Little Black Fish</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057353955</t>
+          <t>9786057353979</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Alice in Wonderland (Intermediate)</t>
+          <t>The Little Black Fish</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
+          <t>9786057353955</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Alice in Wonderland (Intermediate)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
           <t>9786057353900</t>
         </is>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>İyilik Çiçekleri</t>
         </is>
       </c>
-      <c r="C19" s="1">
+      <c r="C20" s="1">
         <v>84.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>