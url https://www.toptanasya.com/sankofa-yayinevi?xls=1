--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -304,51 +304,51 @@
         <is>
           <t>9786057353931</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Etkinliklerle Boyama 3-6 Yaş</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057353948</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Heidi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057353962</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Robin Hood</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057353979</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>