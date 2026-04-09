--- v0 (2026-02-14)
+++ v1 (2026-04-09)
@@ -85,250 +85,7525 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258701456</t>
+          <t>9786258701869</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Hukuk Tamamı Çözümlü Soru Bankası Savaş Yayınları 2026</t>
+          <t>IMPERIUM Kamu Yönetimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1150</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258701272</t>
+          <t>9786258701838</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası</t>
+          <t>2026 İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>820</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258701463</t>
+          <t>9786258701814</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 Ticaret Hukuku Konu Anlatımı</t>
+          <t>2026 İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257670784</t>
+          <t>9786258701791</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Balık Kafası Balık Avına Dair (Ciltli)</t>
+          <t>2026 Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258701302</t>
+          <t>9786258701746</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>Orijinal Sorular Hakimiyet HMGS Sınavı Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258701289</t>
+          <t>9786258701760</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı</t>
+          <t>2026 HMGS 5'li Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258701029</t>
+          <t>9786258701715</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Maliye Soru Bankası Tamamı Çözümlü</t>
+          <t>Ceza Hukuku Genel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>675</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258701012</t>
+          <t>9786258701722</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Tüm Dersler Konu Anlatımlı Tek Kitap</t>
+          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>5900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258701425</t>
+          <t>9786258701753</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Tamamı Çözümlü Soru Bankası Modüler Set</t>
+          <t>Tahakkuk Vergi Dairesi Müdür ve Müdür Yardımcılığı Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>6250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258701326</t>
+          <t>9786258701777</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İdare Hukuku Soru Bankası</t>
+          <t>HMGS Vergi Hukuku Vergi Usul Hukuku TVS Tamamı Çözümlü Hazırlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>900</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258701234</t>
+          <t>9786258701265</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türk Devletlerinde Kültür ve Medeniyet Konu Anlatımı</t>
+          <t>Süreler ve Nisapları Ezberleme Kitabı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1150</v>
+        <v>830</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258701401</t>
+          <t>9786258701210</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Avukatlık Hukuku, Hukuk Felsefesi ve Sosyolojisi, Türk Hukuk Tarihi Soru Bankası</t>
+          <t>2025 HMGS 1 Sınavı HUKAL Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258701371</t>
+          <t>9786258701487</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Ceza Hukuku Ceza Yargılama Usulü Soru Bankası</t>
+          <t>2026 HMGS İdare Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
+          <t>9786258701494</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS İdari Yargılama Hukuku Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786258701470</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Anayasa Hukuku Anayasa Yargısı Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786258701500</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Özet Medeni Hukuk Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786258701623</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Özet Konu Anlatım Kitabı Modüler Set</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786258701685</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A P32 Kaymakamlık Konu Anlatımı Modüler Seti</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786258701555</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Ceza Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786258701579</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Özet İş ve Sosyal Güvenlik Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786258701609</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Milletlerarası Hukuk Milletlerarası Özel Hukuk Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786258701517</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Borçlar Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786258701562</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Ceza Yargılama Usulü Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786258701616</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Genel Kamu Hukuku Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786258701531</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hukuk Yargılama Usulü Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786258701586</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Vergi Usul Hukuku Vergi Hukuku TVS Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786258701593</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786258701524</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Ticaret Hukuku Özet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786258701692</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>2026 İdari Yargı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786258701449</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı İcra ve İflas Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786258701395</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Vergi Usul Hukuku, Vergi Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786258701418</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Genel Kamu Hukuku, Milletlerarası Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786258701388</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786258701340</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Ticaret Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786258701357</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Borçlar Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786258701333</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Medeni Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786258701364</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Hukuk Yargılama Usulü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786258701258</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Anayasa Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786258701432</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı İdari Yargılama Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786258701296</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu İktisat Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786258701241</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği ve Türkiye II</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786258701227</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>2026 Doğru Seçenek Vergi Dairesi Müdür ve Yardımcılığı, Gelir Uzman Yardımcılığı Konu Anlatımlı Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786255632173</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Ceza Hukuku Genel ve Özel Hükümler Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786256805934</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Mahalli İdareler GYS ve Unvan Değişikliği Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786255632128</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Medeni Usul Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786255632142</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Anayasa Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786255632005</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Milletlerarası Özel Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786255567994</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Milletlerarası Hukuk ve Genel Kamu Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786255632111</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Medeni Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786255632296</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>HMGS İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786255632180</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Avukatlık Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786255632289</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>HMGS İcra ve İflas Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786255632197</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Vergi Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786255632159</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>HMGS İdare Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786255632272</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Ticaret Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786255632166</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>HMGS İdari Yargılama Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786258701180</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Vergi Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786258701173</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Ticaret Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786258701111</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik İcra ve İflas Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786258701142</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik İş Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786258701166</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Medeni Usul Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786258701159</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Medeni Hukuk Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786258701074</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786258701104</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Muhakemesi Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786258701098</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Özel Hükümler Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786258701081</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Genel Hükümler Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786258701128</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik İdare Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786258701135</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik İdari Yargılama Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786258701067</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2026 HMGS Hakimlik Anayasa Hukuku Süre-Sayı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786250501072</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL 2025 HMGS Çıkmış Soruları Çözümlü</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786258701050</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL OTORİTE HMGS 3. Deneme</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786258701043</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL OTORİTE HMGS 2. Deneme</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786258701036</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>HUKAL Otorite HMGS 1. Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786257483049</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>İdare Hukuku Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>6056051111260</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2026 HUKAL HMGS Ders Notları Seti</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>5564</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>6056051111261</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>2026 HUKAL Adli Hakimlik Ders Notları Seti</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>6056051111262</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2026 HUKAL İdari Hakimlik Ders Notları Seti</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786255687746</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Anayasa Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786255687753</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Anayasa Yargısı Ders Notları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786255687760</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Avukatlık Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786255687777</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Genel Hükümler Ders Notları</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786255687784</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Özel Hükümler Ders Notları</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786255687722</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Genel Hükümler Ders Notları</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786255687968</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Özel Hükümler Ders Notları</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786255687807</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Muhakemesi Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786255687814</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Genel Kamu Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786255687821</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Hukuk Felsefesi ve Sosyolojisi Ders Notları</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786255687951</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL İcra ve İflas Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786255687845</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL İdare Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786255687852</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL İdari Yargılama Usulü Ders Notları</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786255687739</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL İş Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786255687869</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Maliye Ders Notları</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786255687883</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Medeni Usul Hukuku Ders Notları</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786255687876</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Medeni Hukuk Ders Notları</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786255687890</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik HUKAL Milletlerarası Özel Hukuk Ders Notları</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786255687159</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Borçlar Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786255687173</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Türk Hukuk Tarihi Tamamı Çözümlü Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786255632913</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS İş ve Sosyal Güvenlik, Avukatlık Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786255632890</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Ticaret Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786255687234</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Medeni Usul Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786255687203</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Ceza ve Ceza Muhakemesi Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786255632906</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS İdare Hukuku ve İdari Yargılama Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786255687210</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Genel Kamu Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786255687180</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS İcra ve İflas Hukuku Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786255632944</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Milletlerarası Özel Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786255687166</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2025 HMGS Medeni Hukuk Hazırlık Kitabı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786255687227</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Milletlerarası Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786257483278</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Ticaret Hukuku 1 Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786052180358</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Türk Anayasa Hukuku</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786057963475</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkilerde Güncel Çalışmalar 2</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786052328880</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Tanzimattan Milli Mücadeleye Siyasal Hayat</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786055662943</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Ortadoğu Politikaları</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786055662295</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Halkla İlişkiler</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786255567024</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Emek Piyasaları Analizi</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786257127851</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Kadın Yazıları</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786059527521</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Organizasyon Teorileri</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786257483476</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye için Yeni Anayasa Vizyonu ve Yol Haritası Cilt 1</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786257670487</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Uzlaştırmacı Sınavına Hazırlık Alternatif Çözüm Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789757197645</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Uzlaştırmacı Sınavına Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786255687302</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2025 Türk Yabancılar Hukuku</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789756331620</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Ronald Dworkin'in Hukuk ve Siyaset Felsefesinde Adalet Eşitlik ve Özgürlük Sorunu</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786259789866</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Spor Faaliyetlerinin ve Sporcuların Vergilendirilmesi</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786052328439</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Türk Cumhuriyetleri Ekonomi Politiği</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786057867193</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Popüler Kültür Penceresinden Toplumsal İlişkiler ve Liderlik</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786256805224</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>İşçilerin Kişisel Verilerinin İşlenmesi</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786052180044</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>İpek Yolunda Bir Kavşak Aşkale</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786257483001</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Polis Mevzuatı ve İlgili Kanunlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786052180181</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Güç ve Kimlik Perspektifinden Çin-Afrika İlişkileri</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786055343651</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Türk Süvari Tarihi</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786259789880</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Güncel ve Notlu 1982 Anayasası</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786052180105</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Kimyasal Hadım</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786257670838</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Türk Medeni Kanunu ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786055662523</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>İletişim Temelli Hizmet Pazarlaması</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786258136470</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>İşçinin İşe Geç Kalması ve Devamsızlığı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786054974528</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Kadına Yönelik Şiddet ve Ev İçi Şiddet</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789757197669</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargılama Usulü Kanunu</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786057963758</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığın Amentüsü</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786057963772</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>İktidarın Şiiri ve Şiirin İktidarı</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786055662721</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Neo Liberalizmin Türkiyedeki Belediye Hizmetlerinin Görülmesi Üzerindeki Etkisi Özelleştirme</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786255687296</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Anayasası Son Değişikliklerle</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786052180242</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Mali Denetim Üzerine Seçme Konular</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786052328613</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Vergi Yükü</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786052180167</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Otantik Liderlik</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786257127806</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Reklamların Haksız Rekabet Boyutu Karşısında Tüketicilerin Korunması</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786055343668</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Giderlerinde Yargı Denetiminin Etkinliği</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786257127950</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Politikasını Yeniden Düşünmek</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786054974672</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>İmajda 3G Göz Gönül Görüntü</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786055343958</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Kars Kazı</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786255687500</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Mali Hukuk</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786255567000</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>İşletme ve Vergi</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786257483209</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786255687258</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2025 Kamu Maliyesi</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786255687319</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2025 Türk Vergi Sistemi</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786054974061</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Uzayın ve Uzay Faaliyetlerinin Hukuki Rejimi</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786257483384</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kırgızistan - Türkiye Hukuk Haftası</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786052328545</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Kadastroda Maddi Hataların Düzeltilmesi</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786257127578</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Türk Anayasa Metinleri</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786255687289</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ceza Hukukunda Kadın</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786256805231</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Turkish Constitutional Law</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786059293310</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomik Perspektiften Küresel Kriz Sonrası Avrupa Birliği</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786059414715</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme Ekonomik ve Sosyal Eğilimler</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786057867681</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Maliyesinde Seçme Konular</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052180204</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Dünü, Bugünü ve Yarını Aydınlatacak Toplumsal Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786057963239</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Maliyesi</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786052328866</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'da Yöneten ve Yönetilen</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786259789828</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Milletlerarası Hukuk</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786057867056</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Siyasal İktidarı</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786255687449</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Orijinal Sorular HAKİMİYET Adli Hakimlik Sınavı Çıkmış Soru Bankası Seti</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786256805842</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>KÜLLİYAT Adli Hakim ve Savcı Yardımcılığı Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786059293143</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Kriminoloji Yazıları</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786257127981</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukukunun Genel Esasları</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786057963208</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Sivil Kadın</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9789757197386</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Süvari Binbaşı Şevki Baslo’nun 1. Dünya Savaşı ve Milli Mücadele Dönemi Hatıraları (1914 – 1920)</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786259789804</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>KONSENSUS Akademi İdari Yargı Hakim Yardımcılığı Sınavı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786259789811</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>KONSENSUS Ustalık Eseri İdari Yargı Hakim Yardımcılığı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786255687494</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>KONSENSUS Hakim ve Savcı Yardımcılığı 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786257483148</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>KONSENSUS İdari Hakimlik 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786256805828</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>KAS Kaymakam Adaylığı 10 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786255632517</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>KONSENSUS Ustalık Eseri Adli Hakimlik Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786255632562</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>KAS Kaymakamlık Sınavı Test Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786255632135</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>KONSENSUS Akademi Adli Hakim ve Savcılık Sınavı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786257483322</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786257483025</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ceza Hukuku Özel Hükümler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786255687333</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786257483308</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>KALDIRAÇ Hakimlik İçin GYGK Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786255687081</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>KANUNNAME Hakimlik Kod: 24</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786255687517</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Orijinal Sorular Kas Hakimiyet Kaymakamlık Sınavı Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786255567949</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786256805835</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Külliyat İdari Hakim Yardımcılığı Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786255632241</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786255632302</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786255632319</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>GYS Belediye Zabıta Personeli Zabıta Amiri Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786255632326</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786255632234</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>GYS Belediye Zabıta Personeli Belediye Zabıta Amiri Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786255632227</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786255567987</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786255567970</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786255567963</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786255567956</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786255567932</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786255567925</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786255567918</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786255687197</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Nokta Atışı Külliyat KPSS İktisat Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786258136081</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Müktesebat Kaymakamlık Sınavı Hazırlık Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786057038951</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk 1 Başlangıç Hükümleri Hocasından Ders Notları - 2021</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786052328910</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Muhasebat KPSS A Kurum Sınavları Muhasebe Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786255567871</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786257483193</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargılama Hukuku Hocasından Ders Notları - 2022</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786059527910</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>HALDUN Mikro İktisat Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786257670388</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Hakimlik Kampı Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786256805859</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786258136463</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Nizamname İcra Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786256805804</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>İcra Müdür ve Müdür Yardımcılığı Son Tekrar Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9789757197676</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>International Organizations</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786255687272</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>İcra ve İflas Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786257670678</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Kaymakamlık Sınavı Türkçe-Tarih Test Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786255687463</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Vergi Usul Vergi Hukuku TVS Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786257127165</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786257483551</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Protokol İdare Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786258136005</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Kabine Anayasa Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786255687357</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik İdare Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786255567840</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>MEB AGS Mevzuat İşin Ehli Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786255687395</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Borçlar Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786255632258</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>MEB AGS Mevzuat İşin Ehli Tamamı Çözümlü 40 Deneme</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786255687388</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Medeni Hukuk-Milletlerarası Hukuk Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786057867063</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Politik Ekonomi - 1</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786052328552</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Toprak Hukuku</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786255687371</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Medeni Usul Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786256805101</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786255687456</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Ceza Muhakemesi Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786255687265</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>2025 Şekli Eşya Hukuku</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786059527569</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Orman Hukuku</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786255687401</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Ceza Hukuku Çıkmış Soru</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786255567888</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu İktisat Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786057963789</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Milletlerarası Özel Hukukta Güncel Meseleler Sempozyumu</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786052328842</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Osmalı'dan Günümüze Türkiye'nin İktisadi Tarihi</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786052328804</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan Günümüze Türkiye'nin Dış Politikası</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786256805293</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>2024 İİBF SBF MYO lar İçin Türk İdari Yargılama Hukuku</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786255687425</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik İş Hukuku-İcra ve İflas Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786052328835</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Ekonomisi Sektörel Yaklaşım</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786057963154</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi İdeolojiler</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786257483346</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kamu Yönetimi</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786255687692</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu Muhasebe Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786257127967</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Local Government A Turkish Perspective</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786057867285</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Toplumsal Yapısı ve Toplumsal Kurumlar</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786255687418</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Ticaret Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786052180082</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Bilimlerde Araştırma</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786055343743</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku Genel İlkeler ve Esaslar</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786257670418</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu Mikro İktisat Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786255687364</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik İdari Yargılama Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786255687340</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>HAKİMİYET Adli Hakimlik Anayasa Hukuku Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786255567321</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı İdare Hukuku</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786255567338</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı İdari Yargılama Hukuku</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786255567369</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı Ticaret Hukuku</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9789757197294</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Hakimlik Sınavı İş Hukuku Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786255567345</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı Medeni Hukuk</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9789757197614</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Takdir Komisyonu SMMM Staj Başlatma Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786255567383</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı İcra ve İflas Hukuku</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786255567376</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı Hukuk Yargılama Usulü</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786255632036</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Çavuşu Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786255567451</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Özet Konu Anlatımı Genel Kamu Hukuku</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786255632050</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Amiri Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786255632074</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli Şube Müdürü Soru Bankası 3. Grup</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786255567901</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9789757197171</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Mare Lıbervm Denizlerin Serbestisi</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786057867162</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Hukuki ve Mali Yönleriyle Konkordato</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786255632067</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 3. Grup Şube Müdürü Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786255632043</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 2. Grup İtfaiye Amiri Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786255632029</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 1. Grup İtfaiye Çavuşu Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786052180198</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Hume's Liberalism: An Early Theory of Social Capital</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786255567697</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Son Nokta İçişleri Bakanlığı GYS Sınavı Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786257127721</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>GUY Vergi Müfettiş Yardımcılığı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786255687616</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>HMGS - HAKİMLİK İcra ve İflas Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786255567147</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Tamamı Çözümlü Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786255687555</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>HMGS - HAKİMLİK İdari Yargılama Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9789756331163</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Gıda Endüstrisi Makineleri</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9789757197539</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>General Principles of Turkish Law</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786055343422</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Gelir Uzmanlığı ve Yardımcılığı Sınavı 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>6056051111214</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2022 Uzman Öğretmenlik Yetiştirme Programı Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9789757197300</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Franchise Sözleşmesinde Tarafların Borçları</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786059527613</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Fikir ve Sanat Eserleri Kanunu</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786054974665</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Üçüncü Genç Vergi Hukukçuları Konferansı</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786255687326</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>2026 Üstadı Maliye Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786257670517</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Etkin Hukuk Ders Fasikülleri 2 İcra Hukuku</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786057038906</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Etkin Hukuk Ders Fasikülleri 1 İcra Hukuku</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786052328620</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Vakıf Evladiyet Hukuku</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786057963741</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Erdemsizler Ülkesi</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786054974054</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Ve Uykuları Karanlığa Tutsaktı</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786059293341</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Birimi</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786255567628</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786051111111</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku Çalışma Seti 3 Kitap</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9789756331965</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku Genel Esaslar ve Mevzuat</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786054974160</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Emlak Vergisinde Vergi Değeri</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786052328989</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomik Entegrasyon Avrupa Birliği ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786059293556</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomik Büyüme</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9789756331545</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Ekmek ve Ekmek Çeşitleri Üretim Teknolojisi</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786256805385</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Efsane MİHENK Hakim Savcı Yardımcılığı 5 Deneme Kasım 2024</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786055343439</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>e-Ticaret</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786255567635</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786257670357</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Kamu Yönetimi Düşünürleri</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786257670647</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm Kaymakamlık Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786059414920</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Dolandırıcılık Suçları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786059527590</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Devre Mülk</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786051111251</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku, Türk Vergi Sistemi Seti</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786054974627</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Devletin İnterneti Düzenleme Yetkisi</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9789756331989</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukukunda İştirakler</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786052328644</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Devletin Değişen Rolü ve Kamu-Özel İşbirlikleri</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786059527774</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Teşkilatı Hukuku</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789757197621</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Kanunları ve Bağlantılı Kanunlar</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786055343682</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Müfettişliği Sayıştay Sınavlarına Hazırlık</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786257483377</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Bütçesi</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786057867872</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Uyumu</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786055343552</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Vesayetçi Demokrasi</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>6056051111215</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Başöğretmenlik Yetiştirme Programı Çalışma Kitabı 2022</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786057963499</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Sistemde Yerel Yönetimler</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786054859786</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku İdare Hukuku İdari Yargı Seti</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786055343385</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim Becerileri</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9789754876312</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Altın Seri HMGS ve İdari Hakim Yardımcılığı Sınavı Hazırlık Konu Anlatımlı Seti 2025</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>7545</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9789756425796</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Altın Seri HMGS ve Adli Hakim ve Savcılığı Sınavlarına Hazırlık Konu Anlatımlı Seti 2025</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>8365</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786055343897</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>333 Soruda Anayasa Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786256805453</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786258136739</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Çarşı ve Mahalle Bekçiliği Sınavlarına Hazırlık Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786052180174</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Çeşitli Yönleriyle Kırsal Göç</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786055662745</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Medya</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786258136500</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Yazıları</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786256805545</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Çumra Cumhuriyet Lisesinin Çocukları</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786055567644</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Damga Vergisi ve Harçlar</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786052328996</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Davranışsal İktisat</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786052328668</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Debating Islamism Modernity And The West in Turkey : The Role of Welfare (Refah) Party</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786257483889</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Defterdarlık Uzmanlığı Gider Mevzuatı Açıklamalı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786054974641</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Biz 24. Kafile 3. Grup</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786255632494</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786256805811</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku Özel Hükümler Altın Seri</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786054974597</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Bölgesel Kalkınma Üzerine Yazılar</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9789756331927</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Cesur Yürek Soy Ağacı - 1</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786255687050</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786255687142</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku Genel Kısım</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786255687470</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786054974658</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukukunda İsnat Yeteneği</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786059414395</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukuku</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786255687241</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukuku</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786257670470</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukuku Altın Seri</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9789756331675</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesinde Duruşma</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786055343258</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Cumhurbaşkanının Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786055343781</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>1982 Anayasasına Göre Cumhurbaşkanının Statüsü ve Sorumluluğu</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786258136210</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Cumhurbaşkanlığı Hükümet Sistemi ve Türk İdaresi Bakımından Sonuçları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786057867506</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Cürümlerin Tasnifi Bakımından Suçun Hukuki Konusu</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786256805446</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786052180365</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Ana Hatlarıyla Uluslararası İktisat İktisat Hap Serisi</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786052180211</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Genel Esaslar</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786257483865</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786054974115</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Arafta ki Çözüm Süreci</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786059527750</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu Arithmetica Çıkmış Muhasebe Soruları Çözümlü</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786255687487</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2026 Atatürk İlkeleri ve İnkılap Tarihi Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786255567895</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>ATEŞ İnsan Hakları ve Demokratikleşme Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786255687135</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>ATEŞ İnsan Hakları ve Demokratikleşme Soru Bankası Çözümlü</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786257127240</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği ve Türkiye 2</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786059527781</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa İnsan Hakları Mahkemesi Kararlarının Türk Vergi Hukukuna Etkisi</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786059293150</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa ve Avrupa Birliği</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786055662035</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Yönlendiren Faktörler</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786059414081</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Belçikada Bir Doktora Öğrencisi</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786057867889</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>BEST OF Son Beşli Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786255567130</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Bilimsel Araştırma El Kitabı</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786255632333</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>12 Eylül'e Giden Yol Bir Hukuk Öğrencisinin Günlükleri 1976-1980</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786052180259</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Ana Hatlarıyla Türkiye Ekonomisi İktisat Hap Serisi</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786059293655</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Alman Siyasal Sistemi ve Devlet Erklerinin İç İçeliği</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786059293303</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Ticarette Ödeme Aracı Olarak Akreditif</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786257127028</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımı ve 1000 Soru Görevde Yükselme</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786059414722</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>99 Soruda Anayasa Değişiklikleri</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786054974856</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>28 Şubat ve 17 Aralık Sürecinin Ekonomi Politiği</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786057038913</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>2010-2020 Arasında Türkiye de Siyasalın Belirişi</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786059527736</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>1982 Anayasası</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786258136111</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>10 Nisan Komiser Yardımcılığı ve Misyon Koruma Konu Anlatımı Modüler Set</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786255687548</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik İdare Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786255687678</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Türk Hukuk Tarihi Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786255687593</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Ticaret Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786255687586</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Vergi Hukuku ve Vergi Usul Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786255687661</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Milletlerarası Genel ve Özel Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786255687609</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786255687562</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Medeni Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786255687579</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786255687630</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS HAKİMLİK Ceza Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786255687647</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Hukuk Felsefesi ve Sosyolojisi Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786255687550</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786255687524</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Anayasa Hukuku Anayasa Yargısı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786255687654</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Genel Kamu Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786255687531</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS Hakimlik Borçlar Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786255687623</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2026 HMGS HAKİMLİK Avukatlık Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786255687685</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2026 HUKAL HMGS 5li Çözümlü Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786255687708</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>6056051111259</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>HMGS HUKAL Hukuk Alanları Akademisi Soru Bankası Seti Çözümlü</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786255632104</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu P48 Maliye 10 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786255632098</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2025 KPSS A Grubu P48 İktisat 10 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786255632081</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu P48 Hukuk 10 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786255632203</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2025 KPSS A Grubu P48 Muhasebe 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786255632012</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2025 KPSS Külliyat Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786255567048</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Hukuk Mesleklerine Giriş Sınavı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786256805613</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786255567031</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786256805408</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Külliyat KPSS Maliye Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786256805743</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>6056051111194</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu Maliye Konu ve Soru Seti</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786256805767</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2025 Medeni Hukuk Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786255567017</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Milletlerarası Özel Hukuk Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786256805392</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Konsensus Adli Hakim ve Savcı Yardımcılığı 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786256805965</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Feminist Hukuk Kuramı</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786256805996</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Mahalli İdareler GYS ve Unvan Değişikliği Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786256805972</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Adem-i Muhalefet</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786256805323</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Ateş</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786256805361</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Maliyesi</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786256805460</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Altın Seri - Medeni Usul Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786256805156</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Hukuku</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786256805040</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Ekonominin Temelleri I - II</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786256805552</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları ve Demokratikleşme Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786256805354</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Ticaret ve Finans</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786256805606</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Sınırlı Ayni Haklar</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786256805484</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786256805422</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786256805194</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku Özel Kısım</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786256805415</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Kanunname Kaymakamlık Kod: 60 (4 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786256805507</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Mali Disiplin Maliye Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786256805538</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Kaymakamlık Kampı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786258136173</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786256805200</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Şekli Eşya Hukuku</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786256805187</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786258136685</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2023 KAS Kaymakamlık Sınavı TEST Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786256805118</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği(nin) Türkiye(si)</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786256805095</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Anayasası TCK CMK ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786256805064</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Türk Vergi Sistemi</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786256805149</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası Cilt - 2</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786256805026</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Türk Yabancılar Hukuku</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786258136807</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786258136975</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>MİHENK Soru Avcısı Adli Hakimlik 7 Deneme Savaş Yayınları 2023</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786258136982</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>İslam Siyasi Düşünceler Tarihi</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786256805019</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Maliyesi</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786258136302</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Kısa - Kolay Vergi Hukuku</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786256805088</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786256805002</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786258136715</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>2023 Kanunname Hakimlik KOD: 27 Anayasa Hukuku-İdare Hukuku-İdari Yargı Set Altın Seri</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786258136968</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Konsensus Ustalık Eseri Adli Hakimlik Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786258136722</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>2023 Kaymakamlık Kampı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786257127745</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>2021 P48 KPSS A Grubu Muhasebe Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786258136432</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Üstad-ı Maliye Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786258136296</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Muhasebesi Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786258136289</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9789756331736</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Maliyet Yönetim Sistemleri</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786057963796</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Sayıştay Final - Sayıştay Denetçi Yardımcısı Adaylığı Sınavına Son Hazırlık Soru Bankası 2019</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786059414432</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk Konu Anlatımı - Altın Seri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9789756331699</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Kariyer Anahtarı Gelir ve Gider Mevzuatı Konu Anlatımlı Soru Bankası 2 Cilt</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786054974108</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786059293952</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786059414678</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786057963079</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786057867827</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786057963826</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Siyakat Özgün Muhasebe Soruları</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786257670777</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Kararname - Cumhurbaşkanlığı Kararnameleri</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786257483735</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>2022 Senatör Kaymakamlık Sınavına Hazırlık Mevzuatı</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786059414814</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesinde Maddi Gerçeğin Tespiti</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786057963512</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>2019 Muhasebat KPSS A Muhasebe Çıkmış Sınav Soruları Tamamı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>139.89</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786057963642</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Muhakemesi Kanunu ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786059293709</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Kırılgan Demokrasilerde Siyasal Örgütlenme Özgürlüğü</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789757197911</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>2020 Anayasa Hukuku Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9789757197270</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>2020 Hakimlik Kampı Adli Hakimlik</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786057867391</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Türk Medeni Türk Borçlar Kanunu ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786057044822</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786257483742</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2022 Arabuluculuk Sınavlarına Hazırlık Çözümlü Soru Bankası ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786057963871</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Bütçesi ve Yerel Yönetimler Maliyesi</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786057963185</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan Günümüze Türkiye'nin Siyasal Hayatı</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786257670142</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Türk İdare Hukuku Pratik Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786057963482</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2018 Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9789757197515</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku Genel Hükümler</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786257127837</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2021 Konsensus KPSS ve Kurum Sınavları Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786057963925</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>İş ve Sosyal Güvenlik Mevzuatı ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786257127202</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2020 Adalet Bakanlığı GYS Sınavları Yazı İşleri Müdürlüğü Son Karar Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786257670524</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Hukuku</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786257670968</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargı Mevzuatı ve İlgili Kanunlar</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786257127257</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786057867834</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Hukuku 2 Özel Hükümler Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789757197898</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Ticaret Hukuku 2 Şirketler Hukuku Hocasından Ders Notları Altın Seri</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786054974733</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Sukuk ve Muhasebesi</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786257127011</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Türk İdare Hukuku</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786054974580</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Katılım Bankacılığı Türkiye Örneği</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9789757197720</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargılama Hukuku Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786257127530</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukuku Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786257127707</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786258701456</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Hukuk Tamamı Çözümlü Soru Bankası Savaş Yayınları 2026</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786258701272</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786258701463</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2026 Ticaret Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786257670784</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Balık Kafası Balık Avına Dair (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9786258701302</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2026 Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786258701289</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786258701029</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Maliye Soru Bankası Tamamı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786258701012</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Tüm Dersler Konu Anlatımlı Tek Kitap</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786258701425</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Tamamı Çözümlü Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786258701326</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı İdare Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786258701234</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devletlerinde Kültür ve Medeniyet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786258701401</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Avukatlık Hukuku, Hukuk Felsefesi ve Sosyolojisi, Türk Hukuk Tarihi Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786258701371</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Ceza Hukuku Ceza Yargılama Usulü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
           <t>9786258701319</t>
         </is>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B500" s="1" t="inlineStr">
         <is>
           <t>HMGS Kampı Anayasa Yargısı Soru Bankası</t>
         </is>
       </c>
-      <c r="C15" s="1">
+      <c r="C500" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>