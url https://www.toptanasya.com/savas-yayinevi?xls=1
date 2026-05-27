--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -85,7525 +85,7765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258701869</t>
+          <t>9786255687043</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>IMPERIUM Kamu Yönetimi Konu Anlatımı</t>
+          <t>2026 Kanunname Hakimlik Kod:24 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258701838</t>
+          <t>9786258701845</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 İş Hukuku Soru Bankası</t>
+          <t>P48 KPSS A Grubu Muhasebe Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258701814</t>
+          <t>9786255632210</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>Mali Disiplin Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>750</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258701791</t>
+          <t>9786258786019</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>Zabıta Zabıta Komiseri, Zabıta Amiri, Zabıta Müdürü Görevde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1600</v>
+        <v>950</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258701746</t>
+          <t>9786258701999</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Sorular Hakimiyet HMGS Sınavı Çıkmış Soru Bankası</t>
+          <t>Ceza Muhakemesi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>3000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258701760</t>
+          <t>9786258701982</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS 5'li Çözümlü Deneme Sınavı</t>
+          <t>Maksimus KPSS Kamu Yönetimi Çözümlü Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258701715</t>
+          <t>9786258786002</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Soru Bankası</t>
+          <t>Adli-İdari Hakimlik HMGS Anayasa Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258701722</t>
+          <t>9786258701906</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
+          <t>2026 KANUNNAME Kaymakamlık Kod: 66 Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258701753</t>
+          <t>9786258701975</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tahakkuk Vergi Dairesi Müdür ve Müdür Yardımcılığı Sınavı Soru Bankası</t>
+          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258701777</t>
+          <t>9786258701968</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>HMGS Vergi Hukuku Vergi Usul Hukuku TVS Tamamı Çözümlü Hazırlık</t>
+          <t>Adli-İdari Hakimlik HMGS Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>470</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258701265</t>
+          <t>9786258701821</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Süreler ve Nisapları Ezberleme Kitabı</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>830</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258701210</t>
+          <t>9786258701890</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS 1 Sınavı HUKAL Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Banka Sınavlarına Hazırlık Alan Bilgisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>95</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258701487</t>
+          <t>9786258701876</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS İdare Hukuku Özet Konu Anlatımı</t>
+          <t>P48 KPSS A Grubu İktisat 10 Deneme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258701494</t>
+          <t>9786258701883</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS İdari Yargılama Hukuku Özet Konu Anlatımı</t>
+          <t>P48 KPSS A Grubu Hukuk 10 Deneme</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258701470</t>
+          <t>9786258701951</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Anayasa Hukuku Anayasa Yargısı Özet Konu Anlatımı</t>
+          <t>İş Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258701500</t>
+          <t>9786258701852</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Özet Medeni Hukuk Konu Anlatımı</t>
+          <t>P48 KPSS A Grubu Maliye 10 Deneme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258701623</t>
+          <t>9786258701869</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Özet Konu Anlatım Kitabı Modüler Set</t>
+          <t>IMPERIUM Kamu Yönetimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>8000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258701685</t>
+          <t>9786258701838</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>KPSS A P32 Kaymakamlık Konu Anlatımı Modüler Seti</t>
+          <t>2026 İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>5900</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258701555</t>
+          <t>9786258701814</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Ceza Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
+          <t>2026 İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258701579</t>
+          <t>9786258701791</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Özet İş ve Sosyal Güvenlik Hukuku Konu Anlatımı</t>
+          <t>2026 Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258701609</t>
+          <t>9786258701746</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Milletlerarası Hukuk Milletlerarası Özel Hukuk Özet Konu Anlatımı</t>
+          <t>Orijinal Sorular Hakimiyet HMGS Sınavı Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258701517</t>
+          <t>9786258701760</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Borçlar Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
+          <t>2026 HMGS 5'li Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258701562</t>
+          <t>9786258701715</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Ceza Yargılama Usulü Özet Konu Anlatımı</t>
+          <t>Ceza Hukuku Genel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258701616</t>
+          <t>9786258701722</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Genel Kamu Hukuku Özet Konu Anlatımı</t>
+          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258701531</t>
+          <t>9786258701753</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hukuk Yargılama Usulü Özet Konu Anlatımı</t>
+          <t>Tahakkuk Vergi Dairesi Müdür ve Müdür Yardımcılığı Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258701586</t>
+          <t>9786258701777</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Vergi Usul Hukuku Vergi Hukuku TVS Özet Konu Anlatımı</t>
+          <t>HMGS Vergi Hukuku Vergi Usul Hukuku TVS Tamamı Çözümlü Hazırlık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258701593</t>
+          <t>9786258701265</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Özet Konu Anlatımı</t>
+          <t>Süreler ve Nisapları Ezberleme Kitabı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>830</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258701524</t>
+          <t>9786258701210</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Ticaret Hukuku Özet Konu Anlatımı</t>
+          <t>2025 HMGS 1 Sınavı HUKAL Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>800</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258701692</t>
+          <t>9786258701487</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 İdari Yargı Konu Anlatımı</t>
+          <t>2026 HMGS İdare Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1000</v>
+        <v>800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258701449</t>
+          <t>9786258701494</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İcra ve İflas Hukuku Soru Bankası</t>
+          <t>2026 HMGS İdari Yargılama Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258701395</t>
+          <t>9786258701470</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Vergi Usul Hukuku, Vergi Hukuku Soru Bankası</t>
+          <t>2026 HMGS Anayasa Hukuku Anayasa Yargısı Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258701418</t>
+          <t>9786258701500</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Genel Kamu Hukuku, Milletlerarası Hukuk Soru Bankası</t>
+          <t>2026 HMGS Özet Medeni Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258701388</t>
+          <t>9786258701623</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Özet Konu Anlatım Kitabı Modüler Set</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258701340</t>
+          <t>9786258701685</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Ticaret Hukuku Soru Bankası</t>
+          <t>KPSS A P32 Kaymakamlık Konu Anlatımı Modüler Seti</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258701357</t>
+          <t>9786258701555</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Borçlar Hukuku Soru Bankası</t>
+          <t>2026 HMGS Ceza Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258701333</t>
+          <t>9786258701579</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Medeni Hukuk Soru Bankası</t>
+          <t>2026 HMGS Özet İş ve Sosyal Güvenlik Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258701364</t>
+          <t>9786258701609</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Hukuk Yargılama Usulü Soru Bankası</t>
+          <t>2026 HMGS Milletlerarası Hukuk Milletlerarası Özel Hukuk Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258701258</t>
+          <t>9786258701517</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Anayasa Hukuku Soru Bankası</t>
+          <t>2026 HMGS Borçlar Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258701432</t>
+          <t>9786258701562</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İdari Yargılama Hukuku Soru Bankası</t>
+          <t>2026 HMGS Ceza Yargılama Usulü Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258701296</t>
+          <t>9786258701616</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu İktisat Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 HMGS Genel Kamu Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>660</v>
+        <v>700</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258701241</t>
+          <t>9786258701531</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye II</t>
+          <t>2026 HMGS Hukuk Yargılama Usulü Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258701227</t>
+          <t>9786258701586</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 Doğru Seçenek Vergi Dairesi Müdür ve Yardımcılığı, Gelir Uzman Yardımcılığı Konu Anlatımlı Hazırlık Kitabı</t>
+          <t>2026 HMGS Vergi Usul Hukuku Vergi Hukuku TVS Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1900</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255632173</t>
+          <t>9786258701593</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>HMGS Ceza Hukuku Genel ve Özel Hükümler Soru Bankası</t>
+          <t>2026 HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>670</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256805934</t>
+          <t>9786258701524</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler GYS ve Unvan Değişikliği Soru Bankası</t>
+          <t>2026 HMGS Ticaret Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255632128</t>
+          <t>9786258701692</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>HMGS Medeni Usul Hukuku Soru Bankası</t>
+          <t>2026 İdari Yargı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255632142</t>
+          <t>9786258701449</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>HMGS Anayasa Hukuku Soru Bankası</t>
+          <t>HMGS Kampı İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255632005</t>
+          <t>9786258701395</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Milletlerarası Özel Hukuk Soru Bankası</t>
+          <t>HMGS Kampı Vergi Usul Hukuku, Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255567994</t>
+          <t>9786258701418</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>HMGS Milletlerarası Hukuk ve Genel Kamu Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Genel Kamu Hukuku, Milletlerarası Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>255</v>
+        <v>800</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255632111</t>
+          <t>9786258701388</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>HMGS Medeni Hukuk Soru Bankası</t>
+          <t>HMGS Kampı İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255632296</t>
+          <t>9786258701340</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>HMGS İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255632180</t>
+          <t>9786258701357</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>HMGS Avukatlık Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Borçlar Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255632289</t>
+          <t>9786258701333</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>HMGS İcra ve İflas Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255632197</t>
+          <t>9786258701364</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>HMGS Vergi Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Hukuk Yargılama Usulü Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>115</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255632159</t>
+          <t>9786258701258</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>HMGS İdare Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255632272</t>
+          <t>9786258701432</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>HMGS Ticaret Hukuku Soru Bankası</t>
+          <t>HMGS Kampı İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>495</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255632166</t>
+          <t>9786258701296</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>HMGS İdari Yargılama Hukuku Soru Bankası</t>
+          <t>P48 KPSS A Grubu İktisat Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>660</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258701180</t>
+          <t>9786258701241</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Vergi Hukuku Süre-Sayı Ders Notları</t>
+          <t>Avrupa Birliği ve Türkiye II</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>55</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258701173</t>
+          <t>9786258701227</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ticaret Hukuku Süre-Sayı Ders Notları</t>
+          <t>2026 Doğru Seçenek Vergi Dairesi Müdür ve Yardımcılığı, Gelir Uzman Yardımcılığı Konu Anlatımlı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>55</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258701111</t>
+          <t>9786255632173</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İcra ve İflas Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Ceza Hukuku Genel ve Özel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>60</v>
+        <v>670</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258701142</t>
+          <t>9786256805934</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İş Hukuku Süre-Sayı Ders Notları</t>
+          <t>Mahalli İdareler GYS ve Unvan Değişikliği Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>55</v>
+        <v>650</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258701166</t>
+          <t>9786255632128</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Medeni Usul Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258701159</t>
+          <t>9786255632142</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Medeni Hukuk Süre-Sayı Ders Notları</t>
+          <t>HMGS Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>45</v>
+        <v>500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258701074</t>
+          <t>9786255632005</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Süre-Sayı Ders Notları</t>
+          <t>HMGS Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Milletlerarası Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258701104</t>
+          <t>9786255567994</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ceza Muhakemesi Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Milletlerarası Hukuk ve Genel Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>40</v>
+        <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258701098</t>
+          <t>9786255632111</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Özel Hükümler Süre-Sayı Ders Notları</t>
+          <t>HMGS Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>40</v>
+        <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258701081</t>
+          <t>9786255632296</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Genel Hükümler Süre-Sayı Ders Notları</t>
+          <t>HMGS İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258701128</t>
+          <t>9786255632180</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İdare Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Avukatlık Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>55</v>
+        <v>110</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258701135</t>
+          <t>9786255632289</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İdari Yargılama Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>440</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258701067</t>
+          <t>9786255632197</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Anayasa Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>55</v>
+        <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786250501072</t>
+          <t>9786255632159</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2025 HMGS Çıkmış Soruları Çözümlü</t>
+          <t>HMGS İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>95</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258701050</t>
+          <t>9786255632272</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>HUKAL OTORİTE HMGS 3. Deneme</t>
+          <t>HMGS Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>495</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258701043</t>
+          <t>9786255632166</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>HUKAL OTORİTE HMGS 2. Deneme</t>
+          <t>HMGS İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258701036</t>
+          <t>9786258701180</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>HUKAL Otorite HMGS 1. Deneme Çözümlü</t>
+          <t>HUKAL 2026 HMGS Hakimlik Vergi Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257483049</t>
+          <t>9786258701173</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Hocasından Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ticaret Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>55</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>6056051111260</t>
+          <t>9786258701111</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL HMGS Ders Notları Seti</t>
+          <t>HUKAL 2026 HMGS Hakimlik İcra ve İflas Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>5564</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>6056051111261</t>
+          <t>9786258701142</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL Adli Hakimlik Ders Notları Seti</t>
+          <t>HUKAL 2026 HMGS Hakimlik İş Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>3857</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>6056051111262</t>
+          <t>9786258701166</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL İdari Hakimlik Ders Notları Seti</t>
+          <t>HUKAL 2026 HMGS Hakimlik Medeni Usul Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>3462</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255687746</t>
+          <t>9786258701159</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Anayasa Hukuku Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Medeni Hukuk Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255687753</t>
+          <t>9786258701074</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Anayasa Yargısı Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255687760</t>
+          <t>9786258701104</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Avukatlık Hukuku Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Muhakemesi Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255687777</t>
+          <t>9786258701098</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Genel Hükümler Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Özel Hükümler Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255687784</t>
+          <t>9786258701081</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Özel Hükümler Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Genel Hükümler Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>310</v>
+        <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255687722</t>
+          <t>9786258701128</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik İdare Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>190</v>
+        <v>55</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255687968</t>
+          <t>9786258701135</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Özel Hükümler Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik İdari Yargılama Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>110</v>
+        <v>440</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255687807</t>
+          <t>9786258701067</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Anayasa Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>145</v>
+        <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255687814</t>
+          <t>9786250501072</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Genel Kamu Hukuku Ders Notları</t>
+          <t>HUKAL 2025 HMGS Çıkmış Soruları Çözümlü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>130</v>
+        <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255687821</t>
+          <t>9786258701050</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Hukuk Felsefesi ve Sosyolojisi Ders Notları</t>
+          <t>HUKAL OTORİTE HMGS 3. Deneme</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>187</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255687951</t>
+          <t>9786258701043</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İcra ve İflas Hukuku Ders Notları</t>
+          <t>HUKAL OTORİTE HMGS 2. Deneme</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255687845</t>
+          <t>9786258701036</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İdare Hukuku Ders Notları</t>
+          <t>HUKAL Otorite HMGS 1. Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>145</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255687852</t>
+          <t>9786257483049</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İdari Yargılama Usulü Ders Notları</t>
+          <t>İdare Hukuku Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255687739</t>
+          <t>6056051111260</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İş Hukuku Ders Notları</t>
+          <t>2026 HUKAL HMGS Ders Notları Seti</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>370</v>
+        <v>5564</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255687869</t>
+          <t>6056051111261</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Maliye Ders Notları</t>
+          <t>2026 HUKAL Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>330</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255687883</t>
+          <t>6056051111262</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Medeni Usul Hukuku Ders Notları</t>
+          <t>2026 HUKAL İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>287</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255687876</t>
+          <t>9786255687746</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Medeni Hukuk Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>415</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255687890</t>
+          <t>9786255687753</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Milletlerarası Özel Hukuk Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Anayasa Yargısı Ders Notları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>315</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255687159</t>
+          <t>9786255687760</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Borçlar Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Avukatlık Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255687173</t>
+          <t>9786255687777</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Türk Hukuk Tarihi Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255632913</t>
+          <t>9786255687784</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS İş ve Sosyal Güvenlik, Avukatlık Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255632890</t>
+          <t>9786255687722</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Ticaret Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255687234</t>
+          <t>9786255687968</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Medeni Usul Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255687203</t>
+          <t>9786255687807</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Ceza ve Ceza Muhakemesi Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>255</v>
+        <v>145</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255632906</t>
+          <t>9786255687814</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS İdare Hukuku ve İdari Yargılama Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Genel Kamu Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255687210</t>
+          <t>9786255687821</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Genel Kamu Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Hukuk Felsefesi ve Sosyolojisi Ders Notları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>210</v>
+        <v>187</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255687180</t>
+          <t>9786255687951</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS İcra ve İflas Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>160</v>
+        <v>420</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255632944</t>
+          <t>9786255687845</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Milletlerarası Özel Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>2026 HMGS Hakimlik HUKAL İdare Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>145</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255687166</t>
+          <t>9786255687852</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Medeni Hukuk Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL İdari Yargılama Usulü Ders Notları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255687227</t>
+          <t>9786255687739</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>HMGS Milletlerarası Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>2026 HMGS Hakimlik HUKAL İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>70</v>
+        <v>370</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257483278</t>
+          <t>9786255687869</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku 1 Hocasından Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Maliye Ders Notları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>75</v>
+        <v>330</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052180358</t>
+          <t>9786255687883</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türk Anayasa Hukuku</t>
+          <t>2026 HMGS Hakimlik HUKAL Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>295</v>
+        <v>287</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057963475</t>
+          <t>9786255687876</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Güncel Çalışmalar 2</t>
+          <t>2026 HMGS Hakimlik HUKAL Medeni Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>175</v>
+        <v>415</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052328880</t>
+          <t>9786255687890</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Tanzimattan Milli Mücadeleye Siyasal Hayat</t>
+          <t>2026 HMGS Hakimlik HUKAL Milletlerarası Özel Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055662943</t>
+          <t>9786255687159</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Ortadoğu Politikaları</t>
+          <t>2025 HMGS Borçlar Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055662295</t>
+          <t>9786255687173</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler</t>
+          <t>2025 HMGS Türk Hukuk Tarihi Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255567024</t>
+          <t>9786255632913</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Emek Piyasaları Analizi</t>
+          <t>2025 HMGS İş ve Sosyal Güvenlik, Avukatlık Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257127851</t>
+          <t>9786255632890</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yazıları</t>
+          <t>2025 HMGS Ticaret Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>750</v>
+        <v>280</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059527521</t>
+          <t>9786255687234</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Organizasyon Teorileri</t>
+          <t>2025 HMGS Medeni Usul Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257483476</t>
+          <t>9786255687203</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türkiye için Yeni Anayasa Vizyonu ve Yol Haritası Cilt 1</t>
+          <t>2025 HMGS Ceza ve Ceza Muhakemesi Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>450</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257670487</t>
+          <t>9786255632906</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı Sınavına Hazırlık Alternatif Çözüm Soru Bankası</t>
+          <t>2025 HMGS İdare Hukuku ve İdari Yargılama Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789757197645</t>
+          <t>9786255687210</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı Sınavına Hazırlık Kitabı</t>
+          <t>2025 HMGS Genel Kamu Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255687302</t>
+          <t>9786255687180</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025 Türk Yabancılar Hukuku</t>
+          <t>2025 HMGS İcra ve İflas Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>550</v>
+        <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756331620</t>
+          <t>9786255632944</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ronald Dworkin'in Hukuk ve Siyaset Felsefesinde Adalet Eşitlik ve Özgürlük Sorunu</t>
+          <t>2025 HMGS Milletlerarası Özel Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>10</v>
+        <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786259789866</t>
+          <t>9786255687166</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Spor Faaliyetlerinin ve Sporcuların Vergilendirilmesi</t>
+          <t>2025 HMGS Medeni Hukuk Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052328439</t>
+          <t>9786255687227</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Türk Cumhuriyetleri Ekonomi Politiği</t>
+          <t>HMGS Milletlerarası Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>550</v>
+        <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057867193</t>
+          <t>9786257483278</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Popüler Kültür Penceresinden Toplumsal İlişkiler ve Liderlik</t>
+          <t>Ticaret Hukuku 1 Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256805224</t>
+          <t>9786052180358</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İşçilerin Kişisel Verilerinin İşlenmesi</t>
+          <t>Türk Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>225</v>
+        <v>295</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052180044</t>
+          <t>9786057963475</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda Bir Kavşak Aşkale</t>
+          <t>Uluslararası İlişkilerde Güncel Çalışmalar 2</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>205</v>
+        <v>175</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257483001</t>
+          <t>9786052328880</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Polis Mevzuatı ve İlgili Kanunlar (Ciltli)</t>
+          <t>Tanzimattan Milli Mücadeleye Siyasal Hayat</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>325</v>
+        <v>175</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052180181</t>
+          <t>9786055662943</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Güç ve Kimlik Perspektifinden Çin-Afrika İlişkileri</t>
+          <t>Türkiye'nin Ortadoğu Politikaları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>195</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055343651</t>
+          <t>9786055662295</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Türk Süvari Tarihi</t>
+          <t>Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>195</v>
+        <v>135</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786259789880</t>
+          <t>9786255567024</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Güncel ve Notlu 1982 Anayasası</t>
+          <t>Emek Piyasaları Analizi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>170</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052180105</t>
+          <t>9786257127851</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kimyasal Hadım</t>
+          <t>Kadın Yazıları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>115</v>
+        <v>750</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257670838</t>
+          <t>9786059527521</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve İlgili Kanunlar</t>
+          <t>Organizasyon Teorileri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055662523</t>
+          <t>9786257483476</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İletişim Temelli Hizmet Pazarlaması</t>
+          <t>Türkiye için Yeni Anayasa Vizyonu ve Yol Haritası Cilt 1</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>110</v>
+        <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258136470</t>
+          <t>9786257670487</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İşçinin İşe Geç Kalması ve Devamsızlığı</t>
+          <t>Uzlaştırmacı Sınavına Hazırlık Alternatif Çözüm Soru Bankası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>185</v>
+        <v>125</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054974528</t>
+          <t>9789757197645</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kadına Yönelik Şiddet ve Ev İçi Şiddet</t>
+          <t>Uzlaştırmacı Sınavına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757197669</t>
+          <t>9786255687302</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usulü Kanunu</t>
+          <t>2025 Türk Yabancılar Hukuku</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057963758</t>
+          <t>9789756331620</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Amentüsü</t>
+          <t>Ronald Dworkin'in Hukuk ve Siyaset Felsefesinde Adalet Eşitlik ve Özgürlük Sorunu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057963772</t>
+          <t>9786259789866</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Şiiri ve Şiirin İktidarı</t>
+          <t>Spor Faaliyetlerinin ve Sporcuların Vergilendirilmesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055662721</t>
+          <t>9786052328439</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Neo Liberalizmin Türkiyedeki Belediye Hizmetlerinin Görülmesi Üzerindeki Etkisi Özelleştirme</t>
+          <t>Türk Cumhuriyetleri Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>125</v>
+        <v>550</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255687296</t>
+          <t>9786057867193</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>T.C. Anayasası Son Değişikliklerle</t>
+          <t>Popüler Kültür Penceresinden Toplumsal İlişkiler ve Liderlik</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052180242</t>
+          <t>9786256805224</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mali Denetim Üzerine Seçme Konular</t>
+          <t>İşçilerin Kişisel Verilerinin İşlenmesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052328613</t>
+          <t>9786052180044</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Vergi Yükü</t>
+          <t>İpek Yolunda Bir Kavşak Aşkale</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052180167</t>
+          <t>9786257483001</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Otantik Liderlik</t>
+          <t>Polis Mevzuatı ve İlgili Kanunlar (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257127806</t>
+          <t>9786052180181</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Reklamların Haksız Rekabet Boyutu Karşısında Tüketicilerin Korunması</t>
+          <t>Güç ve Kimlik Perspektifinden Çin-Afrika İlişkileri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>145</v>
+        <v>195</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055343668</t>
+          <t>9786055343651</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kamu Giderlerinde Yargı Denetiminin Etkinliği</t>
+          <t>Türk Süvari Tarihi</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257127950</t>
+          <t>9786259789880</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sanat Politikasını Yeniden Düşünmek</t>
+          <t>Güncel ve Notlu 1982 Anayasası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>140</v>
+        <v>600</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054974672</t>
+          <t>9786052180105</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İmajda 3G Göz Gönül Görüntü</t>
+          <t>Kimyasal Hadım</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>115</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055343958</t>
+          <t>9786257670838</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kars Kazı</t>
+          <t>Türk Medeni Kanunu ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>55</v>
+        <v>130</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255687500</t>
+          <t>9786055662523</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mali Hukuk</t>
+          <t>İletişim Temelli Hizmet Pazarlaması</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>235</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255567000</t>
+          <t>9786258136470</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İşletme ve Vergi</t>
+          <t>İşçinin İşe Geç Kalması ve Devamsızlığı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257483209</t>
+          <t>9786054974528</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kamu Ekonomisi</t>
+          <t>Kadına Yönelik Şiddet ve Ev İçi Şiddet</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>35</v>
+        <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255687258</t>
+          <t>9789757197669</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2025 Kamu Maliyesi</t>
+          <t>İdari Yargılama Usulü Kanunu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>475</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255687319</t>
+          <t>9786057963758</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2025 Türk Vergi Sistemi</t>
+          <t>İnsanlığın Amentüsü</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054974061</t>
+          <t>9786057963772</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Uzayın ve Uzay Faaliyetlerinin Hukuki Rejimi</t>
+          <t>İktidarın Şiiri ve Şiirin İktidarı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>195</v>
+        <v>90</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257483384</t>
+          <t>9786055662721</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kırgızistan - Türkiye Hukuk Haftası</t>
+          <t>Neo Liberalizmin Türkiyedeki Belediye Hizmetlerinin Görülmesi Üzerindeki Etkisi Özelleştirme</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>450</v>
+        <v>125</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052328545</t>
+          <t>9786255687296</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kadastroda Maddi Hataların Düzeltilmesi</t>
+          <t>T.C. Anayasası Son Değişikliklerle</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257127578</t>
+          <t>9786052180242</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türk Anayasa Metinleri</t>
+          <t>Mali Denetim Üzerine Seçme Konular</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255687289</t>
+          <t>9786052328613</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Kadın</t>
+          <t>Türkiye'de Vergi Yükü</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256805231</t>
+          <t>9786052180167</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Turkish Constitutional Law</t>
+          <t>Otantik Liderlik</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>390</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059293310</t>
+          <t>9786257127806</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Perspektiften Küresel Kriz Sonrası Avrupa Birliği</t>
+          <t>Reklamların Haksız Rekabet Boyutu Karşısında Tüketicilerin Korunması</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059414715</t>
+          <t>9786055343668</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Ekonomik ve Sosyal Eğilimler</t>
+          <t>Kamu Giderlerinde Yargı Denetiminin Etkinliği</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057867681</t>
+          <t>9786257127950</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesinde Seçme Konular</t>
+          <t>Sanat Politikasını Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>215</v>
+        <v>140</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052180204</t>
+          <t>9786054974672</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dünü, Bugünü ve Yarını Aydınlatacak Toplumsal Araştırmalar</t>
+          <t>İmajda 3G Göz Gönül Görüntü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057963239</t>
+          <t>9786055343958</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Kars Kazı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>355</v>
+        <v>55</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052328866</t>
+          <t>9786255687500</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Yöneten ve Yönetilen</t>
+          <t>Mali Hukuk</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786259789828</t>
+          <t>9786255567000</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Hukuk</t>
+          <t>İşletme ve Vergi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>900</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057867056</t>
+          <t>9786257483209</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Siyasal İktidarı</t>
+          <t>Kamu Ekonomisi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>235</v>
+        <v>35</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255687449</t>
+          <t>9786255687258</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Sorular HAKİMİYET Adli Hakimlik Sınavı Çıkmış Soru Bankası Seti</t>
+          <t>2025 Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>2000</v>
+        <v>475</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256805842</t>
+          <t>9786255687319</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>KÜLLİYAT Adli Hakim ve Savcı Yardımcılığı Hukuk Soru Bankası</t>
+          <t>2025 Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>3900</v>
+        <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059293143</t>
+          <t>9786054974061</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kriminoloji Yazıları</t>
+          <t>Uzayın ve Uzay Faaliyetlerinin Hukuki Rejimi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>550</v>
+        <v>195</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257127981</t>
+          <t>9786257483384</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunun Genel Esasları</t>
+          <t>Kırgızistan - Türkiye Hukuk Haftası</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057963208</t>
+          <t>9786052328545</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sivil Kadın</t>
+          <t>Kadastroda Maddi Hataların Düzeltilmesi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>380</v>
+        <v>175</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757197386</t>
+          <t>9786257127578</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Süvari Binbaşı Şevki Baslo’nun 1. Dünya Savaşı ve Milli Mücadele Dönemi Hatıraları (1914 – 1920)</t>
+          <t>Osmanlı Türk Anayasa Metinleri</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>185</v>
+        <v>280</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786259789804</t>
+          <t>9786255687289</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Akademi İdari Yargı Hakim Yardımcılığı Sınavı Konu Anlatımı</t>
+          <t>Türk Ceza Hukukunda Kadın</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>3500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786259789811</t>
+          <t>9786256805231</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Ustalık Eseri İdari Yargı Hakim Yardımcılığı Soru Bankası</t>
+          <t>Turkish Constitutional Law</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>4000</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786255687494</t>
+          <t>9786059293310</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Hakim ve Savcı Yardımcılığı 10 Deneme</t>
+          <t>Ekonomik Perspektiften Küresel Kriz Sonrası Avrupa Birliği</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>390</v>
+        <v>210</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257483148</t>
+          <t>9786059414715</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS İdari Hakimlik 10 Deneme</t>
+          <t>Küreselleşme Ekonomik ve Sosyal Eğilimler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256805828</t>
+          <t>9786057867681</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>KAS Kaymakam Adaylığı 10 Deneme Sınavı</t>
+          <t>Kamu Maliyesinde Seçme Konular</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>450</v>
+        <v>215</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255632517</t>
+          <t>9786052180204</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Ustalık Eseri Adli Hakimlik Soru Bankası</t>
+          <t>Dünü, Bugünü ve Yarını Aydınlatacak Toplumsal Araştırmalar</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>6000</v>
+        <v>210</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255632562</t>
+          <t>9786057963239</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>KAS Kaymakamlık Sınavı Test Soru Bankası Modüler Set</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>2300</v>
+        <v>355</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255632135</t>
+          <t>9786052328866</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Akademi Adli Hakim ve Savcılık Sınavı Konu Anlatımı</t>
+          <t>Osmanlı'da Yöneten ve Yönetilen</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>5000</v>
+        <v>185</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257483322</t>
+          <t>9786259789828</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>Milletlerarası Hukuk</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>245</v>
+        <v>900</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257483025</t>
+          <t>9786057867056</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Özel Hükümler Konu Anlatımı</t>
+          <t>Osmanlı Siyasal İktidarı</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255687333</t>
+          <t>9786255687449</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Orijinal Sorular HAKİMİYET Adli Hakimlik Sınavı Çıkmış Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>650</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257483308</t>
+          <t>9786256805842</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>KALDIRAÇ Hakimlik İçin GYGK Soru Bankası</t>
+          <t>KÜLLİYAT Adli Hakim ve Savcı Yardımcılığı Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>380</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255687081</t>
+          <t>9786059293143</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>KANUNNAME Hakimlik Kod: 24</t>
+          <t>Kriminoloji Yazıları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>2000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255687517</t>
+          <t>9786257127981</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Sorular Kas Hakimiyet Kaymakamlık Sınavı Çıkmış Soru Bankası</t>
+          <t>Türk Hukukunun Genel Esasları</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>1100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255567949</t>
+          <t>9786057963208</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+          <t>Sivil Kadın</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256805835</t>
+          <t>9789757197386</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Külliyat İdari Hakim Yardımcılığı Hukuk Soru Bankası</t>
+          <t>Süvari Binbaşı Şevki Baslo’nun 1. Dünya Savaşı ve Milli Mücadele Dönemi Hatıraları (1914 – 1920)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>3500</v>
+        <v>185</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255632241</t>
+          <t>9786259789804</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Konu Anlatımı</t>
+          <t>KONSENSUS Akademi İdari Yargı Hakim Yardımcılığı Sınavı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>590</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255632302</t>
+          <t>9786259789811</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Soru Bankası</t>
+          <t>KONSENSUS Ustalık Eseri İdari Yargı Hakim Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>550</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255632319</t>
+          <t>9786255687494</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Amiri Soru Bankası</t>
+          <t>KONSENSUS Hakim ve Savcı Yardımcılığı 10 Deneme</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>630</v>
+        <v>390</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255632326</t>
+          <t>9786257483148</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Soru Bankası</t>
+          <t>KONSENSUS İdari Hakimlik 10 Deneme</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>695</v>
+        <v>140</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255632234</t>
+          <t>9786256805828</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Belediye Zabıta Amiri Konu Anlatımı</t>
+          <t>KAS Kaymakam Adaylığı 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255632227</t>
+          <t>9786255632517</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Konu Anlatımı</t>
+          <t>KONSENSUS Ustalık Eseri Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>440</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255567987</t>
+          <t>9786255632562</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Soru Bankası</t>
+          <t>KAS Kaymakamlık Sınavı Test Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>950</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255567970</t>
+          <t>9786255632135</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Soru Bankası</t>
+          <t>KONSENSUS Akademi Adli Hakim ve Savcılık Sınavı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>850</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255567963</t>
+          <t>9786257483322</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Soru Bankası</t>
+          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>800</v>
+        <v>245</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255567956</t>
+          <t>9786257483025</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Soru Bankası</t>
+          <t>Türk Ceza Hukuku Özel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>700</v>
+        <v>235</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255567932</t>
+          <t>9786255687333</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Konu Anlatımı</t>
+          <t>Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>1000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255567925</t>
+          <t>9786257483308</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Konu Anlatımı</t>
+          <t>KALDIRAÇ Hakimlik İçin GYGK Soru Bankası</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>1000</v>
+        <v>380</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255567918</t>
+          <t>9786255687081</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Konu Anlatımı</t>
+          <t>KANUNNAME Hakimlik Kod: 24</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>900</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255687197</t>
+          <t>9786255687517</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nokta Atışı Külliyat KPSS İktisat Soru Bankası</t>
+          <t>Orijinal Sorular Kas Hakimiyet Kaymakamlık Sınavı Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>1500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258136081</t>
+          <t>9786255567949</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Müktesebat Kaymakamlık Sınavı Hazırlık Mevzuatı</t>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057038951</t>
+          <t>9786256805835</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk 1 Başlangıç Hükümleri Hocasından Ders Notları - 2021</t>
+          <t>Külliyat İdari Hakim Yardımcılığı Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>135</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052328910</t>
+          <t>9786255632241</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Muhasebat KPSS A Kurum Sınavları Muhasebe Konu Anlatımı</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Konu Anlatımı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>495</v>
+        <v>590</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255567871</t>
+          <t>9786255632302</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Soru Bankası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257483193</t>
+          <t>9786255632319</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Hocasından Ders Notları - 2022</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Amiri Soru Bankası</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>180</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059527910</t>
+          <t>9786255632326</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>HALDUN Mikro İktisat Konu Anlatımlı</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Soru Bankası</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>215</v>
+        <v>695</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257670388</t>
+          <t>9786255632234</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Kampı Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
+          <t>GYS Belediye Zabıta Personeli Belediye Zabıta Amiri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>780</v>
+        <v>520</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256805859</t>
+          <t>9786255632227</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258136463</t>
+          <t>9786255567987</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Nizamname İcra Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Soru Bankası</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>440</v>
+        <v>950</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256805804</t>
+          <t>9786255567970</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdür Yardımcılığı Son Tekrar Soru Bankası</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Soru Bankası</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>400</v>
+        <v>850</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789757197676</t>
+          <t>9786255567963</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>International Organizations</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Soru Bankası</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255687272</t>
+          <t>9786255567956</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku Konu Anlatımı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257670678</t>
+          <t>9786255567932</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavı Türkçe-Tarih Test Soru Bankası</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>266</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255687463</t>
+          <t>9786255567925</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Vergi Usul Vergi Hukuku TVS Çıkmış Soru Bankası</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>360</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257127165</t>
+          <t>9786255567918</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu 5 Deneme</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257483551</t>
+          <t>9786255687197</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Protokol İdare Hukuku Soru Bankası</t>
+          <t>Nokta Atışı Külliyat KPSS İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>675</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258136005</t>
+          <t>9786258136081</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kabine Anayasa Hukuku Soru Bankası</t>
+          <t>Müktesebat Kaymakamlık Sınavı Hazırlık Mevzuatı</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>315</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786255687357</t>
+          <t>9786057038951</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik İdare Hukuku Çıkmış Soru Bankası</t>
+          <t>Medeni Hukuk 1 Başlangıç Hükümleri Hocasından Ders Notları - 2021</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>215</v>
+        <v>135</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255567840</t>
+          <t>9786052328910</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Mevzuat İşin Ehli Konu Anlatımı</t>
+          <t>Muhasebat KPSS A Kurum Sınavları Muhasebe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>375</v>
+        <v>495</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255687395</t>
+          <t>9786255567871</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Borçlar Hukuku Çıkmış Soru Bankası</t>
+          <t>İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>320</v>
+        <v>490</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786255632258</t>
+          <t>9786257483193</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Mevzuat İşin Ehli Tamamı Çözümlü 40 Deneme</t>
+          <t>İdari Yargılama Hukuku Hocasından Ders Notları - 2022</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786255687388</t>
+          <t>9786059527910</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Medeni Hukuk-Milletlerarası Hukuk Çıkmış Soru Bankası</t>
+          <t>HALDUN Mikro İktisat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786057867063</t>
+          <t>9786257670388</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Politik Ekonomi - 1</t>
+          <t>Hakimlik Kampı Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>265</v>
+        <v>780</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052328552</t>
+          <t>9786256805859</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Toprak Hukuku</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786255687371</t>
+          <t>9786258136463</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Medeni Usul Hukuku Çıkmış Soru Bankası</t>
+          <t>Nizamname İcra Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256805101</t>
+          <t>9786256805804</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Pratik Çalışmaları</t>
+          <t>İcra Müdür ve Müdür Yardımcılığı Son Tekrar Soru Bankası</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786255687456</t>
+          <t>9789757197676</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Ceza Muhakemesi Hukuku Çıkmış Soru Bankası</t>
+          <t>International Organizations</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255687265</t>
+          <t>9786255687272</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025 Şekli Eşya Hukuku</t>
+          <t>İcra ve İflas Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059527569</t>
+          <t>9786257670678</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Orman Hukuku</t>
+          <t>Kaymakamlık Sınavı Türkçe-Tarih Test Soru Bankası</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>195</v>
+        <v>266</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255687401</t>
+          <t>9786255687463</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Ceza Hukuku Çıkmış Soru</t>
+          <t>HAKİMİYET Adli Hakimlik Vergi Usul Vergi Hukuku TVS Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>385</v>
+        <v>360</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786255567888</t>
+          <t>9786257127165</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu İktisat Soru Bankası</t>
+          <t>KPSS A Grubu 5 Deneme</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057963789</t>
+          <t>9786257483551</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukukta Güncel Meseleler Sempozyumu</t>
+          <t>Protokol İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>360</v>
+        <v>675</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052328842</t>
+          <t>9786258136005</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Osmalı'dan Günümüze Türkiye'nin İktisadi Tarihi</t>
+          <t>Kabine Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>195</v>
+        <v>315</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052328804</t>
+          <t>9786255687357</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Türkiye'nin Dış Politikası</t>
+          <t>HAKİMİYET Adli Hakimlik İdare Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>450</v>
+        <v>215</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256805293</t>
+          <t>9786255567840</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2024 İİBF SBF MYO lar İçin Türk İdari Yargılama Hukuku</t>
+          <t>MEB AGS Mevzuat İşin Ehli Konu Anlatımı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255687425</t>
+          <t>9786255687395</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik İş Hukuku-İcra ve İflas Hukuku Çıkmış Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik Borçlar Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052328835</t>
+          <t>9786255632258</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi Sektörel Yaklaşım</t>
+          <t>MEB AGS Mevzuat İşin Ehli Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786057963154</t>
+          <t>9786255687388</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İdeolojiler</t>
+          <t>HAKİMİYET Adli Hakimlik Medeni Hukuk-Milletlerarası Hukuk Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257483346</t>
+          <t>9786057867063</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetimi</t>
+          <t>Uluslararası Politik Ekonomi - 1</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>385</v>
+        <v>265</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786255687692</t>
+          <t>9786052328552</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Muhasebe Soru Bankası</t>
+          <t>Toprak Hukuku</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257127967</t>
+          <t>9786255687371</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Local Government A Turkish Perspective</t>
+          <t>HAKİMİYET Adli Hakimlik Medeni Usul Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057867285</t>
+          <t>9786256805101</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Toplumsal Yapısı ve Toplumsal Kurumlar</t>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>290</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786255687418</t>
+          <t>9786255687456</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Ticaret Hukuku Çıkmış Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik Ceza Muhakemesi Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052180082</t>
+          <t>9786255687265</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Bilimlerde Araştırma</t>
+          <t>2025 Şekli Eşya Hukuku</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055343743</t>
+          <t>9786059527569</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Genel İlkeler ve Esaslar</t>
+          <t>Orman Hukuku</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257670418</t>
+          <t>9786255687401</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Mikro İktisat Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik Ceza Hukuku Çıkmış Soru</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>500</v>
+        <v>385</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255687364</t>
+          <t>9786255567888</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik İdari Yargılama Hukuku Çıkmış Soru Bankası</t>
+          <t>P48 KPSS A Grubu İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255687340</t>
+          <t>9786057963789</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Anayasa Hukuku Çıkmış Soru Bankası</t>
+          <t>Milletlerarası Özel Hukukta Güncel Meseleler Sempozyumu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786255567321</t>
+          <t>9786052328842</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı İdare Hukuku</t>
+          <t>Osmalı'dan Günümüze Türkiye'nin İktisadi Tarihi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>620</v>
+        <v>195</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786255567338</t>
+          <t>9786052328804</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı İdari Yargılama Hukuku</t>
+          <t>Osmanlı'dan Günümüze Türkiye'nin Dış Politikası</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786255567369</t>
+          <t>9786256805293</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Ticaret Hukuku</t>
+          <t>2024 İİBF SBF MYO lar İçin Türk İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>540</v>
+        <v>400</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789757197294</t>
+          <t>9786255687425</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Sınavı İş Hukuku Konu Anlatımlı</t>
+          <t>HAKİMİYET Adli Hakimlik İş Hukuku-İcra ve İflas Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786255567345</t>
+          <t>9786052328835</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Medeni Hukuk</t>
+          <t>Türkiye Ekonomisi Sektörel Yaklaşım</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789757197614</t>
+          <t>9786057963154</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Takdir Komisyonu SMMM Staj Başlatma Soru Bankası</t>
+          <t>Siyasi İdeolojiler</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>315</v>
+        <v>195</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786255567383</t>
+          <t>9786257483346</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı İcra ve İflas Hukuku</t>
+          <t>Türk Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786255567376</t>
+          <t>9786255687692</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Hukuk Yargılama Usulü</t>
+          <t>KPSS A Grubu Muhasebe Soru Bankası</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786255632036</t>
+          <t>9786257127967</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Çavuşu Soru Bankası</t>
+          <t>Local Government A Turkish Perspective</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>375</v>
+        <v>310</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786255567451</t>
+          <t>9786057867285</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Genel Kamu Hukuku</t>
+          <t>Türkiye'nin Toplumsal Yapısı ve Toplumsal Kurumlar</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>475</v>
+        <v>290</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786255632050</t>
+          <t>9786255687418</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Amiri Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik Ticaret Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>460</v>
+        <v>300</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786255632074</t>
+          <t>9786052180082</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli Şube Müdürü Soru Bankası 3. Grup</t>
+          <t>Toplumsal Bilimlerde Araştırma</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>540</v>
+        <v>280</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786255567901</t>
+          <t>9786055343743</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Konu Anlatımı</t>
+          <t>Vergi Hukuku Genel İlkeler ve Esaslar</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>875</v>
+        <v>210</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789757197171</t>
+          <t>9786257670418</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Mare Lıbervm Denizlerin Serbestisi</t>
+          <t>KPSS A Grubu Mikro İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057867162</t>
+          <t>9786255687364</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Hukuki ve Mali Yönleriyle Konkordato</t>
+          <t>HAKİMİYET Adli Hakimlik İdari Yargılama Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>310</v>
+        <v>210</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786255632067</t>
+          <t>9786255687340</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli 3. Grup Şube Müdürü Konu Anlatımı</t>
+          <t>HAKİMİYET Adli Hakimlik Anayasa Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786255632043</t>
+          <t>9786255567321</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli 2. Grup İtfaiye Amiri Konu Anlatımı</t>
+          <t>HMGS Özet Konu Anlatımı İdare Hukuku</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>425</v>
+        <v>620</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786255632029</t>
+          <t>9786255567338</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli 1. Grup İtfaiye Çavuşu Konu Anlatımı</t>
+          <t>HMGS Özet Konu Anlatımı İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052180198</t>
+          <t>9786255567369</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Hume's Liberalism: An Early Theory of Social Capital</t>
+          <t>HMGS Özet Konu Anlatımı Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>540</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786255567697</t>
+          <t>9789757197294</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Son Nokta İçişleri Bakanlığı GYS Sınavı Çalışma Kitabı</t>
+          <t>Hakimlik Sınavı İş Hukuku Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>1000</v>
+        <v>145</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257127721</t>
+          <t>9786255567345</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>GUY Vergi Müfettiş Yardımcılığı Soru Bankası</t>
+          <t>HMGS Özet Konu Anlatımı Medeni Hukuk</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786255687616</t>
+          <t>9789757197614</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>HMGS - HAKİMLİK İcra ve İflas Hukuku Soru Bankası</t>
+          <t>Takdir Komisyonu SMMM Staj Başlatma Soru Bankası</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>270</v>
+        <v>315</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786255567147</t>
+          <t>9786255567383</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>HMGS Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>HMGS Özet Konu Anlatımı İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>2500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786255687555</t>
+          <t>9786255567376</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>HMGS - HAKİMLİK İdari Yargılama Hukuku Soru Bankası</t>
+          <t>HMGS Özet Konu Anlatımı Hukuk Yargılama Usulü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>155</v>
+        <v>320</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756331163</t>
+          <t>9786255632036</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Gıda Endüstrisi Makineleri</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Çavuşu Soru Bankası</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>415</v>
+        <v>375</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789757197539</t>
+          <t>9786255567451</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>General Principles of Turkish Law</t>
+          <t>HMGS Özet Konu Anlatımı Genel Kamu Hukuku</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>500</v>
+        <v>475</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055343422</t>
+          <t>9786255632050</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Gelir Uzmanlığı ve Yardımcılığı Sınavı 10 Deneme</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Amiri Soru Bankası</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>60</v>
+        <v>460</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>6056051111214</t>
+          <t>9786255632074</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2022 Uzman Öğretmenlik Yetiştirme Programı Çalışma Kitabı</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli Şube Müdürü Soru Bankası 3. Grup</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>250</v>
+        <v>540</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789757197300</t>
+          <t>9786255567901</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Franchise Sözleşmesinde Tarafların Borçları</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>120</v>
+        <v>875</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059527613</t>
+          <t>9789757197171</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Fikir ve Sanat Eserleri Kanunu</t>
+          <t>Mare Lıbervm Denizlerin Serbestisi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054974665</t>
+          <t>9786057867162</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Genç Vergi Hukukçuları Konferansı</t>
+          <t>Hukuki ve Mali Yönleriyle Konkordato</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786255687326</t>
+          <t>9786255632067</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2026 Üstadı Maliye Konu Anlatımı</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 3. Grup Şube Müdürü Konu Anlatımı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>1600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257670517</t>
+          <t>9786255632043</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Etkin Hukuk Ders Fasikülleri 2 İcra Hukuku</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 2. Grup İtfaiye Amiri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>30</v>
+        <v>425</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057038906</t>
+          <t>9786255632029</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Etkin Hukuk Ders Fasikülleri 1 İcra Hukuku</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 1. Grup İtfaiye Çavuşu Konu Anlatımı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>30</v>
+        <v>340</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052328620</t>
+          <t>9786052180198</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Vakıf Evladiyet Hukuku</t>
+          <t>Hume's Liberalism: An Early Theory of Social Capital</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057963741</t>
+          <t>9786255567697</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Erdemsizler Ülkesi</t>
+          <t>Son Nokta İçişleri Bakanlığı GYS Sınavı Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>40</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054974054</t>
+          <t>9786257127721</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Ve Uykuları Karanlığa Tutsaktı</t>
+          <t>GUY Vergi Müfettiş Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>110</v>
+        <v>370</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059293341</t>
+          <t>9786255687616</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Engelli Kısa Mesafe Koşusu ve Süratin Birimi</t>
+          <t>HMGS - HAKİMLİK İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786255567628</t>
+          <t>9786255567147</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>HMGS Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>480</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786051111111</t>
+          <t>9786255687555</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Çalışma Seti 3 Kitap</t>
+          <t>HMGS - HAKİMLİK İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>1145</v>
+        <v>155</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756331965</t>
+          <t>9789756331163</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Genel Esaslar ve Mevzuat</t>
+          <t>Gıda Endüstrisi Makineleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>65</v>
+        <v>415</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054974160</t>
+          <t>9789757197539</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Emlak Vergisinde Vergi Değeri</t>
+          <t>General Principles of Turkish Law</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>165</v>
+        <v>500</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052328989</t>
+          <t>9786055343422</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Entegrasyon Avrupa Birliği ve Türkiye</t>
+          <t>Gelir Uzmanlığı ve Yardımcılığı Sınavı 10 Deneme</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>260</v>
+        <v>60</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059293556</t>
+          <t>6056051111214</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Büyüme</t>
+          <t>2022 Uzman Öğretmenlik Yetiştirme Programı Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789756331545</t>
+          <t>9789757197300</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Ekmek ve Ekmek Çeşitleri Üretim Teknolojisi</t>
+          <t>Franchise Sözleşmesinde Tarafların Borçları</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256805385</t>
+          <t>9786059527613</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Efsane MİHENK Hakim Savcı Yardımcılığı 5 Deneme Kasım 2024</t>
+          <t>Fikir ve Sanat Eserleri Kanunu</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786055343439</t>
+          <t>9786054974665</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>e-Ticaret</t>
+          <t>Üçüncü Genç Vergi Hukukçuları Konferansı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786255567635</t>
+          <t>9786255687326</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Uygulamaları</t>
+          <t>2026 Üstadı Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>265</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257670357</t>
+          <t>9786257670517</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Kamu Yönetimi Düşünürleri</t>
+          <t>Etkin Hukuk Ders Fasikülleri 2 İcra Hukuku</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>285</v>
+        <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257670647</t>
+          <t>9786057038906</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Kaymakamlık Soru Bankası</t>
+          <t>Etkin Hukuk Ders Fasikülleri 1 İcra Hukuku</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>135</v>
+        <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059414920</t>
+          <t>9786052328620</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcılık Suçları (Ciltli)</t>
+          <t>Vakıf Evladiyet Hukuku</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>480</v>
+        <v>185</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059527590</t>
+          <t>9786057963741</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Devre Mülk</t>
+          <t>Erdemsizler Ülkesi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786051111251</t>
+          <t>9786054974054</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku, Türk Vergi Sistemi Seti</t>
+          <t>Ve Uykuları Karanlığa Tutsaktı</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>880</v>
+        <v>110</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054974627</t>
+          <t>9786059293341</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Devletin İnterneti Düzenleme Yetkisi</t>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Birimi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789756331989</t>
+          <t>9786255567628</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda İştirakler</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052328644</t>
+          <t>9786051111111</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Devletin Değişen Rolü ve Kamu-Özel İşbirlikleri</t>
+          <t>Vergi Hukuku Çalışma Seti 3 Kitap</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>115</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059527774</t>
+          <t>9789756331965</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Devlet Teşkilatı Hukuku</t>
+          <t>Vergi Hukuku Genel Esaslar ve Mevzuat</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>140</v>
+        <v>65</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789757197621</t>
+          <t>9786054974160</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Vergi Kanunları ve Bağlantılı Kanunlar</t>
+          <t>Emlak Vergisinde Vergi Değeri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>34.9</v>
+        <v>165</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055343682</t>
+          <t>9786052328989</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Vergi Müfettişliği Sayıştay Sınavlarına Hazırlık</t>
+          <t>Ekonomik Entegrasyon Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257483377</t>
+          <t>9786059293556</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Devlet Bütçesi</t>
+          <t>Ekonomik Büyüme</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057867872</t>
+          <t>9789756331545</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Vergi Uyumu</t>
+          <t>Ekmek ve Ekmek Çeşitleri Üretim Teknolojisi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055343552</t>
+          <t>9786256805385</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Vesayetçi Demokrasi</t>
+          <t>Efsane MİHENK Hakim Savcı Yardımcılığı 5 Deneme Kasım 2024</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>6056051111215</t>
+          <t>9786055343439</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenlik Yetiştirme Programı Çalışma Kitabı 2022</t>
+          <t>e-Ticaret</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>275</v>
+        <v>145</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057963499</t>
+          <t>9786255567635</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sistemde Yerel Yönetimler</t>
+          <t>Vergi Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>290</v>
+        <v>265</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054859786</t>
+          <t>9786257670357</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku İdare Hukuku İdari Yargı Seti</t>
+          <t>Dünden Bugüne Kamu Yönetimi Düşünürleri</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>2900</v>
+        <v>285</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055343385</t>
+          <t>9786257670647</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Becerileri</t>
+          <t>Dönüşüm Kaymakamlık Soru Bankası</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>245</v>
+        <v>135</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789754876312</t>
+          <t>9786059414920</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Altın Seri HMGS ve İdari Hakim Yardımcılığı Sınavı Hazırlık Konu Anlatımlı Seti 2025</t>
+          <t>Dolandırıcılık Suçları (Ciltli)</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>7545</v>
+        <v>480</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756425796</t>
+          <t>9786059527590</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Altın Seri HMGS ve Adli Hakim ve Savcılığı Sınavlarına Hazırlık Konu Anlatımlı Seti 2025</t>
+          <t>Devre Mülk</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>8365</v>
+        <v>130</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055343897</t>
+          <t>9786051111251</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>333 Soruda Anayasa Hukuku Soru Bankası</t>
+          <t>Vergi Hukuku, Türk Vergi Sistemi Seti</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>150</v>
+        <v>880</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256805453</t>
+          <t>9786054974627</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>Devletin İnterneti Düzenleme Yetkisi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>550</v>
+        <v>210</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786258136739</t>
+          <t>9789756331989</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Çarşı ve Mahalle Bekçiliği Sınavlarına Hazırlık Soru Bankası</t>
+          <t>Vergi Hukukunda İştirakler</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786052180174</t>
+          <t>9786052328644</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Kırsal Göç</t>
+          <t>Devletin Değişen Rolü ve Kamu-Özel İşbirlikleri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055662745</t>
+          <t>9786059527774</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Medya</t>
+          <t>Devlet Teşkilatı Hukuku</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786258136500</t>
+          <t>9789757197621</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Yazıları</t>
+          <t>Vergi Kanunları ve Bağlantılı Kanunlar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>750</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256805545</t>
+          <t>9786055343682</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Çumra Cumhuriyet Lisesinin Çocukları</t>
+          <t>Vergi Müfettişliği Sayıştay Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055567644</t>
+          <t>9786257483377</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Damga Vergisi ve Harçlar</t>
+          <t>Devlet Bütçesi</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>330</v>
+        <v>175</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786052328996</t>
+          <t>9786057867872</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Davranışsal İktisat</t>
+          <t>Vergi Uyumu</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>130</v>
+        <v>85</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786052328668</t>
+          <t>9786055343552</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Debating Islamism Modernity And The West in Turkey : The Role of Welfare (Refah) Party</t>
+          <t>Vesayetçi Demokrasi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>235</v>
+        <v>220</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257483889</t>
+          <t>6056051111215</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Defterdarlık Uzmanlığı Gider Mevzuatı Açıklamalı Soru Bankası</t>
+          <t>Başöğretmenlik Yetiştirme Programı Çalışma Kitabı 2022</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>420</v>
+        <v>275</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054974641</t>
+          <t>9786057963499</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Biz 24. Kafile 3. Grup</t>
+          <t>Yeni Sistemde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>50</v>
+        <v>290</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786255632494</t>
+          <t>9786054859786</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı Altın Seri</t>
+          <t>Anayasa Hukuku İdare Hukuku İdari Yargı Seti</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>890</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786256805811</t>
+          <t>9786055343385</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Altın Seri</t>
+          <t>Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>375</v>
+        <v>245</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054974597</t>
+          <t>9789754876312</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Kalkınma Üzerine Yazılar</t>
+          <t>Altın Seri HMGS ve İdari Hakim Yardımcılığı Sınavı Hazırlık Konu Anlatımlı Seti 2025</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>300</v>
+        <v>7545</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789756331927</t>
+          <t>9789756425796</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Cesur Yürek Soy Ağacı - 1</t>
+          <t>Altın Seri HMGS ve Adli Hakim ve Savcılığı Sınavlarına Hazırlık Konu Anlatımlı Seti 2025</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>49</v>
+        <v>8365</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786255687050</t>
+          <t>9786055343897</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
+          <t>333 Soruda Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>960</v>
+        <v>150</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786255687142</t>
+          <t>9786256805453</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Kısım</t>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>780</v>
+        <v>550</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786255687470</t>
+          <t>9786258136739</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
+          <t>Çarşı ve Mahalle Bekçiliği Sınavlarına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054974658</t>
+          <t>9786052180174</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukukunda İsnat Yeteneği</t>
+          <t>Çeşitli Yönleriyle Kırsal Göç</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>175</v>
+        <v>90</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059414395</t>
+          <t>9786055662745</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>Çocuk ve Medya</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786255687241</t>
+          <t>9786258136500</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>Çocuk Yazıları</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257670470</t>
+          <t>9786256805545</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku Altın Seri</t>
+          <t>Çumra Cumhuriyet Lisesinin Çocukları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>235</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789756331675</t>
+          <t>9786055567644</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Duruşma</t>
+          <t>Damga Vergisi ve Harçlar</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055343258</t>
+          <t>9786052328996</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanının Sorumluluğu</t>
+          <t>Davranışsal İktisat</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786055343781</t>
+          <t>9786052328668</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>1982 Anayasasına Göre Cumhurbaşkanının Statüsü ve Sorumluluğu</t>
+          <t>Debating Islamism Modernity And The West in Turkey : The Role of Welfare (Refah) Party</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>155</v>
+        <v>235</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786258136210</t>
+          <t>9786257483889</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Hükümet Sistemi ve Türk İdaresi Bakımından Sonuçları (Ciltli)</t>
+          <t>Defterdarlık Uzmanlığı Gider Mevzuatı Açıklamalı Soru Bankası</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>850</v>
+        <v>420</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057867506</t>
+          <t>9786054974641</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Cürümlerin Tasnifi Bakımından Suçun Hukuki Konusu</t>
+          <t>Biz 24. Kafile 3. Grup</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>290</v>
+        <v>50</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256805446</t>
+          <t>9786255632494</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Konu Anlatımı</t>
+          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>550</v>
+        <v>890</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052180365</t>
+          <t>9786256805811</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Uluslararası İktisat İktisat Hap Serisi</t>
+          <t>Borçlar Hukuku Özel Hükümler Altın Seri</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>10</v>
+        <v>375</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786052180211</t>
+          <t>9786054974597</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Genel Esaslar</t>
+          <t>Bölgesel Kalkınma Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786257483865</t>
+          <t>9789756331927</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Cesur Yürek Soy Ağacı - 1</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>190</v>
+        <v>49</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054974115</t>
+          <t>9786255687050</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Arafta ki Çözüm Süreci</t>
+          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>145</v>
+        <v>960</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059527750</t>
+          <t>9786255687142</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Arithmetica Çıkmış Muhasebe Soruları Çözümlü</t>
+          <t>Ceza Hukuku Genel Kısım</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>495</v>
+        <v>780</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786255687487</t>
+          <t>9786255687470</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2026 Atatürk İlkeleri ve İnkılap Tarihi Konu Anlatımı</t>
+          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786255567895</t>
+          <t>9786054974658</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>ATEŞ İnsan Hakları ve Demokratikleşme Konu Anlatımlı</t>
+          <t>Ceza Hukukunda İsnat Yeteneği</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>900</v>
+        <v>175</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786255687135</t>
+          <t>9786059414395</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>ATEŞ İnsan Hakları ve Demokratikleşme Soru Bankası Çözümlü</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>730</v>
+        <v>400</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257127240</t>
+          <t>9786255687241</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye 2</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>34.9</v>
+        <v>750</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786059527781</t>
+          <t>9786257670470</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi Kararlarının Türk Vergi Hukukuna Etkisi</t>
+          <t>Ceza Muhakemesi Hukuku Altın Seri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>440</v>
+        <v>235</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059293150</t>
+          <t>9789756331675</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Avrupa ve Avrupa Birliği</t>
+          <t>Ceza Muhakemesinde Duruşma</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786055662035</t>
+          <t>9786055343258</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Yönlendiren Faktörler</t>
+          <t>Cumhurbaşkanının Sorumluluğu</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>150</v>
+        <v>145</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786059414081</t>
+          <t>9786055343781</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Belçikada Bir Doktora Öğrencisi</t>
+          <t>1982 Anayasasına Göre Cumhurbaşkanının Statüsü ve Sorumluluğu</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>39.9</v>
+        <v>155</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057867889</t>
+          <t>9786258136210</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>BEST OF Son Beşli Soru Bankası</t>
+          <t>Cumhurbaşkanlığı Hükümet Sistemi ve Türk İdaresi Bakımından Sonuçları (Ciltli)</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>175</v>
+        <v>850</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786255567130</t>
+          <t>9786057867506</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma El Kitabı</t>
+          <t>Cürümlerin Tasnifi Bakımından Suçun Hukuki Konusu</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786255632333</t>
+          <t>9786256805446</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül'e Giden Yol Bir Hukuk Öğrencisinin Günlükleri 1976-1980</t>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>399</v>
+        <v>550</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786052180259</t>
+          <t>9786052180365</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Türkiye Ekonomisi İktisat Hap Serisi</t>
+          <t>Ana Hatlarıyla Uluslararası İktisat İktisat Hap Serisi</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786059293655</t>
+          <t>9786052180211</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Alman Siyasal Sistemi ve Devlet Erklerinin İç İçeliği</t>
+          <t>Anayasa Hukuku Genel Esaslar</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786059293303</t>
+          <t>9786257483865</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticarette Ödeme Aracı Olarak Akreditif</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257127028</t>
+          <t>9786054974115</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımı ve 1000 Soru Görevde Yükselme</t>
+          <t>Arafta ki Çözüm Süreci</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>1000</v>
+        <v>145</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786059414722</t>
+          <t>9786059527750</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Anayasa Değişiklikleri</t>
+          <t>KPSS A Grubu Arithmetica Çıkmış Muhasebe Soruları Çözümlü</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>180</v>
+        <v>495</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054974856</t>
+          <t>9786255687487</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat ve 17 Aralık Sürecinin Ekonomi Politiği</t>
+          <t>2026 Atatürk İlkeleri ve İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>145</v>
+        <v>750</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057038913</t>
+          <t>9786255567895</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2010-2020 Arasında Türkiye de Siyasalın Belirişi</t>
+          <t>ATEŞ İnsan Hakları ve Demokratikleşme Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>190</v>
+        <v>900</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059527736</t>
+          <t>9786255687135</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>1982 Anayasası</t>
+          <t>ATEŞ İnsan Hakları ve Demokratikleşme Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>140</v>
+        <v>730</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786258136111</t>
+          <t>9786257127240</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>10 Nisan Komiser Yardımcılığı ve Misyon Koruma Konu Anlatımı Modüler Set</t>
+          <t>Avrupa Birliği ve Türkiye 2</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>1200</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786255687548</t>
+          <t>9786059527781</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik İdare Hukuku Soru Bankası</t>
+          <t>Avrupa İnsan Hakları Mahkemesi Kararlarının Türk Vergi Hukukuna Etkisi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786255687678</t>
+          <t>9786059293150</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Türk Hukuk Tarihi Soru Bankası</t>
+          <t>Avrupa ve Avrupa Birliği</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>215</v>
+        <v>450</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786255687593</t>
+          <t>9786055662035</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Ticaret Hukuku Soru Bankası</t>
+          <t>Başarıya Yönlendiren Faktörler</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786255687586</t>
+          <t>9786059414081</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Vergi Hukuku ve Vergi Usul Hukuku Soru Bankası</t>
+          <t>Belçikada Bir Doktora Öğrencisi</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>175</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786255687661</t>
+          <t>9786057867889</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Milletlerarası Genel ve Özel Hukuk Soru Bankası</t>
+          <t>BEST OF Son Beşli Soru Bankası</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786255687609</t>
+          <t>9786255567130</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+          <t>Bilimsel Araştırma El Kitabı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786255687562</t>
+          <t>9786255632333</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Medeni Hukuk Soru Bankası</t>
+          <t>12 Eylül'e Giden Yol Bir Hukuk Öğrencisinin Günlükleri 1976-1980</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>195</v>
+        <v>399</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786255687579</t>
+          <t>9786052180259</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+          <t>Ana Hatlarıyla Türkiye Ekonomisi İktisat Hap Serisi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>185</v>
+        <v>10</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786255687630</t>
+          <t>9786059293655</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS HAKİMLİK Ceza Hukuku Soru Bankası</t>
+          <t>Alman Siyasal Sistemi ve Devlet Erklerinin İç İçeliği</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>325</v>
+        <v>280</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786255687647</t>
+          <t>9786059293303</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Hukuk Felsefesi ve Sosyolojisi Soru Bankası</t>
+          <t>Uluslararası Ticarette Ödeme Aracı Olarak Akreditif</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786255687550</t>
+          <t>9786257127028</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımı ve 1000 Soru Görevde Yükselme</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>270</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786255687524</t>
+          <t>9786059414722</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Anayasa Hukuku Anayasa Yargısı Soru Bankası</t>
+          <t>99 Soruda Anayasa Değişiklikleri</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786255687654</t>
+          <t>9786054974856</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Genel Kamu Hukuku Soru Bankası</t>
+          <t>28 Şubat ve 17 Aralık Sürecinin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786255687531</t>
+          <t>9786057038913</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Borçlar Hukuku Soru Bankası</t>
+          <t>2010-2020 Arasında Türkiye de Siyasalın Belirişi</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786255687623</t>
+          <t>9786059527736</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS HAKİMLİK Avukatlık Hukuku Soru Bankası</t>
+          <t>1982 Anayasası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786255687685</t>
+          <t>9786258136111</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL HMGS 5li Çözümlü Deneme Sınavı</t>
+          <t>10 Nisan Komiser Yardımcılığı ve Misyon Koruma Konu Anlatımı Modüler Set</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>550</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786255687708</t>
+          <t>9786255687548</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS Hakimlik İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>2800</v>
+        <v>280</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>6056051111259</t>
+          <t>9786255687678</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>HMGS HUKAL Hukuk Alanları Akademisi Soru Bankası Seti Çözümlü</t>
+          <t>2026 HMGS Hakimlik Türk Hukuk Tarihi Soru Bankası</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>2745</v>
+        <v>215</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786255632104</t>
+          <t>9786255687593</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu P48 Maliye 10 Deneme Çözümlü</t>
+          <t>2026 HMGS Hakimlik Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786255632098</t>
+          <t>9786255687586</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu P48 İktisat 10 Deneme Çözümlü</t>
+          <t>2026 HMGS Hakimlik Vergi Hukuku ve Vergi Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786255632081</t>
+          <t>9786255687661</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu P48 Hukuk 10 Deneme Çözümlü</t>
+          <t>2026 HMGS Hakimlik Milletlerarası Genel ve Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786255632203</t>
+          <t>9786255687609</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu P48 Muhasebe 10 Deneme</t>
+          <t>2026 HMGS Hakimlik Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786255632012</t>
+          <t>9786255687562</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Külliyat Hukuk Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>1990</v>
+        <v>195</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786255567048</t>
+          <t>9786255687579</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Mesleklerine Giriş Sınavı Soru Bankası</t>
+          <t>2026 HMGS Hakimlik İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>3000</v>
+        <v>185</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786256805613</t>
+          <t>9786255687630</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS HAKİMLİK Ceza Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>950</v>
+        <v>325</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786255567031</t>
+          <t>9786255687647</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS Hakimlik Hukuk Felsefesi ve Sosyolojisi Soru Bankası</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>900</v>
+        <v>270</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786256805408</t>
+          <t>9786255687550</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Külliyat KPSS Maliye Soru Bankası</t>
+          <t>2026 HMGS Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256805743</t>
+          <t>9786255687524</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS Hakimlik Anayasa Hukuku Anayasa Yargısı Soru Bankası</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>1450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>6056051111194</t>
+          <t>9786255687654</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Maliye Konu ve Soru Seti</t>
+          <t>2026 HMGS Hakimlik Genel Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>1350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256805767</t>
+          <t>9786255687531</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2025 Medeni Hukuk Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS Hakimlik Borçlar Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>950</v>
+        <v>270</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786255567017</t>
+          <t>9786255687623</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Konu Anlatımı</t>
+          <t>2026 HMGS HAKİMLİK Avukatlık Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786256805392</t>
+          <t>9786255687685</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Konsensus Adli Hakim ve Savcı Yardımcılığı 10 Deneme</t>
+          <t>2026 HUKAL HMGS 5li Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786256805965</t>
+          <t>9786255687708</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Feminist Hukuk Kuramı</t>
+          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>370</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786256805996</t>
+          <t>6056051111259</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler GYS ve Unvan Değişikliği Konu Anlatımı</t>
+          <t>HMGS HUKAL Hukuk Alanları Akademisi Soru Bankası Seti Çözümlü</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>850</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786256805972</t>
+          <t>9786255632104</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Muhalefet</t>
+          <t>KPSS A Grubu P48 Maliye 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786256805323</t>
+          <t>9786255632098</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Ateş</t>
+          <t>2025 KPSS A Grubu P48 İktisat 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786256805361</t>
+          <t>9786255632081</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>KPSS A Grubu P48 Hukuk 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786256805460</t>
+          <t>9786255632203</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Altın Seri - Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>2025 KPSS A Grubu P48 Muhasebe 10 Deneme</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786256805156</t>
+          <t>9786255632012</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>2025 KPSS Külliyat Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>280</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786256805040</t>
+          <t>9786255567048</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Temelleri I - II</t>
+          <t>HMGS Hukuk Mesleklerine Giriş Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786256805552</t>
+          <t>9786256805613</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Demokratikleşme Soru Bankası</t>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>320</v>
+        <v>950</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786256805354</t>
+          <t>9786255567031</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret ve Finans</t>
+          <t>Anayasa Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786256805606</t>
+          <t>9786256805408</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Sınırlı Ayni Haklar</t>
+          <t>Külliyat KPSS Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786256805484</t>
+          <t>9786256805743</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>370</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786256805422</t>
+          <t>6056051111194</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Altın Seri</t>
+          <t>KPSS A Grubu Maliye Konu ve Soru Seti</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>270</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786256805194</t>
+          <t>9786256805767</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Özel Kısım</t>
+          <t>2025 Medeni Hukuk Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>315</v>
+        <v>950</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786256805415</t>
+          <t>9786255567017</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Kanunname Kaymakamlık Kod: 60 (4 Kitap Set)</t>
+          <t>Milletlerarası Özel Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786256805507</t>
+          <t>9786256805392</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Mali Disiplin Maliye Soru Bankası</t>
+          <t>Konsensus Adli Hakim ve Savcı Yardımcılığı 10 Deneme</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786256805538</t>
+          <t>9786256805965</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Kampı Konu Anlatımı</t>
+          <t>Feminist Hukuk Kuramı</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>2500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786258136173</t>
+          <t>9786256805996</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>Mahalli İdareler GYS ve Unvan Değişikliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786256805200</t>
+          <t>9786256805972</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Şekli Eşya Hukuku</t>
+          <t>Adem-i Muhalefet</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>355</v>
+        <v>250</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786256805187</t>
+          <t>9786256805323</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
+          <t>Ateş</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>425</v>
+        <v>480</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786258136685</t>
+          <t>9786256805361</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2023 KAS Kaymakamlık Sınavı TEST Soru Bankası</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>820</v>
+        <v>170</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786256805118</t>
+          <t>9786256805460</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği(nin) Türkiye(si)</t>
+          <t>Altın Seri - Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>115</v>
+        <v>450</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786256805095</t>
+          <t>9786256805156</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>T.C. Anayasası TCK CMK ve İlgili Kanunlar</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786256805064</t>
+          <t>9786256805040</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Sistemi</t>
+          <t>Ekonominin Temelleri I - II</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>135</v>
+        <v>800</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786256805149</t>
+          <t>9786256805552</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası Cilt - 2</t>
+          <t>İnsan Hakları ve Demokratikleşme Soru Bankası</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786256805026</t>
+          <t>9786256805354</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Türk Yabancılar Hukuku</t>
+          <t>Uluslararası Ticaret ve Finans</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786258136807</t>
+          <t>9786256805606</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
+          <t>Sınırlı Ayni Haklar</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786258136975</t>
+          <t>9786256805484</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>MİHENK Soru Avcısı Adli Hakimlik 7 Deneme Savaş Yayınları 2023</t>
+          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>130</v>
+        <v>370</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786258136982</t>
+          <t>9786256805422</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyasi Düşünceler Tarihi</t>
+          <t>İdari Yargı Altın Seri</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>480</v>
+        <v>270</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786256805019</t>
+          <t>9786256805194</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Ceza Hukuku Özel Kısım</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>115</v>
+        <v>315</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786258136302</t>
+          <t>9786256805415</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kısa - Kolay Vergi Hukuku</t>
+          <t>Kanunname Kaymakamlık Kod: 60 (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>95</v>
+        <v>900</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786256805088</t>
+          <t>9786256805507</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
+          <t>Mali Disiplin Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786256805002</t>
+          <t>9786256805538</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Kaymakamlık Kampı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>155</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786258136715</t>
+          <t>9786258136173</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2023 Kanunname Hakimlik KOD: 27 Anayasa Hukuku-İdare Hukuku-İdari Yargı Set Altın Seri</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786258136968</t>
+          <t>9786256805200</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Konsensus Ustalık Eseri Adli Hakimlik Soru Bankası</t>
+          <t>Şekli Eşya Hukuku</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>2500</v>
+        <v>355</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786258136722</t>
+          <t>9786256805187</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2023 Kaymakamlık Kampı Konu Anlatımı</t>
+          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>850</v>
+        <v>425</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257127745</t>
+          <t>9786258136685</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2021 P48 KPSS A Grubu Muhasebe Konu Anlatımlı</t>
+          <t>2023 KAS Kaymakamlık Sınavı TEST Soru Bankası</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>100</v>
+        <v>820</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786258136432</t>
+          <t>9786256805118</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Üstad-ı Maliye Konu Anlatımı</t>
+          <t>Avrupa Birliği(nin) Türkiye(si)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>480</v>
+        <v>115</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786258136296</t>
+          <t>9786256805095</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Devlet Muhasebesi Konu Anlatımı</t>
+          <t>T.C. Anayasası TCK CMK ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786258136289</t>
+          <t>9786256805064</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
+          <t>Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789756331736</t>
+          <t>9786256805149</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Yönetim Sistemleri</t>
+          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası Cilt - 2</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057963796</t>
+          <t>9786256805026</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Sayıştay Final - Sayıştay Denetçi Yardımcısı Adaylığı Sınavına Son Hazırlık Soru Bankası 2019</t>
+          <t>Türk Yabancılar Hukuku</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>540</v>
+        <v>275</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059414432</t>
+          <t>9786258136807</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Konu Anlatımı - Altın Seri (Ciltli)</t>
+          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789756331699</t>
+          <t>9786258136975</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Anahtarı Gelir ve Gider Mevzuatı Konu Anlatımlı Soru Bankası 2 Cilt</t>
+          <t>MİHENK Soru Avcısı Adli Hakimlik 7 Deneme Savaş Yayınları 2023</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>950</v>
+        <v>130</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786054974108</t>
+          <t>9786258136982</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Pratik Çalışmaları</t>
+          <t>İslam Siyasi Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>40</v>
+        <v>480</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059293952</t>
+          <t>9786256805019</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı (Ciltli)</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>50</v>
+        <v>115</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059414678</t>
+          <t>9786258136302</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku (Ciltli)</t>
+          <t>Kısa - Kolay Vergi Hukuku</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057963079</t>
+          <t>9786256805088</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057867827</t>
+          <t>9786256805002</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>90</v>
+        <v>155</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786057963826</t>
+          <t>9786258136715</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Siyakat Özgün Muhasebe Soruları</t>
+          <t>2023 Kanunname Hakimlik KOD: 27 Anayasa Hukuku-İdare Hukuku-İdari Yargı Set Altın Seri</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>485</v>
+        <v>850</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257670777</t>
+          <t>9786258136968</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Kararname - Cumhurbaşkanlığı Kararnameleri</t>
+          <t>Konsensus Ustalık Eseri Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>365</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257483735</t>
+          <t>9786258136722</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2022 Senatör Kaymakamlık Sınavına Hazırlık Mevzuatı</t>
+          <t>2023 Kaymakamlık Kampı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>875</v>
+        <v>850</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059414814</t>
+          <t>9786257127745</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Maddi Gerçeğin Tespiti</t>
+          <t>2021 P48 KPSS A Grubu Muhasebe Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>145</v>
+        <v>100</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057963512</t>
+          <t>9786258136432</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2019 Muhasebat KPSS A Muhasebe Çıkmış Sınav Soruları Tamamı Çözümlü</t>
+          <t>Üstad-ı Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>139.89</v>
+        <v>480</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057963642</t>
+          <t>9786258136296</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Kanunu ve İlgili Kanunlar</t>
+          <t>Devlet Muhasebesi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>18.52</v>
+        <v>600</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059293709</t>
+          <t>9786258136289</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Demokrasilerde Siyasal Örgütlenme Özgürlüğü</t>
+          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789757197911</t>
+          <t>9789756331736</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2020 Anayasa Hukuku Hocasından Ders Notları</t>
+          <t>Maliyet Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>175</v>
+        <v>70</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789757197270</t>
+          <t>9786057963796</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2020 Hakimlik Kampı Adli Hakimlik</t>
+          <t>Sayıştay Final - Sayıştay Denetçi Yardımcısı Adaylığı Sınavına Son Hazırlık Soru Bankası 2019</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786057867391</t>
+          <t>9786059414432</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Türk Borçlar Kanunu ve İlgili Kanunlar</t>
+          <t>Medeni Hukuk Konu Anlatımı - Altın Seri (Ciltli)</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786057044822</t>
+          <t>9789756331699</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
+          <t>Kariyer Anahtarı Gelir ve Gider Mevzuatı Konu Anlatımlı Soru Bankası 2 Cilt</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>180</v>
+        <v>950</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257483742</t>
+          <t>9786054974108</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2022 Arabuluculuk Sınavlarına Hazırlık Çözümlü Soru Bankası ve İlgili Mevzuat</t>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>225</v>
+        <v>40</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057963871</t>
+          <t>9786059293952</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Devlet Bütçesi ve Yerel Yönetimler Maliyesi</t>
+          <t>İdari Yargı (Ciltli)</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057963185</t>
+          <t>9786059414678</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Türkiye'nin Siyasal Hayatı</t>
+          <t>Borçlar Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>660</v>
+        <v>55</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257670142</t>
+          <t>9786057963079</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Hukuku Pratik Çalışma Kitabı</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057963482</t>
+          <t>9786057867827</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2018 Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
+          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789757197515</t>
+          <t>9786057963826</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler</t>
+          <t>Siyakat Özgün Muhasebe Soruları</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>80</v>
+        <v>485</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257127837</t>
+          <t>9786257670777</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2021 Konsensus KPSS ve Kurum Sınavları Hukuk Soru Bankası</t>
+          <t>Kararname - Cumhurbaşkanlığı Kararnameleri</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>700</v>
+        <v>365</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786057963925</t>
+          <t>9786257483735</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>İş ve Sosyal Güvenlik Mevzuatı ve İlgili Kanunlar</t>
+          <t>2022 Senatör Kaymakamlık Sınavına Hazırlık Mevzuatı</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>30</v>
+        <v>875</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257127202</t>
+          <t>9786059414814</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020 Adalet Bakanlığı GYS Sınavları Yazı İşleri Müdürlüğü Son Karar Soru Bankası</t>
+          <t>Ceza Muhakemesinde Maddi Gerçeğin Tespiti</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>460</v>
+        <v>145</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257670524</t>
+          <t>9786057963512</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>2019 Muhasebat KPSS A Muhasebe Çıkmış Sınav Soruları Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>34.9</v>
+        <v>139.89</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257670968</t>
+          <t>9786057963642</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı ve İlgili Kanunlar</t>
+          <t>Ceza Muhakemesi Kanunu ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257127257</t>
+          <t>9786059293709</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+          <t>Kırılgan Demokrasilerde Siyasal Örgütlenme Özgürlüğü</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>140</v>
+        <v>275</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786057867834</t>
+          <t>9789757197911</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku 2 Özel Hükümler Hocasından Ders Notları</t>
+          <t>2020 Anayasa Hukuku Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>30</v>
+        <v>175</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789757197898</t>
+          <t>9789757197270</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku 2 Şirketler Hukuku Hocasından Ders Notları Altın Seri</t>
+          <t>2020 Hakimlik Kampı Adli Hakimlik</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786054974733</t>
+          <t>9786057867391</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Sukuk ve Muhasebesi</t>
+          <t>Türk Medeni Türk Borçlar Kanunu ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257127011</t>
+          <t>9786057044822</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Hukuku</t>
+          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>119</v>
+        <v>180</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786054974580</t>
+          <t>9786257483742</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı Türkiye Örneği</t>
+          <t>2022 Arabuluculuk Sınavlarına Hazırlık Çözümlü Soru Bankası ve İlgili Mevzuat</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>125</v>
+        <v>225</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789757197720</t>
+          <t>9786057963871</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Hocasından Ders Notları</t>
+          <t>Devlet Bütçesi ve Yerel Yönetimler Maliyesi</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786257127530</t>
+          <t>9786057963185</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku Hocasından Ders Notları</t>
+          <t>Osmanlı'dan Günümüze Türkiye'nin Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>50</v>
+        <v>660</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257127707</t>
+          <t>9786257670142</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımı</t>
+          <t>Türk İdare Hukuku Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786258701456</t>
+          <t>9786057963482</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Hukuk Tamamı Çözümlü Soru Bankası Savaş Yayınları 2026</t>
+          <t>2018 Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>1150</v>
+        <v>150</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786258701272</t>
+          <t>9789757197515</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası</t>
+          <t>Borçlar Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>820</v>
+        <v>80</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786258701463</t>
+          <t>9786257127837</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2026 Ticaret Hukuku Konu Anlatımı</t>
+          <t>2021 Konsensus KPSS ve Kurum Sınavları Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>1100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786257670784</t>
+          <t>9786057963925</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Balık Kafası Balık Avına Dair (Ciltli)</t>
+          <t>İş ve Sosyal Güvenlik Mevzuatı ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786258701302</t>
+          <t>9786257127202</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2026 Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>2020 Adalet Bakanlığı GYS Sınavları Yazı İşleri Müdürlüğü Son Karar Soru Bankası</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786258701289</t>
+          <t>9786257670524</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>500</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786258701029</t>
+          <t>9786257670968</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Maliye Soru Bankası Tamamı Çözümlü</t>
+          <t>İdari Yargı Mevzuatı ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>675</v>
+        <v>30</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786258701012</t>
+          <t>9786257127257</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Tüm Dersler Konu Anlatımlı Tek Kitap</t>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>5900</v>
+        <v>140</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786258701425</t>
+          <t>9786057867834</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Tamamı Çözümlü Soru Bankası Modüler Set</t>
+          <t>Ceza Hukuku 2 Özel Hükümler Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>6250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786258701326</t>
+          <t>9789757197898</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İdare Hukuku Soru Bankası</t>
+          <t>Ticaret Hukuku 2 Şirketler Hukuku Hocasından Ders Notları Altın Seri</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>900</v>
+        <v>40</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786258701234</t>
+          <t>9786054974733</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Türk Devletlerinde Kültür ve Medeniyet Konu Anlatımı</t>
+          <t>Sukuk ve Muhasebesi</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>1150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786258701401</t>
+          <t>9786257127011</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Avukatlık Hukuku, Hukuk Felsefesi ve Sosyolojisi, Türk Hukuk Tarihi Soru Bankası</t>
+          <t>Türk İdare Hukuku</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>300</v>
+        <v>119</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786258701371</t>
+          <t>9786054974580</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Ceza Hukuku Ceza Yargılama Usulü Soru Bankası</t>
+          <t>Katılım Bankacılığı Türkiye Örneği</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>900</v>
+        <v>125</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
+          <t>9789757197720</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargılama Hukuku Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786257127530</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>İş Hukuku Hocasından Ders Notları</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786257127707</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786258701456</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Hukuk Tamamı Çözümlü Soru Bankası Savaş Yayınları 2026</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786258701272</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9786258701463</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>2026 Ticaret Hukuku Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786257670784</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Balık Kafası Balık Avına Dair (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786258701302</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2026 Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786258701289</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786258701029</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Maliye Soru Bankası Tamamı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786258701012</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Tüm Dersler Konu Anlatımlı Tek Kitap</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786258701425</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Tamamı Çözümlü Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786258701326</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı İdare Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786258701234</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devletlerinde Kültür ve Medeniyet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786258701401</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Avukatlık Hukuku, Hukuk Felsefesi ve Sosyolojisi, Türk Hukuk Tarihi Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786258701371</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Ceza Hukuku Ceza Yargılama Usulü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
           <t>9786258701319</t>
         </is>
       </c>
-      <c r="B500" s="1" t="inlineStr">
+      <c r="B516" s="1" t="inlineStr">
         <is>
           <t>HMGS Kampı Anayasa Yargısı Soru Bankası</t>
         </is>
       </c>
-      <c r="C500" s="1">
+      <c r="C516" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>