--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,7765 +85,7915 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255687043</t>
+          <t>9786255632340</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 Kanunname Hakimlik Kod:24 Konu Anlatımı</t>
+          <t>HMGS Borçlar Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>3500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258701845</t>
+          <t>9786258701548</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Muhasebe Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 HMGS İcra ve İflas Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255632210</t>
+          <t>9786258786453</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mali Disiplin Maliye Soru Bankası</t>
+          <t>2026 Serbest Muhasebeci Mali Müşavirlik Sınavı SMMM 5'li Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>2500</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258786019</t>
+          <t>9786258786194</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zabıta Zabıta Komiseri, Zabıta Amiri, Zabıta Müdürü Görevde</t>
+          <t>KPSS A P32 Kaymakamlık Tüm Dersler Konu Anlatımlı Modüler Set</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>950</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258701999</t>
+          <t>9786258786217</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku Konu Anlatımı</t>
+          <t>Anayasa Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258701982</t>
+          <t>9786258786149</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Maksimus KPSS Kamu Yönetimi Çözümlü Çalışma Kitabı Soru Bankası</t>
+          <t>SMMM - SGS Vergi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>2000</v>
+        <v>780</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258786002</t>
+          <t>9786258786125</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Adli-İdari Hakimlik HMGS Anayasa Hukuku Konu Anlatımı</t>
+          <t>HMGS Vergi Usul Hukuku ve Vergi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>680</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258701906</t>
+          <t>9786258786132</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 KANUNNAME Kaymakamlık Kod: 66 Konu Anlatımı Seti</t>
+          <t>İYÖS İdari Hakim Yardımcılığı Vergi Usul Hukuku ve Vergi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>3500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258701975</t>
+          <t>9786258786200</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>İcra ve İflas Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>590</v>
+        <v>950</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258701968</t>
+          <t>9786258786026</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Adli-İdari Hakimlik HMGS Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Nokta Nokta Vatandaşlık ve Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>470</v>
+        <v>890</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258701821</t>
+          <t>9786255687043</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>2026 Kanunname Hakimlik Kod:24 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258701890</t>
+          <t>9786258701845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 Banka Sınavlarına Hazırlık Alan Bilgisi Çözümlü Soru Bankası</t>
+          <t>P48 KPSS A Grubu Muhasebe Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>2900</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258701876</t>
+          <t>9786255632210</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu İktisat 10 Deneme</t>
+          <t>Mali Disiplin Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258701883</t>
+          <t>9786258786019</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Hukuk 10 Deneme</t>
+          <t>Zabıta Zabıta Komiseri, Zabıta Amiri, Zabıta Müdürü Görevde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258701951</t>
+          <t>9786258701999</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku Konu Anlatımı</t>
+          <t>Ceza Muhakemesi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258701852</t>
+          <t>9786258701982</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Maliye 10 Deneme</t>
+          <t>Maksimus KPSS Kamu Yönetimi Çözümlü Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258701869</t>
+          <t>9786258786002</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>IMPERIUM Kamu Yönetimi Konu Anlatımı</t>
+          <t>Adli-İdari Hakimlik HMGS Anayasa Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258701838</t>
+          <t>9786258701906</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 İş Hukuku Soru Bankası</t>
+          <t>2026 KANUNNAME Kaymakamlık Kod: 66 Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258701814</t>
+          <t>9786258701975</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>750</v>
+        <v>590</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258701791</t>
+          <t>9786258701968</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>Adli-İdari Hakimlik HMGS Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1600</v>
+        <v>470</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258701746</t>
+          <t>9786258701821</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Sorular Hakimiyet HMGS Sınavı Çıkmış Soru Bankası</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>3000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258701760</t>
+          <t>9786258701890</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS 5'li Çözümlü Deneme Sınavı</t>
+          <t>2026 Banka Sınavlarına Hazırlık Alan Bilgisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258701715</t>
+          <t>9786258701876</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Soru Bankası</t>
+          <t>P48 KPSS A Grubu İktisat 10 Deneme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258701722</t>
+          <t>9786258701883</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
+          <t>P48 KPSS A Grubu Hukuk 10 Deneme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>590</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258701753</t>
+          <t>9786258701951</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tahakkuk Vergi Dairesi Müdür ve Müdür Yardımcılığı Sınavı Soru Bankası</t>
+          <t>İş Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258701777</t>
+          <t>9786258701852</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>HMGS Vergi Hukuku Vergi Usul Hukuku TVS Tamamı Çözümlü Hazırlık</t>
+          <t>P48 KPSS A Grubu Maliye 10 Deneme</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>590</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258701265</t>
+          <t>9786258701869</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Süreler ve Nisapları Ezberleme Kitabı</t>
+          <t>IMPERIUM Kamu Yönetimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>830</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258701210</t>
+          <t>9786258701838</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS 1 Sınavı HUKAL Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>95</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258701487</t>
+          <t>9786258701814</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS İdare Hukuku Özet Konu Anlatımı</t>
+          <t>2026 İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258701494</t>
+          <t>9786258701791</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS İdari Yargılama Hukuku Özet Konu Anlatımı</t>
+          <t>2026 Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258701470</t>
+          <t>9786258701746</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Anayasa Hukuku Anayasa Yargısı Özet Konu Anlatımı</t>
+          <t>Orijinal Sorular Hakimiyet HMGS Sınavı Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258701500</t>
+          <t>9786258701760</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Özet Medeni Hukuk Konu Anlatımı</t>
+          <t>2026 HMGS 5'li Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258701623</t>
+          <t>9786258701715</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Özet Konu Anlatım Kitabı Modüler Set</t>
+          <t>Ceza Hukuku Genel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>8000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258701685</t>
+          <t>9786258701722</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>KPSS A P32 Kaymakamlık Konu Anlatımı Modüler Seti</t>
+          <t>Ceza Muhakemesi Hukukunda Yargılamanın Yenilenmesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>5900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258701555</t>
+          <t>9786258701753</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Ceza Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
+          <t>Tahakkuk Vergi Dairesi Müdür ve Müdür Yardımcılığı Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258701579</t>
+          <t>9786258701777</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Özet İş ve Sosyal Güvenlik Hukuku Konu Anlatımı</t>
+          <t>HMGS Vergi Hukuku Vergi Usul Hukuku TVS Tamamı Çözümlü Hazırlık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258701609</t>
+          <t>9786258701265</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Milletlerarası Hukuk Milletlerarası Özel Hukuk Özet Konu Anlatımı</t>
+          <t>Süreler ve Nisapları Ezberleme Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>800</v>
+        <v>830</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258701517</t>
+          <t>9786258701210</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Borçlar Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
+          <t>2025 HMGS 1 Sınavı HUKAL Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>700</v>
+        <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258701562</t>
+          <t>9786258701487</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Ceza Yargılama Usulü Özet Konu Anlatımı</t>
+          <t>2026 HMGS İdare Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258701616</t>
+          <t>9786258701494</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Genel Kamu Hukuku Özet Konu Anlatımı</t>
+          <t>2026 HMGS İdari Yargılama Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258701531</t>
+          <t>9786258701470</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hukuk Yargılama Usulü Özet Konu Anlatımı</t>
+          <t>2026 HMGS Anayasa Hukuku Anayasa Yargısı Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258701586</t>
+          <t>9786258701500</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Vergi Usul Hukuku Vergi Hukuku TVS Özet Konu Anlatımı</t>
+          <t>2026 HMGS Özet Medeni Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258701593</t>
+          <t>9786258701623</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Özet Konu Anlatımı</t>
+          <t>HMGS Kampı Özet Konu Anlatım Kitabı Modüler Set</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>550</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258701524</t>
+          <t>9786258701685</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Ticaret Hukuku Özet Konu Anlatımı</t>
+          <t>KPSS A P32 Kaymakamlık Konu Anlatımı Modüler Seti</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>800</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258701692</t>
+          <t>9786258701555</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 İdari Yargı Konu Anlatımı</t>
+          <t>2026 HMGS Ceza Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258701449</t>
+          <t>9786258701579</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İcra ve İflas Hukuku Soru Bankası</t>
+          <t>2026 HMGS Özet İş ve Sosyal Güvenlik Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258701395</t>
+          <t>9786258701609</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Vergi Usul Hukuku, Vergi Hukuku Soru Bankası</t>
+          <t>2026 HMGS Milletlerarası Hukuk Milletlerarası Özel Hukuk Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258701418</t>
+          <t>9786258701517</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Genel Kamu Hukuku, Milletlerarası Hukuk Soru Bankası</t>
+          <t>2026 HMGS Borçlar Hukuku Genel ve Özel Hükümler Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258701388</t>
+          <t>9786258701562</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+          <t>2026 HMGS Ceza Yargılama Usulü Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258701340</t>
+          <t>9786258701616</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Ticaret Hukuku Soru Bankası</t>
+          <t>2026 HMGS Genel Kamu Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258701357</t>
+          <t>9786258701531</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Borçlar Hukuku Soru Bankası</t>
+          <t>2026 HMGS Hukuk Yargılama Usulü Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258701333</t>
+          <t>9786258701586</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Medeni Hukuk Soru Bankası</t>
+          <t>2026 HMGS Vergi Usul Hukuku Vergi Hukuku TVS Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258701364</t>
+          <t>9786258701593</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Hukuk Yargılama Usulü Soru Bankası</t>
+          <t>2026 HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258701258</t>
+          <t>9786258701524</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Anayasa Hukuku Soru Bankası</t>
+          <t>2026 HMGS Ticaret Hukuku Özet Konu Anlatımı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258701432</t>
+          <t>9786258701692</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İdari Yargılama Hukuku Soru Bankası</t>
+          <t>2026 İdari Yargı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258701296</t>
+          <t>9786258701449</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu İktisat Tamamı Çözümlü Soru Bankası</t>
+          <t>HMGS Kampı İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>660</v>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258701241</t>
+          <t>9786258701395</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye II</t>
+          <t>HMGS Kampı Vergi Usul Hukuku, Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258701227</t>
+          <t>9786258701418</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 Doğru Seçenek Vergi Dairesi Müdür ve Yardımcılığı, Gelir Uzman Yardımcılığı Konu Anlatımlı Hazırlık Kitabı</t>
+          <t>HMGS Kampı Genel Kamu Hukuku, Milletlerarası Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255632173</t>
+          <t>9786258701388</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>HMGS Ceza Hukuku Genel ve Özel Hükümler Soru Bankası</t>
+          <t>HMGS Kampı İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>670</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256805934</t>
+          <t>9786258701340</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler GYS ve Unvan Değişikliği Soru Bankası</t>
+          <t>HMGS Kampı Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255632128</t>
+          <t>9786258701357</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>HMGS Medeni Usul Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Borçlar Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255632142</t>
+          <t>9786258701333</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>HMGS Anayasa Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255632005</t>
+          <t>9786258701364</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Milletlerarası Özel Hukuk Soru Bankası</t>
+          <t>HMGS Kampı Hukuk Yargılama Usulü Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255567994</t>
+          <t>9786258701258</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>HMGS Milletlerarası Hukuk ve Genel Kamu Hukuku Soru Bankası</t>
+          <t>HMGS Kampı Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>255</v>
+        <v>550</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255632111</t>
+          <t>9786258701432</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>HMGS Medeni Hukuk Soru Bankası</t>
+          <t>HMGS Kampı İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255632296</t>
+          <t>9786258701296</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>HMGS İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+          <t>P48 KPSS A Grubu İktisat Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>660</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255632180</t>
+          <t>9786258701241</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>HMGS Avukatlık Hukuku Soru Bankası</t>
+          <t>Avrupa Birliği ve Türkiye II</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>110</v>
+        <v>480</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255632289</t>
+          <t>9786258701227</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>HMGS İcra ve İflas Hukuku Soru Bankası</t>
+          <t>2026 Doğru Seçenek Vergi Dairesi Müdür ve Yardımcılığı, Gelir Uzman Yardımcılığı Konu Anlatımlı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>170</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255632197</t>
+          <t>9786255632173</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>HMGS Vergi Hukuku Soru Bankası</t>
+          <t>HMGS Ceza Hukuku Genel ve Özel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>115</v>
+        <v>670</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255632159</t>
+          <t>9786256805934</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>HMGS İdare Hukuku Soru Bankası</t>
+          <t>Mahalli İdareler GYS ve Unvan Değişikliği Soru Bankası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>270</v>
+        <v>650</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255632272</t>
+          <t>9786255632128</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>HMGS Ticaret Hukuku Soru Bankası</t>
+          <t>HMGS Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>495</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255632166</t>
+          <t>9786255632142</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>HMGS İdari Yargılama Hukuku Soru Bankası</t>
+          <t>HMGS Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258701180</t>
+          <t>9786255632005</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Vergi Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Milletlerarası Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>55</v>
+        <v>360</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258701173</t>
+          <t>9786255567994</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ticaret Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Milletlerarası Hukuk ve Genel Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>55</v>
+        <v>255</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258701111</t>
+          <t>9786255632111</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İcra ve İflas Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258701142</t>
+          <t>9786255632296</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İş Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>55</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258701166</t>
+          <t>9786255632180</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Medeni Usul Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS Avukatlık Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258701159</t>
+          <t>9786255632289</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Medeni Hukuk Süre-Sayı Ders Notları</t>
+          <t>HMGS İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>45</v>
+        <v>170</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258701074</t>
+          <t>9786255632197</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Süre-Sayı Ders Notları</t>
+          <t>HMGS Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>50</v>
+        <v>115</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258701104</t>
+          <t>9786255632159</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ceza Muhakemesi Hukuku Süre-Sayı Ders Notları</t>
+          <t>HMGS İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>40</v>
+        <v>270</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258701098</t>
+          <t>9786255632272</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Özel Hükümler Süre-Sayı Ders Notları</t>
+          <t>HMGS Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>40</v>
+        <v>495</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258701081</t>
+          <t>9786255632166</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Genel Hükümler Süre-Sayı Ders Notları</t>
+          <t>HMGS İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258701128</t>
+          <t>9786258701180</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İdare Hukuku Süre-Sayı Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Vergi Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258701135</t>
+          <t>9786258701173</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik İdari Yargılama Hukuku Süre-Sayı Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ticaret Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>440</v>
+        <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258701067</t>
+          <t>9786258701111</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2026 HMGS Hakimlik Anayasa Hukuku Süre-Sayı Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik İcra ve İflas Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786250501072</t>
+          <t>9786258701142</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>HUKAL 2025 HMGS Çıkmış Soruları Çözümlü</t>
+          <t>HUKAL 2026 HMGS Hakimlik İş Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258701050</t>
+          <t>9786258701166</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>HUKAL OTORİTE HMGS 3. Deneme</t>
+          <t>HUKAL 2026 HMGS Hakimlik Medeni Usul Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258701043</t>
+          <t>9786258701159</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>HUKAL OTORİTE HMGS 2. Deneme</t>
+          <t>HUKAL 2026 HMGS Hakimlik Medeni Hukuk Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258701036</t>
+          <t>9786258701074</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>HUKAL Otorite HMGS 1. Deneme Çözümlü</t>
+          <t>HUKAL 2026 HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257483049</t>
+          <t>9786258701104</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Hocasından Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Muhakemesi Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>6056051111260</t>
+          <t>9786258701098</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL HMGS Ders Notları Seti</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Özel Hükümler Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>5564</v>
+        <v>40</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>6056051111261</t>
+          <t>9786258701081</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL Adli Hakimlik Ders Notları Seti</t>
+          <t>HUKAL 2026 HMGS Hakimlik Ceza Hukuku Genel Hükümler Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>3857</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>6056051111262</t>
+          <t>9786258701128</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL İdari Hakimlik Ders Notları Seti</t>
+          <t>HUKAL 2026 HMGS Hakimlik İdare Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>3462</v>
+        <v>55</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255687746</t>
+          <t>9786258701135</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Anayasa Hukuku Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik İdari Yargılama Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>440</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255687753</t>
+          <t>9786258701067</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Anayasa Yargısı Ders Notları</t>
+          <t>HUKAL 2026 HMGS Hakimlik Anayasa Hukuku Süre-Sayı Ders Notları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>55</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255687760</t>
+          <t>9786250501072</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Avukatlık Hukuku Ders Notları</t>
+          <t>HUKAL 2025 HMGS Çıkmış Soruları Çözümlü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255687777</t>
+          <t>9786258701050</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Genel Hükümler Ders Notları</t>
+          <t>HUKAL OTORİTE HMGS 3. Deneme</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255687784</t>
+          <t>9786258701043</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Özel Hükümler Ders Notları</t>
+          <t>HUKAL OTORİTE HMGS 2. Deneme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>310</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255687722</t>
+          <t>9786258701036</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>HUKAL Otorite HMGS 1. Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255687968</t>
+          <t>9786257483049</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Özel Hükümler Ders Notları</t>
+          <t>İdare Hukuku Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255687807</t>
+          <t>6056051111260</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>2026 HUKAL HMGS Ders Notları Seti</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>145</v>
+        <v>5564</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255687814</t>
+          <t>6056051111261</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Genel Kamu Hukuku Ders Notları</t>
+          <t>2026 HUKAL Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255687821</t>
+          <t>6056051111262</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Hukuk Felsefesi ve Sosyolojisi Ders Notları</t>
+          <t>2026 HUKAL İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>187</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255687951</t>
+          <t>9786255687746</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İcra ve İflas Hukuku Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>420</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255687845</t>
+          <t>9786255687753</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İdare Hukuku Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Anayasa Yargısı Ders Notları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>145</v>
+        <v>160</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255687852</t>
+          <t>9786255687760</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İdari Yargılama Usulü Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Avukatlık Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255687739</t>
+          <t>9786255687777</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL İş Hukuku Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255687869</t>
+          <t>9786255687784</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Maliye Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Borçlar Hukuku Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255687883</t>
+          <t>9786255687722</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Medeni Usul Hukuku Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>287</v>
+        <v>190</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255687876</t>
+          <t>9786255687968</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Medeni Hukuk Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Hukuku Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>415</v>
+        <v>110</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255687890</t>
+          <t>9786255687807</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik HUKAL Milletlerarası Özel Hukuk Ders Notları</t>
+          <t>2026 HMGS Hakimlik HUKAL Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>315</v>
+        <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255687159</t>
+          <t>9786255687814</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Borçlar Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Genel Kamu Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255687173</t>
+          <t>9786255687821</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Türk Hukuk Tarihi Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>2026 HMGS Hakimlik HUKAL Hukuk Felsefesi ve Sosyolojisi Ders Notları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>90</v>
+        <v>187</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255632913</t>
+          <t>9786255687951</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS İş ve Sosyal Güvenlik, Avukatlık Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255632890</t>
+          <t>9786255687845</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Ticaret Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL İdare Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>280</v>
+        <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255687234</t>
+          <t>9786255687852</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Medeni Usul Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL İdari Yargılama Usulü Ders Notları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255687203</t>
+          <t>9786255687739</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Ceza ve Ceza Muhakemesi Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>255</v>
+        <v>370</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255632906</t>
+          <t>9786255687869</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS İdare Hukuku ve İdari Yargılama Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Maliye Ders Notları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255687210</t>
+          <t>9786255687883</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Genel Kamu Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>210</v>
+        <v>287</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255687180</t>
+          <t>9786255687876</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS İcra ve İflas Hukuku Hazırlık Kitabı Çözümlü</t>
+          <t>2026 HMGS Hakimlik HUKAL Medeni Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>160</v>
+        <v>415</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255632944</t>
+          <t>9786255687890</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Milletlerarası Özel Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>2026 HMGS Hakimlik HUKAL Milletlerarası Özel Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>180</v>
+        <v>315</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255687166</t>
+          <t>9786255687159</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Medeni Hukuk Hazırlık Kitabı Çözümlü</t>
+          <t>2025 HMGS Borçlar Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255687227</t>
+          <t>9786255687173</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>HMGS Milletlerarası Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>2025 HMGS Türk Hukuk Tarihi Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257483278</t>
+          <t>9786255632913</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku 1 Hocasından Ders Notları</t>
+          <t>2025 HMGS İş ve Sosyal Güvenlik, Avukatlık Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052180358</t>
+          <t>9786255632890</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Türk Anayasa Hukuku</t>
+          <t>2025 HMGS Ticaret Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>295</v>
+        <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057963475</t>
+          <t>9786255687234</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Güncel Çalışmalar 2</t>
+          <t>2025 HMGS Medeni Usul Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052328880</t>
+          <t>9786255687203</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Tanzimattan Milli Mücadeleye Siyasal Hayat</t>
+          <t>2025 HMGS Ceza ve Ceza Muhakemesi Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055662943</t>
+          <t>9786255632906</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Ortadoğu Politikaları</t>
+          <t>2025 HMGS İdare Hukuku ve İdari Yargılama Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055662295</t>
+          <t>9786255687210</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler</t>
+          <t>2025 HMGS Genel Kamu Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>135</v>
+        <v>210</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255567024</t>
+          <t>9786255687180</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Emek Piyasaları Analizi</t>
+          <t>2025 HMGS İcra ve İflas Hukuku Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257127851</t>
+          <t>9786255632944</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yazıları</t>
+          <t>2025 HMGS Milletlerarası Özel Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>750</v>
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059527521</t>
+          <t>9786255687166</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Organizasyon Teorileri</t>
+          <t>2025 HMGS Medeni Hukuk Hazırlık Kitabı Çözümlü</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257483476</t>
+          <t>9786255687227</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Türkiye için Yeni Anayasa Vizyonu ve Yol Haritası Cilt 1</t>
+          <t>HMGS Milletlerarası Hukuk Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257670487</t>
+          <t>9786257483278</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı Sınavına Hazırlık Alternatif Çözüm Soru Bankası</t>
+          <t>Ticaret Hukuku 1 Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>125</v>
+        <v>75</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757197645</t>
+          <t>9786052180358</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı Sınavına Hazırlık Kitabı</t>
+          <t>Türk Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>295</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255687302</t>
+          <t>9786057963475</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025 Türk Yabancılar Hukuku</t>
+          <t>Uluslararası İlişkilerde Güncel Çalışmalar 2</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>550</v>
+        <v>175</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756331620</t>
+          <t>9786052328880</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ronald Dworkin'in Hukuk ve Siyaset Felsefesinde Adalet Eşitlik ve Özgürlük Sorunu</t>
+          <t>Tanzimattan Milli Mücadeleye Siyasal Hayat</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>10</v>
+        <v>175</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786259789866</t>
+          <t>9786055662943</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Spor Faaliyetlerinin ve Sporcuların Vergilendirilmesi</t>
+          <t>Türkiye'nin Ortadoğu Politikaları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786052328439</t>
+          <t>9786055662295</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Türk Cumhuriyetleri Ekonomi Politiği</t>
+          <t>Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>550</v>
+        <v>135</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057867193</t>
+          <t>9786255567024</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Popüler Kültür Penceresinden Toplumsal İlişkiler ve Liderlik</t>
+          <t>Emek Piyasaları Analizi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>60</v>
+        <v>170</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256805224</t>
+          <t>9786257127851</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İşçilerin Kişisel Verilerinin İşlenmesi</t>
+          <t>Kadın Yazıları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>225</v>
+        <v>750</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052180044</t>
+          <t>9786059527521</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda Bir Kavşak Aşkale</t>
+          <t>Organizasyon Teorileri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>205</v>
+        <v>140</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257483001</t>
+          <t>9786257483476</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Polis Mevzuatı ve İlgili Kanunlar (Ciltli)</t>
+          <t>Türkiye için Yeni Anayasa Vizyonu ve Yol Haritası Cilt 1</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052180181</t>
+          <t>9786257670487</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Güç ve Kimlik Perspektifinden Çin-Afrika İlişkileri</t>
+          <t>Uzlaştırmacı Sınavına Hazırlık Alternatif Çözüm Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>195</v>
+        <v>125</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055343651</t>
+          <t>9789757197645</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Türk Süvari Tarihi</t>
+          <t>Uzlaştırmacı Sınavına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786259789880</t>
+          <t>9786255687302</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Güncel ve Notlu 1982 Anayasası</t>
+          <t>2025 Türk Yabancılar Hukuku</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786052180105</t>
+          <t>9789756331620</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kimyasal Hadım</t>
+          <t>Ronald Dworkin'in Hukuk ve Siyaset Felsefesinde Adalet Eşitlik ve Özgürlük Sorunu</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>115</v>
+        <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257670838</t>
+          <t>9786259789866</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve İlgili Kanunlar</t>
+          <t>Spor Faaliyetlerinin ve Sporcuların Vergilendirilmesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055662523</t>
+          <t>9786052328439</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İletişim Temelli Hizmet Pazarlaması</t>
+          <t>Türk Cumhuriyetleri Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>110</v>
+        <v>550</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258136470</t>
+          <t>9786057867193</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İşçinin İşe Geç Kalması ve Devamsızlığı</t>
+          <t>Popüler Kültür Penceresinden Toplumsal İlişkiler ve Liderlik</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>185</v>
+        <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054974528</t>
+          <t>9786256805224</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kadına Yönelik Şiddet ve Ev İçi Şiddet</t>
+          <t>İşçilerin Kişisel Verilerinin İşlenmesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789757197669</t>
+          <t>9786052180044</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usulü Kanunu</t>
+          <t>İpek Yolunda Bir Kavşak Aşkale</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>205</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057963758</t>
+          <t>9786257483001</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Amentüsü</t>
+          <t>Polis Mevzuatı ve İlgili Kanunlar (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>45</v>
+        <v>325</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057963772</t>
+          <t>9786052180181</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Şiiri ve Şiirin İktidarı</t>
+          <t>Güç ve Kimlik Perspektifinden Çin-Afrika İlişkileri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>90</v>
+        <v>195</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055662721</t>
+          <t>9786055343651</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Neo Liberalizmin Türkiyedeki Belediye Hizmetlerinin Görülmesi Üzerindeki Etkisi Özelleştirme</t>
+          <t>Türk Süvari Tarihi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>125</v>
+        <v>195</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255687296</t>
+          <t>9786259789880</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>T.C. Anayasası Son Değişikliklerle</t>
+          <t>Güncel ve Notlu 1982 Anayasası</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052180242</t>
+          <t>9786052180105</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Mali Denetim Üzerine Seçme Konular</t>
+          <t>Kimyasal Hadım</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>260</v>
+        <v>115</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052328613</t>
+          <t>9786257670838</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Vergi Yükü</t>
+          <t>Türk Medeni Kanunu ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052180167</t>
+          <t>9786055662523</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Otantik Liderlik</t>
+          <t>İletişim Temelli Hizmet Pazarlaması</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257127806</t>
+          <t>9786258136470</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Reklamların Haksız Rekabet Boyutu Karşısında Tüketicilerin Korunması</t>
+          <t>İşçinin İşe Geç Kalması ve Devamsızlığı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>145</v>
+        <v>185</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055343668</t>
+          <t>9786054974528</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kamu Giderlerinde Yargı Denetiminin Etkinliği</t>
+          <t>Kadına Yönelik Şiddet ve Ev İçi Şiddet</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257127950</t>
+          <t>9789757197669</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sanat Politikasını Yeniden Düşünmek</t>
+          <t>İdari Yargılama Usulü Kanunu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054974672</t>
+          <t>9786057963758</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İmajda 3G Göz Gönül Görüntü</t>
+          <t>İnsanlığın Amentüsü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055343958</t>
+          <t>9786057963772</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kars Kazı</t>
+          <t>İktidarın Şiiri ve Şiirin İktidarı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255687500</t>
+          <t>9786055662721</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Mali Hukuk</t>
+          <t>Neo Liberalizmin Türkiyedeki Belediye Hizmetlerinin Görülmesi Üzerindeki Etkisi Özelleştirme</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255567000</t>
+          <t>9786255687296</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İşletme ve Vergi</t>
+          <t>T.C. Anayasası Son Değişikliklerle</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257483209</t>
+          <t>9786052180242</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kamu Ekonomisi</t>
+          <t>Mali Denetim Üzerine Seçme Konular</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>35</v>
+        <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255687258</t>
+          <t>9786052328613</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025 Kamu Maliyesi</t>
+          <t>Türkiye'de Vergi Yükü</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>475</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255687319</t>
+          <t>9786052180167</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025 Türk Vergi Sistemi</t>
+          <t>Otantik Liderlik</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054974061</t>
+          <t>9786257127806</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Uzayın ve Uzay Faaliyetlerinin Hukuki Rejimi</t>
+          <t>Reklamların Haksız Rekabet Boyutu Karşısında Tüketicilerin Korunması</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>195</v>
+        <v>145</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257483384</t>
+          <t>9786055343668</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kırgızistan - Türkiye Hukuk Haftası</t>
+          <t>Kamu Giderlerinde Yargı Denetiminin Etkinliği</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>450</v>
+        <v>195</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052328545</t>
+          <t>9786257127950</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kadastroda Maddi Hataların Düzeltilmesi</t>
+          <t>Sanat Politikasını Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257127578</t>
+          <t>9786054974672</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türk Anayasa Metinleri</t>
+          <t>İmajda 3G Göz Gönül Görüntü</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786255687289</t>
+          <t>9786055343958</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukukunda Kadın</t>
+          <t>Kars Kazı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>500</v>
+        <v>55</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256805231</t>
+          <t>9786255687500</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Turkish Constitutional Law</t>
+          <t>Mali Hukuk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>390</v>
+        <v>235</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059293310</t>
+          <t>9786255567000</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Perspektiften Küresel Kriz Sonrası Avrupa Birliği</t>
+          <t>İşletme ve Vergi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059414715</t>
+          <t>9786257483209</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Ekonomik ve Sosyal Eğilimler</t>
+          <t>Kamu Ekonomisi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>195</v>
+        <v>35</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057867681</t>
+          <t>9786255687258</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesinde Seçme Konular</t>
+          <t>2025 Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>215</v>
+        <v>475</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052180204</t>
+          <t>9786255687319</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Dünü, Bugünü ve Yarını Aydınlatacak Toplumsal Araştırmalar</t>
+          <t>2025 Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057963239</t>
+          <t>9786054974061</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Uzayın ve Uzay Faaliyetlerinin Hukuki Rejimi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>355</v>
+        <v>195</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052328866</t>
+          <t>9786257483384</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Yöneten ve Yönetilen</t>
+          <t>Kırgızistan - Türkiye Hukuk Haftası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>185</v>
+        <v>450</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786259789828</t>
+          <t>9786052328545</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Hukuk</t>
+          <t>Kadastroda Maddi Hataların Düzeltilmesi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>900</v>
+        <v>175</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057867056</t>
+          <t>9786257127578</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Siyasal İktidarı</t>
+          <t>Osmanlı Türk Anayasa Metinleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>235</v>
+        <v>280</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255687449</t>
+          <t>9786255687289</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Sorular HAKİMİYET Adli Hakimlik Sınavı Çıkmış Soru Bankası Seti</t>
+          <t>Türk Ceza Hukukunda Kadın</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256805842</t>
+          <t>9786256805231</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>KÜLLİYAT Adli Hakim ve Savcı Yardımcılığı Hukuk Soru Bankası</t>
+          <t>Turkish Constitutional Law</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>3900</v>
+        <v>390</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059293143</t>
+          <t>9786059293310</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kriminoloji Yazıları</t>
+          <t>Ekonomik Perspektiften Küresel Kriz Sonrası Avrupa Birliği</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>550</v>
+        <v>210</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257127981</t>
+          <t>9786059414715</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunun Genel Esasları</t>
+          <t>Küreselleşme Ekonomik ve Sosyal Eğilimler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>500</v>
+        <v>195</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057963208</t>
+          <t>9786057867681</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sivil Kadın</t>
+          <t>Kamu Maliyesinde Seçme Konular</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>380</v>
+        <v>215</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789757197386</t>
+          <t>9786052180204</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Süvari Binbaşı Şevki Baslo’nun 1. Dünya Savaşı ve Milli Mücadele Dönemi Hatıraları (1914 – 1920)</t>
+          <t>Dünü, Bugünü ve Yarını Aydınlatacak Toplumsal Araştırmalar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786259789804</t>
+          <t>9786057963239</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Akademi İdari Yargı Hakim Yardımcılığı Sınavı Konu Anlatımı</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>3500</v>
+        <v>355</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786259789811</t>
+          <t>9786052328866</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Ustalık Eseri İdari Yargı Hakim Yardımcılığı Soru Bankası</t>
+          <t>Osmanlı'da Yöneten ve Yönetilen</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>4000</v>
+        <v>185</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255687494</t>
+          <t>9786259789828</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Hakim ve Savcı Yardımcılığı 10 Deneme</t>
+          <t>Milletlerarası Hukuk</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>390</v>
+        <v>900</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257483148</t>
+          <t>9786057867056</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS İdari Hakimlik 10 Deneme</t>
+          <t>Osmanlı Siyasal İktidarı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>140</v>
+        <v>235</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256805828</t>
+          <t>9786255687449</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>KAS Kaymakam Adaylığı 10 Deneme Sınavı</t>
+          <t>Orijinal Sorular HAKİMİYET Adli Hakimlik Sınavı Çıkmış Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>450</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255632517</t>
+          <t>9786256805842</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Ustalık Eseri Adli Hakimlik Soru Bankası</t>
+          <t>KÜLLİYAT Adli Hakim ve Savcı Yardımcılığı Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>6000</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255632562</t>
+          <t>9786059293143</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>KAS Kaymakamlık Sınavı Test Soru Bankası Modüler Set</t>
+          <t>Kriminoloji Yazıları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>2300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255632135</t>
+          <t>9786257127981</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>KONSENSUS Akademi Adli Hakim ve Savcılık Sınavı Konu Anlatımı</t>
+          <t>Türk Hukukunun Genel Esasları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>5000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257483322</t>
+          <t>9786057963208</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>Sivil Kadın</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>245</v>
+        <v>380</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257483025</t>
+          <t>9789757197386</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Özel Hükümler Konu Anlatımı</t>
+          <t>Süvari Binbaşı Şevki Baslo’nun 1. Dünya Savaşı ve Milli Mücadele Dönemi Hatıraları (1914 – 1920)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>235</v>
+        <v>185</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255687333</t>
+          <t>9786259789804</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>KONSENSUS Akademi İdari Yargı Hakim Yardımcılığı Sınavı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>650</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257483308</t>
+          <t>9786259789811</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>KALDIRAÇ Hakimlik İçin GYGK Soru Bankası</t>
+          <t>KONSENSUS Ustalık Eseri İdari Yargı Hakim Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>380</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255687081</t>
+          <t>9786255687494</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>KANUNNAME Hakimlik Kod: 24</t>
+          <t>KONSENSUS Hakim ve Savcı Yardımcılığı 10 Deneme</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>2000</v>
+        <v>390</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255687517</t>
+          <t>9786257483148</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Sorular Kas Hakimiyet Kaymakamlık Sınavı Çıkmış Soru Bankası</t>
+          <t>KONSENSUS İdari Hakimlik 10 Deneme</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>1100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255567949</t>
+          <t>9786256805828</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+          <t>KAS Kaymakam Adaylığı 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256805835</t>
+          <t>9786255632517</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Külliyat İdari Hakim Yardımcılığı Hukuk Soru Bankası</t>
+          <t>KONSENSUS Ustalık Eseri Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>3500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255632241</t>
+          <t>9786255632562</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Konu Anlatımı</t>
+          <t>KAS Kaymakamlık Sınavı Test Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>590</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255632302</t>
+          <t>9786255632135</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Soru Bankası</t>
+          <t>KONSENSUS Akademi Adli Hakim ve Savcılık Sınavı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>550</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255632319</t>
+          <t>9786257483322</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Amiri Soru Bankası</t>
+          <t>Türk Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>630</v>
+        <v>245</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255632326</t>
+          <t>9786257483025</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Soru Bankası</t>
+          <t>Türk Ceza Hukuku Özel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>695</v>
+        <v>235</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255632234</t>
+          <t>9786255687333</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Belediye Zabıta Amiri Konu Anlatımı</t>
+          <t>Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786255632227</t>
+          <t>9786257483308</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Konu Anlatımı</t>
+          <t>KALDIRAÇ Hakimlik İçin GYGK Soru Bankası</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255567987</t>
+          <t>9786255687081</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Soru Bankası</t>
+          <t>KANUNNAME Hakimlik Kod: 24</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>950</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255567970</t>
+          <t>9786255687517</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Soru Bankası</t>
+          <t>Orijinal Sorular Kas Hakimiyet Kaymakamlık Sınavı Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255567963</t>
+          <t>9786255567949</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Soru Bankası</t>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255567956</t>
+          <t>9786256805835</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Soru Bankası</t>
+          <t>Külliyat İdari Hakim Yardımcılığı Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>700</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255567932</t>
+          <t>9786255632241</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Konu Anlatımı</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Konu Anlatımı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>1000</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255567925</t>
+          <t>9786255632302</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Konu Anlatımı</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Soru Bankası</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>1000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786255567918</t>
+          <t>9786255632319</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Konu Anlatımı</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Amiri Soru Bankası</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>900</v>
+        <v>630</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255687197</t>
+          <t>9786255632326</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Nokta Atışı Külliyat KPSS İktisat Soru Bankası</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Şube Müdürü Soru Bankası</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>1500</v>
+        <v>695</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258136081</t>
+          <t>9786255632234</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Müktesebat Kaymakamlık Sınavı Hazırlık Mevzuatı</t>
+          <t>GYS Belediye Zabıta Personeli Belediye Zabıta Amiri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>1250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057038951</t>
+          <t>9786255632227</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk 1 Başlangıç Hükümleri Hocasından Ders Notları - 2021</t>
+          <t>GYS Belediye Zabıta Personeli Zabıta Komiseri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>135</v>
+        <v>440</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052328910</t>
+          <t>9786255567987</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Muhasebat KPSS A Kurum Sınavları Muhasebe Konu Anlatımı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Soru Bankası</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>495</v>
+        <v>950</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255567871</t>
+          <t>9786255567970</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>490</v>
+        <v>850</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257483193</t>
+          <t>9786255567963</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Hocasından Ders Notları - 2022</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Soru Bankası</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059527910</t>
+          <t>9786255567956</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>HALDUN Mikro İktisat Konu Anlatımlı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Soru Bankası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>215</v>
+        <v>700</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257670388</t>
+          <t>9786255567932</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Kampı Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 4-5 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256805859</t>
+          <t>9786255567925</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 3 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>450</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258136463</t>
+          <t>9786255567918</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nizamname İcra Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 2 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>440</v>
+        <v>900</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256805804</t>
+          <t>9786255687197</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdür Yardımcılığı Son Tekrar Soru Bankası</t>
+          <t>Nokta Atışı Külliyat KPSS İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789757197676</t>
+          <t>9786258136081</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>International Organizations</t>
+          <t>Müktesebat Kaymakamlık Sınavı Hazırlık Mevzuatı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255687272</t>
+          <t>9786057038951</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku Konu Anlatımı</t>
+          <t>Medeni Hukuk 1 Başlangıç Hükümleri Hocasından Ders Notları - 2021</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>650</v>
+        <v>135</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257670678</t>
+          <t>9786052328910</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavı Türkçe-Tarih Test Soru Bankası</t>
+          <t>Muhasebat KPSS A Kurum Sınavları Muhasebe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>266</v>
+        <v>495</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255687463</t>
+          <t>9786255567871</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Vergi Usul Vergi Hukuku TVS Çıkmış Soru Bankası</t>
+          <t>İstihdam ÇEKO Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>360</v>
+        <v>490</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257127165</t>
+          <t>9786257483193</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu 5 Deneme</t>
+          <t>İdari Yargılama Hukuku Hocasından Ders Notları - 2022</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257483551</t>
+          <t>9786059527910</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Protokol İdare Hukuku Soru Bankası</t>
+          <t>HALDUN Mikro İktisat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>675</v>
+        <v>215</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258136005</t>
+          <t>9786257670388</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kabine Anayasa Hukuku Soru Bankası</t>
+          <t>Hakimlik Kampı Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>315</v>
+        <v>780</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786255687357</t>
+          <t>9786256805859</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik İdare Hukuku Çıkmış Soru Bankası</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>215</v>
+        <v>450</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786255567840</t>
+          <t>9786258136463</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Mevzuat İşin Ehli Konu Anlatımı</t>
+          <t>Nizamname İcra Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>375</v>
+        <v>440</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255687395</t>
+          <t>9786256805804</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Borçlar Hukuku Çıkmış Soru Bankası</t>
+          <t>İcra Müdür ve Müdür Yardımcılığı Son Tekrar Soru Bankası</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786255632258</t>
+          <t>9789757197676</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Mevzuat İşin Ehli Tamamı Çözümlü 40 Deneme</t>
+          <t>International Organizations</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786255687388</t>
+          <t>9786255687272</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Medeni Hukuk-Milletlerarası Hukuk Çıkmış Soru Bankası</t>
+          <t>İcra ve İflas Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>220</v>
+        <v>650</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786057867063</t>
+          <t>9786257670678</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Politik Ekonomi - 1</t>
+          <t>Kaymakamlık Sınavı Türkçe-Tarih Test Soru Bankası</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052328552</t>
+          <t>9786255687463</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Toprak Hukuku</t>
+          <t>HAKİMİYET Adli Hakimlik Vergi Usul Vergi Hukuku TVS Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786255687371</t>
+          <t>9786257127165</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Medeni Usul Hukuku Çıkmış Soru Bankası</t>
+          <t>KPSS A Grubu 5 Deneme</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256805101</t>
+          <t>9786257483551</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Pratik Çalışmaları</t>
+          <t>Protokol İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>1200</v>
+        <v>675</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786255687456</t>
+          <t>9786258136005</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Ceza Muhakemesi Hukuku Çıkmış Soru Bankası</t>
+          <t>Kabine Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>130</v>
+        <v>315</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786255687265</t>
+          <t>9786255687357</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2025 Şekli Eşya Hukuku</t>
+          <t>HAKİMİYET Adli Hakimlik İdare Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>750</v>
+        <v>215</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059527569</t>
+          <t>9786255567840</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Orman Hukuku</t>
+          <t>MEB AGS Mevzuat İşin Ehli Konu Anlatımı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>195</v>
+        <v>375</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786255687401</t>
+          <t>9786255687395</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Ceza Hukuku Çıkmış Soru</t>
+          <t>HAKİMİYET Adli Hakimlik Borçlar Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>385</v>
+        <v>320</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255567888</t>
+          <t>9786255632258</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu İktisat Soru Bankası</t>
+          <t>MEB AGS Mevzuat İşin Ehli Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057963789</t>
+          <t>9786255687388</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukukta Güncel Meseleler Sempozyumu</t>
+          <t>HAKİMİYET Adli Hakimlik Medeni Hukuk-Milletlerarası Hukuk Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052328842</t>
+          <t>9786057867063</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Osmalı'dan Günümüze Türkiye'nin İktisadi Tarihi</t>
+          <t>Uluslararası Politik Ekonomi - 1</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>195</v>
+        <v>265</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052328804</t>
+          <t>9786052328552</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Türkiye'nin Dış Politikası</t>
+          <t>Toprak Hukuku</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256805293</t>
+          <t>9786255687371</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2024 İİBF SBF MYO lar İçin Türk İdari Yargılama Hukuku</t>
+          <t>HAKİMİYET Adli Hakimlik Medeni Usul Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786255687425</t>
+          <t>9786256805101</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik İş Hukuku-İcra ve İflas Hukuku Çıkmış Soru Bankası</t>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>130</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052328835</t>
+          <t>9786255687456</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi Sektörel Yaklaşım</t>
+          <t>HAKİMİYET Adli Hakimlik Ceza Muhakemesi Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057963154</t>
+          <t>9786255687265</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İdeolojiler</t>
+          <t>2025 Şekli Eşya Hukuku</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>195</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257483346</t>
+          <t>9786059527569</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetimi</t>
+          <t>Orman Hukuku</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>385</v>
+        <v>195</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786255687692</t>
+          <t>9786255687401</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Muhasebe Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik Ceza Hukuku Çıkmış Soru</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>370</v>
+        <v>385</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257127967</t>
+          <t>9786255567888</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Local Government A Turkish Perspective</t>
+          <t>P48 KPSS A Grubu İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057867285</t>
+          <t>9786057963789</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Toplumsal Yapısı ve Toplumsal Kurumlar</t>
+          <t>Milletlerarası Özel Hukukta Güncel Meseleler Sempozyumu</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786255687418</t>
+          <t>9786052328842</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Ticaret Hukuku Çıkmış Soru Bankası</t>
+          <t>Osmalı'dan Günümüze Türkiye'nin İktisadi Tarihi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052180082</t>
+          <t>9786052328804</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Bilimlerde Araştırma</t>
+          <t>Osmanlı'dan Günümüze Türkiye'nin Dış Politikası</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055343743</t>
+          <t>9786256805293</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Genel İlkeler ve Esaslar</t>
+          <t>2024 İİBF SBF MYO lar İçin Türk İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257670418</t>
+          <t>9786255687425</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Mikro İktisat Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik İş Hukuku-İcra ve İflas Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786255687364</t>
+          <t>9786052328835</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik İdari Yargılama Hukuku Çıkmış Soru Bankası</t>
+          <t>Türkiye Ekonomisi Sektörel Yaklaşım</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>210</v>
+        <v>360</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786255687340</t>
+          <t>9786057963154</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>HAKİMİYET Adli Hakimlik Anayasa Hukuku Çıkmış Soru Bankası</t>
+          <t>Siyasi İdeolojiler</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>340</v>
+        <v>195</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786255567321</t>
+          <t>9786257483346</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı İdare Hukuku</t>
+          <t>Türk Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>620</v>
+        <v>385</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786255567338</t>
+          <t>9786255687692</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı İdari Yargılama Hukuku</t>
+          <t>KPSS A Grubu Muhasebe Soru Bankası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786255567369</t>
+          <t>9786257127967</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Ticaret Hukuku</t>
+          <t>Local Government A Turkish Perspective</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>540</v>
+        <v>310</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789757197294</t>
+          <t>9786057867285</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Sınavı İş Hukuku Konu Anlatımlı</t>
+          <t>Türkiye'nin Toplumsal Yapısı ve Toplumsal Kurumlar</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>145</v>
+        <v>290</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786255567345</t>
+          <t>9786255687418</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Medeni Hukuk</t>
+          <t>HAKİMİYET Adli Hakimlik Ticaret Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789757197614</t>
+          <t>9786052180082</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Takdir Komisyonu SMMM Staj Başlatma Soru Bankası</t>
+          <t>Toplumsal Bilimlerde Araştırma</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>315</v>
+        <v>280</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786255567383</t>
+          <t>9786055343743</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı İcra ve İflas Hukuku</t>
+          <t>Vergi Hukuku Genel İlkeler ve Esaslar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786255567376</t>
+          <t>9786257670418</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Hukuk Yargılama Usulü</t>
+          <t>KPSS A Grubu Mikro İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786255632036</t>
+          <t>9786255687364</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Çavuşu Soru Bankası</t>
+          <t>HAKİMİYET Adli Hakimlik İdari Yargılama Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>375</v>
+        <v>210</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786255567451</t>
+          <t>9786255687340</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>HMGS Özet Konu Anlatımı Genel Kamu Hukuku</t>
+          <t>HAKİMİYET Adli Hakimlik Anayasa Hukuku Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>475</v>
+        <v>340</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786255632050</t>
+          <t>9786255567321</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Amiri Soru Bankası</t>
+          <t>HMGS Özet Konu Anlatımı İdare Hukuku</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>460</v>
+        <v>620</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786255632074</t>
+          <t>9786255567338</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli Şube Müdürü Soru Bankası 3. Grup</t>
+          <t>HMGS Özet Konu Anlatımı İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>540</v>
+        <v>320</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786255567901</t>
+          <t>9786255567369</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Konu Anlatımı</t>
+          <t>HMGS Özet Konu Anlatımı Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>875</v>
+        <v>540</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789757197171</t>
+          <t>9789757197294</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Mare Lıbervm Denizlerin Serbestisi</t>
+          <t>Hakimlik Sınavı İş Hukuku Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>120</v>
+        <v>145</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057867162</t>
+          <t>9786255567345</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Hukuki ve Mali Yönleriyle Konkordato</t>
+          <t>HMGS Özet Konu Anlatımı Medeni Hukuk</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786255632067</t>
+          <t>9789757197614</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli 3. Grup Şube Müdürü Konu Anlatımı</t>
+          <t>Takdir Komisyonu SMMM Staj Başlatma Soru Bankası</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>480</v>
+        <v>315</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786255632043</t>
+          <t>9786255567383</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli 2. Grup İtfaiye Amiri Konu Anlatımı</t>
+          <t>HMGS Özet Konu Anlatımı İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>425</v>
+        <v>270</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786255632029</t>
+          <t>9786255567376</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>GYS-ÜDS Belediye İtfaiye Personeli 1. Grup İtfaiye Çavuşu Konu Anlatımı</t>
+          <t>HMGS Özet Konu Anlatımı Hukuk Yargılama Usulü</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052180198</t>
+          <t>9786255632036</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Hume's Liberalism: An Early Theory of Social Capital</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Çavuşu Soru Bankası</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786255567697</t>
+          <t>9786255567451</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Son Nokta İçişleri Bakanlığı GYS Sınavı Çalışma Kitabı</t>
+          <t>HMGS Özet Konu Anlatımı Genel Kamu Hukuku</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>1000</v>
+        <v>475</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257127721</t>
+          <t>9786255632050</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>GUY Vergi Müfettiş Yardımcılığı Soru Bankası</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli İtfaiye Amiri Soru Bankası</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>370</v>
+        <v>460</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786255687616</t>
+          <t>9786255632074</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>HMGS - HAKİMLİK İcra ve İflas Hukuku Soru Bankası</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli Şube Müdürü Soru Bankası 3. Grup</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>270</v>
+        <v>540</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786255567147</t>
+          <t>9786255567901</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>HMGS Tamamı Çözümlü Hazırlık Kitabı</t>
+          <t>GYS-ÜDS Belediye ve Bağlı Kuruluşları Mahalli İdare Birlikleri Personeli Grup 1 Konu Anlatımı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>2500</v>
+        <v>875</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786255687555</t>
+          <t>9789757197171</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>HMGS - HAKİMLİK İdari Yargılama Hukuku Soru Bankası</t>
+          <t>Mare Lıbervm Denizlerin Serbestisi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>155</v>
+        <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756331163</t>
+          <t>9786057867162</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Gıda Endüstrisi Makineleri</t>
+          <t>Hukuki ve Mali Yönleriyle Konkordato</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>415</v>
+        <v>310</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789757197539</t>
+          <t>9786255632067</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>General Principles of Turkish Law</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 3. Grup Şube Müdürü Konu Anlatımı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055343422</t>
+          <t>9786255632043</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Gelir Uzmanlığı ve Yardımcılığı Sınavı 10 Deneme</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 2. Grup İtfaiye Amiri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>60</v>
+        <v>425</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>6056051111214</t>
+          <t>9786255632029</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2022 Uzman Öğretmenlik Yetiştirme Programı Çalışma Kitabı</t>
+          <t>GYS-ÜDS Belediye İtfaiye Personeli 1. Grup İtfaiye Çavuşu Konu Anlatımı</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789757197300</t>
+          <t>9786052180198</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Franchise Sözleşmesinde Tarafların Borçları</t>
+          <t>Hume's Liberalism: An Early Theory of Social Capital</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059527613</t>
+          <t>9786255567697</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Fikir ve Sanat Eserleri Kanunu</t>
+          <t>Son Nokta İçişleri Bakanlığı GYS Sınavı Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>160</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054974665</t>
+          <t>9786257127721</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Genç Vergi Hukukçuları Konferansı</t>
+          <t>GUY Vergi Müfettiş Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786255687326</t>
+          <t>9786255687616</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2026 Üstadı Maliye Konu Anlatımı</t>
+          <t>HMGS - HAKİMLİK İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>1600</v>
+        <v>270</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257670517</t>
+          <t>9786255567147</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Etkin Hukuk Ders Fasikülleri 2 İcra Hukuku</t>
+          <t>HMGS Tamamı Çözümlü Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>30</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057038906</t>
+          <t>9786255687555</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Etkin Hukuk Ders Fasikülleri 1 İcra Hukuku</t>
+          <t>HMGS - HAKİMLİK İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>30</v>
+        <v>155</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052328620</t>
+          <t>9789756331163</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Vakıf Evladiyet Hukuku</t>
+          <t>Gıda Endüstrisi Makineleri</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>185</v>
+        <v>415</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057963741</t>
+          <t>9789757197539</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Erdemsizler Ülkesi</t>
+          <t>General Principles of Turkish Law</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054974054</t>
+          <t>9786055343422</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Ve Uykuları Karanlığa Tutsaktı</t>
+          <t>Gelir Uzmanlığı ve Yardımcılığı Sınavı 10 Deneme</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>110</v>
+        <v>60</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059293341</t>
+          <t>6056051111214</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Engelli Kısa Mesafe Koşusu ve Süratin Birimi</t>
+          <t>2022 Uzman Öğretmenlik Yetiştirme Programı Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786255567628</t>
+          <t>9789757197300</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Franchise Sözleşmesinde Tarafların Borçları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>480</v>
+        <v>120</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786051111111</t>
+          <t>9786059527613</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Çalışma Seti 3 Kitap</t>
+          <t>Fikir ve Sanat Eserleri Kanunu</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>1145</v>
+        <v>160</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789756331965</t>
+          <t>9786054974665</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Genel Esaslar ve Mevzuat</t>
+          <t>Üçüncü Genç Vergi Hukukçuları Konferansı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054974160</t>
+          <t>9786255687326</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Emlak Vergisinde Vergi Değeri</t>
+          <t>2026 Üstadı Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>165</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052328989</t>
+          <t>9786257670517</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Entegrasyon Avrupa Birliği ve Türkiye</t>
+          <t>Etkin Hukuk Ders Fasikülleri 2 İcra Hukuku</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>260</v>
+        <v>30</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059293556</t>
+          <t>9786057038906</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Büyüme</t>
+          <t>Etkin Hukuk Ders Fasikülleri 1 İcra Hukuku</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>175</v>
+        <v>30</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789756331545</t>
+          <t>9786052328620</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Ekmek ve Ekmek Çeşitleri Üretim Teknolojisi</t>
+          <t>Vakıf Evladiyet Hukuku</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256805385</t>
+          <t>9786057963741</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Efsane MİHENK Hakim Savcı Yardımcılığı 5 Deneme Kasım 2024</t>
+          <t>Erdemsizler Ülkesi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055343439</t>
+          <t>9786054974054</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>e-Ticaret</t>
+          <t>Ve Uykuları Karanlığa Tutsaktı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>145</v>
+        <v>110</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786255567635</t>
+          <t>9786059293341</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Uygulamaları</t>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Birimi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257670357</t>
+          <t>9786255567628</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Kamu Yönetimi Düşünürleri</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>285</v>
+        <v>480</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257670647</t>
+          <t>9786051111111</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Kaymakamlık Soru Bankası</t>
+          <t>Vergi Hukuku Çalışma Seti 3 Kitap</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>135</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059414920</t>
+          <t>9789756331965</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcılık Suçları (Ciltli)</t>
+          <t>Vergi Hukuku Genel Esaslar ve Mevzuat</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>480</v>
+        <v>65</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059527590</t>
+          <t>9786054974160</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Devre Mülk</t>
+          <t>Emlak Vergisinde Vergi Değeri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786051111251</t>
+          <t>9786052328989</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku, Türk Vergi Sistemi Seti</t>
+          <t>Ekonomik Entegrasyon Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>880</v>
+        <v>260</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054974627</t>
+          <t>9786059293556</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Devletin İnterneti Düzenleme Yetkisi</t>
+          <t>Ekonomik Büyüme</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789756331989</t>
+          <t>9789756331545</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda İştirakler</t>
+          <t>Ekmek ve Ekmek Çeşitleri Üretim Teknolojisi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786052328644</t>
+          <t>9786256805385</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Devletin Değişen Rolü ve Kamu-Özel İşbirlikleri</t>
+          <t>Efsane MİHENK Hakim Savcı Yardımcılığı 5 Deneme Kasım 2024</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>115</v>
+        <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059527774</t>
+          <t>9786055343439</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Devlet Teşkilatı Hukuku</t>
+          <t>e-Ticaret</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789757197621</t>
+          <t>9786255567635</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Vergi Kanunları ve Bağlantılı Kanunlar</t>
+          <t>Vergi Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>34.9</v>
+        <v>265</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055343682</t>
+          <t>9786257670357</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Vergi Müfettişliği Sayıştay Sınavlarına Hazırlık</t>
+          <t>Dünden Bugüne Kamu Yönetimi Düşünürleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257483377</t>
+          <t>9786257670647</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Devlet Bütçesi</t>
+          <t>Dönüşüm Kaymakamlık Soru Bankası</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>175</v>
+        <v>135</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057867872</t>
+          <t>9786059414920</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Vergi Uyumu</t>
+          <t>Dolandırıcılık Suçları (Ciltli)</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>85</v>
+        <v>480</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055343552</t>
+          <t>9786059527590</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Vesayetçi Demokrasi</t>
+          <t>Devre Mülk</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>6056051111215</t>
+          <t>9786051111251</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenlik Yetiştirme Programı Çalışma Kitabı 2022</t>
+          <t>Vergi Hukuku, Türk Vergi Sistemi Seti</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>275</v>
+        <v>880</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057963499</t>
+          <t>9786054974627</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sistemde Yerel Yönetimler</t>
+          <t>Devletin İnterneti Düzenleme Yetkisi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>290</v>
+        <v>210</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054859786</t>
+          <t>9789756331989</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku İdare Hukuku İdari Yargı Seti</t>
+          <t>Vergi Hukukunda İştirakler</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>2900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055343385</t>
+          <t>9786052328644</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Becerileri</t>
+          <t>Devletin Değişen Rolü ve Kamu-Özel İşbirlikleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>245</v>
+        <v>115</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789754876312</t>
+          <t>9786059527774</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Altın Seri HMGS ve İdari Hakim Yardımcılığı Sınavı Hazırlık Konu Anlatımlı Seti 2025</t>
+          <t>Devlet Teşkilatı Hukuku</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>7545</v>
+        <v>140</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789756425796</t>
+          <t>9789757197621</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Altın Seri HMGS ve Adli Hakim ve Savcılığı Sınavlarına Hazırlık Konu Anlatımlı Seti 2025</t>
+          <t>Vergi Kanunları ve Bağlantılı Kanunlar</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>8365</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055343897</t>
+          <t>9786055343682</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>333 Soruda Anayasa Hukuku Soru Bankası</t>
+          <t>Vergi Müfettişliği Sayıştay Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256805453</t>
+          <t>9786257483377</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
+          <t>Devlet Bütçesi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>550</v>
+        <v>175</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786258136739</t>
+          <t>9786057867872</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Çarşı ve Mahalle Bekçiliği Sınavlarına Hazırlık Soru Bankası</t>
+          <t>Vergi Uyumu</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>160</v>
+        <v>85</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786052180174</t>
+          <t>9786055343552</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Kırsal Göç</t>
+          <t>Vesayetçi Demokrasi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786055662745</t>
+          <t>6056051111215</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Medya</t>
+          <t>Başöğretmenlik Yetiştirme Programı Çalışma Kitabı 2022</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786258136500</t>
+          <t>9786057963499</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Yazıları</t>
+          <t>Yeni Sistemde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256805545</t>
+          <t>9786054859786</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Çumra Cumhuriyet Lisesinin Çocukları</t>
+          <t>Anayasa Hukuku İdare Hukuku İdari Yargı Seti</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>200</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786055567644</t>
+          <t>9786055343385</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Damga Vergisi ve Harçlar</t>
+          <t>Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>330</v>
+        <v>245</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052328996</t>
+          <t>9789754876312</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Davranışsal İktisat</t>
+          <t>Altın Seri HMGS ve İdari Hakim Yardımcılığı Sınavı Hazırlık Konu Anlatımlı Seti 2025</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>130</v>
+        <v>7545</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052328668</t>
+          <t>9789756425796</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Debating Islamism Modernity And The West in Turkey : The Role of Welfare (Refah) Party</t>
+          <t>Altın Seri HMGS ve Adli Hakim ve Savcılığı Sınavlarına Hazırlık Konu Anlatımlı Seti 2025</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>235</v>
+        <v>8365</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786257483889</t>
+          <t>9786055343897</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Defterdarlık Uzmanlığı Gider Mevzuatı Açıklamalı Soru Bankası</t>
+          <t>333 Soruda Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>420</v>
+        <v>150</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054974641</t>
+          <t>9786256805453</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Biz 24. Kafile 3. Grup</t>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Soru Bankası</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>50</v>
+        <v>550</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786255632494</t>
+          <t>9786258136739</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı Altın Seri</t>
+          <t>Çarşı ve Mahalle Bekçiliği Sınavlarına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>890</v>
+        <v>160</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256805811</t>
+          <t>9786052180174</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Altın Seri</t>
+          <t>Çeşitli Yönleriyle Kırsal Göç</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054974597</t>
+          <t>9786055662745</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Kalkınma Üzerine Yazılar</t>
+          <t>Çocuk ve Medya</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756331927</t>
+          <t>9786258136500</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Cesur Yürek Soy Ağacı - 1</t>
+          <t>Çocuk Yazıları</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>49</v>
+        <v>750</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786255687050</t>
+          <t>9786256805545</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
+          <t>Çumra Cumhuriyet Lisesinin Çocukları</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>960</v>
+        <v>200</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786255687142</t>
+          <t>9786055567644</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Kısım</t>
+          <t>Damga Vergisi ve Harçlar</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>780</v>
+        <v>330</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786255687470</t>
+          <t>9786052328996</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
+          <t>Davranışsal İktisat</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>700</v>
+        <v>130</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054974658</t>
+          <t>9786052328668</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukukunda İsnat Yeteneği</t>
+          <t>Debating Islamism Modernity And The West in Turkey : The Role of Welfare (Refah) Party</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>175</v>
+        <v>235</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786059414395</t>
+          <t>9786257483889</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>Defterdarlık Uzmanlığı Gider Mevzuatı Açıklamalı Soru Bankası</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786255687241</t>
+          <t>9786054974641</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>Biz 24. Kafile 3. Grup</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>750</v>
+        <v>50</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257670470</t>
+          <t>9786255632494</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku Altın Seri</t>
+          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>235</v>
+        <v>890</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756331675</t>
+          <t>9786256805811</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Duruşma</t>
+          <t>Borçlar Hukuku Özel Hükümler Altın Seri</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>210</v>
+        <v>375</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786055343258</t>
+          <t>9786054974597</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanının Sorumluluğu</t>
+          <t>Bölgesel Kalkınma Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>145</v>
+        <v>300</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786055343781</t>
+          <t>9789756331927</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>1982 Anayasasına Göre Cumhurbaşkanının Statüsü ve Sorumluluğu</t>
+          <t>Cesur Yürek Soy Ağacı - 1</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>155</v>
+        <v>49</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786258136210</t>
+          <t>9786255687050</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Hükümet Sistemi ve Türk İdaresi Bakımından Sonuçları (Ciltli)</t>
+          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>850</v>
+        <v>960</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057867506</t>
+          <t>9786255687142</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Cürümlerin Tasnifi Bakımından Suçun Hukuki Konusu</t>
+          <t>Ceza Hukuku Genel Kısım</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>290</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256805446</t>
+          <t>9786255687470</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Konu Anlatımı</t>
+          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786052180365</t>
+          <t>9786054974658</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Uluslararası İktisat İktisat Hap Serisi</t>
+          <t>Ceza Hukukunda İsnat Yeteneği</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>10</v>
+        <v>175</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786052180211</t>
+          <t>9786059414395</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Genel Esaslar</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786257483865</t>
+          <t>9786255687241</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054974115</t>
+          <t>9786257670470</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Arafta ki Çözüm Süreci</t>
+          <t>Ceza Muhakemesi Hukuku Altın Seri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>145</v>
+        <v>235</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786059527750</t>
+          <t>9789756331675</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Arithmetica Çıkmış Muhasebe Soruları Çözümlü</t>
+          <t>Ceza Muhakemesinde Duruşma</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>495</v>
+        <v>210</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786255687487</t>
+          <t>9786055343258</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2026 Atatürk İlkeleri ve İnkılap Tarihi Konu Anlatımı</t>
+          <t>Cumhurbaşkanının Sorumluluğu</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>750</v>
+        <v>145</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786255567895</t>
+          <t>9786055343781</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>ATEŞ İnsan Hakları ve Demokratikleşme Konu Anlatımlı</t>
+          <t>1982 Anayasasına Göre Cumhurbaşkanının Statüsü ve Sorumluluğu</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>900</v>
+        <v>155</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786255687135</t>
+          <t>9786258136210</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>ATEŞ İnsan Hakları ve Demokratikleşme Soru Bankası Çözümlü</t>
+          <t>Cumhurbaşkanlığı Hükümet Sistemi ve Türk İdaresi Bakımından Sonuçları (Ciltli)</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>730</v>
+        <v>850</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257127240</t>
+          <t>9786057867506</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye 2</t>
+          <t>Cürümlerin Tasnifi Bakımından Suçun Hukuki Konusu</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>34.9</v>
+        <v>290</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786059527781</t>
+          <t>9786256805446</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Avrupa İnsan Hakları Mahkemesi Kararlarının Türk Vergi Hukukuna Etkisi</t>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059293150</t>
+          <t>9786052180365</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Avrupa ve Avrupa Birliği</t>
+          <t>Ana Hatlarıyla Uluslararası İktisat İktisat Hap Serisi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>450</v>
+        <v>10</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786055662035</t>
+          <t>9786052180211</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Yönlendiren Faktörler</t>
+          <t>Anayasa Hukuku Genel Esaslar</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>150</v>
+        <v>310</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059414081</t>
+          <t>9786257483865</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Belçikada Bir Doktora Öğrencisi</t>
+          <t>Arabuluculuk Sınavına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>39.9</v>
+        <v>190</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057867889</t>
+          <t>9786054974115</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>BEST OF Son Beşli Soru Bankası</t>
+          <t>Arafta ki Çözüm Süreci</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>175</v>
+        <v>145</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786255567130</t>
+          <t>9786059527750</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma El Kitabı</t>
+          <t>KPSS A Grubu Arithmetica Çıkmış Muhasebe Soruları Çözümlü</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>220</v>
+        <v>495</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786255632333</t>
+          <t>9786255687487</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül'e Giden Yol Bir Hukuk Öğrencisinin Günlükleri 1976-1980</t>
+          <t>2026 Atatürk İlkeleri ve İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>399</v>
+        <v>750</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786052180259</t>
+          <t>9786255567895</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Türkiye Ekonomisi İktisat Hap Serisi</t>
+          <t>ATEŞ İnsan Hakları ve Demokratikleşme Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>10</v>
+        <v>900</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786059293655</t>
+          <t>9786255687135</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Alman Siyasal Sistemi ve Devlet Erklerinin İç İçeliği</t>
+          <t>ATEŞ İnsan Hakları ve Demokratikleşme Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>280</v>
+        <v>730</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786059293303</t>
+          <t>9786257127240</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticarette Ödeme Aracı Olarak Akreditif</t>
+          <t>Avrupa Birliği ve Türkiye 2</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>370</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257127028</t>
+          <t>9786059527781</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımı ve 1000 Soru Görevde Yükselme</t>
+          <t>Avrupa İnsan Hakları Mahkemesi Kararlarının Türk Vergi Hukukuna Etkisi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>1000</v>
+        <v>440</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059414722</t>
+          <t>9786059293150</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>99 Soruda Anayasa Değişiklikleri</t>
+          <t>Avrupa ve Avrupa Birliği</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054974856</t>
+          <t>9786055662035</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat ve 17 Aralık Sürecinin Ekonomi Politiği</t>
+          <t>Başarıya Yönlendiren Faktörler</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057038913</t>
+          <t>9786059414081</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2010-2020 Arasında Türkiye de Siyasalın Belirişi</t>
+          <t>Belçikada Bir Doktora Öğrencisi</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>190</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059527736</t>
+          <t>9786057867889</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>1982 Anayasası</t>
+          <t>BEST OF Son Beşli Soru Bankası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786258136111</t>
+          <t>9786255567130</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>10 Nisan Komiser Yardımcılığı ve Misyon Koruma Konu Anlatımı Modüler Set</t>
+          <t>Bilimsel Araştırma El Kitabı</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>1200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786255687548</t>
+          <t>9786255632333</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik İdare Hukuku Soru Bankası</t>
+          <t>12 Eylül'e Giden Yol Bir Hukuk Öğrencisinin Günlükleri 1976-1980</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>280</v>
+        <v>399</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786255687678</t>
+          <t>9786052180259</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Türk Hukuk Tarihi Soru Bankası</t>
+          <t>Ana Hatlarıyla Türkiye Ekonomisi İktisat Hap Serisi</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>215</v>
+        <v>10</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786255687593</t>
+          <t>9786059293655</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Ticaret Hukuku Soru Bankası</t>
+          <t>Alman Siyasal Sistemi ve Devlet Erklerinin İç İçeliği</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786255687586</t>
+          <t>9786059293303</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Vergi Hukuku ve Vergi Usul Hukuku Soru Bankası</t>
+          <t>Uluslararası Ticarette Ödeme Aracı Olarak Akreditif</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>175</v>
+        <v>370</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786255687661</t>
+          <t>9786257127028</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Milletlerarası Genel ve Özel Hukuk Soru Bankası</t>
+          <t>GYS Adalet Bakanlığı Yazı İşleri Müdürlüğü Konu Anlatımı ve 1000 Soru Görevde Yükselme</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>195</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786255687609</t>
+          <t>9786059414722</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+          <t>99 Soruda Anayasa Değişiklikleri</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>310</v>
+        <v>180</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786255687562</t>
+          <t>9786054974856</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Medeni Hukuk Soru Bankası</t>
+          <t>28 Şubat ve 17 Aralık Sürecinin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>195</v>
+        <v>145</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786255687579</t>
+          <t>9786057038913</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
+          <t>2010-2020 Arasında Türkiye de Siyasalın Belirişi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786255687630</t>
+          <t>9786059527736</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS HAKİMLİK Ceza Hukuku Soru Bankası</t>
+          <t>1982 Anayasası</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>325</v>
+        <v>140</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786255687647</t>
+          <t>9786258136111</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Hukuk Felsefesi ve Sosyolojisi Soru Bankası</t>
+          <t>10 Nisan Komiser Yardımcılığı ve Misyon Koruma Konu Anlatımı Modüler Set</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>270</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786255687550</t>
+          <t>9786255687548</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+          <t>2026 HMGS Hakimlik İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786255687524</t>
+          <t>9786255687678</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Anayasa Hukuku Anayasa Yargısı Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Türk Hukuk Tarihi Soru Bankası</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>270</v>
+        <v>215</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786255687654</t>
+          <t>9786255687593</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Genel Kamu Hukuku Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786255687531</t>
+          <t>9786255687586</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS Hakimlik Borçlar Hukuku Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Vergi Hukuku ve Vergi Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>270</v>
+        <v>175</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786255687623</t>
+          <t>9786255687661</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2026 HMGS HAKİMLİK Avukatlık Hukuku Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Milletlerarası Genel ve Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786255687685</t>
+          <t>9786255687609</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2026 HUKAL HMGS 5li Çözümlü Deneme Sınavı</t>
+          <t>2026 HMGS Hakimlik Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786255687708</t>
+          <t>9786255687562</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS Hakimlik Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>2800</v>
+        <v>195</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>6056051111259</t>
+          <t>9786255687579</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>HMGS HUKAL Hukuk Alanları Akademisi Soru Bankası Seti Çözümlü</t>
+          <t>2026 HMGS Hakimlik İş ve Sosyal Güvenlik Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>2745</v>
+        <v>185</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786255632104</t>
+          <t>9786255687630</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu P48 Maliye 10 Deneme Çözümlü</t>
+          <t>2026 HMGS HAKİMLİK Ceza Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786255632098</t>
+          <t>9786255687647</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu P48 İktisat 10 Deneme Çözümlü</t>
+          <t>2026 HMGS Hakimlik Hukuk Felsefesi ve Sosyolojisi Soru Bankası</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786255632081</t>
+          <t>9786255687550</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu P48 Hukuk 10 Deneme Çözümlü</t>
+          <t>2026 HMGS Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786255632203</t>
+          <t>9786255687524</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu P48 Muhasebe 10 Deneme</t>
+          <t>2026 HMGS Hakimlik Anayasa Hukuku Anayasa Yargısı Soru Bankası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786255632012</t>
+          <t>9786255687654</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Külliyat Hukuk Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Genel Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>1990</v>
+        <v>200</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786255567048</t>
+          <t>9786255687531</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Mesleklerine Giriş Sınavı Soru Bankası</t>
+          <t>2026 HMGS Hakimlik Borçlar Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>3000</v>
+        <v>270</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786256805613</t>
+          <t>9786255687623</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+          <t>2026 HMGS HAKİMLİK Avukatlık Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>950</v>
+        <v>170</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786255567031</t>
+          <t>9786255687685</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımı Altın Seri</t>
+          <t>2026 HUKAL HMGS 5li Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786256805408</t>
+          <t>9786255687708</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Külliyat KPSS Maliye Soru Bankası</t>
+          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>550</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786256805743</t>
+          <t>6056051111259</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
+          <t>HMGS HUKAL Hukuk Alanları Akademisi Soru Bankası Seti Çözümlü</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>1450</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>6056051111194</t>
+          <t>9786255632104</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Maliye Konu ve Soru Seti</t>
+          <t>KPSS A Grubu P48 Maliye 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>1350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786256805767</t>
+          <t>9786255632098</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2025 Medeni Hukuk Konu Anlatımı Altın Seri</t>
+          <t>2025 KPSS A Grubu P48 İktisat 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>950</v>
+        <v>300</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786255567017</t>
+          <t>9786255632081</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Konu Anlatımı</t>
+          <t>KPSS A Grubu P48 Hukuk 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786256805392</t>
+          <t>9786255632203</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Konsensus Adli Hakim ve Savcı Yardımcılığı 10 Deneme</t>
+          <t>2025 KPSS A Grubu P48 Muhasebe 10 Deneme</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786256805965</t>
+          <t>9786255632012</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Feminist Hukuk Kuramı</t>
+          <t>2025 KPSS Külliyat Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>370</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786256805996</t>
+          <t>9786255567048</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler GYS ve Unvan Değişikliği Konu Anlatımı</t>
+          <t>HMGS Hukuk Mesleklerine Giriş Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>850</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786256805972</t>
+          <t>9786256805613</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Muhalefet</t>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786256805323</t>
+          <t>9786255567031</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Ateş</t>
+          <t>Anayasa Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>480</v>
+        <v>900</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786256805361</t>
+          <t>9786256805408</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Külliyat KPSS Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>170</v>
+        <v>550</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786256805460</t>
+          <t>9786256805743</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Altın Seri - Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Kamu Yönetimi Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>450</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786256805156</t>
+          <t>6056051111194</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>KPSS A Grubu Maliye Konu ve Soru Seti</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>280</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786256805040</t>
+          <t>9786256805767</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Temelleri I - II</t>
+          <t>2025 Medeni Hukuk Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786256805552</t>
+          <t>9786255567017</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Demokratikleşme Soru Bankası</t>
+          <t>Milletlerarası Özel Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786256805354</t>
+          <t>9786256805392</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret ve Finans</t>
+          <t>Konsensus Adli Hakim ve Savcı Yardımcılığı 10 Deneme</t>
         </is>
       </c>
       <c r="C432" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786256805606</t>
+          <t>9786256805965</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Sınırlı Ayni Haklar</t>
+          <t>Feminist Hukuk Kuramı</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786256805484</t>
+          <t>9786256805996</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>Mahalli İdareler GYS ve Unvan Değişikliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>370</v>
+        <v>850</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786256805422</t>
+          <t>9786256805972</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Altın Seri</t>
+          <t>Adem-i Muhalefet</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786256805194</t>
+          <t>9786256805323</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Özel Kısım</t>
+          <t>Ateş</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>315</v>
+        <v>480</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786256805415</t>
+          <t>9786256805361</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kanunname Kaymakamlık Kod: 60 (4 Kitap Set)</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>900</v>
+        <v>170</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786256805507</t>
+          <t>9786256805460</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Mali Disiplin Maliye Soru Bankası</t>
+          <t>Altın Seri - Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786256805538</t>
+          <t>9786256805156</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Kampı Konu Anlatımı</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>2500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786258136173</t>
+          <t>9786256805040</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>Ekonominin Temelleri I - II</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786256805200</t>
+          <t>9786256805552</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Şekli Eşya Hukuku</t>
+          <t>İnsan Hakları ve Demokratikleşme Soru Bankası</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>355</v>
+        <v>320</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786256805187</t>
+          <t>9786256805354</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
+          <t>Uluslararası Ticaret ve Finans</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>425</v>
+        <v>350</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786258136685</t>
+          <t>9786256805606</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2023 KAS Kaymakamlık Sınavı TEST Soru Bankası</t>
+          <t>Sınırlı Ayni Haklar</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>820</v>
+        <v>600</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786256805118</t>
+          <t>9786256805484</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği(nin) Türkiye(si)</t>
+          <t>Borçlar Hukuku Genel Hükümler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>115</v>
+        <v>370</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786256805095</t>
+          <t>9786256805422</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>T.C. Anayasası TCK CMK ve İlgili Kanunlar</t>
+          <t>İdari Yargı Altın Seri</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786256805064</t>
+          <t>9786256805194</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Sistemi</t>
+          <t>Ceza Hukuku Özel Kısım</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>135</v>
+        <v>315</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786256805149</t>
+          <t>9786256805415</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası Cilt - 2</t>
+          <t>Kanunname Kaymakamlık Kod: 60 (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786256805026</t>
+          <t>9786256805507</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Türk Yabancılar Hukuku</t>
+          <t>Mali Disiplin Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786258136807</t>
+          <t>9786256805538</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
+          <t>Kaymakamlık Kampı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>250</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786258136975</t>
+          <t>9786258136173</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>MİHENK Soru Avcısı Adli Hakimlik 7 Deneme Savaş Yayınları 2023</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786258136982</t>
+          <t>9786256805200</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyasi Düşünceler Tarihi</t>
+          <t>Şekli Eşya Hukuku</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>480</v>
+        <v>355</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786256805019</t>
+          <t>9786256805187</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>115</v>
+        <v>425</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786258136302</t>
+          <t>9786258136685</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Kısa - Kolay Vergi Hukuku</t>
+          <t>2023 KAS Kaymakamlık Sınavı TEST Soru Bankası</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>95</v>
+        <v>820</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786256805088</t>
+          <t>9786256805118</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
+          <t>Avrupa Birliği(nin) Türkiye(si)</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>480</v>
+        <v>115</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786256805002</t>
+          <t>9786256805095</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>T.C. Anayasası TCK CMK ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>155</v>
+        <v>450</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786258136715</t>
+          <t>9786256805064</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2023 Kanunname Hakimlik KOD: 27 Anayasa Hukuku-İdare Hukuku-İdari Yargı Set Altın Seri</t>
+          <t>Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>850</v>
+        <v>135</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786258136968</t>
+          <t>9786256805149</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Konsensus Ustalık Eseri Adli Hakimlik Soru Bankası</t>
+          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası Cilt - 2</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>2500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786258136722</t>
+          <t>9786256805026</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2023 Kaymakamlık Kampı Konu Anlatımı</t>
+          <t>Türk Yabancılar Hukuku</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>850</v>
+        <v>275</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257127745</t>
+          <t>9786258136807</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021 P48 KPSS A Grubu Muhasebe Konu Anlatımlı</t>
+          <t>Milletlerarası Özel Hukuk Mevzuatı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786258136432</t>
+          <t>9786258136975</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Üstad-ı Maliye Konu Anlatımı</t>
+          <t>MİHENK Soru Avcısı Adli Hakimlik 7 Deneme Savaş Yayınları 2023</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>480</v>
+        <v>130</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786258136296</t>
+          <t>9786258136982</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Devlet Muhasebesi Konu Anlatımı</t>
+          <t>İslam Siyasi Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786258136289</t>
+          <t>9786256805019</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>350</v>
+        <v>115</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789756331736</t>
+          <t>9786258136302</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Yönetim Sistemleri</t>
+          <t>Kısa - Kolay Vergi Hukuku</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786057963796</t>
+          <t>9786256805088</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Sayıştay Final - Sayıştay Denetçi Yardımcısı Adaylığı Sınavına Son Hazırlık Soru Bankası 2019</t>
+          <t>Ceza Hukuku Genel Hükümler Uygulamalı Çalışmaları</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059414432</t>
+          <t>9786256805002</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Konu Anlatımı - Altın Seri (Ciltli)</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>30</v>
+        <v>155</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789756331699</t>
+          <t>9786258136715</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Anahtarı Gelir ve Gider Mevzuatı Konu Anlatımlı Soru Bankası 2 Cilt</t>
+          <t>2023 Kanunname Hakimlik KOD: 27 Anayasa Hukuku-İdare Hukuku-İdari Yargı Set Altın Seri</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>950</v>
+        <v>850</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786054974108</t>
+          <t>9786258136968</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Pratik Çalışmaları</t>
+          <t>Konsensus Ustalık Eseri Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>40</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059293952</t>
+          <t>9786258136722</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı (Ciltli)</t>
+          <t>2023 Kaymakamlık Kampı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>50</v>
+        <v>850</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059414678</t>
+          <t>9786257127745</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku (Ciltli)</t>
+          <t>2021 P48 KPSS A Grubu Muhasebe Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057963079</t>
+          <t>9786258136432</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı</t>
+          <t>Üstad-ı Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057867827</t>
+          <t>9786258136296</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
+          <t>Devlet Muhasebesi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>90</v>
+        <v>600</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057963826</t>
+          <t>9786258136289</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Siyakat Özgün Muhasebe Soruları</t>
+          <t>Ceza Hukuku Özel Hükümler Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>485</v>
+        <v>350</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257670777</t>
+          <t>9789756331736</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Kararname - Cumhurbaşkanlığı Kararnameleri</t>
+          <t>Maliyet Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>365</v>
+        <v>70</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257483735</t>
+          <t>9786057963796</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2022 Senatör Kaymakamlık Sınavına Hazırlık Mevzuatı</t>
+          <t>Sayıştay Final - Sayıştay Denetçi Yardımcısı Adaylığı Sınavına Son Hazırlık Soru Bankası 2019</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>875</v>
+        <v>540</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059414814</t>
+          <t>9786059414432</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesinde Maddi Gerçeğin Tespiti</t>
+          <t>Medeni Hukuk Konu Anlatımı - Altın Seri (Ciltli)</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>145</v>
+        <v>30</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786057963512</t>
+          <t>9789756331699</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2019 Muhasebat KPSS A Muhasebe Çıkmış Sınav Soruları Tamamı Çözümlü</t>
+          <t>Kariyer Anahtarı Gelir ve Gider Mevzuatı Konu Anlatımlı Soru Bankası 2 Cilt</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>139.89</v>
+        <v>950</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786057963642</t>
+          <t>9786054974108</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Kanunu ve İlgili Kanunlar</t>
+          <t>Medeni Hukuk Pratik Çalışmaları</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786059293709</t>
+          <t>9786059293952</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Demokrasilerde Siyasal Örgütlenme Özgürlüğü</t>
+          <t>İdari Yargı (Ciltli)</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>275</v>
+        <v>50</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789757197911</t>
+          <t>9786059414678</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2020 Anayasa Hukuku Hocasından Ders Notları</t>
+          <t>Borçlar Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>175</v>
+        <v>55</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789757197270</t>
+          <t>9786057963079</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2020 Hakimlik Kampı Adli Hakimlik</t>
+          <t>İdari Yargı Mevzuatı</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786057867391</t>
+          <t>9786057867827</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Türk Borçlar Kanunu ve İlgili Kanunlar</t>
+          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786057044822</t>
+          <t>9786057963826</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
+          <t>Siyakat Özgün Muhasebe Soruları</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>180</v>
+        <v>485</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257483742</t>
+          <t>9786257670777</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2022 Arabuluculuk Sınavlarına Hazırlık Çözümlü Soru Bankası ve İlgili Mevzuat</t>
+          <t>Kararname - Cumhurbaşkanlığı Kararnameleri</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>225</v>
+        <v>365</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786057963871</t>
+          <t>9786257483735</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Devlet Bütçesi ve Yerel Yönetimler Maliyesi</t>
+          <t>2022 Senatör Kaymakamlık Sınavına Hazırlık Mevzuatı</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>40</v>
+        <v>875</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786057963185</t>
+          <t>9786059414814</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Türkiye'nin Siyasal Hayatı</t>
+          <t>Ceza Muhakemesinde Maddi Gerçeğin Tespiti</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>660</v>
+        <v>145</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257670142</t>
+          <t>9786057963512</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Hukuku Pratik Çalışma Kitabı</t>
+          <t>2019 Muhasebat KPSS A Muhasebe Çıkmış Sınav Soruları Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>90</v>
+        <v>139.89</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786057963482</t>
+          <t>9786057963642</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2018 Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
+          <t>Ceza Muhakemesi Kanunu ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789757197515</t>
+          <t>9786059293709</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler</t>
+          <t>Kırılgan Demokrasilerde Siyasal Örgütlenme Özgürlüğü</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>80</v>
+        <v>275</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257127837</t>
+          <t>9789757197911</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021 Konsensus KPSS ve Kurum Sınavları Hukuk Soru Bankası</t>
+          <t>2020 Anayasa Hukuku Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>700</v>
+        <v>175</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786057963925</t>
+          <t>9789757197270</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>İş ve Sosyal Güvenlik Mevzuatı ve İlgili Kanunlar</t>
+          <t>2020 Hakimlik Kampı Adli Hakimlik</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257127202</t>
+          <t>9786057867391</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2020 Adalet Bakanlığı GYS Sınavları Yazı İşleri Müdürlüğü Son Karar Soru Bankası</t>
+          <t>Türk Medeni Türk Borçlar Kanunu ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>460</v>
+        <v>25</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257670524</t>
+          <t>9786057044822</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Anayasa Hukuku Konu Anlatımlı Altın Seri</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>34.9</v>
+        <v>180</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257670968</t>
+          <t>9786257483742</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Mevzuatı ve İlgili Kanunlar</t>
+          <t>2022 Arabuluculuk Sınavlarına Hazırlık Çözümlü Soru Bankası ve İlgili Mevzuat</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>30</v>
+        <v>225</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257127257</t>
+          <t>9786057963871</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
+          <t>Devlet Bütçesi ve Yerel Yönetimler Maliyesi</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786057867834</t>
+          <t>9786057963185</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku 2 Özel Hükümler Hocasından Ders Notları</t>
+          <t>Osmanlı'dan Günümüze Türkiye'nin Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>30</v>
+        <v>660</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789757197898</t>
+          <t>9786257670142</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku 2 Şirketler Hukuku Hocasından Ders Notları Altın Seri</t>
+          <t>Türk İdare Hukuku Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786054974733</t>
+          <t>9786057963482</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Sukuk ve Muhasebesi</t>
+          <t>2018 Adli-İdari Hakimlik Son Tekrar Soru Bankası</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257127011</t>
+          <t>9789757197515</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Hukuku</t>
+          <t>Borçlar Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>119</v>
+        <v>80</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786054974580</t>
+          <t>9786257127837</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı Türkiye Örneği</t>
+          <t>2021 Konsensus KPSS ve Kurum Sınavları Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>125</v>
+        <v>700</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789757197720</t>
+          <t>9786057963925</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Hocasından Ders Notları</t>
+          <t>İş ve Sosyal Güvenlik Mevzuatı ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257127530</t>
+          <t>9786257127202</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku Hocasından Ders Notları</t>
+          <t>2020 Adalet Bakanlığı GYS Sınavları Yazı İşleri Müdürlüğü Son Karar Soru Bankası</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>50</v>
+        <v>460</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257127707</t>
+          <t>9786257670524</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımı</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>180</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786258701456</t>
+          <t>9786257670968</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Hukuk Tamamı Çözümlü Soru Bankası Savaş Yayınları 2026</t>
+          <t>İdari Yargı Mevzuatı ve İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>1150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786258701272</t>
+          <t>9786257127257</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası</t>
+          <t>İdare Hukuku Konu Anlatımı Altın Seri</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>820</v>
+        <v>140</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786258701463</t>
+          <t>9786057867834</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2026 Ticaret Hukuku Konu Anlatımı</t>
+          <t>Ceza Hukuku 2 Özel Hükümler Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>1100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257670784</t>
+          <t>9789757197898</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Balık Kafası Balık Avına Dair (Ciltli)</t>
+          <t>Ticaret Hukuku 2 Şirketler Hukuku Hocasından Ders Notları Altın Seri</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786258701302</t>
+          <t>9786054974733</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2026 Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+          <t>Sukuk ve Muhasebesi</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786258701289</t>
+          <t>9786257127011</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı</t>
+          <t>Türk İdare Hukuku</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>500</v>
+        <v>119</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786258701029</t>
+          <t>9786054974580</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Maliye Soru Bankası Tamamı Çözümlü</t>
+          <t>Katılım Bankacılığı Türkiye Örneği</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>675</v>
+        <v>125</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786258701012</t>
+          <t>9789757197720</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>P48 KPSS A Grubu Tüm Dersler Konu Anlatımlı Tek Kitap</t>
+          <t>İdari Yargılama Hukuku Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>5900</v>
+        <v>50</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786258701425</t>
+          <t>9786257127530</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Tamamı Çözümlü Soru Bankası Modüler Set</t>
+          <t>İş Hukuku Hocasından Ders Notları</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>6250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786258701326</t>
+          <t>9786257127707</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı İdare Hukuku Soru Bankası</t>
+          <t>Anayasa Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>900</v>
+        <v>180</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786258701234</t>
+          <t>9786258701456</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Türk Devletlerinde Kültür ve Medeniyet Konu Anlatımı</t>
+          <t>P48 KPSS A Grubu Hukuk Tamamı Çözümlü Soru Bankası Savaş Yayınları 2026</t>
         </is>
       </c>
       <c r="C513" s="1">
         <v>1150</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786258701401</t>
+          <t>9786258701272</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Avukatlık Hukuku, Hukuk Felsefesi ve Sosyolojisi, Türk Hukuk Tarihi Soru Bankası</t>
+          <t>Türkiye İçin Yeni Anayasa Vizyonu ve Yol Haritası</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>300</v>
+        <v>820</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786258701371</t>
+          <t>9786258701463</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>HMGS Kampı Ceza Hukuku Ceza Yargılama Usulü Soru Bankası</t>
+          <t>2026 Ticaret Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
+          <t>9786257670784</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Balık Kafası Balık Avına Dair (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786258701302</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2026 Ceza Hukuku Genel Hükümler Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786258701289</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Hukuk Mesleklerine Giriş Sınavı 5 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786258701029</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Maliye Soru Bankası Tamamı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786258701012</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>P48 KPSS A Grubu Tüm Dersler Konu Anlatımlı Tek Kitap</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786258701425</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Tamamı Çözümlü Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786258701326</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı İdare Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786258701234</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devletlerinde Kültür ve Medeniyet Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786258701401</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Avukatlık Hukuku, Hukuk Felsefesi ve Sosyolojisi, Türk Hukuk Tarihi Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786258701371</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>HMGS Kampı Ceza Hukuku Ceza Yargılama Usulü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
           <t>9786258701319</t>
         </is>
       </c>
-      <c r="B516" s="1" t="inlineStr">
+      <c r="B526" s="1" t="inlineStr">
         <is>
           <t>HMGS Kampı Anayasa Yargısı Soru Bankası</t>
         </is>
       </c>
-      <c r="C516" s="1">
+      <c r="C526" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>