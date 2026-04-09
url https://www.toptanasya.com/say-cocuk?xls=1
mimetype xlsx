--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -1459,51 +1459,51 @@
         <is>
           <t>9789754687422</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Meraklı Maymun</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789754684063</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Meçhul Kurtarıcı: Seçkin’in Serüvenleri 3</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>7.5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789754682861</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Maymun Tiyatrosu</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789754687378</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>