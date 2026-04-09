--- v0 (2026-02-14)
+++ v1 (2026-04-09)
@@ -85,640 +85,2020 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256699953</t>
+          <t>9786259002415</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
+          <t>Sonsuz Suyun Kıyısında</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259345765</t>
+          <t>9786259002439</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
+          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259345758</t>
+          <t>9786259002408</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Duyarsız Zamanlar</t>
+          <t>Türk Siyasal Hayatını Anlamak</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259345734</t>
+          <t>9786259345772</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Görünmez Tehdit</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259345710</t>
+          <t>9786256699991</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Etkinlik Kitabı</t>
+          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259345727</t>
+          <t>9786256699960</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259345703</t>
+          <t>9786256699946</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Etkinlik Kitabı</t>
+          <t>Farklı Ülkelerde Seçim Sistemleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>570</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256699984</t>
+          <t>9786256699915</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Kentli Hakları</t>
+          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256699731</t>
+          <t>9786256699885</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
+          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>590</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256699724</t>
+          <t>9786256699892</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Kodun: Potansiyel</t>
+          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>370</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256699717</t>
+          <t>9786256699908</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya ve Orta Asya Politikaları</t>
+          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>690</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256699700</t>
+          <t>9786256699311</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
+          <t>Fömer 3 - İleri Seviye</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>310</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256699168</t>
+          <t>9786256699298</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dağın Gölgesinde</t>
+          <t>Fömer 1 - Temel Seviye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256699656</t>
+          <t>9786256699304</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler ve Dirençli Kentler</t>
+          <t>Fömer 2 - Orta Seviye</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256699649</t>
+          <t>9786256699939</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kıtasında Doğal Afetler-II</t>
+          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>480</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256699632</t>
+          <t>9786256699854</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
+          <t>Kuzucuk Boyama Kitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>310</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256699557</t>
+          <t>9786256699878</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
+          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>850</v>
+        <v>540</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256699618</t>
+          <t>9786256699861</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
+          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>630</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058077294</t>
+          <t>9786256699830</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
+          <t>Mavi Dünya Boyama Kitabı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>710</v>
+        <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256699601</t>
+          <t>9786256699847</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Yerel Yönetimler</t>
+          <t>Eymen ile Çimen Boyama Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>620</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256699519</t>
+          <t>9786256699779</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Hüznü</t>
+          <t>Dış Politika Analizi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256699540</t>
+          <t>9786256699762</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ekim'de Kalmak</t>
+          <t>Şifa ve Şifacı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256699335</t>
+          <t>9786256699823</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Metinler ve İmgeler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057029799</t>
+          <t>9786256699786</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Hukukun Temel Kavramları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>310</v>
+        <v>430</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057029775</t>
+          <t>9786256699793</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Burçin’den Yeni Bir Not</t>
+          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>710</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057029737</t>
+          <t>9786256699809</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nastradin</t>
+          <t>Politik Sosyoloji</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058077232</t>
+          <t>9786256699755</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Güneşi</t>
+          <t>Küllerimden Doğdum</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056784507</t>
+          <t>9786256699748</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Huzuru Keşfet</t>
+          <t>Galaktik Çağ ve Hakikatler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057029720</t>
+          <t>9786256699670</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yerel ve Kentsel Politikalar</t>
+          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>670</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050677874</t>
+          <t>9786256699663</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Ağaç</t>
+          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>145</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057029744</t>
+          <t>9786256699694</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Katılma ve Yerel Demokrasi</t>
+          <t>İntihar Etme Rehberi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058077263</t>
+          <t>9786256699687</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Şiirinde Deniz</t>
+          <t>Enartis</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058077256</t>
+          <t>9786256699427</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
+          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>345</v>
+        <v>600</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057029706</t>
+          <t>9786256699625</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yok</t>
+          <t>Türkiye’de Arap Kadın Diasporası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>325</v>
+        <v>490</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050677843</t>
+          <t>9786256699571</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Pardon! Buraya Kim Bakıyor</t>
+          <t>Leyla Paslanmaz</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058077270</t>
+          <t>9786256699588</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gitme Kal Diyemezsem</t>
+          <t>Politik Aşırılık Biçimleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>315</v>
+        <v>340</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057029713</t>
+          <t>9786256699595</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Babam Vardı</t>
+          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>225</v>
+        <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058077218</t>
+          <t>9786256699564</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar Kapısı</t>
+          <t>İnsanlığın Amentüsü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058077249</t>
+          <t>9786256699533</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+          <t>Başarıda Nöral Etki</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>155</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>9786256699526</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Devletten Sivil Topluma</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786256699489</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786256699502</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Göğün Direği</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786256699472</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Özlemizm: Bir İdeoloji</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786256699465</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Erdemsizler Ülkesi</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786256699458</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786256699496</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Siiyah Şiirler</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786256699434</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786256699441</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi Tarihi Anlamak</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786256699403</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Pervin-i İtisami Divanı</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786256699380</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Hafız Divanı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786256699373</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Bustan ve Gülistan</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786256699397</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ekim Ayı Rüyası</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786256699359</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Vuslat</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786256699328</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Seçilmiş Şiirler - 4</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786256699342</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Seçilmiş Şiirler - 5</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786256699243</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786256699281</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786256699274</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786256699182</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786256699212</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786256699205</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786256699236</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Farsça Deyimler ve Atasözleri</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786256699267</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786256699199</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786256699250</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786256699175</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Gagauzlar Üzerine Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786259404349</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786259404363</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Çin Rüyası: Kimin Kabusu?</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786259404356</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259404332</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259404325</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Modern Dünyada Din ve Devlet</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259404318</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Sivil Kadın</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786058077287</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Gümüşhane Köyler Destanı</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057029782</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Petra</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786057029768</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Heybemdeki Öyküler</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786058077225</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Para Aşkına</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786056784583</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Can Bağı</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786056784514</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Hentbolun Temelleri</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786056784590</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786056784538</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786056784521</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Kontesin Oğlu</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786056784569</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786056784576</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bu Şirket Hepimizin</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786056784552</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Suriye Krizi ve Türk Dış Politikası</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786050677881</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786050677850</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Pembe Sardunyalar</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786050677867</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Erzurum'a Yadigar</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786050677829</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786050677812</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Çin Hapşırığı</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786050677898</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Ötesi - Şiirler</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786050677836</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Hella Öğreniyor 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786058077201</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Kelebekleri</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786256699953</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259345765</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259345758</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Duyarsız Zamanlar</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259345734</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259345710</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Dünya Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259345727</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259345703</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Kuzucuk Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786256699984</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Yönleriyle Kentli Hakları</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786256699731</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786256699724</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Kariyer Kodun: Potansiyel</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786256699717</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Kafkasya ve Orta Asya Politikaları</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786256699700</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786256699168</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Dağın Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786256699656</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Doğal Afetler ve Dirençli Kentler</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786256699649</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Kıtasında Doğal Afetler-II</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786256699632</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786256699557</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786256699618</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786058077294</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786256699601</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Ülkelerde Yerel Yönetimler</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786256699519</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Hüznü</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786256699540</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Ekim'de Kalmak</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786256699335</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Zamana Karşı</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786057029799</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>İnsana Dair</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786057029775</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Burçin’den Yeni Bir Not</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786057029737</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Nastradin</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786058077232</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırın Güneşi</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786056784507</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Huzuru Keşfet</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786057029720</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Yerel ve Kentsel Politikalar</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786050677874</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Büyülü Ağaç</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786057029744</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal Katılma ve Yerel Demokrasi</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786058077263</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Türk Şiirinde Deniz</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786058077256</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786057029706</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Dönüş Yok</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786050677843</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Pardon! Buraya Kim Bakıyor</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786058077270</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Gitme Kal Diyemezsem</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786057029713</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Bir Babam Vardı</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786058077218</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Aşıklar Kapısı</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786058077249</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
           <t>9786056784545</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Gölgeler Elele</t>
         </is>
       </c>
-      <c r="C41" s="1">
-        <v>145</v>
+      <c r="C133" s="1">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>