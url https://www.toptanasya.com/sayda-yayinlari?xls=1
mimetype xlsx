--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -85,2020 +85,2080 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259002415</t>
+          <t>9786259002460</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Suyun Kıyısında</t>
+          <t>Medeniyet Devlet</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259002439</t>
+          <t>9786259002453</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
+          <t>Yapay Zeka Çağında Küresel Emeğin Evrimi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>570</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259002408</t>
+          <t>9786259002477</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatını Anlamak</t>
+          <t>Moda ve Ekonomi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259345772</t>
+          <t>9786259002446</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Tehdit</t>
+          <t>Yarayol</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256699991</t>
+          <t>9786259002415</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
+          <t>Sonsuz Suyun Kıyısında</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256699960</t>
+          <t>9786259002439</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
+          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256699946</t>
+          <t>9786259002408</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Seçim Sistemleri</t>
+          <t>Türk Siyasal Hayatını Anlamak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>570</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256699915</t>
+          <t>9786259345772</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
+          <t>Görünmez Tehdit</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256699885</t>
+          <t>9786256699991</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
+          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256699892</t>
+          <t>9786256699960</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
+          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256699908</t>
+          <t>9786256699946</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
+          <t>Farklı Ülkelerde Seçim Sistemleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256699311</t>
+          <t>9786256699915</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fömer 3 - İleri Seviye</t>
+          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256699298</t>
+          <t>9786256699885</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fömer 1 - Temel Seviye</t>
+          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256699304</t>
+          <t>9786256699892</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Fömer 2 - Orta Seviye</t>
+          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256699939</t>
+          <t>9786256699908</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
+          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256699854</t>
+          <t>9786256699311</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Boyama Kitabı</t>
+          <t>Fömer 3 - İleri Seviye</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256699878</t>
+          <t>9786256699298</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
+          <t>Fömer 1 - Temel Seviye</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256699861</t>
+          <t>9786256699304</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
+          <t>Fömer 2 - Orta Seviye</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256699830</t>
+          <t>9786256699939</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Boyama Kitabı</t>
+          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256699847</t>
+          <t>9786256699854</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen Boyama Kitabı</t>
+          <t>Kuzucuk Boyama Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256699779</t>
+          <t>9786256699878</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika Analizi</t>
+          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256699762</t>
+          <t>9786256699861</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şifa ve Şifacı</t>
+          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256699823</t>
+          <t>9786256699830</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Metinler ve İmgeler</t>
+          <t>Mavi Dünya Boyama Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256699786</t>
+          <t>9786256699847</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Temel Kavramları</t>
+          <t>Eymen ile Çimen Boyama Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256699793</t>
+          <t>9786256699779</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
+          <t>Dış Politika Analizi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>710</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256699809</t>
+          <t>9786256699762</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Politik Sosyoloji</t>
+          <t>Şifa ve Şifacı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256699755</t>
+          <t>9786256699823</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Küllerimden Doğdum</t>
+          <t>Metinler ve İmgeler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256699748</t>
+          <t>9786256699786</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Galaktik Çağ ve Hakikatler</t>
+          <t>Hukukun Temel Kavramları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>290</v>
+        <v>430</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256699670</t>
+          <t>9786256699793</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
+          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>360</v>
+        <v>710</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256699663</t>
+          <t>9786256699809</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
+          <t>Politik Sosyoloji</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256699694</t>
+          <t>9786256699755</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İntihar Etme Rehberi</t>
+          <t>Küllerimden Doğdum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256699687</t>
+          <t>9786256699748</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Enartis</t>
+          <t>Galaktik Çağ ve Hakikatler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256699427</t>
+          <t>9786256699670</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
+          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256699625</t>
+          <t>9786256699663</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Kadın Diasporası</t>
+          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256699571</t>
+          <t>9786256699694</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Leyla Paslanmaz</t>
+          <t>İntihar Etme Rehberi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256699588</t>
+          <t>9786256699687</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Politik Aşırılık Biçimleri</t>
+          <t>Enartis</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256699595</t>
+          <t>9786256699427</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
+          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>370</v>
+        <v>600</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256699564</t>
+          <t>9786256699625</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Amentüsü</t>
+          <t>Türkiye’de Arap Kadın Diasporası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256699533</t>
+          <t>9786256699571</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Başarıda Nöral Etki</t>
+          <t>Leyla Paslanmaz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256699526</t>
+          <t>9786256699588</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Devletten Sivil Topluma</t>
+          <t>Politik Aşırılık Biçimleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256699489</t>
+          <t>9786256699595</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
+          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256699502</t>
+          <t>9786256699564</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Göğün Direği</t>
+          <t>İnsanlığın Amentüsü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256699472</t>
+          <t>9786256699533</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Özlemizm: Bir İdeoloji</t>
+          <t>Başarıda Nöral Etki</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256699465</t>
+          <t>9786256699526</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Erdemsizler Ülkesi</t>
+          <t>Aşkın Devletten Sivil Topluma</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256699458</t>
+          <t>9786256699489</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
+          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256699496</t>
+          <t>9786256699502</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Siiyah Şiirler</t>
+          <t>Göğün Direği</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256699434</t>
+          <t>9786256699472</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
+          <t>Özlemizm: Bir İdeoloji</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>690</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256699441</t>
+          <t>9786256699465</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Tarihi Anlamak</t>
+          <t>Erdemsizler Ülkesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256699403</t>
+          <t>9786256699458</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Pervin-i İtisami Divanı</t>
+          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256699380</t>
+          <t>9786256699496</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hafız Divanı</t>
+          <t>Siiyah Şiirler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>390</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256699373</t>
+          <t>9786256699434</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bustan ve Gülistan</t>
+          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>390</v>
+        <v>690</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256699397</t>
+          <t>9786256699441</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ekim Ayı Rüyası</t>
+          <t>Siyasi Tarihi Anlamak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256699359</t>
+          <t>9786256699403</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Vuslat</t>
+          <t>Pervin-i İtisami Divanı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256699328</t>
+          <t>9786256699380</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler - 4</t>
+          <t>Hafız Divanı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256699342</t>
+          <t>9786256699373</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler - 5</t>
+          <t>Bustan ve Gülistan</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256699243</t>
+          <t>9786256699397</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
+          <t>Ekim Ayı Rüyası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>970</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256699281</t>
+          <t>9786256699359</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
+          <t>Vuslat</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256699274</t>
+          <t>9786256699328</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
+          <t>Seçilmiş Şiirler - 4</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256699182</t>
+          <t>9786256699342</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
+          <t>Seçilmiş Şiirler - 5</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256699212</t>
+          <t>9786256699243</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
+          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>970</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256699205</t>
+          <t>9786256699281</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
+          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256699236</t>
+          <t>9786256699274</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Farsça Deyimler ve Atasözleri</t>
+          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>390</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256699267</t>
+          <t>9786256699182</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
+          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256699199</t>
+          <t>9786256699212</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
+          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256699250</t>
+          <t>9786256699205</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
+          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256699175</t>
+          <t>9786256699236</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gagauzlar Üzerine Araştırmalar</t>
+          <t>Farsça Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259404349</t>
+          <t>9786256699267</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
+          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259404363</t>
+          <t>9786256699199</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çin Rüyası: Kimin Kabusu?</t>
+          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259404356</t>
+          <t>9786256699250</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
+          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>470</v>
+        <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259404332</t>
+          <t>9786256699175</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
+          <t>Gagauzlar Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259404325</t>
+          <t>9786259404349</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyada Din ve Devlet</t>
+          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259404318</t>
+          <t>9786259404363</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sivil Kadın</t>
+          <t>Çin Rüyası: Kimin Kabusu?</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058077287</t>
+          <t>9786259404356</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gümüşhane Köyler Destanı</t>
+          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>410</v>
+        <v>470</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057029782</t>
+          <t>9786259404332</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057029768</t>
+          <t>9786259404325</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Heybemdeki Öyküler</t>
+          <t>Modern Dünyada Din ve Devlet</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058077225</t>
+          <t>9786259404318</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Para Aşkına</t>
+          <t>Sivil Kadın</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056784583</t>
+          <t>9786058077287</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Can Bağı</t>
+          <t>Gümüşhane Köyler Destanı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>195</v>
+        <v>410</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056784514</t>
+          <t>9786057029782</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hentbolun Temelleri</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056784590</t>
+          <t>9786057029768</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Heybemdeki Öyküler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>425</v>
+        <v>375</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056784538</t>
+          <t>9786058077225</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
+          <t>Para Aşkına</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>440</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056784521</t>
+          <t>9786056784583</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kontesin Oğlu</t>
+          <t>Can Bağı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056784569</t>
+          <t>9786056784514</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>Hentbolun Temelleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>440</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056784576</t>
+          <t>9786056784590</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bu Şirket Hepimizin</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>295</v>
+        <v>425</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056784552</t>
+          <t>9786056784538</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Suriye Krizi ve Türk Dış Politikası</t>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>950</v>
+        <v>440</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050677881</t>
+          <t>9786056784521</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
+          <t>Kontesin Oğlu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050677850</t>
+          <t>9786056784569</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Pembe Sardunyalar</t>
+          <t>Benim Hikayem</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050677867</t>
+          <t>9786056784576</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'a Yadigar</t>
+          <t>Bu Şirket Hepimizin</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050677829</t>
+          <t>9786056784552</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Başarı Hikayeleri</t>
+          <t>Suriye Krizi ve Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>395</v>
+        <v>950</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050677812</t>
+          <t>9786050677881</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çin Hapşırığı</t>
+          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050677898</t>
+          <t>9786050677850</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ötesi - Şiirler</t>
+          <t>Pembe Sardunyalar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050677836</t>
+          <t>9786050677867</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hella Öğreniyor 1. Kitap</t>
+          <t>Erzurum'a Yadigar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058077201</t>
+          <t>9786050677829</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kelebekleri</t>
+          <t>Başarı Hikayeleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>285</v>
+        <v>395</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256699953</t>
+          <t>9786050677812</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
+          <t>Çin Hapşırığı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>370</v>
+        <v>390</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259345765</t>
+          <t>9786050677898</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
+          <t>Hayal Ötesi - Şiirler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259345758</t>
+          <t>9786050677836</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Duyarsız Zamanlar</t>
+          <t>Hella Öğreniyor 1. Kitap</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259345734</t>
+          <t>9786058077201</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Sevgi Kelebekleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259345710</t>
+          <t>9786256699953</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Etkinlik Kitabı</t>
+          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259345727</t>
+          <t>9786259345765</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259345703</t>
+          <t>9786259345758</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Etkinlik Kitabı</t>
+          <t>Duyarsız Zamanlar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256699984</t>
+          <t>9786259345734</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Kentli Hakları</t>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256699731</t>
+          <t>9786259345710</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
+          <t>Mavi Dünya Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>590</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256699724</t>
+          <t>9786259345727</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Kodun: Potansiyel</t>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256699717</t>
+          <t>9786259345703</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya ve Orta Asya Politikaları</t>
+          <t>Kuzucuk Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>690</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256699700</t>
+          <t>9786256699984</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
+          <t>Farklı Yönleriyle Kentli Hakları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256699168</t>
+          <t>9786256699731</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Dağın Gölgesinde</t>
+          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>240</v>
+        <v>590</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256699656</t>
+          <t>9786256699724</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler ve Dirençli Kentler</t>
+          <t>Kariyer Kodun: Potansiyel</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256699649</t>
+          <t>9786256699717</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kıtasında Doğal Afetler-II</t>
+          <t>Kafkasya ve Orta Asya Politikaları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>480</v>
+        <v>690</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256699632</t>
+          <t>9786256699700</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
+          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256699557</t>
+          <t>9786256699168</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
+          <t>Dağın Gölgesinde</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>850</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256699618</t>
+          <t>9786256699656</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
+          <t>Doğal Afetler ve Dirençli Kentler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>630</v>
+        <v>600</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786058077294</t>
+          <t>9786256699649</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
+          <t>Avrupa Kıtasında Doğal Afetler-II</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>710</v>
+        <v>480</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256699601</t>
+          <t>9786256699632</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Yerel Yönetimler</t>
+          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>620</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256699519</t>
+          <t>9786256699557</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Hüznü</t>
+          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>850</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256699540</t>
+          <t>9786256699618</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ekim'de Kalmak</t>
+          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>320</v>
+        <v>630</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256699335</t>
+          <t>9786058077294</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>390</v>
+        <v>710</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057029799</t>
+          <t>9786256699601</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Farklı Ülkelerde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>350</v>
+        <v>620</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057029775</t>
+          <t>9786256699519</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Burçin’den Yeni Bir Not</t>
+          <t>Zamanın Hüznü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057029737</t>
+          <t>9786256699540</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Nastradin</t>
+          <t>Ekim'de Kalmak</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058077232</t>
+          <t>9786256699335</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Güneşi</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056784507</t>
+          <t>9786057029799</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Huzuru Keşfet</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057029720</t>
+          <t>9786057029775</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yerel ve Kentsel Politikalar</t>
+          <t>Burçin’den Yeni Bir Not</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>670</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786050677874</t>
+          <t>9786057029737</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Ağaç</t>
+          <t>Nastradin</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>145</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057029744</t>
+          <t>9786058077232</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Katılma ve Yerel Demokrasi</t>
+          <t>Bozkırın Güneşi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058077263</t>
+          <t>9786056784507</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Şiirinde Deniz</t>
+          <t>Huzuru Keşfet</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>390</v>
+        <v>320</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786058077256</t>
+          <t>9786057029720</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
+          <t>Yerel ve Kentsel Politikalar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>345</v>
+        <v>670</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057029706</t>
+          <t>9786050677874</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yok</t>
+          <t>Büyülü Ağaç</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>375</v>
+        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786050677843</t>
+          <t>9786057029744</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Pardon! Buraya Kim Bakıyor</t>
+          <t>Siyasal Katılma ve Yerel Demokrasi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786058077270</t>
+          <t>9786058077263</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Gitme Kal Diyemezsem</t>
+          <t>Çağdaş Türk Şiirinde Deniz</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>315</v>
+        <v>390</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057029713</t>
+          <t>9786058077256</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bir Babam Vardı</t>
+          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058077218</t>
+          <t>9786057029706</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar Kapısı</t>
+          <t>Dönüş Yok</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786058077249</t>
+          <t>9786050677843</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+          <t>Pardon! Buraya Kim Bakıyor</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>155</v>
+        <v>370</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
+          <t>9786058077270</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Gitme Kal Diyemezsem</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057029713</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bir Babam Vardı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786058077218</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Aşıklar Kapısı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786058077249</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
           <t>9786056784545</t>
         </is>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Gölgeler Elele</t>
         </is>
       </c>
-      <c r="C133" s="1">
+      <c r="C137" s="1">
         <v>195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>