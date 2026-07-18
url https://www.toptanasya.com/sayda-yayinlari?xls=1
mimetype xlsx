--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,2080 +85,2170 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259002460</t>
+          <t>9786259345789</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Devlet</t>
+          <t>Döngüsel Kent Yönetişimi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>520</v>
+        <v>880</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259002453</t>
+          <t>9786259205601</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Çağında Küresel Emeğin Evrimi</t>
+          <t>Etki Mimarlığı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259002477</t>
+          <t>9786259205625</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Moda ve Ekonomi</t>
+          <t>Farsça YDS / YÖKDİL Teknikleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>430</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259002446</t>
+          <t>9786259205618</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yarayol</t>
+          <t>Uluslararası Siyasetin Merkezinde Kıbrıs</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>590</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259002415</t>
+          <t>9786259002484</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Suyun Kıyısında</t>
+          <t>Kumrular</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259002439</t>
+          <t>9786259002491</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
+          <t>Türkiye'de Baskı Grupları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>570</v>
+        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259002408</t>
+          <t>9786259002460</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatını Anlamak</t>
+          <t>Medeniyet Devlet</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259345772</t>
+          <t>9786259002453</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Tehdit</t>
+          <t>Yapay Zeka Çağında Küresel Emeğin Evrimi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256699991</t>
+          <t>9786259002477</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
+          <t>Moda ve Ekonomi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>650</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256699960</t>
+          <t>9786259002446</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
+          <t>Yarayol</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256699946</t>
+          <t>9786259002415</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Seçim Sistemleri</t>
+          <t>Sonsuz Suyun Kıyısında</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>570</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256699915</t>
+          <t>9786259002439</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
+          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>670</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256699885</t>
+          <t>9786259002408</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
+          <t>Türk Siyasal Hayatını Anlamak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256699892</t>
+          <t>9786259345772</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
+          <t>Görünmez Tehdit</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256699908</t>
+          <t>9786256699991</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
+          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256699311</t>
+          <t>9786256699960</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fömer 3 - İleri Seviye</t>
+          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256699298</t>
+          <t>9786256699946</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Fömer 1 - Temel Seviye</t>
+          <t>Farklı Ülkelerde Seçim Sistemleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>670</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256699304</t>
+          <t>9786256699915</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fömer 2 - Orta Seviye</t>
+          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256699939</t>
+          <t>9786256699885</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
+          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256699854</t>
+          <t>9786256699892</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Boyama Kitabı</t>
+          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256699878</t>
+          <t>9786256699908</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
+          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>540</v>
+        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256699861</t>
+          <t>9786256699311</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
+          <t>Fömer 3 - İleri Seviye</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256699830</t>
+          <t>9786256699298</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Boyama Kitabı</t>
+          <t>Fömer 1 - Temel Seviye</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256699847</t>
+          <t>9786256699304</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen Boyama Kitabı</t>
+          <t>Fömer 2 - Orta Seviye</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256699779</t>
+          <t>9786256699939</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika Analizi</t>
+          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256699762</t>
+          <t>9786256699854</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şifa ve Şifacı</t>
+          <t>Kuzucuk Boyama Kitabı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256699823</t>
+          <t>9786256699878</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Metinler ve İmgeler</t>
+          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256699786</t>
+          <t>9786256699861</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Temel Kavramları</t>
+          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256699793</t>
+          <t>9786256699830</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
+          <t>Mavi Dünya Boyama Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>710</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256699809</t>
+          <t>9786256699847</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Politik Sosyoloji</t>
+          <t>Eymen ile Çimen Boyama Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>360</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256699755</t>
+          <t>9786256699779</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küllerimden Doğdum</t>
+          <t>Dış Politika Analizi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256699748</t>
+          <t>9786256699762</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Galaktik Çağ ve Hakikatler</t>
+          <t>Şifa ve Şifacı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256699670</t>
+          <t>9786256699823</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
+          <t>Metinler ve İmgeler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256699663</t>
+          <t>9786256699786</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
+          <t>Hukukun Temel Kavramları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>530</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256699694</t>
+          <t>9786256699793</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İntihar Etme Rehberi</t>
+          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>710</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256699687</t>
+          <t>9786256699809</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Enartis</t>
+          <t>Politik Sosyoloji</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256699427</t>
+          <t>9786256699755</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
+          <t>Küllerimden Doğdum</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>600</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256699625</t>
+          <t>9786256699748</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Kadın Diasporası</t>
+          <t>Galaktik Çağ ve Hakikatler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>490</v>
+        <v>340</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256699571</t>
+          <t>9786256699670</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Leyla Paslanmaz</t>
+          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256699588</t>
+          <t>9786256699663</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Politik Aşırılık Biçimleri</t>
+          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256699595</t>
+          <t>9786256699694</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
+          <t>İntihar Etme Rehberi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256699564</t>
+          <t>9786256699687</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Amentüsü</t>
+          <t>Enartis</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256699533</t>
+          <t>9786256699427</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Başarıda Nöral Etki</t>
+          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>390</v>
+        <v>600</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256699526</t>
+          <t>9786256699625</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Devletten Sivil Topluma</t>
+          <t>Türkiye’de Arap Kadın Diasporası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256699489</t>
+          <t>9786256699571</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
+          <t>Leyla Paslanmaz</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256699502</t>
+          <t>9786256699588</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Göğün Direği</t>
+          <t>Politik Aşırılık Biçimleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256699472</t>
+          <t>9786256699595</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Özlemizm: Bir İdeoloji</t>
+          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256699465</t>
+          <t>9786256699564</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Erdemsizler Ülkesi</t>
+          <t>İnsanlığın Amentüsü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256699458</t>
+          <t>9786256699533</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
+          <t>Başarıda Nöral Etki</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>310</v>
+        <v>490</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256699496</t>
+          <t>9786256699526</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Siiyah Şiirler</t>
+          <t>Aşkın Devletten Sivil Topluma</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256699434</t>
+          <t>9786256699489</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
+          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>690</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256699441</t>
+          <t>9786256699502</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Tarihi Anlamak</t>
+          <t>Göğün Direği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256699403</t>
+          <t>9786256699472</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Pervin-i İtisami Divanı</t>
+          <t>Özlemizm: Bir İdeoloji</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256699380</t>
+          <t>9786256699465</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hafız Divanı</t>
+          <t>Erdemsizler Ülkesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>390</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256699373</t>
+          <t>9786256699458</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bustan ve Gülistan</t>
+          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256699397</t>
+          <t>9786256699496</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ekim Ayı Rüyası</t>
+          <t>Siiyah Şiirler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256699359</t>
+          <t>9786256699434</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vuslat</t>
+          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>290</v>
+        <v>750</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256699328</t>
+          <t>9786256699441</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler - 4</t>
+          <t>Siyasi Tarihi Anlamak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256699342</t>
+          <t>9786256699403</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler - 5</t>
+          <t>Pervin-i İtisami Divanı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256699243</t>
+          <t>9786256699380</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
+          <t>Hafız Divanı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>970</v>
+        <v>390</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256699281</t>
+          <t>9786256699373</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
+          <t>Bustan ve Gülistan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256699274</t>
+          <t>9786256699397</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
+          <t>Ekim Ayı Rüyası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>390</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256699182</t>
+          <t>9786256699359</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
+          <t>Vuslat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256699212</t>
+          <t>9786256699328</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
+          <t>Seçilmiş Şiirler - 4</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256699205</t>
+          <t>9786256699342</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
+          <t>Seçilmiş Şiirler - 5</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256699236</t>
+          <t>9786256699243</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Farsça Deyimler ve Atasözleri</t>
+          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>190</v>
+        <v>970</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256699267</t>
+          <t>9786256699281</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
+          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256699199</t>
+          <t>9786256699274</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
+          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256699250</t>
+          <t>9786256699182</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
+          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256699175</t>
+          <t>9786256699212</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gagauzlar Üzerine Araştırmalar</t>
+          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259404349</t>
+          <t>9786256699205</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
+          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259404363</t>
+          <t>9786256699236</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çin Rüyası: Kimin Kabusu?</t>
+          <t>Farsça Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259404356</t>
+          <t>9786256699267</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
+          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>470</v>
+        <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259404332</t>
+          <t>9786256699199</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
+          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259404325</t>
+          <t>9786256699250</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyada Din ve Devlet</t>
+          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259404318</t>
+          <t>9786256699175</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sivil Kadın</t>
+          <t>Gagauzlar Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058077287</t>
+          <t>9786259404349</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gümüşhane Köyler Destanı</t>
+          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057029782</t>
+          <t>9786259404363</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Çin Rüyası: Kimin Kabusu?</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057029768</t>
+          <t>9786259404356</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Heybemdeki Öyküler</t>
+          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>375</v>
+        <v>470</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058077225</t>
+          <t>9786259404332</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Para Aşkına</t>
+          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>490</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056784583</t>
+          <t>9786259404325</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Can Bağı</t>
+          <t>Modern Dünyada Din ve Devlet</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>195</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056784514</t>
+          <t>9786259404318</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hentbolun Temelleri</t>
+          <t>Sivil Kadın</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056784590</t>
+          <t>9786058077287</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Gümüşhane Köyler Destanı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>425</v>
+        <v>550</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056784538</t>
+          <t>9786057029782</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056784521</t>
+          <t>9786057029768</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kontesin Oğlu</t>
+          <t>Heybemdeki Öyküler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>190</v>
+        <v>475</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056784569</t>
+          <t>9786058077225</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>Para Aşkına</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056784576</t>
+          <t>9786056784583</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bu Şirket Hepimizin</t>
+          <t>Can Bağı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>295</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056784552</t>
+          <t>9786056784514</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Suriye Krizi ve Türk Dış Politikası</t>
+          <t>Hentbolun Temelleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>950</v>
+        <v>440</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050677881</t>
+          <t>9786056784590</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>290</v>
+        <v>425</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050677850</t>
+          <t>9786056784538</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Pembe Sardunyalar</t>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050677867</t>
+          <t>9786056784521</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'a Yadigar</t>
+          <t>Kontesin Oğlu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050677829</t>
+          <t>9786056784569</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Başarı Hikayeleri</t>
+          <t>Benim Hikayem</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>395</v>
+        <v>320</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050677812</t>
+          <t>9786056784576</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çin Hapşırığı</t>
+          <t>Bu Şirket Hepimizin</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>390</v>
+        <v>295</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050677898</t>
+          <t>9786056784552</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ötesi - Şiirler</t>
+          <t>Suriye Krizi ve Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>295</v>
+        <v>950</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050677836</t>
+          <t>9786050677881</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hella Öğreniyor 1. Kitap</t>
+          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058077201</t>
+          <t>9786050677850</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kelebekleri</t>
+          <t>Pembe Sardunyalar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>285</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256699953</t>
+          <t>9786050677867</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
+          <t>Erzurum'a Yadigar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259345765</t>
+          <t>9786050677829</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
+          <t>Başarı Hikayeleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>420</v>
+        <v>395</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259345758</t>
+          <t>9786050677812</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Duyarsız Zamanlar</t>
+          <t>Çin Hapşırığı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259345734</t>
+          <t>9786050677898</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Hayal Ötesi - Şiirler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259345710</t>
+          <t>9786050677836</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Etkinlik Kitabı</t>
+          <t>Hella Öğreniyor 1. Kitap</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259345727</t>
+          <t>9786058077201</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Sevgi Kelebekleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259345703</t>
+          <t>9786256699953</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Etkinlik Kitabı</t>
+          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256699984</t>
+          <t>9786259345765</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Kentli Hakları</t>
+          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256699731</t>
+          <t>9786259345758</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
+          <t>Duyarsız Zamanlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>590</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256699724</t>
+          <t>9786259345734</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Kodun: Potansiyel</t>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256699717</t>
+          <t>9786259345710</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya ve Orta Asya Politikaları</t>
+          <t>Mavi Dünya Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>690</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256699700</t>
+          <t>9786259345727</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256699168</t>
+          <t>9786259345703</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dağın Gölgesinde</t>
+          <t>Kuzucuk Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256699656</t>
+          <t>9786256699984</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler ve Dirençli Kentler</t>
+          <t>Farklı Yönleriyle Kentli Hakları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256699649</t>
+          <t>9786256699731</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kıtasında Doğal Afetler-II</t>
+          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>480</v>
+        <v>690</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256699632</t>
+          <t>9786256699724</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
+          <t>Kariyer Kodun: Potansiyel</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256699557</t>
+          <t>9786256699717</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
+          <t>Kafkasya ve Orta Asya Politikaları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>850</v>
+        <v>690</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256699618</t>
+          <t>9786256699700</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
+          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>630</v>
+        <v>340</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058077294</t>
+          <t>9786256699168</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
+          <t>Dağın Gölgesinde</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>710</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256699601</t>
+          <t>9786256699656</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Yerel Yönetimler</t>
+          <t>Doğal Afetler ve Dirençli Kentler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>620</v>
+        <v>700</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256699519</t>
+          <t>9786256699649</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Hüznü</t>
+          <t>Avrupa Kıtasında Doğal Afetler-II</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>220</v>
+        <v>590</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256699540</t>
+          <t>9786256699632</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ekim'de Kalmak</t>
+          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>320</v>
+        <v>410</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256699335</t>
+          <t>9786256699557</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>390</v>
+        <v>850</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057029799</t>
+          <t>9786256699618</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>730</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057029775</t>
+          <t>9786058077294</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Burçin’den Yeni Bir Not</t>
+          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>710</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057029737</t>
+          <t>9786256699601</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Nastradin</t>
+          <t>Farklı Ülkelerde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>280</v>
+        <v>620</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058077232</t>
+          <t>9786256699519</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Güneşi</t>
+          <t>Zamanın Hüznü</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056784507</t>
+          <t>9786256699540</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Huzuru Keşfet</t>
+          <t>Ekim'de Kalmak</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057029720</t>
+          <t>9786256699335</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yerel ve Kentsel Politikalar</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>670</v>
+        <v>390</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786050677874</t>
+          <t>9786057029799</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Ağaç</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>145</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057029744</t>
+          <t>9786057029775</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Katılma ve Yerel Demokrasi</t>
+          <t>Burçin’den Yeni Bir Not</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786058077263</t>
+          <t>9786057029737</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Şiirinde Deniz</t>
+          <t>Nastradin</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058077256</t>
+          <t>9786058077232</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
+          <t>Bozkırın Güneşi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057029706</t>
+          <t>9786056784507</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yok</t>
+          <t>Huzuru Keşfet</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>375</v>
+        <v>320</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786050677843</t>
+          <t>9786057029720</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Pardon! Buraya Kim Bakıyor</t>
+          <t>Yerel ve Kentsel Politikalar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>370</v>
+        <v>670</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058077270</t>
+          <t>9786050677874</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Gitme Kal Diyemezsem</t>
+          <t>Büyülü Ağaç</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>315</v>
+        <v>145</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057029713</t>
+          <t>9786057029744</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bir Babam Vardı</t>
+          <t>Siyasal Katılma ve Yerel Demokrasi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>275</v>
+        <v>420</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058077218</t>
+          <t>9786058077263</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar Kapısı</t>
+          <t>Çağdaş Türk Şiirinde Deniz</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058077249</t>
+          <t>9786058077256</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>155</v>
+        <v>345</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
+          <t>9786057029706</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Dönüş Yok</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786050677843</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Pardon! Buraya Kim Bakıyor</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786058077270</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Gitme Kal Diyemezsem</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786057029713</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Bir Babam Vardı</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786058077218</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Aşıklar Kapısı</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786058077249</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
           <t>9786056784545</t>
         </is>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Gölgeler Elele</t>
         </is>
       </c>
-      <c r="C137" s="1">
+      <c r="C143" s="1">
         <v>195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>