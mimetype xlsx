--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,2170 +85,2200 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259345789</t>
+          <t>9786259345741</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Döngüsel Kent Yönetişimi</t>
+          <t>15 Temmuz Darbe Girişimi: Hatırladıklarımız ve Hatırlayacaklarımız</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>880</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259205601</t>
+          <t>9786259345796</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Etki Mimarlığı</t>
+          <t>Güçlenen Kadın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259205625</t>
+          <t>9786259345789</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Farsça YDS / YÖKDİL Teknikleri</t>
+          <t>Döngüsel Kent Yönetişimi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>880</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259205618</t>
+          <t>9786259205601</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Siyasetin Merkezinde Kıbrıs</t>
+          <t>Etki Mimarlığı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>590</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259002484</t>
+          <t>9786259205625</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kumrular</t>
+          <t>Farsça YDS / YÖKDİL Teknikleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259002491</t>
+          <t>9786259205618</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Baskı Grupları</t>
+          <t>Uluslararası Siyasetin Merkezinde Kıbrıs</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>440</v>
+        <v>590</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259002460</t>
+          <t>9786259002484</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Devlet</t>
+          <t>Kumrular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>520</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259002453</t>
+          <t>9786259002491</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Çağında Küresel Emeğin Evrimi</t>
+          <t>Türkiye'de Baskı Grupları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>420</v>
+        <v>440</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259002477</t>
+          <t>9786259002460</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Moda ve Ekonomi</t>
+          <t>Medeniyet Devlet</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>430</v>
+        <v>520</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259002446</t>
+          <t>9786259002453</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yarayol</t>
+          <t>Yapay Zeka Çağında Küresel Emeğin Evrimi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259002415</t>
+          <t>9786259002477</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Suyun Kıyısında</t>
+          <t>Moda ve Ekonomi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259002439</t>
+          <t>9786259002446</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
+          <t>Yarayol</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>670</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259002408</t>
+          <t>9786259002415</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatını Anlamak</t>
+          <t>Sonsuz Suyun Kıyısında</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259345772</t>
+          <t>9786259002439</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Tehdit</t>
+          <t>Doğu Akdeniz Bağlamında Türkiye - Mısır İlişkileri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>340</v>
+        <v>670</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256699991</t>
+          <t>9786259002408</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
+          <t>Türk Siyasal Hayatını Anlamak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256699960</t>
+          <t>9786259345772</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
+          <t>Görünmez Tehdit</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>520</v>
+        <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256699946</t>
+          <t>9786256699991</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Seçim Sistemleri</t>
+          <t>Yerel Yönetimlerde Güncel Sorunlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>670</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256699915</t>
+          <t>9786256699960</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
+          <t>Yapay Zeka Uygulamaları ve Kullanım Alanları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256699885</t>
+          <t>9786256699946</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
+          <t>Farklı Ülkelerde Seçim Sistemleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>320</v>
+        <v>670</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256699892</t>
+          <t>9786256699915</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
+          <t>Eymen ile Çimen - Sevgi’nin Gücü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256699908</t>
+          <t>9786256699885</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
+          <t>Akıllı Tavşan Momo - Şarkılı Orman’ın Gücü</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256699311</t>
+          <t>9786256699892</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Fömer 3 - İleri Seviye</t>
+          <t>Kuzucuk - Doğamızı ve Hayvanları Koruyalım</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256699298</t>
+          <t>9786256699908</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fömer 1 - Temel Seviye</t>
+          <t>Mavi Dünya - Üçüz Balıkların Keşfi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256699304</t>
+          <t>9786256699311</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Fömer 2 - Orta Seviye</t>
+          <t>Fömer 3 - İleri Seviye</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256699939</t>
+          <t>9786256699298</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
+          <t>Fömer 1 - Temel Seviye</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256699854</t>
+          <t>9786256699304</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Boyama Kitabı</t>
+          <t>Fömer 2 - Orta Seviye</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256699878</t>
+          <t>9786256699939</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
+          <t>Genel Bir Perspektifle Daha İyi Bir Yaşam Endeksi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>540</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256699861</t>
+          <t>9786256699854</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
+          <t>Kuzucuk Boyama Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256699830</t>
+          <t>9786256699878</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Boyama Kitabı</t>
+          <t>Türk Kamu Yönetiminde Postbürokratik Dönüşüm</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>540</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256699847</t>
+          <t>9786256699861</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eymen ile Çimen Boyama Kitabı</t>
+          <t>Akıllı Tavşan Momo Boyama Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256699779</t>
+          <t>9786256699830</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika Analizi</t>
+          <t>Mavi Dünya Boyama Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256699762</t>
+          <t>9786256699847</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şifa ve Şifacı</t>
+          <t>Eymen ile Çimen Boyama Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256699823</t>
+          <t>9786256699779</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Metinler ve İmgeler</t>
+          <t>Dış Politika Analizi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256699786</t>
+          <t>9786256699762</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Temel Kavramları</t>
+          <t>Şifa ve Şifacı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>530</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256699793</t>
+          <t>9786256699823</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
+          <t>Metinler ve İmgeler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>710</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256699809</t>
+          <t>9786256699786</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Politik Sosyoloji</t>
+          <t>Hukukun Temel Kavramları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>360</v>
+        <v>530</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256699755</t>
+          <t>9786256699793</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Küllerimden Doğdum</t>
+          <t>Osmanlı'da İktidar ve Yeniçeriler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>290</v>
+        <v>710</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256699748</t>
+          <t>9786256699809</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Galaktik Çağ ve Hakikatler</t>
+          <t>Politik Sosyoloji</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256699670</t>
+          <t>9786256699755</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
+          <t>Küllerimden Doğdum</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256699663</t>
+          <t>9786256699748</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
+          <t>Galaktik Çağ ve Hakikatler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256699694</t>
+          <t>9786256699670</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İntihar Etme Rehberi</t>
+          <t>Demokrasinin Anatomisi 2: Türk Demokrasisi Lekeli midir?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256699687</t>
+          <t>9786256699663</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Enartis</t>
+          <t>Demokrasinin Anatomisi 1: Lekeli Demokrasi Nedir?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256699427</t>
+          <t>9786256699694</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
+          <t>İntihar Etme Rehberi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>600</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256699625</t>
+          <t>9786256699687</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Kadın Diasporası</t>
+          <t>Enartis</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>490</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256699571</t>
+          <t>9786256699427</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Leyla Paslanmaz</t>
+          <t>İsmail Akçay Gümüşhaneli Koşan Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256699588</t>
+          <t>9786256699625</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Politik Aşırılık Biçimleri</t>
+          <t>Türkiye’de Arap Kadın Diasporası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>340</v>
+        <v>490</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256699595</t>
+          <t>9786256699571</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
+          <t>Leyla Paslanmaz</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256699564</t>
+          <t>9786256699588</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Amentüsü</t>
+          <t>Politik Aşırılık Biçimleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256699533</t>
+          <t>9786256699595</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Başarıda Nöral Etki</t>
+          <t>Sokrates’in Sinekleri: Siyaset, Adalet ve Devlet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256699526</t>
+          <t>9786256699564</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Devletten Sivil Topluma</t>
+          <t>İnsanlığın Amentüsü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256699489</t>
+          <t>9786256699533</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
+          <t>Başarıda Nöral Etki</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256699502</t>
+          <t>9786256699526</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Göğün Direği</t>
+          <t>Aşkın Devletten Sivil Topluma</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256699472</t>
+          <t>9786256699489</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Özlemizm: Bir İdeoloji</t>
+          <t>Şair, Politikacı ve Filozof: Devrimin Şiiri ve Şiirin Devrimi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256699465</t>
+          <t>9786256699502</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Erdemsizler Ülkesi</t>
+          <t>Göğün Direği</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256699458</t>
+          <t>9786256699472</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
+          <t>Özlemizm: Bir İdeoloji</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>310</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256699496</t>
+          <t>9786256699465</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Siiyah Şiirler</t>
+          <t>Erdemsizler Ülkesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256699434</t>
+          <t>9786256699458</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
+          <t>Siyasal Psikoloji I: Politik Ruh Hastalıkları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>750</v>
+        <v>310</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256699441</t>
+          <t>9786256699496</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Tarihi Anlamak</t>
+          <t>Siiyah Şiirler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256699403</t>
+          <t>9786256699434</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Pervin-i İtisami Divanı</t>
+          <t>Tanzimat’tan Bugüne Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>390</v>
+        <v>750</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256699380</t>
+          <t>9786256699441</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hafız Divanı</t>
+          <t>Siyasi Tarihi Anlamak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256699373</t>
+          <t>9786256699403</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bustan ve Gülistan</t>
+          <t>Pervin-i İtisami Divanı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256699397</t>
+          <t>9786256699380</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ekim Ayı Rüyası</t>
+          <t>Hafız Divanı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>130</v>
+        <v>390</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256699359</t>
+          <t>9786256699373</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Vuslat</t>
+          <t>Bustan ve Gülistan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256699328</t>
+          <t>9786256699397</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler - 4</t>
+          <t>Ekim Ayı Rüyası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256699342</t>
+          <t>9786256699359</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler - 5</t>
+          <t>Vuslat</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256699243</t>
+          <t>9786256699328</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
+          <t>Seçilmiş Şiirler - 4</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>970</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256699281</t>
+          <t>9786256699342</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
+          <t>Seçilmiş Şiirler - 5</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256699274</t>
+          <t>9786256699243</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
+          <t>Farsça Metin Okuma Seti 3 Cilt Takım</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>550</v>
+        <v>970</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256699182</t>
+          <t>9786256699281</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
+          <t>Dünyanın First Ladyleri - Emine Erdoğan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256699212</t>
+          <t>9786256699274</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
+          <t>Yeniden Gülebilecek Miyiz? Engelli Çocuğu Olan Çiftlerin Evlilik Doyumu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256699205</t>
+          <t>9786256699182</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
+          <t>Sivil Toplum Aydınlar ve Demokrasi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256699236</t>
+          <t>9786256699212</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Farsça Deyimler ve Atasözleri</t>
+          <t>Hamid Musaddık Seçilmiş Şiirler-3</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256699267</t>
+          <t>9786256699205</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
+          <t>Füruğ Ferruhzad Seçilmiş Şiirler-1</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256699199</t>
+          <t>9786256699236</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
+          <t>Farsça Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256699250</t>
+          <t>9786256699267</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
+          <t>En Çok Kullanılan Arapça Kelimeler Türkçe Arapça</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256699175</t>
+          <t>9786256699199</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gagauzlar Üzerine Araştırmalar</t>
+          <t>Ahmad Şamlu Seçilmiş Şiirler-2</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259404349</t>
+          <t>9786256699250</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
+          <t>En Çok Kullanılan İngilizce Kelimeler Türkçe – İngilizce Turkish – English</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259404363</t>
+          <t>9786256699175</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çin Rüyası: Kimin Kabusu?</t>
+          <t>Gagauzlar Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259404356</t>
+          <t>9786259404349</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
+          <t>Turizm Odaklı Yerel Kalkınma Stratejilerinin Araştırılması Projesi: Birecik Örneği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>470</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259404332</t>
+          <t>9786259404363</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
+          <t>Çin Rüyası: Kimin Kabusu?</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>490</v>
+        <v>420</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259404325</t>
+          <t>9786259404356</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyada Din ve Devlet</t>
+          <t>Kent Ekonomisi ve Kentsel Gelişme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>450</v>
+        <v>470</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259404318</t>
+          <t>9786259404332</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sivil Kadın</t>
+          <t>Osmanlı Anadolu'sunda Doğal Afetler 1</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058077287</t>
+          <t>9786259404325</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Gümüşhane Köyler Destanı</t>
+          <t>Modern Dünyada Din ve Devlet</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057029782</t>
+          <t>9786259404318</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Petra</t>
+          <t>Sivil Kadın</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057029768</t>
+          <t>9786058077287</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Heybemdeki Öyküler</t>
+          <t>Gümüşhane Köyler Destanı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>475</v>
+        <v>550</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058077225</t>
+          <t>9786057029782</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Para Aşkına</t>
+          <t>Petra</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056784583</t>
+          <t>9786057029768</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Can Bağı</t>
+          <t>Heybemdeki Öyküler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>195</v>
+        <v>475</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056784514</t>
+          <t>9786058077225</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hentbolun Temelleri</t>
+          <t>Para Aşkına</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>440</v>
+        <v>290</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056784590</t>
+          <t>9786056784583</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Can Bağı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>425</v>
+        <v>195</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056784538</t>
+          <t>9786056784514</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
+          <t>Hentbolun Temelleri</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056784521</t>
+          <t>9786056784590</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kontesin Oğlu</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>425</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056784569</t>
+          <t>9786056784538</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>Engelli Kısa Mesafe Koşusu ve Süratin Bilimi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>440</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056784576</t>
+          <t>9786056784521</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bu Şirket Hepimizin</t>
+          <t>Kontesin Oğlu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>295</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056784552</t>
+          <t>9786056784569</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Suriye Krizi ve Türk Dış Politikası</t>
+          <t>Benim Hikayem</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>950</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050677881</t>
+          <t>9786056784576</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
+          <t>Bu Şirket Hepimizin</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050677850</t>
+          <t>9786056784552</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Pembe Sardunyalar</t>
+          <t>Suriye Krizi ve Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050677867</t>
+          <t>9786050677881</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'a Yadigar</t>
+          <t>İda'dan Kazdağı'na Bir Coğrafya Etrafında Oluşan Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050677829</t>
+          <t>9786050677850</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Başarı Hikayeleri</t>
+          <t>Pembe Sardunyalar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050677812</t>
+          <t>9786050677867</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çin Hapşırığı</t>
+          <t>Erzurum'a Yadigar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050677898</t>
+          <t>9786050677829</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ötesi - Şiirler</t>
+          <t>Başarı Hikayeleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>295</v>
+        <v>395</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050677836</t>
+          <t>9786050677812</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hella Öğreniyor 1. Kitap</t>
+          <t>Çin Hapşırığı</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058077201</t>
+          <t>9786050677898</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kelebekleri</t>
+          <t>Hayal Ötesi - Şiirler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256699953</t>
+          <t>9786050677836</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
+          <t>Hella Öğreniyor 1. Kitap</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259345765</t>
+          <t>9786058077201</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
+          <t>Sevgi Kelebekleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>420</v>
+        <v>285</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259345758</t>
+          <t>9786256699953</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Duyarsız Zamanlar</t>
+          <t>Ben Sır Dolu Renkli Bir Dünyayım</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259345734</t>
+          <t>9786259345765</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
+          <t>Türkiye’de İdeolojiler ve Devlet Algısı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259345710</t>
+          <t>9786259345758</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mavi Dünya Etkinlik Kitabı</t>
+          <t>Duyarsız Zamanlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259345727</t>
+          <t>9786259345734</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259345703</t>
+          <t>9786259345710</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kuzucuk Etkinlik Kitabı</t>
+          <t>Mavi Dünya Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256699984</t>
+          <t>9786259345727</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Kentli Hakları</t>
+          <t>Akıllı Tavşan Momo Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256699731</t>
+          <t>9786259345703</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
+          <t>Kuzucuk Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>690</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256699724</t>
+          <t>9786256699984</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Kodun: Potansiyel</t>
+          <t>Farklı Yönleriyle Kentli Hakları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256699717</t>
+          <t>9786256699731</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya ve Orta Asya Politikaları</t>
+          <t>Kütahya Milletvekilleri ve Millet Meclisi’ndeki Faaliyetleri (1961-1980)</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>690</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256699700</t>
+          <t>9786256699724</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
+          <t>Kariyer Kodun: Potansiyel</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256699168</t>
+          <t>9786256699717</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dağın Gölgesinde</t>
+          <t>Kafkasya ve Orta Asya Politikaları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256699656</t>
+          <t>9786256699700</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler ve Dirençli Kentler</t>
+          <t>Doğa İnsana Gelecek: Büyük Dönüşüme Doğru</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>700</v>
+        <v>340</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256699649</t>
+          <t>9786256699168</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kıtasında Doğal Afetler-II</t>
+          <t>Dağın Gölgesinde</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>590</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256699632</t>
+          <t>9786256699656</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
+          <t>Doğal Afetler ve Dirençli Kentler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>410</v>
+        <v>700</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256699557</t>
+          <t>9786256699649</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
+          <t>Avrupa Kıtasında Doğal Afetler-II</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>850</v>
+        <v>590</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256699618</t>
+          <t>9786256699632</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
+          <t>Fiyat İstikrarı ve Finansal İstikrar: Türkiye Ekonomisi Üzerine Bir Analiz</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>730</v>
+        <v>410</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058077294</t>
+          <t>9786256699557</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
+          <t>Küreselden Yerele: TR71 Bölgesi Sosyo-Ekonomisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>710</v>
+        <v>850</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256699601</t>
+          <t>9786256699618</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Yerel Yönetimler</t>
+          <t>İktisadi Gelişmenin Ekonomi Politiği ve İslam Dünyasında Gelişme Sorunları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>620</v>
+        <v>730</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256699519</t>
+          <t>9786058077294</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Hüznü</t>
+          <t>Farklı Ülkelerde Merkezi Yönetim Yerel Yönetim İlişkisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>220</v>
+        <v>710</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256699540</t>
+          <t>9786256699601</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ekim'de Kalmak</t>
+          <t>Farklı Ülkelerde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>320</v>
+        <v>620</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256699335</t>
+          <t>9786256699519</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Zamanın Hüznü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057029799</t>
+          <t>9786256699540</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Ekim'de Kalmak</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057029775</t>
+          <t>9786256699335</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Burçin’den Yeni Bir Not</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057029737</t>
+          <t>9786057029799</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Nastradin</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058077232</t>
+          <t>9786057029775</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Güneşi</t>
+          <t>Burçin’den Yeni Bir Not</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056784507</t>
+          <t>9786057029737</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Huzuru Keşfet</t>
+          <t>Nastradin</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057029720</t>
+          <t>9786058077232</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yerel ve Kentsel Politikalar</t>
+          <t>Bozkırın Güneşi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>670</v>
+        <v>320</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786050677874</t>
+          <t>9786056784507</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Ağaç</t>
+          <t>Huzuru Keşfet</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>145</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057029744</t>
+          <t>9786057029720</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Katılma ve Yerel Demokrasi</t>
+          <t>Yerel ve Kentsel Politikalar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>420</v>
+        <v>670</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058077263</t>
+          <t>9786050677874</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Şiirinde Deniz</t>
+          <t>Büyülü Ağaç</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>390</v>
+        <v>145</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058077256</t>
+          <t>9786057029744</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
+          <t>Siyasal Katılma ve Yerel Demokrasi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057029706</t>
+          <t>9786058077263</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dönüş Yok</t>
+          <t>Çağdaş Türk Şiirinde Deniz</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786050677843</t>
+          <t>9786058077256</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Pardon! Buraya Kim Bakıyor</t>
+          <t>Uluslararası Ekonomik Kuruluşlar ve Makroekonomik Etkileri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786058077270</t>
+          <t>9786057029706</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Gitme Kal Diyemezsem</t>
+          <t>Dönüş Yok</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>315</v>
+        <v>375</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057029713</t>
+          <t>9786050677843</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bir Babam Vardı</t>
+          <t>Pardon! Buraya Kim Bakıyor</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>275</v>
+        <v>370</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058077218</t>
+          <t>9786058077270</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar Kapısı</t>
+          <t>Gitme Kal Diyemezsem</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>390</v>
+        <v>315</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058077249</t>
+          <t>9786057029713</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+          <t>Bir Babam Vardı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>155</v>
+        <v>275</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
+          <t>9786058077218</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Aşıklar Kapısı</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786058077249</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fakı Bey Vardı Bir de Osman</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
           <t>9786056784545</t>
         </is>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Gölgeler Elele</t>
         </is>
       </c>
-      <c r="C143" s="1">
+      <c r="C145" s="1">
         <v>195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>